--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9384e814369a00fb291f8083a9f5edf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eb9fd73933f7038a25fdf9040d415e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc6a0157b14429deb9a35e5e2e941823.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ad6d3c9421f20bc9df7d9f09cbd32c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb862b34179e23d57954e882b92ad125.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1eb8c26aa32520703d5331d87e28f86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8bbb6d65d7bf6589f2ec2df884f5047.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd6fed58bb63c702014c6a5e5c5d4a88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b344f1908aaa680b53b12a7986fe059.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dfdba0bc88d48eab6984f48a325b1a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3b6664235ba86dbbbdb78ab83692de11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3183f88ef0820f3bbd2f06550440d4a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe019e21cb5626e7a42171fd4d953f9d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8949c500c0fd42fd38d02ca65e6a7a4314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e7b7bd2fd2e6b5bdb29c9037f98f8f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdd21c1265657335b7c6ee2fb8c043916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601300dd64296f3c841989d98b5b52cb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2f663b8e4192717924fd5d9e5e6dce18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbde55c3c3e43a5a68072cb2cb22a06f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551766dda001813973788dc557c9c1db20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20906dcc64b8a9df2decab459df3946921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a63fe2c60fea5ec599f6724af4c07d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b07fd964457cb3839bd69c177be43223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267ff716e2c94c229eb75e29d494be4324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01c5f8294d12ded29ba9ec378b555bc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04e5e8fb309c10dd5cd0686c9489ef126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e72158069d9f254fb8fc22512e142b527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3191dd503bd4e707bedfa9d251e37728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03736c80c78b9ed42be11d4bdb14309229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bf0a767f6b82d34d5b5ce35590255a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd706f1960d47542f8749245d9b855da31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc6cf8098f6660b4cb370eaf8dad95432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958142a21507f177d970e35685b1b59a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a582c908c0d8585424d356d59279f3634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b9fe5ae9504f3fe8d55efd195879d435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce6a7434495eaffd75a77078776622b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208cb7c66f2e4c965f184b63f2a2c69e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ed1bddf402e60060678187cbdb8e1338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acba08a73be02b86ebcef7cd231539ed39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2412cff5bf5b38e211a64b5228e3ee2e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67b598ea78c0bc0cfb9bebf26d0732841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98787f48f96872f13d4458a73cbfe17242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81303a29d188a4c9725cc4510d904df343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f8e032ef5a4613ebeab62a0554038244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcebfcd9b56e8ea10c2388cb464dac245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c19301bf79a0648355b76650089ce146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd246aaa02cc70832a8e5b01b9a5592947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ba3f4546e314a4722ea6d1ca292c5548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5e7855d60af775420bb4a4e2c6c5f349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97f154e998bc4edbe3aec292da09f0d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29909ef86349374d5e9d81de0047a99d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ca6758f8e484f139121b0f4403e80552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e1cd0b4ee9513637f3b6dd52b27f5653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffec533c7a5d5cb492e7dc96e0db130054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91663170b207a0ae51854710bb7c027e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042849c54461dbbac0bfc729df48365c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76cac8a9fd5ec9e5582094238519c7d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8bfe0428f2aa1cafaffb4b9125fc5758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cf35e177e2fabe4b0f3ff35333715959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91accebd69e946a8686c0858182c4b060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2fdc8db16288fe4d40094151553ea661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4de900f249f6acbd1bf00171911ae0c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a281675fc96ed5096264b61b94b862363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e4fad5e3a9e9aea7e0798323e4adef64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163e419ed574129c794bbd171609b74765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ed4f5f010deacf1edd595d1eb43d2166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d579c558714498aa03bd3303aa993d6567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172f2a619613594298b5c4ada848791d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e22e51cd381f3d84531410fb7c2bbea69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e479202d6c1e573b35c0ce728e014b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811970a7d28ee83dae7fcf394aa76c9671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2e36949afda2a39cc72090f76a7eb472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6267772e0cb8de865ca86c5b219a804b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f63544a67c408b41f6cde8e48bbb43e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aac2d085d20fe3d22c2adf47007ed4475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d535cf53539aa4e5fcdb73f5a8c9907476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b2d4da67dccf651b90d0533da7241e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ae23f517eca37112888e351cc03c6d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d7c7c83201d54548df69d3fb2289bc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda7c36934316e256689fa09535990d080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ee4cd442631dc0d406383f76a7ca9981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165d7f5989564e734f3d0a26dd12739e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a09a9aed0e3698c5e879aeb46bead4f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ece5cdae28ec1a9770281ee036249e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533797c8b74eb121957686fe8ff6fbf885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce15e95981cae14e79dee3aeac0232986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9398c3976b9f6174faaa37983a340feb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e2140cf280c8a0c84bb695c497fb9388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e17a164c4e69644a3e3e595d5ade0f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fe40dd18e4b93975f18e81f64159d190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1940d56df477792cc4d148010cde37c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29da84b5c267e466ddca0222787b8bd692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb451c6b4172ad770fdf6cbc7f9ea7d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b351edae0e73ec5deaf39f7a616defa94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3e71359beab2584b61608fe529d3ad95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c010d8b5cd461ccd8aec541feff97796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0ef40066bfd14d48e613588931217997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1ab2f256b894aff9e5b8247a7f463198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bba454af49d4a313b4343d857d633d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64feb7534549758c8ef00a52e97c37ca100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a77c70c6c6d820dfbd8c05884fbdf0c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65a7ffa17fc051c0509fb9584eabac2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb177fdaa30624ca89e8495b6686794103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7efa335c6e7d2694e8da04742634d3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccebf8ccd5e2b49900d5b29f61839203105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd58fa902224285de6de9ef50fa15093106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d31dc0e61b3e7145be2fe33fa643e3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc144ff4c720aacd42f7ddd956d5fadc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ec3c119f61cb4df2f98501fda4ede0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4362c7afec0ee79fc93d673f3bdc194f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad34038b7e7d0f33ea6329e2ff2ac55111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beb20eb401d5d1cac7f0e7e0389861a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34381538e8ad7696066d2637c382a53113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855d7106bf77604df85721fb0374f4c1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5d88b8f5c3dedcd77148491c9bf4bf115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a767d748d4bd2b5ca612f0455ec52d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c9d534f43c25efd5811fd2bb51fd26117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7260f0f7a6f0877e144e7c94477dbb59118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a53bbb2716ca85f1ba0f82f7a2b75b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121e129b3d83aa7a6e7e16109465b011120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3547f0e443709ceac95e2dfba56fe5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8f6a0cbcebfe7081c40372aaf61ab0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3474a5b907436e697d7adcc1cc464be123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be867fc50a2edce86e6751c97d4065a1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7badb269c99ca269d591037e6ccb081d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5055349d29ca21652fa99f3295942fe3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76a561d8a28f76d40d3ab70b470d6da127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71fb01317369a68d2a6f06999c2c10e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b78420a4ccbfc9813e37c6b4a2ef4e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac342c8757bd1745f9b7b4aefcea29a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8691e950de55227a6cf32c4bdd13fa95131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d79ff66309254eaefe1796ae1498be132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18523ef1fa7f20ca5f138eb4f13006c6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090df3d17052b00a7e9d16cac9d43930134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6c345cb9bf3f70544170b1751a7a66135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8dd693235bdadbe5b72ebecf2ae632136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2024dd9e760ccc249c8ce9f4629102f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1938eefbfc404256165354a3503952e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92914d9bd1b593b2c1ecc090a5f08402139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f2379500b4453b9fe9078fb4b2b1b8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56378a4e2c9c9808ecff3a9ac85e95d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9c1b4e2fca44fd453a04b211c8d9f3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbf2fc8d2c778e5e2c0cd8ebf9617da143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3601a707a4d43a2b6c6c6b9e0836cc8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73185b0c3fde72df84bb6f6bed983bf2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2828e8d9de8b4877a257be4855c193db146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1767e89605aaf587b8b18c9a65ac15cd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05afa6ead5fad7c0756b2d8eb950737b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e073cfe48c649d7a75d444f30905f78149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9174ddd0ade19c5020733fe70c8630150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ac54498fb66bb0070f941fcee96d09151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b41f9abbd7758fb068187a982ec83f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d62ddfeaf09feab7f02028be1fdaece153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d15a38df71d1a3031bd0b27c6586838154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7ea951ee806468e431d4617989d77b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ca193674ae4c71c238369165bd16c5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66da2052f8759702194abe4f823322d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04d6449835a786273494879fcab6316158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15645e9ec7fe35a7d9db2d704667ea4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba3b53f09a7f226d766aa92c3c4ef14160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c852c2d3a2423f6d14bac9b29747421161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9a7a7edd114d8cbd32b88109a50956162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571e26ca726d5df019f9373454e0a8f0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba65c82c9f13306d43e949ba0f3cdab164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7496941d8a59f6e7cb3bab8c96d080165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84692be2e4566fb68b7eaf34e99eff23166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21c608419d9fb7e66b3e5351aaf9240167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a590b87ff9d924e9e4a5078d6eb9d13168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6176a8e22ebf0dfa9f5d4110c27200169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbf68169e3f7122ba4d88062c029e10170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d88f360b749e25f8cd1a3ec15e6738c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8443112089f8a0470deb2af1566c0050172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803c8019b0a8ef2085ed303dd6c2f144173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506ed4b66e4ee8c7aa662b612986c592174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2f1c8fe02b273f1f89c886d13ac2d1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbea68096b558b68fa93fd2c1a4b26e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba5d6bcac8a7cdc6fc9e4be0176952c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6106092140855beba7be8f0630475f6b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6699d586ab7d2c3c12543cee9c2d5097179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f643e9b7aba5fd38e3065ba108d70ce2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb7994c844c6e33ea4fd10471dd944c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaef7446e9cea5fc8efba1760f439c6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1239a2958e4a1e615fb276810ed288e1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7679f483aeba0af4365c0d31815b5b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeb8332dd6ea33c4e1e7cf17c0d51e2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9e4b4e98a664161519d0be25340c4c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db1ce1465cf63a2cd5e22c76840f68a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfef677af8033151a9758e46e252e7f2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4d3a74a6a61cc62be8a1ef1dc2ee79189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38267bdf68e41eee620b14b5332066a0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570a62140c576ef0946db959fbd16e02191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a229ef535798c2c2d70e7c805689d5e7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510812e6d6d689d7fdfbc8a9f54bfd95193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e982188fe25a8ba4edbbfee6736061c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4538f53a120bf9da5c8162af9e1f83195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff7a5cf8f7671123b6fde778fb89218196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff2736708cdb0a65e43c37f6842fb84197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4198972625d4011e799a065669b232fd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829ee3443f898d367d62808683306554199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9abfe59c1e1226d83c2d82ed4d1bc8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af28021db66304c4b2ccf84a43b3b2d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b0578ced2bde0453c468d6b1a4114a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df941daaf698fb3fef15b4b85a4270a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9e11a78a3c0f4831a76753d00dc411204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1c42a292c6003167e27ec22362db58205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3b06d665e5c1108634b36b4aa6dbd0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76749dfc94e90cf4a5f99079fc3a93b0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbed67d2bd12eb62260030d10184b448208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6259d532f8d73d47dc7a569a09f9f4a1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544363ac1f27c66a684a764eff3f08f7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f04646cc25e2299e6cf4f68ade00cf8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ce1f73821cb978bcc88659c8fe9253212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5081e070e89ce05f2d72048b73fad01c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08670af95ece0ee07fd2cff94f68f28214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7ea33c52e4ad1102e8d07e9dd37dd1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfb4c67980d75242a8069a1252fae00216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0afe0e385e80de7783b70b9ba84006217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6d24edb191ce432c68aa8e2c977ca0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1860eeaa901bece75159a42336eed705219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c4ada4b7c8bd9dd63ebc966a19a798220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c3347ca4fdcc90afa830a9469e3183221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de641b892c14523c2a1a09250884555222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2a96c61e719f4b38e87c0998591143223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9580fd66e289f3e49561dacb0b4e45ef224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc29fd8a0849dce19c856dfaa4b54e4d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373814ec84d368d655aa287398e0471f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2a0a9309b02060e85463bf2ccabe94227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4a56cb767ff2625de5939faceacc79228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5928a56bfe0e044f3ceaadd5d3ae9b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246321eeb5e8ef4fe280d436409acd4a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae8a200159e0cf5c74b0e1d8868614e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a7adb015441565f7a733326fa8c282232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3682d803eae17e271160394f267ca9ec233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d4fa97c77a160d4d743566f64d5841234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff330453ec536d9754709ea68bf9ed8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c51d92cc71b098db6381be33e389aa236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fc8bd061323f8905bad5fd2fba0aae237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a764902155bdf3c20a889854e1ab43238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440c2e26f8491ad8a0d1bb02fad8dbf5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6809020cc944d439b249123b66392e16240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1ce44fa9963e997549c7a24b87da8f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eaaa71dc6416c3f051767072fb1cdb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ec8386db8707e727e84947f18d3d4a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9194609d0fdb68156b66d61710b8de244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5fada0f3808e2a3f2142c60219b19e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937a66486702abb7191a611433f38c68246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682984ff17f3e7ab26eb1f7f9540421f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513a34efd8e5dd2098f4881c087cc79d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734cf26e5c32ae2942a73820331db602249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030e52535b7f50a74bdf09e9b9dc6dbb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b10b01cadbe080e2ce4252f1c740326251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337b16c77aab12020d638f67c0463729252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c4cc1a7c524de477ab82ffdf64d5b2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5c5171597dedd12ec3dde335e94adb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15de638abfb93da770567b85dc323acf255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2ca0365c812155d3f7c6b6f04298ca256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f41ccda4b3430b232018a32d1309c20257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28c9ae104cb1880e856ab1950b1bbfc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d064f0ff9189434778dd7803cd6c10ca259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c4956b5045128abb3e6058bc914041260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024dc7c5d3d0a82cc6a618ce76bbc266261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7006804c48a49665c6d9bfbf085153eb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f0d681428df644eac269fa7ccaf0a2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dffa77dd3a1a2457b0e456ec9b35716264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4933a776b6bfff629659182c037536265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a2476b613fb43f17c0e7aea044b36c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71190886ec54ac298ae9b6b50add4d80267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a35c53aa492cf981bcb67f7a0d176c1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65836475c8dda010092882144fd3cb0b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e90b54b189d5acf9a5dfd75144e37e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e553de33b6b6edb0ec39bf9b93559c1d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8301e8355204aa3e7588045eabbae3d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590ce503f9906c4ae504539a7d4d0740273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8988885a7d66d86bed2a5dc0dcc62e4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c285bf787ac291a3e88dd2b3aeb4bd79275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdba95d7cc24f4822018332b75959f0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aa2b2e78ad07d895f791b2631b779a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70da43701adb14b875af5e08c9421e6e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a64d9b39dbb9fc105620fa60bf04fd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8734cf2c9669faab3c55e45f79c4d214280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecc423a39808084320198b875d0c871281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956fdb7afdb9f07ad2db18f651735297282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d41b32cdd427ed1f7449b55553a53c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d8c530b51515d4d6479a6358bd6d0e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884b26cf3b449b5c1d71ae6369590697285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2bcbf7dfd9307609f5e28fe902cfaf286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990812fa7025a8bc75bec4413079b940287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ee9c7187d03cefea8bb9bfc755900e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d025f0fba68c48f9d990813f5b4886289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95980bd55ebac89839ef157fd62ec2b7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64318dbf063b7a1dc46d9c66c8518a5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083c55950a60953a52de955382a6866a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eb3d926b6cb0bc2ed19f4037f75826293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321e7ff74371dbc4080681ca62894718294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa476a9399f884703d33bfcb629eb72295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73576bc39c0428384f9bb620de141be9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f6f5d0d5e92fd394c8349924193fe9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6e18500c34b6b28b4a1a2292f1d3db298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c135c469c4ff4912b4f26ec1618929299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf04440023de99225451492162032fba300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648e3d2e404056731e874a6cff6d3b6f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db8df3057af27377b73a179f0409097302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c03496335f8ed3a932368397294255303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870c5a005bb626369b3b1109829be9b9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1856578e11b644b2bc109acda14198ed305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2007bda7b6fbc0886adcac84380b5f0a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e98089bb841fce547f1005a20097d1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f624ed875285d5f5f7272f7b443d8eb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7953538b0d38cd675817ba30c4b059d1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aef3f138ff7b313a6b4f7e4b63d3032310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b8615ca5bb3c192d95a693321c2cf4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca1c9351ffaf92464432d0adf483f6c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c10a2a13801ce58fda741cf825928bc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b50e0cf2dabd52b9ee4db489828fd8a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45964cef958217aec4677f522d1c304315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6642c59ed59fd9ac8cc954489cb34dbd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb01b544faa6d3acf6012c22cc794bc317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6087d5c6ef11906f761e1132c27027c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f3cd928d64ae84f428dc79f71979b4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841c6235d95c7232af2e42429bb54aaa320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ffc31cf265d7d9507fa83242ed1a8c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5ba3886678f3f22698b331c7e71f64322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038e62af94f70d14ea49da5b02f6ed87323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc88921db23b61c4535d01227f81d7d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc1ffdc7bd44d49ab3ffb098a113934325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9c458259b463ae9cb7d9592f327e88326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2f6132e9a1f7e2bf02233651df420c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1a0e8dbf3c7a74442ab2ae29950c81328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8b3ee6e4a235d927f7059280f3d7a0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fec961566f55cb0bec64b9c8e6cd119330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f517c38b8886dc9215bc43be66a4c6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efd5a6464e19d32ed7a1ab46fbcc5a1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4432a2e6c272233dd321d85ee8885c03333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7013617b424c3fedd139715637a532334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22413b7f275ee21e431f4b812e459f62335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2836d99c21ba7fdb7141ba56218dd036336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d213e6f953192460929a71103f278d00337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc1fb037eeb2517e1838f7552a73afd338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124595d8138abe86538fcfc72af76342339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87de070040e6144b005af05f608a3a78340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7908a4e7f3f583691b00893eb6d078b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b38ea0699e87428410b1a3ef68a55e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d9ee49c63c92647d665b816d4e5cff343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f9a60f00a74c046e7bd3dc4fd2660b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd655162ec2a16b37018c6118a0df54345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302b32589d6db28a87dada97c58b8e96346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28fdae13ad5ad08822e4493af83328e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb435a3c6a49451a263f1d6f5af789b5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bdb4527402791011863a5776a62a8a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78dfa44ab4d5a9673402fb7fad5d14f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60a6040a5d912267a8d24722f4d66d2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d5709940b76627254afd4a926157f3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a270333725a90d72b0c88714e345e869353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f152147b4918e08151586e1220b94a30354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4c9448a36f20a2fbf19af5ad37ef38355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e77293f9194b9cf8fc1a344a8878b8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ceb95534649a1776c445bb05eefaf2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d2dfe6306c30562309829e8b7e5cf9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63f667035b8acbf7e8634abe63f6df1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916720f6ba8e16595a5865fefd5d82ee360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a68a938084621a599a59c462fff2774361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc04846897703e75d4752e541039d5b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31da9e94a88fbdc4cd54385c61b4bb3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc5af90b99f7737a833ad7488a6f2d2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0669d70f45db34177023b5c17b592d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd8a4051338b7e6a47bc4149adb2151366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe2c6cb9117c5f2e093dfdf98bdf2f8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fa9e617243482111b4a4bfc5e6e308368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ef2bbae145c488a1ead8d5d5c5052d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9360d1277cee92d0ea9420e20498324c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba44d3e6b437ac9f1876aef4d05e023371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c3e0429d620dd11f117f016e8d1191372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cbc848ac82d0a528e20a6ad87b37fb373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36717b8620f19ef1b5682776c2b3486374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1783ae934f8ca3b8e6493a87f148cb26375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c389a3b9e76ae736bcf917d24404b1d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b0dee5e396657eba1b7cf1ab2f9ebc377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40a1d5941c3a2e1499bb5d572721ea9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ec004cb116d8d8d012f7a79fe548ca379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bec18025bfb9f10ddcff40d6f9c7af380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d622da226ccd5f094a507933a1e78f43381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75465393b0fea4b0bde2411fc52412ae382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d537cf7dea29f139c2cf7eb090caf2aa383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a7b10599043ef46f6299f9c1958de9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa34e0bd1dc4e783787a4295c909f76385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75edbf420bc0800032dfc61f2ef342f5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76be050d780101caf3b4cf3b45f2a16387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d8e9689a33a4e358a40e2be8cf1bde388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df07205df0ad3222841a1747a51134a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e6b37de0c7405b7680fa28130e170e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee70cd592dc63cc081ecbd4b5993bd1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff6a861f445358753ccb77b0002426c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b405b4bf3caa50b6ea80e8c765f55f8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f49b880322969c61fcf2baec2846e86394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9266c5de92437857609caedce4219b0f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec2bc65f665ca882ad8056f3889001b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b61361e3ccf2c8e3a3a51f3e089fd87397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9e93726340487835ec2110af187972398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45700d1ee810448f82cab38ca83ba3d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dc90620f29cc9871fd1c4b0a3d6578400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de26fc6c02df989d4a8e60b401684d5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e61f8aa614ebdaefab98a5e79e800ee402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4020c68e4195b7d8aced66050789d1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746b9f07bbae109426a3c6146ff40dae404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b166154d9663088b8af440155debd1b8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044e1cca0238dcee6fe1f9f5e51b2979406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fcfd392f7f89c4853e12472f7435dc407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fff5c2b1fec502072047c6c2c7b2b0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5681b4f09af6b4d6210f00858bcead5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825ce70d79e6ebfddb5b8edc431b1fa7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0bf4e94ff31683cee32a663f3bba70411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded7edeca8c6640f6a2432e7549f5ac9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9cb2f97204ee46952021a26441ba68413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406c60ae8eea6985944b00bd6ca3aca3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02946c2201f676c19d4759613b2492b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fbd39e0e41957049fb5594ba775d95416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bd152659fa7fc6092b9362e708b346417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33323729961f9be6599cb3546c74cdc2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0000104a39712f96fabfca98240b91a6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8ac11870e85f73e5dd58d659a5f346420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0977c28124185247ae7de1e0a23198421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1d4a9ac8c6049fc60b9c9736ba2519422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e613de6c1ef38dc4a41c63bf9661db1d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9abb84e9edaaddf7ee901fa671b550c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd426dbe73fbdc0f365a0784d840dfd6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b641a31ff9f20550fa25680a92f360a2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08185d8e54dfb0c9df984d4726863e79427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c86ba96b02756567da082fb36f2715428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67758a94d6df5a0aa832a2b79c364078429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0287a1094b1f1b1d3934fd96ce270f42430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83405950cb4932b621d7e866026c89d4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0484cad5f409e64d36cbbc66c0a6974d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febfbbb854b6e8bdc61729a29eac1316433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94445aec2378d70a5113206645f2a62e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23c1d71d6c76ca080e00614672afd38435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b103ff9d2f76bf45191b8670f5d7d862436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88962e286a8a1239ff9a655cfbc7320c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abcbb400dd736a400498819ea368267438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5f2258c143d9c5cfaf9ea94345dc44439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d52bb56e0e1c695c2119ee85b015ff440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6553a1a7308a8356061d7037ff6186de441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca0e7226c7e523f04bffdd86a8e6115442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d878f0ee371c7390c1772915a309f82443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac329ffb04547234fa2c5a1edc77111444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9497c3721760c5f3096ccc3c43cce02b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c7687b3714c5cc2f5b92b8c8b4d3ad446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e8756f5bc46cd88e35ec86460f60cb447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ce2c07a0369c8ca175e5e1e707df4f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348e702016d432ef147b0323e8a30f55449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76d5a8d2bc1f66c395cfae386115199450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85d0c7d034925c3418eb131aef5d2a3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c952611e560c68ea06aabd56cad05609452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3163ce042f4618ec6c91f2b6fa800a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7f88a48732702c0f00b5670a02fec7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e464da188eaa6bbade8c3bc6b9593be7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3436c228adf2afe4752c0425e52efbbe456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e381021eb2e4c320ed6fe35a12f8d1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450dc82ed08a06fd38a92fbc2fc389de458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14410363f6f7885cd670d808bb2060de459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298561029fec9f1414613c13fe936249460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4bcb453b457b87f529ccb1e1676134461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb885d16859ddaddef205aebe8ff159462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c84c79ab81b9230c3a30bd002c1f94a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69079e23b1724a21db7fbdde88cef2c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c27781531aa6e9825ff41ce9336b05465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665c6e66ec1219cdae3b11edc8694334466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d033406d9bbf7a5fc2250d578b3385467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519c88f69f22ead34f341f65e825cc92468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe275c07c100fee2d8746568a86f910469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d0efa8f900d4c8bb70e1284a423e9d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1d9d90b2f6b3a2915a25fbff7cd810471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee69be272fafcd41eb6307b3edc24b6b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d363d1da5b4c8a0ab05e25185c1ab3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d3133421b3681f06efe9cb3db09c05474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5e549d76179aee017db9e3e28a425c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b27004df48b56335b0106f617b9c918476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6c2fb5b72b911f07029a925cd0bc09477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6449232638f505ecfb629d325d1aae478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669e611a2396b8f63eedb74867b4b708479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734269e2030b16fde8ff38fc4b011580480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabdc711a294aa9b25777567e8c69c10481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250a41ae1bfa5b78d115b3ac0b7cd3e6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d709a4674f9d8a79d15a25567c878825483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b5015ff484f380ff682447358fc137484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cae8a4b85698ff160482f7a7a486f1e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b029ea98a19d39bcf654eb39cdcb96486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ff5e427f5846244e67505896c18b7c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351863ef2038e63cba8efcd20fc45f5f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de071b2e3b8282aca37ff8567362bc90489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570e7045d2e024bb398ae95ad552804c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7f42299e55f04e517bd908ed609cd1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e61370c8fb7dc39b627c2256793ef4c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e219111baa0d665a985deeb792d8ef74493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34854b4553e10732700db7dbb494c512494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1b8117833772ca700e21537e0e6b10495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff73460b33ba134b13adc7e51890f360496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9b1f474e8be41500c91d760d3c4b01497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b83c7b39761911f1e702a7b75b33df0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61739c5213b1649a526900a921c3e83a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf59175f3823ce803569628e81b852b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c749ea76e9064b22cd4235fa84bcd6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a118a5221b0ede26feca76e67c6e43a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee533a12424a9f4b434b921648be274503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4afa2dbbed95febaa06ce91ae215c4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d891ff8bbf7889d06e962dff557b8bd8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b110b5951f389e0b6709025e414be2f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b265a36b2f5de527614f288b87051d7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31d092f22619dd84b67229522010919508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40716bad763c2eb68ef5030a5bc5669509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c20f31ea388f64214891a64f5eacb06510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddf058081787b6b1951a0d01111aeda511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c187d320ec01f71ce5d535c7318beb4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a88e44d76fe1f5629848be8b107340513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d65d9c7bbf45ce917adcd4a1b4da966514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b566065470bf1c8ceee2acdb677c9e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36515f8b03cd1638954bf1a4e430f30516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88641a3c25e38e25655032427e4df1bc517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b45dd03e489bd48e55a49e99957073518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8814dc39ad269d65a5daa54624c0bb519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9290a5629fd8da384c108ca8f84586ea520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f6bbed1afb6be912fd91fcdc1a1bf7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04109dd7b4ca7dfd652cbffc91099de522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fb2e74c0acb111bac451ebfc6c132b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0e6f13f395b7391cdf2274cce9ead7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b84961e17932569e439381f7dbd02e5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187efb72061c16ec5f09b3ad446cb31c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f409dbfa635cae96ed6c42318becd94527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfed03b6bbd0c11631ef00acc3f71864528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c5ae2ed04db5609e86926adab64bfe529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab146a5eefaeac242ffa5733292c5238530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9789a3f96069dae1bc52c67afd0a79f3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e67541f4e614c2753495dbf26e63b26532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ea1eb6dccdd9e2f34446c835e4b62c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab7849d35e4fdb331b13949763011a1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0941a321810d509f8ef5c89939777e9a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e737ff01ddef8f8f9988b7416ef74f69536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735aa7362175368f77cba155933bc841537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b310c6ff42085e18260ce93090727ea538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7372adc827ee3f3159846ab16ec4dc0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9465593f5fc455310a32dca96435f66540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aebdb4dda8723a7b8f2b8efcf114f4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4dd97949c8a769bcdeca625c6c1352542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69ba684cc453efac15ac09f57a56d64543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f792479121cab49cd63b3f0f2afc217d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a08988e03cb528d6da66ec2ce18d5a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe9804fcd9b98c12f130b79f95c153c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2bea377246df862ba42ecf07df908a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165a2d8da5874454fcfa2cb5ccf1915e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5c023e135a5aa69326eaf05369dc83549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e86cdb4a1eb812f2973461f8fc7442550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4432e089a2bf1cb6daaf68a71148b1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f864d22f5c3071831d04979b8760e5a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6569fec07b19e1eb8f13a2f35e49d30b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19fdc212acc97da1c608940c47e404c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b69c709da1b8d6b15a70fd65bdcc3df555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e12ff673931bb019af8ae0fdb375806556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15672268919806410f51de63fbd22824557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d91786b58ca47f898bc204ec06a659558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f6c3a3e4971ae5afc626ee87fa3d4a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7063d65dec5887a3e487accf5f9e33b0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efc021880b8f938a8c1e20d0ab0b237561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32e2b1378e89a44fc41f85aae967a7c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6f4069ac79900e5cd705ea953097ee563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfacca07357370dbe149f197d145d6d2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e31a173c0ec1a1d715475cf3f7468dd565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d46f8a55f0a628e0370a2cf96377d34566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8c9cf70615b27d51b9197a0597a8e0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78576f0626b2d8bd5e48317bd3d8825c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b8c3d9f6cf8c6ff74bb0b4caba350b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5d873891276b83407ccf78abde373f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02cd1ff11c45b9baab6989669f35601571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa26a426c437552c4fceb461ca8b1287572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d5311187c2bb2d512df618efc992e6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3abff7ddcb72ea7266d14251fda0d98574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd53bb6c2f2de3d9e26e48381c0323d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abac0a593b3c2d7357c026e7cbc8fe29576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7edb3abd9dcd3adf6b0ed06305da5a5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9c57b6c350a58d025007be382332b4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d422ff5944a14b9c2c84c14bf251a8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f41f0aed74674406feddecde100bfb580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad05e0432f83ba8bd57bf4ba48f087ca581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad780cfc97e5c1c60f47609c12dd53c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959aa1d42e9e96ac313145ec49cf1c43583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf73ae7a9edfc0c7927e0147c4a2402584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f5c9c4e0e1bde2aa3687b0d775a426585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084af50462288bd951390b62d439ca16586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0225dae715a5be7cf25247bb18b4318d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd5156c9c6c329cbed413aece1bc30a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a4fcac7580e0d55423789bd9a58968589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1740c5711cf19bd4152fc73363570a7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e6d0f666ec75c5645403742d9d50d8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcbffb7de62f70d781b83704d38ac43592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6536ddbed1298f136ca81ceca74aa207593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398c44e72fde6f04594d898b50b1d858594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15d0e10770fc4cf158a24ce3c18e0ae595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca823db32f5c85f104447babe0d267f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5067034a439c86926c18456686e191dc597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275bd5e2aa496d8a448eb133fb875910598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd588a568a3232d7ea174abfcac6b817599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b4bb21465c88343c55b5322917a68e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e5f4f78d66da2bbf6e8e4d6b7f18cc601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ef039e7e4f840a32b10b42d64dfb92602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebf8e6bf71c1022330ae1b29984a577603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7219e2fa9537942d69bf0160483aeda2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972ae73baefedf4fc5bd93c9e89df5cd605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747fae161aa76f15a097504792b211e7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43c53b319639ccf7904544eb99d0ab4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abe706aa23251a09b8826eca173e25b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7137a9eaf4c6600b723c656e17b6b9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e372807b8db8942e2379d258014a783a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b098bcc47f952234f878265f234dbcb611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459f117a91303003c13c3efda3c585b5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6882614ebbe5082cdcc8890064daa01d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fd3e47d6509b3b34da51dc431568ed614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f666c0b15926e23f46e66358afc23255615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715f2c5614de170923543f1831c8264d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbb5b9f6b150f735804935d71e51752617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caf2b1140f39d144a7c0b5f195547ed618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3512b9813f9abec2ff9fbf71ad2573d6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbf6ae9acf8bab6f75315dad9c368eb620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba3797527ee7d1017cc7791f5f0091e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf8274f51e06e46120fd9f4cb637f39622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cc9e7ccd874794dbc59a40d8903e7c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d8b6fbe69bb808d7c8fd08b071eb98624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47196826d809c7e5b84d9dd844e2d62625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc38b6a41c8b3266e955e9d9fa59d813626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aca8253f58aadf2217f745d649dc7e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567a07a646bb323fd40bc5d33bc151d5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8198992d5a059e307a3aff1c1aab9f1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e517116c406df0e86438020e277bc9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ff1782f30d3f032cd38f5926d9a554631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bcc3c5458605f28bf3bf1058ae7edc632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33448763302687aa07f3b91509356a8a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79667195d8f8f1f61a546489230bff2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feae24bd5eaeacd99b9cc6a1071d5223635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ffb3ef63c1449cdd70ae2f72c53e33636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8127b21e21c0b26740737226b250cb637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d9195aa03681435d222e52c3405e4c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1c198fc3ae1d2729ecc915df9d1aa9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7178fd727c9690de04fc4bc6e63802c4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f8cbba83aa6503533679f178499ebe641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4530f3dc9f521d268273167d75524f1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7078668587f525cfbdd88e11c6d59122643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab49b823aee0a0e82c2ba6212d90a6e2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9573cad93582158c1f6690221fbc6034645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94bab77ba3d99c9c84b74cddc6959c9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a50618357e65a6542faac2126cdd744647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d0b3e18fafe778952bc629a522ec5e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fce129928d5f062c7406cc4a9d7988649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0177be91359db5730e20acc92e87ed9e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4704ee045d013b3a5c3f91ec4f1b6f47651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b1060638b0ffd32236561e228918b3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc5d41ec023ad6ca197b2f686594a88653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3893d4e656b585c36fdb6ac6aecd1a75654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a4139d5e35b91ddff63cdd194312f2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e55f2695724f39aa6ebe62c65aaf6bf656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6637b631c65178bb0e6ad2de15197fc2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313f8ad09642109ac98a5216c2a97996658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8261cccd790d3b50d3bd3a53a3a307659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d061cc73663775e05f116b67a0c574ea660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7486db2efeef5dfa3b8320b11baf425c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fefce89f51a59855ca0c088a3b5a74662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f316b906d2bdadece58ba592f65e5710663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617c9d10bbfaa2ea49822c1fa5c428b5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698e66229de7758f30f6093395f0f4e5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9347ce8dba4e50d5bac15135e768cef7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0405048c4398e56fbd4176fac423d7b8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64528418e3cfba8555afc594dcf0f94e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7ac61a76d766f0e131785395b76b4c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c74296faa5016c63bff16c62b95559670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b31440e8f030b57d47c8f0fe821f1e8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a932198137bc0125eea5209314e6a7b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2c2cacdf7b8429b388bfe7d7ac6840673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25eeb18ddb5f4d9a2ba9136ee2f8ba0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde399f6e899cce3032b20be8512e411675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fafb2310e1055ecf2f9da8cf7a77865676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d613233d82e0818a9f7f271860be1798677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f4fd1ee02d41eaf324fe5e7d4c1cbd678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6ba99ad320ed8065b0a53f101c1612679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f841f682074d7c46e5cf44f575b10e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fc7362687a70a58c9976c95389cc03681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a5bba5be252e1a576211659ebd3f81682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff93f546edca93b72e721766c3c973b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aa6646714647c90492643235846fee684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6253c24d67006db7a5c16652fd346e7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a2f80477a70b91c6236bc2697f1176686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695b2d91b127c926542371477bd2cd06687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb457a49d845ff98c802597ac5c0afb6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ae2a6c5458b3c52ebfe38cf64ecdd1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4f77886db3e85e15d2a68dd85035e4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965ce5c15680d52b96d8fdb4bc909d55691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c137519a12e2dc07741c291099398173692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9718925bda13bea7f6eeab6be745dc2e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74e78213db9afcd04064f0449b430d7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb50f78009a9a8fd2f4b1138e5573c0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1387199800c9a0ad70fad0d1329ab5b4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b1fc104044d18bf8be3e1b7fb24fc5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ae8a403e2aca3cab6f6569e9478077698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730ba09bb0a9c6e25998a21c844e788e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dee1b8e91968a48f1e9c0bea1bb3ccf700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7827de116994a1ffa1503ac1420ea73d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16098b6cb00b72628978c6f272fd8b5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2012b312b2b876c67c3a2aa7353f9b1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9fdbae080170040b3d86d5746af4f1704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361853cccdfeb1700612e9bb3d8cc84a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b16f5650619073ec3211ab2d878ddd706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9a48f1ad394fd6a550b98e7e02fd3b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7576a36b6975176689705d987ec945ce708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b14942c7f29d5c33ee9b898c6d3cda709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ec9b5c06156a29064a0332c9eb5ee9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cabc0f46a6fd945660d0177f5e45f6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15332c1ea627ddceb428997c38ff47e0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a27abbb09ae2edae042794081ebc0e1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa3d9da6791ade12367c6ce8cdd9eab714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3592afb3b7a04158908b312975e248e7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52c23cab8f2616be4cf4dbb87281ff5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeff070c6a59b1c1d6e1b684757b291717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24df4047408ba8a48a4da27e1fd1207d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dafc407f3da56f971d0de9f479b9d8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5664e8bdbd4730d2b92fa4d7675e52720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5019a61629401ec6aee33768c9d281ee721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9222ae37385c7621d412bdcdd65d01722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da20df9f2b0aad19f9edc403a6d7a00e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe4166e771327323225fcb6a31c3440724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5e3e99a098a3f5d7be3797f182db8b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7f5d8168b957b1136eb9a3a72e4779726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaa993eef60217864e3fd6882f3429f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2ba921b8c6540cf968ea194008e22d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089ef5a1cf099bd3714112984714b91c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075300cede76438ec1423f06f0e53902730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da57a3e969ffc2c0b41a87f7381f6dcf731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fe4259ff3e2d8c62a016f151983c62732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f151631a2883fbd7427df7f66f924d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52a2e6b6c9ba76ae86eab0ce3040b90734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c841223c142451c432081a71399b15735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9645b71c6effcf28c89b103a0d779b7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edae63195df14e2b636fa6063ec0a47737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba7c14a7914f64275dc45d8e104511e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1290ea413ff80f554697f940c927502739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65e2362810950621f569c58d2f9c4f5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7011c6f630ff860efb46a3311b1876741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a8e67d288a857f56140da2a5486243742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d966fdb5067d4a8d16d27f305b1f28d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4459bd3c1d30e3b795b5357d4ffcee744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9af305b928e07590d363644ff353c3d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d97ab546ead537a1819819780ba78af746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26da82b01050ac9fa1ed3a845298679747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4efdf7c25d69bd23b87d89f2dc27d1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590db168d78c29aa4d16ec5a5d67ede2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73f27e4718eb14d07cc59ee8e517a6f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba7f8061e3359cbd99eb7d5930e7f99751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedacac53fe585c8b0aa0e87dee721c8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef97fb9f04064169e14fbacc78afba1753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c7a7158fd8bb8c1a65fe801a78aeb2754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87342967dbc0d5ac939b04c67466dc8755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef1fb01d741840ee9ae688ba482ed83756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b71de2e1506a0ad8e06dba4e5942d05757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b23bb79770025c4da72e6c7e704133e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57f62e86dcfc85a4b00029da66d8f26759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880eb0181baa5875bbce68d41fa2db411.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb096aa9d36744df5cd37d80e1ae9fc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e713d0975721ad3280f175effd7f14aa3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c95b16350485e9522887d24c09dafbf4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149e9a9e9d7b32030e64ce41626488765.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45e6636df22b69d02932740d9da01756.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c8b81b2bcdaf1b554699180e0296367.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d50d030067e94ce36a88a44e6d45528.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac5fcd9d444a55971d8ced128f180679.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afb33f7aac8e7b48a728e25a288315110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af2bb8b754dca64ddf38cefda12465111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde5f108f5788474f38ba66cad68838d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3e70a2e57f4f2065d49e29e0495dc213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997670289ac230f0fe25a28f3362301e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d8f6983fea9405b12a84bf42d310f015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865ffd64c88bb01c5171d909b9bb168b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b960720dbd59806cfc8aa50d67052517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e0ff58693996b23c8e9fcfb737475818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dca06fa3d58ba4812d8d79014c98d0519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91bb053e6a3cd740ce55c5145dd1bbb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59744ee65f119c897e6310fb21ad22f921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14627b86265f05cb3bd928ba5df715c622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e3f7585a365cc22f335af0f3d8749123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7494323d3e1cf44ced1709e2a87dd34a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8e382aecdcacbdac55edbb0c6a9f9a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53865acfd4e93aa583bfbf63c4c65a1726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d1c1cab619e3b7a93e5950fd5211aa27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d532c6135d64a1f85203d822951d5f1128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21322a76202cf3ced9c1a4a542c09f7129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef35a6f8877dd62d5d8ded8a5f6f4c730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d897da37c9c409fb6f636b3a240b3e331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92f607612259900d624bc8343ba243e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efefb49b05912bb98576005cde9ed5e833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3603afd087332bbe4c7b1b1da4644134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b5cf73e397fd20d8f85a994029937035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27fe1ae32dd9bc237bb34b7562e82c836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d1a7b6eba08bd10ed05696b458140537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dffe1824e6b89f3802a6af70b30e9038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a56c0e0275913550b01617288a79af39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f4bb7b8cf8c32ccf05d128ea0c795540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff240470bc3fb3e09875e5c9ec5fd8a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3968ed5df58b615efabb960e4b0a1b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d7adbbdc23b7f993324618bd238daa43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b845de0ce2ee2b06a8fab9493ddb645f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0fe2d759ba9c9e7df3d5ae5adb72e845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b884837c70cab5d3cdadd75b513a6c7846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0f609db31a24a5f59abbdc455f061747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea40b6a2cef8dd5346fb1f9a2bcb12cf48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6492fe6114f3bcc210c8d71d0a9f0a4c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8deab94914fb861ebb4c345bc5ca06250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc04c0e88a21dac932d97bb2d270ea151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64eb2435de0592693706ee0f8e17c9852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f0fbf7f7850f9131388e772d5e670f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67006145946c6e6445ceb54a576c5fd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cebed072b2c81b17ece92d0caad95155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593249a1d4bbf6122103aa05b3eba01156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653d7f4801d36fbb42b143c3f58d1d3b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e19764e5a14ff4a297000914ae8a0858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd957459b4900a4f194435a079fdea2859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e27c24b8769e58d0ecc729eefe209b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00808b70aafd14afe9913d59aaea67c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89181672e15da81344a197ff90656a0b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e8ddd2c334be8b1d9bf4da7acc43f363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e620f0f70acd78270b8cb92ebb01ea64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59b3b7fcc7a827c918a958aa032d4d765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff3e7c10290ff3b4c04004eefac169066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcf8d3cfb0aa6b06e5d888655de1fc167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b0e79b7461db790fa8302160306d2a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1da6a67bff6377d8922425ac669e9169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e99d4dd8feb55b5da091f5f99ff05770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb90f6458afb0a4f0307ce46f0f6f16071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3f6c2a7a1dcee2d49da98a86172e5272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c6df3d73502d9517bc527b59964bb573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de7590dec84aeda03da5dd0682179ae74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a180c6b6fcfb476cfc26e5c04d91100175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cab03c5fc77cb8a11eb6951926ee26676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3048340241dce85a1a5586b35287258077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f6dd9972b62f55879a1287b39ec39478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c07169bc6da720e6c10e78982e774a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a32b00eacc9662f16186e242702f0b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dab71f78caf10ae38dbee1ecb2132a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf2c2be8615653012acb2b1a929a91b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f2b245e9eeb0880f91b3ad134ce8f983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c86292e76311e043d9aa2cfba0e521084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af4537faaf41fa7877b4e5387a28d4985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b398a8b347630730fa2ef8bc60ff7d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104a832776471fda1051b7f3def52b9587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad067aa5e389e20e21b4f6795fc8c7a488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c1086233e726a08a956601d217fa1289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd9823d20f7ade9c1159ce0e8e9de9490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e503cc7ea7df57089c11093a1d31a2691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bfa04980d9103882dcef0dbbe448b592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484db4765145b83324c81eca2879fdf393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd46b840a88a70ad1b84ccb41df02c1794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a736224dd835ee82752d158b6661c0395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54419d75d6f07e6ec388908f0f0a512696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c906c42c1ec23939f3008e2a547d3b3897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e239ba91891df6ef4a29833ea182458f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd926a8bd9282a2033895f9d60e5f05999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06718933600fd84ada1dfffb92171328100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3062af69963c16d3466ff8d6ca7d33c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53505686ab4991afa5532d95c6f77154102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f1130f292cb7786321dc890442eeae103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c300ce06f72bb3422724bf85428f3694104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baa7d9eb50fd40856f5c4038f345a66105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d98e8611bd0b85ef642a0db6062d08106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dff4bf6a7cc8705c3af6af9703e518107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267961edcad2a55de7a64d54e0db8d64108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cd2e83697eac58fc241805bda76309109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d8279657582a56ba0614f3320eb4ed110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f403d75e6c81e58faf0b2caca71fcbee111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc58f2111402c6819b946b432fd58a41112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57a1671e33e72b7953525a16ca3f6e6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af91ee9be664ab2f6ebcc140e13ba30114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c1e1d4c31e51203d8c0f9677e9dd08115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edf52c1c1bffa1738fbd9094ea85b8d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b64d035cac4bf4a50739bb16e13df9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7da9ad1815d88affe9834128dcde617118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23a47826f9f8267b8125a0505a8d6c1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b633f414fbe32b64325bf1c21bd7e29e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f42b63a5f67d3e441ee89332e1bab03121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edde6f55e665bf5a6fd06c1b362bc9d4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ae6a3c6a9925c12d4da45655c3d854123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b44d4c033d7df6ead70ffd8ea511cd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659dd9969b2b082512a188dae5d8a682125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57d33af218eeb17c732821b1b1f687f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8475223abe83c37c7f8e2ddc886799127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d5a67ddccab89391eb1f8e3ac1fadf128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b73ec7babe2ac455e22485384ccaa6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98029922ba15a45552d2176541370434130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e0acfb523b7becda445ed8519c0db2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0e8d66821b0844b82f204c71b7cc62132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118505baa78c5f45e951d6b568ded3a0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb62fb2e2b0449c8d01c71edd8032e98134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3342ab6c83a2fefa982b6d33527af455135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9232eb9359412e03d12f96edbb918679136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea1df857ff302c50d0406ff102c12d3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac882e6985a4e6c0db94f19e3c8df645138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0243b0d66509ced5d7dc8635e9202d7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986dfa06d1dc552213b6d068494313db140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6ceb5afc7f4676b8b479a528971072141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9e28a5ca833b98177e533be5d95ff0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81064f472fc99bebdf768dc61e814f0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c453d14d00dd6715e7e703bb21f0aab144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b341e0de4214add4737812e00be364eb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5c82a8f11f5d452ef39906d709d00b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749c1daee3740db2f6e38fe0d3907b5b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a970d3e550fc9d61ad43abca54bf58148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbe08b1e464aa1f12ee3e57605de9f8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce81916870922e05e36410aa5b9e44c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4750e51c084b98d353b4d54f4ba542151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6cb7a354f067c4bf878cddcd835fee152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179b239ca5c01057958e41ca46369107153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0348a4ad39031c257603f931294c9828154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fb1d54cb64d001a7684d3800465dd1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabcb7d37b9f58948eb8e4a67d56eb99156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468d67a52675d94e19f46d683c6649b0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad7511d738df05f94e4fde5ff768467158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b17a9c84efc1e2f8545a093db921a7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b1f3942784322882d3e9c690a84469160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1579c1e4a5cc05487713573ffdf2d7db161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9401d2cb7b46a90787a9a844134eeda1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7d9daf56d63c09aebc1844809af7a6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f363e9a286b822d3bc1ecc885570d784164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef29881195230f5b6032fdad8bec9128165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345b51b94a5b6a2b0fa572a11da5bbb9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81192cb1f68ce0c268497d7ad3489816167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce809004ea427e89e720dedf518eb44e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90188726d2cda1e4411cdec7b6315324169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0f524554950e789c9f7add903ac1a6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d322fb2200a8fd607c46fc978b169ea171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed700a2bddf6f9a390973476d5007d7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3ded97de14807c4998cd301bc6631c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01142be782dec5caeffe08d43bef6f69174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36765534ab7d05b3f6611e42584e54c4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdef119c0bf490d72b85467925ce5e3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d87ce5ea48e2a0556d35e8647665cd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648ec020f07c4169b1e3887c852f0811178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0005aae0f0f432c03919e47f0d97680d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306273783472c4328d764af8997414dd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b0cb756c3879a4a7eb2e255760515c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4547249d4ff39004e068089c93ca1e10182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c542217eae657979d54bb1fe683e506183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdbd07a36e8f8e42e8db7c00361b24c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3b6c45d5280b4f405faf5c950bcdb2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d5b549d9a45250d50cb57436437c1d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e15da26c8b4123a0fd719391399ac4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c4e8bb08b744a54bbcc4b4dd2db3cb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375f94dbb03dd4e12811cec875a9a4fa189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8a0d68b8de49c5f91916ab7172c4a3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ef451815714ab2ce4763cfc0402468191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d768d246f4a16b95684ce873e87eb10d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43f5f57588fc1ac1f590d93a0bd0289193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a109763b33d9c8557eb83e6253d0c65194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd69de062309a8a777e41a5c71aa44fd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2be4367fae7d422640eaae66e26978196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e1555ad03beebaec83ef787674e1f8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33f243679788458738fc854f3c9b8ea198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3660297a2a4d91ebc19fd78cde2b5527199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8209b343cf6f90a8eb811e21e30945eb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de96f7294fe0b99d66d822d90c89d509201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d27fb9d55a0b1dd0aa9d79ea7b7b4d1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b554290e22b0bc11aaccb6f002ded5d7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25d8f9a2bf00681b045f10f1f9106bb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbeee3a89fe37136c8336258cfa4e7d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58439e1b46b7661cda6b66c150e8046206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56edbc86ccb7dae88092dce7f70b9045207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57467d0f3e3f639b3f3a07078d20ca3e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb4def18cfbdaed47bf556f7ae8104c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70a4499856eb02da55c93ebb743d9b9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d35f8b3a9bdc361e26744d43cdba8fe211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a67a51d246067f8ddba5fcce1d8c0ff212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d5840bacf5afdb21e7245f6b51f8e0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efa548e8a86bf44f7bc3dd149f415a8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ad2699510f94718b8c8adcd1d1b52d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00268459dd10b2f77b60d611a180f69216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226e6a702fd6c3fe82fdb3ce29eb8457217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f12f383b3ab01519e453fdc8999b434218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d9ba5270b48ab782617590e768900e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52743c4bb52c387d353df183a50365d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1185cc7f622a8899908be3a3b19039221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7c5256a8bba05f96d85e96a040da2d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee69462ab2f6b1dc46a4465f44bbd260223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa94354926633e90abd80b6b1ef5392c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf6af5f0acd4011790b4544e45ac71d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35544de7ff39a9695311d146fb97122c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd0bb98180a897d4a414afda91f5849227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958c526dac2cd1fc3cfdef5db4b49d49228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb52599872f5f890431f447521343d0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf4194d5146e0ef6f4a9001d2bf453f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e073d68ca5fb464d07a46a80c7be760231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e570021f71755f5eb02c83a8c2a5d985232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb0822eef194620417d5d739f1f31fe233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63083c3b152a9d97b07482090c2dfd6f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dd3a2544b3280240f09b7141531540235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e82b191f94d5b49fa10e6f0339579d1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c70e168a0589906f6c60d5998e5a86a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6414b9cc664d773f1346d1fd8527a53238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb9720b92ab63a0908ddb8c0f5ef799239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90774065c842815fcfc7e1c6fd713e07240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9755c3dbe43ca02b34f71e8f362b8e0a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a9690073c8c2f36b5ec0c5391e62c8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d228e98869c4902ca4c9a59b4458af3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470d4de75b55a84c2cf721d7c2de5824244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeeeeec5d53f771dc82aa0d0ead842b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7692cfe7809bcbd5b04e7a0e2e4c418b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8141133a4da2f4cc850fdf3ba88c94f0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7d0a0964cd926ad4d34c0db36eea81248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0c7b8cdd1937208c19b831df668398249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da78f73850ec0c1ba9efbf25ac5335f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070cc7a5d3b2004ff5f40613106064a6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5353fdfcb164f687a9e6307259c278b8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be9403d8390865f0a7e17e138ee188f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bf2fd747e61a1733e9bce3041dbee4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee5cec10c422c02d55e880ea153ff11255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03996edfbe57193d451a9a5571831f7f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1c47df9187f851da546c911d2c8b42257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c53104bac36b0f635a0128017bd3425258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827d30bd9e043b5551b54fcc910b9a64259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe1fe5afdbcbf1307dceb37f65f2e5f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624fa876bd5ba2437d7b9ea861dc8edf261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed8a0f43137f94098537db28ff209df262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928c7664b9397c88dad4b6edae8a3783263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befcfff17c2d1cec2f921728a8882a6a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6109f4a2f1c77e7084d2e983c31bba265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6afbf0452ec6ee7ebe4988d88aa4a1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4779d559d0ac2e5f95ae2fb9a40db676267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a327ea2233e710b264e79e6d541451f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba41378285b18aeacaba490bcf7aca18269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b418c49a3b57f6e8a32b778905f2eb8c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99b0a4408bf7d0c46b00d24cce41c64271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6643d5f475b612a4e8d596b68238ba22272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241501ade2eded6574f79c40a9d276d6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93751c2ef0a8e8fe5712a8aaaf32da4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a590b704afbf1aedc5df7c241787e5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c796d6278f3c9f04607b50cbca7b965276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced7961040a446f2c1d920e7856fa966277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37428258652675290f6b9ac19a5a045c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb44c0f1efdb72933ccc515239af8d95279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bba73ce1e82c6f6316e1664fe19d1ca280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ababcc3147d6253d32468153bfd4a64f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eec2918be41e0c2e795a0fe8e67b44282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792e98ccc9ae520857b744ee4d1042f0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc1766c83a4e37ef0fbeb788a46d4ab284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390616b867458598c8f1a47fec9096ae285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b570fada3d40b82f61028da858ef9a15286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdb7daa42ff9e63c340f01068dd7373287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacd03db596223143f9fa47733f15358288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7639589e6e04ff5918f7bea683ad8ba289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dcb4b0cb88ebd916f5e247a9e7fdce290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f32c42e7a20bfaa79ab9d9aec1fcf23291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147149d449544e0ceed735b41946aede292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399a1edf8ecd1cd7b26501d41a76c78b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dfd1186fc4be146e84d3033a523247294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5b5172aab2060e7c3c286531e1ef79295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0207e9d499af17d88d35df3be8882d3f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865e9796ad78b84d80b3529c905c1408297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911df349e08bec45ac5c3d3b5a6b8783298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262e0914bdfda32186d54851d3239b6a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253afb74500621f3154445b0d87e7eb8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d636cc7dd9983020f9e4f84308f8347301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f52944bf1473b14132c4decbc1c2c5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a940b296796cfbba5e1bcf0d83850eab303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3def1669228742e617857de609ef03304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e976b1b80069d0e755b288947ea734db305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81edf37ef656fa5fdc43c9b2e8589f4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e296b9da95e03a0df8db46bb9fd8c27a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7515ead4d299a96fa7de21c363db298e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f393f0b8e755318e833325e2572dc1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f76b4796dec7ea66e742f80501a2599310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e9e2f44d9ac1702d2e4719fe451f99311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdc8ea2430e230e66cff1a6695e552a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5056af76f5bae25c0269f1c66ddb58bd313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfc94e8bf8e143d3cc00bc67ecf70e3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecb7cafd2c3cf4e918b04e82c415ce0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdb7e6acb7e3038a2b3ef12a159e4f0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f8b6dc38e62dc6dee9ed62061ba565317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ed930e3ed1649494d4055020e98a66318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2049e732cc9f9b06610bddadd4601261319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdabb151fe3a36d33d6dde865ee1a8f1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6888e38009dbec3cc27b581e9814ba321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf503abbab127dfe70e59532f145e87322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3247e22c9ca5a1288f10d5fc7229ac36323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3f055cbd28a3c698c24f2aa1b4d41a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e986cc080df23837714e8c2e3acf094d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d5298cff58bf3de6ff5e66e795169e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563905970f0e8b113d47a9d8ac92d374327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e738dd7a52b698d6eadcf83e2cf1f8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4ba779b99c04f7eb9c759d1ef47c5b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048556780150262e5da69b6c59477ab2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e50018f149cd4556b5f0cf1874e6435331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d455dc98ab426307d7e222b01380d04b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953ec5e4f05cce3a7363e9ec2f11787c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2748ab1dac41e39b3ed04b07151955a4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8436b41653ca0eb5a2bbf5b4444841f9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12becbd666433d36e28219e9f3cd3cd0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf47a0d6a715736df9c0658f8be6418337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991d611a406390c6dc54c3815d8185a1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f52a16cb55ca1d7500e81eb498eaf19339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97987e3547b5abfbff3d8a8d05ac9239340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993f3c1056a250789122b993870432fe341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed9108dd08b17bc2b7b6c6d556495e5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ca8b845795335534f0387cdc92f4d2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04675248d2fe47267be41e5a1be5695c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07465fc455e5380d1d5c8773617eff43345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c404513269b7aa3c4013319b64b6380346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0959d8f2efb1c3c84b974d5a6c22644b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0330d09f4174e1ee3bc5ca58bcca48348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee94157e78a8149d6c4b7fd7c61102af349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e5dbb3992d7ac8efd0bdafa3452ccb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75143806624d9840b7d0ce2b214266b0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6905a2741fc18f8c2d323706943301e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cb6564e0b166988122634503f554f0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df53f8ac05102b7ea7847ee897edcbf354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803e201025dfc26ca1d487fae5f5add0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3b4c7549894e1594a9d10b38619c33356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8bba08d28a2f20e9598b374269128b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f656e9f52fa6388b4eb51377d2a64ac358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add1b8f6e358db60b6cbcd56819387b0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e8b2566a0f911655e3ed41e0543df5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f567dbb7fd28be782c4410f4c0632821361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefbd1e47aee4be0c2dc3536a1f353f3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e898ee0508e60753f25dd207a9e1f7f9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c49b10238ecffefd7224604a3d2caf364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b253af7cd39ea3ba1632720f1b0451365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aea15a24a727723fbaa6f7dd2a3f54c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276033a5f642e57cab1e4877f3b4f289367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3751aa77733961f1230f4f760f3f0b3f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567b3f149c96972a0f311041aa0eb6c6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a575702d721c01388fb5c6679d92fdd370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea1e7381c2dae02553c38c02202a052371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8ffdf56d0da400b9dd9d12d654a7be372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2816c1640486b70100c82725ec7d2386373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d9242f8e36922a57c66c8b10114002374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdde552747fe39991930c7ae163f248375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370a844cab822b00db6c85182cbbee9c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a9352cbc5ed3726d022b8fb16fc79f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304fb4292a217e8dad39be8f93fde5ba378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc4d0ef72411c74bc3071d147f54fa9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee2aa58881dc21a0d02b6e1bbad7e44380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9276afd05226409508e9ffc92b9666381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8ef5a7eeaa07e14f21a6cd1286aa1f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb627ff95db231394b136064cf6049c2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09004f5f600b0a39cad3d9a3e2ea50e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3197d470c080a3c8e6f2b273d43e2670385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca36d6467cc4555dc55af610373aea63386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e377303d2660913cf25a6df14819444d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3253221d1eb8f63e80fca0e771a0737388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e000f6b1fdb0712bdd41477ab09301389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261f54f1f34333eb828c473c3f0db040390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469349bd1aa562e2a62040dd84231b33391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbed2bd73ae255c1097f9aa3938b1f38392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5301c66c4b6c4cee329611ccc61df7e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1980d12a42c7ece8d3fbb60836f810cb394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f09bad05c2d31a9fc2eb68293a4acca395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3db43a869c0abc7c9cd0f3a7857556c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2a7fcf69e1ee7b325191a5c260bcc3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b08c2721a4fe7c46351bb30faeb1cd398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8870130218b243a93af725a738daaa399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2601a9eb62ae51408af8d85d9d98dbda400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed885521abeacaf0007f76c37c384b37401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451867ece38de80c2e0c055dc852d9a6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f763d3d74fe15075c7d349c6db4d7bb2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f6b5c7c21d7c5c075e0d7f7d21b46f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082537d05c2c93cc596160ab36b4ca15405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2dc473c0f4c53d8d1005e94357447a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99aff6149c67a2b5bd1c660afc11f68407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed573d9aff5dba039b9f60d6ac82b08408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6b798cf0eab899593eb1ba2a400cfe409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63e0a8dc08b446a4a1426dcf4df2c02410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc7ae8baaddac71698731dff584d6a1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3391ee4334ae7df431012887efa7ed79412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a10af45c2d76e856db6cb9c8131be75413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdcb5a632c7f62a0ea1756000768255414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76de33d69bbb9bdf152ab11856df048f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7af2eb64dcf191b8a2e0e9e8933cde416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e024e70208de9a16981c11dd114d26c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2100d4e989387879448d0e632369c8a9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df67e0561a2f1274250b399dc2364c58419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecb937cf3a993c16f4daf0692473416420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146eafeaee62933877a855fdf91e56f3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a63b4fb9adea688c7a00c8d0f65c09422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ee1e7ef7f1950bd1d68c3ea7de03e0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b7b75f28ae22b8a395d09a9bc29055424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c5e5d7f46f097d5c41b718cf5a970b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be467d205426344349ec9c67c4699ec426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baff91a21bb9c159b05f6f80a9c44fc2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f901c9ace55b2768bbb7f4dd6dafa7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0589744d9e491f8fe47880c7b3d320429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79da125fc32b7e9294e8020be257181f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36453f6ca0e5fa1ea59f1a413f6a742431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aaa76b2becccb58500ac563b127605432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3998f9f80540a44911732f0f19443b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac350fd5c8c916d40031a44f8c8fb96434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f7e148a5b964f7dadd544517e9baf1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce6447540eb5a5a38604ad7193d7ed9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f6bae802b36d52b4250111abaa1316437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3f6a97be245452eaf9575e39cb9209438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625a9e0d7a098eff4b05dde81fe50fe8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6f49ed67ee14fb7435e1b1a5bf22a1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beea0a5a9907c515ea44e1a92d2844a4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5999a069b57112eea4676c67fb76024f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a09b623e28439503e8608afa7cad8d3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fa293ed31e6361b6fd03feb828531b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b2f71ca73384e5cfcd2edae11670fe445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cdd57e1304a7ea2ec7c4b319bdda98446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453f28e312beb1151cb7fafb054d7980447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41c7eecdcd7862787558aec4b495ee3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea395e35759fe2c3d225e3e0a35f0e51449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d20c3d900a9a75160b98bd98768968450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf24a98ff39875318c00d5df808949b8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27ecf33a63ec821eb2cae67a5e4953d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b6e887c926aef80c1fd6a87b11cf65453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2907944aaa9f4c86eebf0f093ea29948454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef2c517965fe204bb875138ccaf11b4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c60abad137efecbb9d0a0e654ddd1d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5a66efbc5c511f1da7539f1e88429b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e384a7649641d499ae713a0fc496a374458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a035ac15eaf2428b7bd40248ee54fac459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b8a1facf7f4d73a64b90a3d34c1d6f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e50800cd19381657c4162678d73e5fc461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97090f7513fea67e18dff2f4ae6c3390462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7167a13e6dc417136fcd4e2d14a6cb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc35c36a0e4b465b73f79ff7749632b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5414c92d27bb521765faa63c6327f4b5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d6394a4ccf367f9e88db0c5bb5c2b1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8389068c0a8adeb1fa66135ed8d80e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884ade78f8ee928a942c11e859a64fcf468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1917189d09ca3954eaafec3dbe139af469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cb614abe25831260b16072d675dd25470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fc95d80079aa4fde975304f8c453b4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56262fb52b73a7ced3c4d5f1430e82dd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50640b4a56bcbde7e95cad6f5774484d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff3850e4f346fe075d354ca0ad0038c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7916c2332d1ec5ceab7dbdc3a2900f87475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58494e7507567de83c3c566408c18647476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98a09305fafb71dff20e522cf939d38477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279bf7b922ca7037f48582364e6accf7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154926245181d632180e281503be7e53479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7bce38380306dca7c0430507ac18f5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2176b8a7eea3b091ca1a1c46707e665481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63259900371abc2c35270905e8c3f4cd482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030c52cb2030e1c0ec231f84ca49a7f8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c5a690e13f24dfee4608d7e92ec9c8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e2a17aa5eadab3f233095c540bd981485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4fcbfa5e9d614b376f8cd228da32a9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631b7446018bd83940a8286c5617f310487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a287744aacbc81c247834de85f3fc92a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b44da7a2bab3ca80a0295444220eb38489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4774baf2dea0363158548d509a9007bf490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc6423b27bcd075a7aa24ecc3e62d72491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42314b4ada9be9f3ade9256105ec2a8c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85d567124fff3dd5593468e73b4d7e0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a90be75c0febe86db10dd6f101711a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482b4f092f66a01c9ccd3bf1dbffaba7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c646ebfd742712abcc2af8adf1a57f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cbdebf9f724881a7dadea0a895d00d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0644742b8a0efe8911269e9484867bab498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e76ad11d0a25541d7865f113e9fa4c7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f25cd7ef39ff5058dd97cc75fcd5b4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfcf922f6327b7d5a4405e3920e57f3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b712986cc338a9be6012468ce75c99502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762800d6281a64a423585d1fd1f5da5b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ff74da7ac0077686d59b861bbebfc8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f3aa9c2a5d537b28590ec4ec3ec1bd505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1142fba82f30448cd84eece9f2c073506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d415ee174675c204d99d2aa9aee4744e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9bab224871d911dfdb3969da6729a5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b3358d304f6f196744e8ba5376f5c0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229c9bb8c7ec9c7894bb9db2961d32db510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fd571a127f03e78a8124a15dec049d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c2e0e8d700a22b4730f8df86cde8eb512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ade734ee582b6f5d8e9b5516a3a76c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1de9a4c899a70ffe4f3e4c2e153924514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79c55c8486ddfb74c7313664b060885515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32598cd9632ee13996a1512b87e7b41d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7da41d786f2d7aabea8eb021097117517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369c170499b376bdced1b957b93b5071518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3ff797de234e57b62b6064e45780a7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a09d7ca52d1ad6fe43d681c2014c99520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3239df6e8588a2e40ff62acd3944d346521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33172292d6d0532b5c712533d756abca522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c710a558fdb9e3d47a439307db5a9b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75a8e5f823822e2423a4f462d6372f6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57d8dd4701600136c14b243078923c5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e40cb9aa2fcb17574540b4f07dfc53526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cec92a7ae7aa5f598a2751c88db0075527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5730519674c17e259b7aad7bd7f69fc528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e529bcceeb88d371b3f61e746764e2f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aba14d4e8af960dfffc606be3c3817530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff6d381b6de2d776ea8609645d3fe1c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ab0b6f3a1b5054e1561dd40c92865f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c507cc3ee246776cbb7fcb6a662a19d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86727cb5b91825ff0b21829b46a2fbb534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd8ebe7856115824a2010081bdae862535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb8d12bdc104f0573293dacc56bba24536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1827083ff1036ab2deeb6b4ef58aeeb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50be9dd92a2e8649981f364fa5cd751538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc9e5b641cc88eb5fc5778b10bb6ba7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6ccb1338802d22cfcf423c82601f8e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbe21430e06b83ca0c9cec785a9d36a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab7dae2b76323d8a8b32f03411639f4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee871be5d569ab1a5002624e2ed2e03543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645848a3c547af98969a88a32238b3cd544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08b14202428c68efff0a9f43af66cc2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fe11d7673df8fbe6b3db797a86b2fc546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df54436fdeda823a495747ecd158f8d5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c787b4231de2b056f69998cfdf66dec548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceb47e423df350f2a08eeff36942674549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180c2305676dfdacf7d40d4262f82fe7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411657e04f2d8a0a7f65b609c4dc68a2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5588b85f51ed8fd50d1e561a4906d625552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7321290b7e9510079f3a339ae99b61c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c06bb9acc06e0a99789c67ab2574f27554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd576a70b16d334f0193280335d44d5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35394027575badeba559e53aed0ea2b6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4677bde595f07bf7bc62422622df812c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090d41d89c4f43cbf44ed7d2018176ca558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edd57f17c6c3836b4fc04bc57e0d721559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1b6361c48313cd668e03ee03398c00560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6678426b0683c5b470d74f4ac6add1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aeae57d95d2c7660d59950f9a78dcb562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8990aab90e44c41f6bb02de2ef1a8e61563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaaa05a693cfa8f0fc438bf57fd700a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ae975cef899ea1d353ebdb35d3fedb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e915d90a26ab34f6a63758f2293ba41566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b644298a65d54955909ad096406fa8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdb982bc8c1389245ef425d79862049568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5ce6d3e20996637d3e6af37e041f00569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8822c350f374f60ac65f7ab854a00140570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07ed7320043e5b8ede2ada4e386127f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d22cb230890c1b0aa571a597ca578db572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d191333d18aa96fead7213f0869be9d2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1539239f9e341f3ac1cea99cd910ca0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e98170ec729add1f671ce1f0aff530575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db549ebb482e33592e2aa0552497bcad576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f06cb6d288b0487356b8140facbb41577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2aba1ee3831846204831ee271584be578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abe77ec8e862f4226023771c13c7d9a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d7eb20ed71106e01fd113a7631b4db580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c5587e9f2e5da6231f07213b73ad2d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c8a397590ed4ea524595306093f8ff582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf16f8bf35214309c66c86787de6042c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91f0d474d1d4b9283a585d493669a3b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087ea51d77055104cdd21e72cb9a03a8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f393914ed88131e0cec9baa3852d8f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0e9d899cc2c51ba27fb711c558c347587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ae6e9daa50311f366681cbd8ed5614588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc59da18769b885b1f573af3f3455672589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579a961dbc921ae5887e37095bb9124d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e38e5dd782b0ebd8bbce2115595035591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111d932e3015bbcc813ef6b185ac991c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965bc33c565e0fd9ebfd1e8cda4147aa593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3246edba5ca3c79889f3468d249c07594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23d6a8d010911f7a3a262d342d92ea5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8bb68f96aabb3ee7b9a1745c51f612596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f2d4c1905e7ab295a64cbfa49318e2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac17937d97ca1055d36d68665e167d50598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2646e70427ab84d72308efaf5d2faa40599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae876f790d1bf53fe7d454890f67043600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356925ac8afda6a00f944696e0c5abeb601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a495abac436c1819c4bdbb2fa13ed71602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b7cf656eb89d4a4026dcbfb321c284603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5162f38e1be9488671c008a9646e56f3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a868c1846968e88b54b6c6629c76ed605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938cf73d0eeef68fbbb57eff065bc24b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a93ef958e8d942b24c16f3b32cca20f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e43ec568ef29a5ec98a52eb1599a060608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8863297840927bd66eeb307a426498609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb641b7e261b5d8e2c4a9df7b0e3b7bc610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25099d773b8ba5d091b5a7272ca0efe611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b621e22b167e40f3c2f29877dcc83f2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dedf05eb9be8bca57acd1dc9791e878613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab75a8723c5444681704a46acf025d4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16102fd6dbf7a84de420446d1eedc10615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5b93ec858d6ebbcfe6277b6d5a84f0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babcfe8d7626950857ce2e28f83f6280617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f29b89326b1e45829b4411f7871c697618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99375e2f90e0db61c52e19ef9c57bab1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9363e238c92f3f7a5bcaa529c931c2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1875e6ad09b44436574fda79cd7d1e28621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291268baac6fb0e795fb7c00782a59b0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a91a1e75d8f3543ad88596c9b61a1f9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c533a26d40ddafc597224047389741624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bbc33397ced1ee255f5c2f423d83ff625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a801dfa6599bce1da0cc2d61ca4e83d9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b4a9e85bd38df0629a89fde2873048627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf7f12789a4f1034815374aa9ff9381628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d893094647dad123dd51a66b8994ae629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee258a106e85a1412ca654e9ea528e7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc18ebb856f1a87e629173ae1c45e09631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66068e98c98e63e3920d1c689f1987d6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aadb9c39d3acc4d1f93ab4a089b113633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cbdef7ce4132ff8e912e857ae723f9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e611a8cdb6a56afdbedb5bc5f50d42b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcdd2edc55aa6490728eeea683cca8c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403341dfd549e180ef9c6c3ed7938d48637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd44155e8693cf9d930d1167b4ca5e5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d2f4866534782edf9162cc1d7f7c8d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cd15128ae7ab16977d4206d5ad9cbb640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a78a20941711f4bbf49b7e42eea4176641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9257c20a93b43b76347981156fde1e3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2465f49fc7832ef034df3f89fd7d0b77643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be435cbf995f152bc209c7ed01f4b311644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc57c257fa4bd0ee446474c3af56ac2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ecd039e4a4fc987f8a99eb7dae3c2e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f653b70d7da38897d5ff2e9fac25d869647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e71246c5f76235c9744357e9aebddac648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1aa278af83feab4362c6dbffa8f258649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a09220158a5b718bd2d4519bbda389f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd4e8745ec3d5ac50d27ef515c4eddc651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b4b1b4d62e764a5f3d23a3fd8836db652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3735594df143db6977aa2215c3647b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca6fc63f1c4ad71ec56ca3ebff2d698654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4149086def47ad60b3fa3d027b254c43655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f9ee5faecf1716cba69a4b702321a8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7623dc2cdba0e2f74cea11b218258621657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69160dc44ecd70eb5f01a4623f174a8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97e7ed49292a063e78add5d6d19d6c1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e00a314d2279f1f3008150d22a3826660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae623e1de6c74db81280eda41397860661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ee2a327cfb1e728f7825d17516efc5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a651653ce989621fbebca30a003246d8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6855bb815115f3e780e20b71141cc6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e85d8480490542f5b697f4ec7e0c23665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8873348d2f60bdfa06124be75d0325f4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fac3928c1289c68bef620013aa4c989667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f452b99d542820d3bbfbcfeed5c6faf7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f47ef131da6982ba79e8ad600996d6d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267d6cf135f0a046d869658f34b6b723670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333335d356a0b3bf4ada54ecbd3ef57c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88b83cafa7a11ba9e49d42dc1cbd3f8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe1ad326283ba711f9a5be62cf14614673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31483990f0b2e3f6dde337524595f084674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430dc3998b42956fd1da6e2358886a1b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec467366543de94bf4c88e70a3b8161676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7edb6cc57aa35a90ea8972856a421e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5900cc2adcd28536e3bc8550ba3d90678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43c16b973db1e31f756fa0b53ae2b03679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5900c8271d12d365e1d5dd63a5decb4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29c4c8d21961cd20e6516caff29c28d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26279a70ccdd6f1626a9f9b347ffb8b1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13de0c4219a941b1768e08310f5f803d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a3936a2e793a99db9314f4d0aedcac684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fecafdac731d551368ef2acdcba8894685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1471d0daf1884df3089127e2f4710c4b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d2d88b31808874a39e020cdd6183cc687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e655fccc11d44101c82849ae9941fe688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05030c1b7a7ac6291f7d16a26e8c723f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f432398b0c6915785a75e40c3dc4c0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25cf259441e952cb9d3d43ac112ecac691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab59119468a89c922a4f481f985e3d8692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f49f6b32663828a5a5e498e71c28e4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3546ba2e6c637d5e82de041e4cca3a59694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f9efee133762c5e8e1872549b6c1bb695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b820bd242b026d2349d804a07261cd30696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfb59831e65ea499a9434c6409eb95a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c3f4a4dd738fbc0cdd9998f0f73420698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a72eb5ce8a7d1afb634be9f9077c03d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81f64889890aa599efef68baa877d8b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcded6420e55b238bce3753bd676bac8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6610857a175280180337c90347b02bf4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5f284471e981c21ed356ced7811ac5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36912aa6a7b512bb71803bccbd136396704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa683fb56fd8d186d9a72727ddc9e40705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62c100dcbbe019a176be3949661992d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a32e69ad939f90bb4366df245a3aa6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a119a4d336f8bd788f863f8d8f1f7e2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675ca3e83490f0e3de2c1e0dde792d54709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba70c02e1f50354317fd7b7bec30cb42710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0d1cd146a6702b3b6a14195c582b8d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd72a91c21fc94b215188e9dabf2951712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a86c5185143a0a99fe6320bbe00769e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2b786f49a9571db1c9062c8920bf42714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a348a9f2d46665c3f91364366b9d26715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76644d80610cb8a37b0377e2947a275716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62893efb08666de5ac22f2e1d7e6974e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dda4e97c19e2de319a72930ab3581c3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af4cc5e45fd26c42144d70e7d36a43a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01838e3410e82f6586bfb2c655d3497d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b504edb6d78f3da9d90359f2a0bb1a35721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a4058187be5c109ed93523ea0b57c4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7092cb81e5ca30c2a19ca81fac56dd723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c1e5da096c34e4d92a0f6878e53346724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6324f721c03a836059ab78be2bac7afc725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c324db550bf8e4f089b5ed5be053a747726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e447ce1250b82ba0e804fee38bd263727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e0752a66f3d49537d4725f4b156862728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa2c09753ce8808923a1ddf3f1a69dd729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2d9ec458d1d7b75863859420464bac730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1108fac3a93a06af2a21caf7b61bbd01731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b95cb3b549ae51eed160b690bd60e5b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941970f2005819f898e1ac5636bb83be733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9387ea0aa8c641abee1f8e1d410ff4e1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad117eb9a95c0ff708f3463131a32af735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a4a9249d5e1b25eb63d8c42a401c1e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8274700ce3698d2a359f6904fdf3ddc737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5f9867174df76dda5af2027612fadb738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ecd92c69894236d34dc9262849f6f6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faafe4bc345a0cd4d2f9a7c64a1486e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4998086f99245d604d2369bd484cf5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498c5c557a219e4045229638a09ba781742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1c4d256f5145b6870a28d134e78808743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8091784752579df8c0ee7041fba63c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3592a40577756131bde69c1d8403458745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61da569c318e56aa123577bb92ad39d6746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bd2b9daffd2087efaa8ceba7125e27747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ef526deb713bc917e4386b31886a73748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d5037364453fb71a6f146cb432e95f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb4596782bcfb4f9ba5d29442ef1a2a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f540b600a41934387e8bf1334e46df751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cc4b560d2e15c070dd8bd24c4f2f95752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8547b645bc4123bdf91314289c4b0649753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08475adcacc34a3e341da1bff70c2888754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c0d45f1a9692a9af5214f611a1ebf8755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9271ef038b8a0dd13f42b3fcb089eaa756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70eee31022a76af79a93bf360c0ec64757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd1edf972dfa88b2e49e9f115931227758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dd303fa3d29a441db36cdefa8bd425759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>