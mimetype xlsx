--- v0 (2026-10-10)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1285,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1600,87 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -1813,50 +1813,59 @@
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>000009926</t>
   </si>
   <si>
     <t>Ігровий контролер iPega Bluetooth PG-9097 |Android, iOS, PC/PS/Switch, Turbo|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-ipega-bluetooth-pg-9097-android-ios-pc-ps-switch-turbo-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
+    <t>000010057</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO Brilliant heat dissipation folding notebook stand DH17</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-brilliant-heat-dissipation-folding-notebook-stand-dh17/</t>
+  </si>
+  <si>
     <t>000010059</t>
   </si>
   <si>
     <t>Електобритва Hoco electric razor with smart LED indicator DAR06 Plus IPX7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektobritva-hoco-electric-razor-with-smart-led-indicator-dar06-plus-ipx7/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-soul-live-broadcast-holder-k19-bt-/</t>
@@ -2534,50 +2543,59 @@
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
+  </si>
+  <si>
+    <t>000012019</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO RGB notebook multi-fan cooling stand DH26 |10RGB Mode, 8 fans, 2USB, 17"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-rgb-notebook-multi-fan-cooling-stand-dh26-10rgb-mode-8-fans-2usb-17-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012027</t>
   </si>
   <si>
     <t>Клавіатура Onikuma USB With ARGB Wired Mechanical Keyboard 67 Keys G67 |ENG Layouts|</t>
   </si>
@@ -3328,51 +3346,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57f7a9989dc507c5e0df593ca780b751.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50428b85b7cb4cdececd8c2b1ebd30a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7f8be1805153e36c678460365a25943.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b06afeaa61eacf041ed907d8dc1fbf94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9764686ad105e6251ba4779f847e59b95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbdbefaf04c54b74ca5cfef67c5de9a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a16c77870a616348fa85f81b53a0c9d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2afabc8636558e091771ec8dfd1e1be8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd268f3e4b9dacecfa9abecb2d0a50689.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22bf78fee09210ba7476291fdbccfff10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb4c42119f2daa927f3ae09c069485411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5fa7a89e53b7c8f7ba3e9f2690898d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44743a910ebb499d2f906c0451a3a92213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46357dc5cd03450b7cbd71bf61dbc97414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f242bc5c305114a0973438aa4c663b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8336e93dfa324be54087cf570f857016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea360dd1c7052d1d3ea17c4d7ae972fd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c3febae41609a19baf472e57aaf91818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45316bc82645fd30bd321528e8b479c419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b6d74bd956f9f3ce0d74d777974a1c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5832106c765b00b896738d453ddf49b321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092c1fa903a80997225bfec2e8c8039b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69b6648d6ec5d44f2f1fb26be36973f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799d7c293e039ace1656201bab8ece1924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcbfe507f2ff3c78a05ea32c21c0acd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c83c8188b323b56b96f58e521222cd726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d93238b8f97b2efad51d471b48706e427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc5004b7613dfd74ee13baa69abcbd228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fca73b6ce0487ff356cf63009b572329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043db432a99bf389a1369e9d31b4b01530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba27dac6581ebd7153f7a4f2bf07ec4b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a34b73ba6632c5f973a3c47bf5edb832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cae0f9af334b07f05f0adb204e659733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b94293253c70aeb48ff34fdde7d317334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abac9cac8345d6b2d918248b4b31a8c135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f14ea3ededccd27a2423a3e279a2f536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842d5c2bba9655533723aae65edc44df37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78739a9588a5e1ebe9c433ef6012b0938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f37c478f5f74f936db3f8d3aa824abe39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b957451ca734041667af6920e051a9540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07a4511bdfd0492bea53681f6cf381f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9341be0a2aaacd46e17bca25572efb3742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3a3e063ad4cbd1b55e37e1aa5e21e143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d76946c8eaa8fbf17d9e27a1d4b2f644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb85cbf45cd67f622495160c69ef6ab45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afba7f324e5bfe8458cddc54ff288f446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea08f87b1c87ab609c28b97666e04b647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adea47cd130de18b0220e202667656448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e362ab69cccad19bd0dfce5ca4f4478b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b738b4625b4d8105b68e1b1ff75955d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa66925ee5888ef02bb2e38c99da069351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c70b49aa801d8840b5111bb882dd75152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8be92daab8ec9a586f0d8d40089e5353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2fe256d0ddac7257f825e48f6ed77c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab1e9be579015ee7f9be34abc71eb9655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83d6f39b3056e300c52076efe7af26456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2775e9c34226cc3535f8b0daf808f16557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b388083920aa3576b882f04cb88d1f1958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb65d5c6dfb6cfd98d57cc62318d46d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d15deef3e26f497cc9d6977f7ee1d6660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5017beff38dd715fdbef96c3680b0c7361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9d0d719cedc1d4384bbe44c90b4c9c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effec109ab55040b0da8bf61429bf36463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15272dc20104b214ca2e36cc3e6dc8464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec04eceba960457e9dbf206207bbe21e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0088f03da44e423f672d66518a3c7c4166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092819b71f1cd7add44ceec626f17e1667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366d7e68e1f34a7f66b5f48c657ee11268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84def484eb38dc290fe391b9887d437769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2b6f544112df57493b60d72b6c933870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e916e11596c0b09e91fe3e2e7c20216371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0676c1d9614decab9a54219a6f77e6e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2fdd17e283bdad0b0e156ab7d8cd1c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9e199995531ead71115f0de4de0b2c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfcf21ddc15d5166248e12c72eb6a8a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a036eade48a751bf9498510f5d80356576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c803fa148bf8d9b9ad124e51fa5fb26a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19895004c214ed3d7ab433cbdf587b4178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1376ebf9c5b1ced554f65c412abfd3879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2847d990fd9a9e768ba65bf0f0669cbd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509e47c477d0b348f85f59b06d4f220a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a61e6dd5e6fe0a393e1433a38937b382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a069fdb0ba99430d7d7963dad90674483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99655c7e16b841f632c417d8cfa64e7384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace34b18901d1ba66445c61b2e07a73885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0deb4e216571527f0dc9cc251b4f1b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5305f82931e53b3b24ae3dcca145053987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6e43c313582023e55b372359007c6c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82401a923ab75271d5c655acc52767689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd28d9dc0b8ac6150348716073bf5ed390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615d90eb6cdf8c8a6443464a75aa1d9d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee462c651a138095a5340859a143a1a192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce5c4854091d07be3a71fe53cea4b0093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06aab6054ec12bbd8fcad30f553ab3b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68cdc70734e86a3a28a62e67fc026dd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbafaa9c568d99922d7a28dcd774c6796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074cd423c8cf40bea213519d49fd5f3197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380ada8400b00f5903be7515ce76543298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3408c5e3fe70b6f6ea1a6dfdb82557c799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb5d74d925a5483adaf0c5fe0f63e74100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfea7e344a06294acaa5ba51a04188c3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96dc76c89c3ffe8ee9a4a0c2b684d92102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607631553248fa2ea5c9b85f73dcde1b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfe41a1e1a5839a1a9e74d395b8ccb0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f18b47fc85cc5dcb7db5a7646d9669105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8732775c7d471bd119a58c95f809ff7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a93e5c4acfcd7bda180be830dadad8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9b489df5f99d5f82d9282d8fbb168f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a61c4e19a56d72e996ee6bc8c8048b6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5738f45f2a211f0fa992cbaf0ef3434110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b509b70862175b62f14d6bd1867df21111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeb5d0ae05f54e9bd289cbcf49b42bd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace240fc97b451a852b140cd3f3c2863113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5ba75ae4a52d6d100940c8346c598d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1fad143a7fed742d7108c494176fba115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ad28afb47abcdedd1761aac34a723e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b36621bff23ecbd6a874113e2f45c57117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d75f29f14e895c557c6a7fa09c081f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3c6179c25ab8628ad5c40f3886269f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2d014efb5bc166f0017d696670c9ba120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1a22d56b4cbb86debc3714a4efe98b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287828b785002f7029cca8886d875267122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172178088e1af6e6616c912d6b6a26b5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37da7c166975deb556e73c927d620307124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6600076c1ed422b48fa67b89f60839cd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821a25744def1d2bec213252ce04d851126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f52b64a95f4ef78dc4083d418e54624127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb181d86a1624248b44bee6c2c9e4bc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c575890030242e533663a7feee796ef129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d30b5e389b2ef5710c112f42b383d6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1ccf788e65d173f3843fac9de04947131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea55956b9f296c05aa1dbaae1e3e049132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae2d2d1c4c6ca2d2a93bb3a15bc48f5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878d55a6085ce3b60363c7c7b2a2ed85134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98256cd1f1b18d3518c5b15f71e2133c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fa0cd702a49e0aa1ce337c166b1239136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead4eee1c3aec04dbfeada42d13d2e46137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca328744ee00802d379af045fd14017138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a4fa2afd7d3eb3ce0edae4858cca46139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee172e829c35a3990c8608f37a503a5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9ac4c5d604c3c9b89b488d001df780141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d688dbfa2cb05f4230a3f625bd8d5e43142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031c44f67b6044b9ef2112c70448abac143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222c7e280cfba98472e4b4109cec0989144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4245fc540cd094e4bfee7a6208b2b4c3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33ab89575fc8c3a176040837434033e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79504198883ead2aab09d15f548ff270147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94b9ecb4bab1225ab7c623ae9e92766148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7022fc06bdcbc3f45426eef013db10149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794d25f5d76a83f64c117d637b1b14fc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c21b12cfc1cc36318fb0f7f52532d76151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3454e012348486992680f83e682b72152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e395cdf06b34f0e135182aa1104c03153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff28e9fe084757c95592052c76c795ac154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f8bf99a07e8754e2ca6e1bd921026d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66c8f6c92c212099eba0f051a30e1b6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2671a5cedbe7866a0a346404a663c3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e639e3a70b5fb9a017c59b6847d60a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993a97bca012e6ef142d1cec41caeeea159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562f78f885fc6dc4ebb672258f417573160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0528540ba41cbc2d596cc11376e9eb7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6bef823753622941f8a5c887d619d3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939eb516cd07b41fb94b4c452cd98eb1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21c938b51c8f7d9fcfbab2550905daa164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5a0ad8e059600cac1a0979e1d22bca165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f190dbb15cf6b3c6620eca7a88bd27166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd61747783ad563d7f1aab0c7aaa1c64167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacf5ee92eaf56df4c5d2a0e58ea4957168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96155efbaaffa3d320c294edae42cb91169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e90b334f6c400e2b1d5575b12266b51170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f53c2f531d8ca58cf07ec23834eb26171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790b929ce4a7023a1792372a78b4392c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68285915b3929264e84c4c177d74e034173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba01342d9fbeab15831d958dce0bb969174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc83e1dd9196de3abea3fdc2e8c2e20175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03127c8728dd1b87672402ed7e3123ba176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f135bdc1a7a23df74998268b9e7f455177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2802acdb00ae528f73e228fff88800178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a9d5abe488f01c2f425768441779e2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ecf1dcd225c4c445734a7d6527b273180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18095679ce19c2caceb534d41ff76a81181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be477814d95d681a3d8f1132ed4b5792182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ef8eb90927418554a44183fc80842c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98493f16ecf385d6c84d05f3ac92eb6b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9591bce07f41b73f0298292c30d150185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0b2a01b04d5b96def208279dffdcba186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed705d3b9f5de1a020d395a841ecf75187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92dd14881e97dec9870df9cc3e9a048188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a250f93a81132c4a7eefbd4737183d27189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10a3e0fb9633e2b1f0492dc3dcf5308190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f71587a75ce151c912261c2876c392191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d847a19a5331909e4a4e53593746d8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30fbecae8627b02ea908a2bd749a06b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac7ab2a3ef0804748ab18594ae6464d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6343a3f6d5f392de0383ab17c75e02195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bcab550f7afd2e2689875e5a691f0d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9e4306442303bb72cbc8679ec89b85197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6c11f4ff13daf2b33c58d2e76c13f9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dda95eb50f569e856b655a901c970b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b0576919ad0fbd5401e6d802b93393200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5245be4928b69e1c65da6e89b617b266201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369942c71837b426b0a5dbaac5b04e85202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161ea27a76ca804c9c87e4cb8bf2a99c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bffb719f869d7423efee12fa3b66ad204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea16f7fa4e08c147496ba59548059b30205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eed6b68d9eae9724583181e9b76309206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6aa532e6b67af439842642c20f2d8d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e60c1c8fb1487e3a9be6f85f997440c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d7bb2e662be687a8b5a7a825173e92209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2463cb9ed6ef1cb70260a03d907703210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0440c92045dd6b691bc9c56f3875b2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56686e36a58f54ad124fe70b55d80337212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3169a77ae27b806d6baf82c3fe035012213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380973e8e2c8b33385d22316a73441f9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169b4a663c9028595a0eb3e290579d3f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da21b8ae3142bda361fb4b4695dde940216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39e77f43ff6140118fffac7ed84fe02217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06cf77c7786fa0c0a0388fa63b8754d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157b240f0b7f6e2fdfbeb463fed5df27219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22ed9f3f08498650e39804f06241d32220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2518b95df64690ef86d0e09af3481c7f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eccbcd9c0d200d8ba188cbd494e4de222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7302ae940f071fd1ee74d3d3d258dfd0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67375d725be0e1469a834df9b28366ac224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14906fca3b16ca1053140677375afb45225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ce072044ebb97d03b1da1f171bf422226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414cbae222b56045ca71d517505943ec227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4775f564aa5c781b657c7175341638a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87983392d38d7c4d5f29f1841c6757d3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3c0c5ec7577ec68906d41fd42ba602230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58554d3ce7dd8a0b68369a3814bb573c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a30b8a9adfe74817963128d2455d19232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5121c82c8f141b6b6e8ebcf70733bb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fc27adb277556aa6fa0d4059bad756234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4c38ca9a8e3e389d09b3eb2401afbd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b06e00beceef692f6b5dac75d935f5e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2311706d38737092c13cb4c8f15a81ac237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7cdfc606f50b29a148d717659d67a5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828dba7602081bb61e7d160c7d230e7e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa5a2f4bfc244cc071c0ded9ba6c746240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4ab55b416a0f15e80d83b0e587ac09241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5440a401233ae1ffc4e2da416246be7c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de150451a6f6b72793f383fda0b54ab9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783dd3724d0b6037f39dbc1c640ef13e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4f3f8b968c54ad4780f36d8b70084e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a103f4245fdbe170e9fa3d3cdf72de7b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fbf58e16ca4ac3f74d2c57c03c76c8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a6fae985c8e7c991f1498531b96704248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddb5783c40209e581e5cc1e31737288249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefc942b9cd54660ca4ebfe623d27955250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661bdf8923321f0dbbf731083a8587db251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75b278def6babce42055ac6538291a0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ba5c6dd18f375edca00d327f120d18253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20bcf741b607d2c2b2f014f9875b0a6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef9a86a71f26c986001fb429f987ba4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcce8a841d5366819478e113883e5b4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f561035d4a21f5743e8f3e3186bd081257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fafea5514120d60b3fd5a347251e10f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f52dccaa450d017bcdff6834411032c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235643ca86e57e1114d29a45e38d2941260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbcf926a9cec22d0794c30375fb228e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e962b84f8ca540b3c10f3429abf984f3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f895f4192cf299fa4bc49971b707d0c0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8482fdba0f68a18578dbd213fa25d119264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeb265b295a0e984474f59333ce55ad265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c30078d557c34df7fc5733a6cd1913c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aa6e6c66c4399ed2ef3d746edbe4e5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08b3e1a82a3324eaf185a5c0fe9e456268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6787ea7ce325d7e1e81d4b54f2a9c5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b61ad5a08d076376aaa260c6cd53a7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf946c0b04ff5578d28668f2070d659271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5521085707e4b3b611cfd7308d6de74f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b131d52f6820c74071303d82a85d16273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9073ecbde9612570f67d2a06b5683af2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cdf8132c60538f03c73ccf4ddb21c4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdbfe6daa732d8f1a81db9368509933276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b6aee8530711296535a891319508ee277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a442568f7275ec36658ae0a9882144278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58076d934c407f8db7c577e9cac8253f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f472f692d40fff568e188bc8a51f533a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b2191520b6c9f8a67234a4aad8ab5a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ef0b003b1e8915d1fe30bc01ca91eb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08e6e858180cbefb042fe7870f13bf2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d305345987606d171cc247124508369a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ae6f4d39fc4aeb7fd42160aa026060285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e009f21664206fe023b1a1d1cad2cae286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4590794dfc3bcab4aaceba94b50c793287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bc4bc833629a6a9de5be6394f25f38288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cb209e69777732609af01d4076f2d9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28d397a1dd34c3fa985a5a64b4de047290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e8ecf669e22e8cb67cd1d7b4a64a28291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d38b339909a63cea5c4de6d02a1186292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deaf95c70072058db0cb9e1c0d6b970293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e47e60c27c4d9cd1b8557d8ea4d494e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c5c4b80f8383556bef76c9ee7c8552295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa5067212d960ed492dd21b7ede3ccc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5711984429cc51f03be3493f06a33426297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cfe836ccfcbfc7bd655866e90fd255298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6b9a68ffb3f49c0dfad616bc7abbe9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8777f84b9f5f560e3b7d26165b4a37300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dbb0f4d07fd68916aa7bb4839df056301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b3f9fc3df1711c5b64d5d2c183e5df302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a21d8a42444c169a331e7e4dfa6a06303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9b0a7b13a7b6043574146796c79eea304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5571c2e75face33134515b3ab512a1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629345f70e6bff8151ab07dc3faca97e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9ff931fed8f0e0c21abf64c977c6bd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef11aaba3cff19bed61202493ee42a1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60158b1bda6182d17b12f0723043304c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bf1305e973d567d13819a9959e8430310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8863efefc91c98db17c13cd456fb20d3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46abf5daf2f2494ace3b30811ad67188312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bdca2b233858ef053f69ba2b9a5f20313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bc1095089a1f69aeff174aadc1335e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f5e75dc20197bdfa8320a7cbd6b674315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e24ab7ed1363420d721668fcfdb5c61316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ed42ed0cc133029c18bea2aaad5f25317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007b098fc1d6c03e73d7f9c259c8d341318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167edc790a76ea0b9fddfa4a66fce671319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8a03819efda098636a0923aa0aa57d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954064323446c5329fb082bab2b35ce5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34df6e3d1b7146f7dc75a346d2a80933322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55b79105d07e8539204c3717343dbe7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c8d2717c10c4701d0195abc278417d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee3c7615198479897d1888280a8aa37325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb77e4181e6a40f0a86a74acafdd40db326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ef8049fe89ae7e2ba904597c1260a7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b20b5e368383e57c881242059a98c10328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c560681ef9517ce94a351afd325ec3a7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2694f33b6f1f185aa583259e9d2a4184330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2710fe9f9dd902522e40b6ce9003201c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18afa73cd00d84145dd96033401363c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d769273ea6430f82c670215ec2bb5c5d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4a5df50a9692a61a728779ff633c7d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad890c3719aadc086248cafda4751b89335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4699547c10b2508a581b985a79acd4c8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca8a5f780df69707090d6116c504139337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ed282705b74ee28486dbf6161b242e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146c610c4250ca1256b0885dd8df9c01339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422fab9d1c455b6f74f83c9e07f43266340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96573f4174b3308f90a1835fdbb268e4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e235ef7b037db3fc7391aa274ada12f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d734ae6da066319baf5c884649e4b7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f760973253d388e3998e0c63595fdc7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd405edd13f7138ce181c6ff46874ad345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f4f8c2ac5f408b4495d531ded60187346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7b5eb12ce7f619a243b40f4b48d8a0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee1b157c9259583f764170f5225182e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067ac6eb5692f3a1867e9aed38f2f249349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fec9b8645ba915020570ba02b4b264a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763a73a6cac15aaa753f84633cd19d8b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0de7f11d56c9788ac12441e98699fa9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ea70165edae901cfe3924c2f6e2ca2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f3bcdde0764a6b331303b687f98b53354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67c79a8801be7201f1a1d337c7d0ba1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b5826ade2ade755865c7b54725c385356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38259864faf67860e0a35aa6b21e4d9c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4353126fb36a719e6271b7d8397943358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ba95d55cb0a138673d276e683558bd359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca7411ebd30f9888359e750b5984c28360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e5f66a4e0cb6c3fa7088ac35041c61361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c1f82c1642857574960cdf223e891d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985f626ac0bbe684c6fa961fb95fc318363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f496281b2d364142ca454d405be21e8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437f46eab93baed022bd48a4ff732a8a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c817088470f3c2206ca43542866876e7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ffe1586ae03882b562341b44e7b1d0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731db62e93fd3ed89d34cf1156797061368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1a4e31347e15a1d4c476efeb38c2e3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b17d4691663b5484bdbaed5690e6ae370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fecae80e7f9634816bc045491fa7b7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba8f0f7975317652f91be880546d27c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74ec5879c6d9ad871ff8285fb5fa76c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d53113a9da4189ce966764a55bffc5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78cf9912126360a5a64ff1dda9ea056375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c81d36adec46b7fe3342c0e95234df376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49ef23558546ea3a235873d5fda56ba377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f12d9df8e50609c45c947026c756f9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2e60f5e2d6b72f792ae63012715891379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071e60abd63322c10f450954d37a3b6b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7872b445186889a7b6bb349a41a7baf381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684aa98603d2de2372ff76f7984833cf382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036f288d7a05d45aeec6211a881a39b9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46b7211f8786b7c5d1ca5af9f07d356384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202dcf880bcc4ff6db625797c315e226385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767fd3f4e57d1f2b3537ead708a8554e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d848bfd8346c2544bb265d74b1b1e0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd784a1eca14728a26fb67236b4d02f1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da138478e2b1cf996d39a7e23c7e550f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f212f98855cf12e4abea57952f2bc2c4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4f5df0a512b7de2baab602447c787c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75153b83ff75a34f27297cb41d5ef80392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94084a096b07adb9a54068684919bd3a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2832b7d689d3ea00e01dabb533cf333394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9066f88eb8761caaf2141ca6dd539cfb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad858d1f2a2445c5b810a351f8704be396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a7083c17e46beff2eca32172016c7d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3514fcca3fadd1cabf41561e801ed5a6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ca3d66259b2eb8288d839c857dbfab399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685ad6ad0a17274e1fc58245de466191400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c48c4a84472f20941666ad28696792401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7d5c58306e1371cfe07bd3833087ec402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f1554fb99bcbf012448355d5327729403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd7ace036dcc86af1779b4cc42ce1f2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd47308b7d6a3876ba45c7cb7e6d9424405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c42e4fe9e442facd6b5933100ac5cb406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c751c5af549742bc9e9161ae14e74e12407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad15b907c5e671aa8ce64377aa3b4c34408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d31c90bc81bee30e9df17a463a7baa409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1f7bca8f8b9bb507fe7bb2aa270c27410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dd57821a3866aa649e1999a3cb2286411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338fcbc12ec356a2b4d0f002cc5e3189412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4c88b05ad1152a672d3f28999a7b92413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601723a81be407698f3467cd88d670bb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d140a434dd28933239e145a83c347cd0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdc80e7ffa024be7acaf29d7563393d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd0808166692a5f69a396b2327d221e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e429eb19de5096a846be64290e1ead5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b3e21128a18ef4cc2feb7f7976348f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1002e0db520883f132562966a0afe3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37debf98c5039f18430ec265f3706ee1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771a2fb3f2e36544886782001af8715b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b359f7770442ed630ef706337942747d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d7a06854d4a884c235864cc3089b46424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547b43cc9b8cc93eb76670fdae34ab65425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fb9eab36c357e5be77c2c1249f5cc5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd30eaac364f11f69ab00c5206a8d584427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273aa0186b99754d0ff7471c28821828428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaf2b97aad90eed845a6c5180094ecf429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25d9ef8e67220dad22ca386513012d8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22912a64b2be7149ae55ec0e2226b7ef431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc642ee725acbc2e421fc0757d0ff951432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24a5656876ae397845025c8424fe994433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004386d583b019e956242b2ac2d145b2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131c72fc5f44e12eeadd550a56d056a8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592afd3d258288d60c340f32ed9fcc62436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449fce56ba00fac5344c8688346abab4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264f1a90f1d91c286337f941379a171b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081dbf8a82824d08cd136970bcf3ca1b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9a08ff705fd0069c101872308148ee440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930e906f3151a1a6f48e49a82d46ad80441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea77c3c5fb817eabde55b9502b4172db442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a57b297de251ccbce6c81babdc1161f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f037c482674bc8d0b6a0ff2d3799c03444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab5e5c0453cccbd7e3d804ad1e14ef0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c6e06cc562d951a8e4f8be5451b84b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee671e69f8bd9c8a38c1aa1b6d8c129447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffecce941b4811cd1a9ab583734a25e4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe001d921b7375beb1e8dde1644e19c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee17f0f5dd277765e67ca7de9688031450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02cd4cc75fb93a87ea93dc26bc0b059451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66add0a35be691148f3a1c97afcec375452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f0856fe625bb93e8bfc5a947615ede453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aed43736d36bde47afa445114242be7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adef175c60dba74ab2efd1df5f03f63455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042ef0f738cfab813e58aca7e2b56739456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3006949a7870d30942bc47683ec6919457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbfc931f9c5c26f512a7f450db604bf458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4226859ef3cc971698264c71fcb90fd7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00935b041950039e1cbc71c4d724f9d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cc123f23f3b840133b8da07385b4de461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1da4b55e1be35658afb8abacdb1898f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c899d4c60a550cf7cc81d645d78a4998463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a7140548e8f43baa90ce69ba17716a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b9b0d81f5849859351a481f9b99691465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00555984a6c442c0779cf8a95f067996466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4fe96adb5b0f29f1acd86df89b94ce467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6727e85bd2c8862544e973d0cca9acc0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1afc63108440ee05dd6f6194d9df4a4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6327ee44f049c5e0a34ecec5b02c4c3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6befbf276bfb8077a3426e4910fa3c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10eb936a68772cc2a2f8ff28f1c1a1b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0117fb33ec8fa2bd0e883b0a16c40bc473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f56910e624802bfb878f12d4f5bf6d1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea7556972ae4ca2770527c5df9c6733475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ed5e6101d62f6ac726b30a2b275302476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafd479c9e5a5bcabe6c4b795cdbf7ce477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb51e5039b0f2fb05cd3620930a7ba2c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b19c2205e4946160e888e49044cddc479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ffc86c89ce2034deecc81ea3804183480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a17776f00fdffc0fa62190c3ff2960481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2c4f188fdd527337bc7b0891aef9a1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27c48484fcf7fcdf8f440ee2a05a081483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf3aeb2332e374bae1fc9985efff3ba484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9caefe13d12a2cceb9024b902de5ac0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f42f38be5dab07d743e5164b9bb4b86486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfadfe3b22727cb7b114fa692385a6e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581a3582adde41482f067c800a17d429488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe6594b7516d9f1f41fc9862c11ab3a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a9dccfff658c888064547854f1b798490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336fe6c2e4194461d6fef70ab9ec1198491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf33ebf0d4719d135154eec40224990492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dc2f3ea71013202fb55a2c77bc8341493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646cab25fa7dbac4ef5b1af7035f046d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2f5afb18c93f448ad3d37646bafda1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f91f39ba355212afce626c2f651f69496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e2a31cb0170ac845d2574d0bf1f540497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a99d7ac94ab1b769fd1577cfa4f985498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2cbf88fbbf2608332dc7a691516362499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a186dc68cab95be620c225fdfb4ed8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13382ad5557c374051281c7b3e4b798e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d566c2824746cfbd05d70b1e891f3d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c50458309e5adea74b57c4841efc2f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8987aec25fcade4775736d649044c3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c1d8cc88033b4e7502d83c41fc19a6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0766980b58c0ebf5982e80b6f480225506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3f32d008ec1d47b578b03c6c710874507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cd50234d34781daed3f48238f16840508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708039d1f4bf769ad79e8a31c3f3352c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a930ff050b2bd0a53fcab8eea5bc38510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b5bd29239f9f1186ee5d4ae798ddaa511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb89f804e82b4e1c18c6b67d732a2f2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6223b87950bc965234cf2775949aaa513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fc569118d5dd1130cb0055408b1212514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99270406ae5cced129f7852190cbe348515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775d6c5cd1202677c060cb13b0a0e2c1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ec251ecefc2193e818165881f7f8cd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25658c7b3014432babaf5f8335a99a3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ac1c2f13e650b41c2349446cd3506a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ffa51a1608c02b50790644fb6ed601520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8721aaaf5f124734c012701d08a73950521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928d42042c096cd6cc3e6c3a89b9a514522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3576f5b5269f7fb78f8ebdb065f96175523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9483e211e57a1a55cc9c235105d6e5f0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7f04c693b084f3df45891de479e6f3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67f6d4af1cd815a287a15414aa37c5f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf9d546c7d949569eedc7ab8a562b74527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc34eaf11ab97443f9b3eb1db56bc09528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed94ed366cc6d436f1b5aff8ee2a7f9c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5051ddc64b6542446c4190a1039ee2f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5d8357d9e4feba39ab99fa90289e3f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc6e83c4be5e240bc9ae487d30c81c8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7155b67613606540b254aa49efa8f884533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6341b1a5444abe7a282561c485b0714534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a394626d961471a70c0fff4e98295be535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff5100cd281e986df5af53ec5e198a8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dd4ab28fd7e1a3284b089d15284b6b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad79abaf2e358c5faeb0040693cb59a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028ba44f2cee4cf292363420fc7fcecc539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf49039a989ce5e862b71ecc2b3a0e80540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3522fceace36b99e17dbd7ffa8a1ade1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50a8cd3c3a384304c4c01df70aad351542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e2ab6349769167537e309e692ebee0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedae9b61981bfa4b8a45d2133745647544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe3e792baea5b663e0b7ccf6d525462545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f2ebd81df8cb199002109821fdc402546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aeed44c62bae3607811411f5c54a5c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d379f2d18ab32fb6e41f56c5b09e5e0c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a442eb56af9524d8233b930cb1dd8758549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5582366e42e2d7a1ecd1d9df58224e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8cbc8601d8e797d4d04829898859c3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e746aa09a3fe547284980253df58d47552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9debe7b293ac94b1433559e9605261d7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ff0c62d8f6c1fd504a1602a199d07c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eca65ccbb35576ee428119e16de56a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aba84c3e436f3113418ac50f08bd3b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23476ea2a90ab61b1fce82d71baf0d9c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc3269752d82b885882b0dccddda77e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fb13bca64db6d91b7c007b87392001559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5123595278fd1e8a6ba406b2e2f2bc560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd27a436ef415171de1a2a48351f863561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c995481b99793ac42369983e9bf441a3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbb7d5bb933b45a3ed20c2c82193ed2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15f9bfd21c840308b05faba0cfc8a29564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235e25468e9b12fb2fe95333e33d4c73565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f071455f9922ae0d2c5cbcc8dc2845566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c24795b3c3f23b51d1cdeea2efd64be567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baea86b189f4f866512e6b2737f98fac568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fe08579cc7d5360a07e14f0e65c924569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c265d26e796a34971baf1d4b8a8475ef570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888812344636e180340115ec182e7f7a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40643cc106ec5b8c9a510867c18d762572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddc371f2306bc3c036dd112317a63d1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fca01ce24cfb7cc2c855ffdd147e90574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ad44e6f1b9b91bbc2c20802ef4beb2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68cfd119b02d9971284bc6ea4769aeb576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb12546e6bd98dcd48777117bba8c916577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9fb520f791c10039a4fa69ec10faa4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d618dc847be1c7aa19e71fe41a46123b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5774be0beef34f0dd4b785c2ba215e1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126e2245608511e09f089dd40bc83279581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96a2063b084d7819218aca76c62b31c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ef67d22117e9f1023a620eef641599583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea936f17c7d94a89f91da8dc66a3f47584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f525b2f8e57a0fc4f3917571d8afb248585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02de2d6ebff1b87dca62ef9193ae0129586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f405ffb2c922fc998c909c6501e90df587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf8466ec0b7ff994282c7744fc94e4d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaf41d39efc098d4ab52dfc927dbd9c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a7bb659d46cd3c4358683b0219dbe4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7908de6dc6b4d94bfce6b8a0dbc0784a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14caada513303afc3804a02962053c22592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497036aa5ec4d219b73443199fe25dda593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75432cfb1a1449721f94bdc1d118df1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b010c23acf9a053fca631dacfff69f17595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba367ad7c5efe3dd56793dbe8a6dd996596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccefb0141fdc33a270668ee472ac02c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103ff71dbe576fa8c7457210a40c8c5a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0822ac45fad51905c7c31d04f21af5d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd467a4772d411de87f08f769d37a2c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99616b73062345c87130df29c94681be601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1842e981662e12f2afe152af80144607602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008e6c93920fe34b11ed354d4c922b6f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41211eeb532044d161baa0b01c476b5c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11347750a0cf65c6636d817f8a355a83605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5da845a3ab2284734f8f430c5fbab11606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1223daa8bd1ca17a56db26203007b8f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea30dd7608e566f9475a26e019d467a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5c2b8704b85fa0b73104a5d224103b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11bf08a8fef851a03934c49829a787f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e0206586b9de6ca4b03b64c93707b7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eb978e0e006874f324fdadb63c27e6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d5e259e76fa5d318f206832e2548a7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba06537102ed4c0160f2e67e7e2a0ad614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9a56bfacd0a590d5373470d1bec726615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ac39ff31008362db08149496c44ea2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82fea651c648bf73f287a4c8d47ab8f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2e16e0e61284c683516d0e72019245618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3117fe1c26341d31e862e05269eb94619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d830f260c4b51dee488cf253ec9cbdfb620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0826c211227ac21d1977dec0cc6830621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b84e4e1c7c8db2e6d640de621bac5a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f1136fc15429b56359f7b4c7b93bbe623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047f63fb67adcf537c352a474b46e7be624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f308919e8e87face18b4b7ae519b786e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ae564f5c332f559db15ae5c7ecbe36626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a935ad103456b238cdffe1d717b4795627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4e4c8e98ed807688d9eebae4f4d3c1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc598027ad8446471ff2c4528ea8c36c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d054cbd0518521b0686b589a290d24630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e04d632abe20a9cdbcf4fdf49a2789631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b780342f3d27bf257a90655290e3bd632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18de0b67f42f378fdde793626e6b6fff633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932c4cc6eeb7c3f829d24b5bf2d5a4af634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debc8ce4a03e99b100c9da66c1dd79be635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e362302cffd61dddbb25d2a9967db4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23787a4d1e329d9bf17faf73f2b19686637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3239c57e23e1cf9e1810603241cb2ee638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd75f742ec7ce2f63b09cd79f245de1e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d81baf41f1aa05930fe5e4fde7b1b49640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220be7113931a30ee05424995532caef641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05276c7a4dbab0564ec9e1778bf1807b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0180ad9e4bfbf07a9fa0a51c04cecfec643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b084f3725be29c4d384e4a20ee1f5a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef4790b537a4cddb9b794181a6a63a5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbc9b702e96904296e8657252e62522646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587a81f191fd2e858721405d89d6a0ef647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dee624f5f27fee55ff89808e347bd54648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d97c8f69bbdf14bfc0c328e26394fd649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431d719f4ce0df800ebabc1fbcf109aa650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0f8d23a416d129c7991643cbaaab76651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488ea9d63ab627a1881586e95afb7b62652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775e4a2ac6b354435a290c9ef4eb760d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce4d19e54ee8abefc1eb22fca24db3d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6db7ddb72010414725a5234564dcb8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616f9b0fcd0eb67139da5044726a0bb0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c870414dc74aac7f8fcd4ad74ea3fe0a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c2d884c209f88930e9cc153dcb7291658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973aed948f41432d86819f2ef871a0f0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956438758962a2c40dba057d77bd0415660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9215cd450d0490c56ee2d7021269230661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cc5f327214c381e55c4b3bfda1a320662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91de25c713f74c31ca15491dce1b67c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2913c0cf7f2733f8a86ef2ee3198e2c2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f4c53d2a718a1b29da63cd0ded5b82665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f14af9a28c92bf3c81e59597d4670a1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab60cee16c824dd4ff3c4a765f5bc8e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6085013b77689b6e10bcada8b1cfcd30668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264452d079497e554b8209304687f80c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65b795e8a1b35f3290268c3760f6cf1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01155143e6fe68fefb27780535b3f6d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52753218a023bc98afeb8f151b4e4d62672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7510526817b2a714102ae8de9313773673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9fa4caf745512db44703b3b6a36718674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca594769df50b701f21ed1ef9c991a7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b82fc904196f75863a2d5647314a79676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07da0c6828dda4c9d2531cc88645315677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c8d93e44e7464f2fb077dab0a0baeb678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21bc0dade3a8eabf8c1be3980a92a31679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc99dac5fbd29a13557f54fe3952de8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55df9b29609fbc9b8d95909b2855698681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bc8efba34aa8ca7c40b541d8b723d2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de8e6801b3f1b5d36c99a57379d0e80683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348d96105ff06ad50a2ef96d6adf1bdd684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ebaef51f25622c13ea136f6d40a01e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cce86c6f8fd1d33c8d35bef36a3ffb8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74425bc3a0775d11708de3028d1e658687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab6f2a0b5446d9846491aea5d4420f3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d039fd6baa9f3a469e4a1e08a8c89c6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66842517fc5861b442649d41eeac0728690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0db83dd3a786eeda5b7163cded1c58691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a577d7061e6ce997f568b81ec80055b2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6955b018c70e45e65b2b9f92cc7a535693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322cf398263340bc9efeac93305274ba694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ab6b908af7a1d80a29733098121cbe695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fd6edf99bf7fc8f2f50f72b1ccf302696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7db392fd6bd58f1f584e451f63facd697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4013696fa0a525e4ad23bf4107c5e6cb698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcced145ff27a0682af2557ea35e588699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7195b31646413b4ce686ab86a699f567700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5228f27d1efcb1c90ff0a09c573b415701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dcc1f19c815dda497dcf8867612dac702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96adc2cc574a625e853ccee18ac1f44703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a3ce32f0d97d1c946267ed4f9d7bf4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475af9f9535734507ff17d96560ccce1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f757681804ae731a1f79a9c5a6ef3e9a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58894188ad8d8670e39e7f2af3b554d8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5031ea3705334fd9a7a8937a67d0a3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507087bd0f821c18facc9c7450611a51709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e591435c8c692a978fe147667ce14ac710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7d6c43f86dee5ca66d28dfe892eeb6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d6cec3e45721ef713a5c685d070049712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a718c11d51c73283423b6d53d734a621713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181801fb8420a5f28d0c65d15a04bec7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b240859c4e4e6dfff6895f739cab4b3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b3fb17eb25ecc4173d235a1033f644716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879ae51cf673a27acdfbd3bcf7b0c6df717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef8c04427156370bc193cbcf01ebb38718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398c8e2260c8b7d6e2ca1b383113ba13719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d6263eb5b88c0b6a79568c1a4bad1e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cd7862391bb01df11619aecb63efa6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4865c747ce017f648cbf4e929faac486722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdc6383f92557464c0873d0317f32be723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0975dc511cdda258dbbee6222da3f8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a913d2d79cb2a08cac6ba26800be7c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c08c28d2c742f1ea3505043efded95726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe111f132c15f8f35224364012de8a9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a72953f5cf4a544e14bb6d9bce7bbe1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4118356d0e1002e327c42d563659ec3c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b4b240d0acdbefb3d019a3af7dcef7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c656ed6235b81f5032acaee711eaf8c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2e2094cc2f289a34ef69f87cb6ad64732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae990135c057e2bf9cca59e6e4869843733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74787d2a6f73656bd5c13e81cad5fe69734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e6bdfb95520eec9f37776a5b188729735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d1b16a8d0b717e2361050cc115f856736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed4b3de5446575752a0ff4027266aee737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ef2ddd8efa6b0c78b1086a6325df6a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4724d26306d047a1e8d669f269f5d99a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed693629920198e7659db975ff08dad740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae6fbba6f37466c20b1317eeebdfcf7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747db08065df790f0d83ff721c5892e6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cba60f35b71c70daa518d6c4cc90de0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d221167370fe7a191708da532647aed7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ffce4647b76ba357545b2bbf21c78b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e72306f4f952d2cd523529b456283b0746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58709f579ae9801b98e09ad82599bc7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aed12d79d11bc98df9ff0139da7f66d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d892fe3e1bb86d19522a5ea8a0e8ea1e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0682f42ab9a3a1dad633b3935d4b494750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2841e41b261fc47fcc46571480a7e0d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660875834d29a2d8319a02376bc74476752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e430c563c82b466e17135851bcfecc42753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6541d5ee81e9b802d36593a00b7bfd651.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32a5bab5db30226731588144b4241b32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71ebe705dc79bb917813cbe6ffb52043.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4814a4db7df82a37a9363b4c921630b44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25033a0c469173d74f18cf985e8cbc285.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7785bf413c9e3ee6904819f703eebf666.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcd935e0706677bda067ae597cdd19e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90595dd9124b3e4e47519ffd56825b5f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9454155b97fb26ef5652a48bedf4b079.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a76482a30694d85685ff0338805271310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1880d1cf4b2c35b8d54daa68e7bfb011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3bf9ec4a323a6753c3fce68a42ff0012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7e88d1b206212ab46bb7f98d6b40bf13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cddc347452f1bcd24938d991638b5c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2334d07c37fb19bed3e91ebeb64412b715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93ab21e443dd1e6124f6c86809b301116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de556925763b83cecd25842f9d93deac17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1c0dd5ca1a54cd79096ddcfbc9484318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcd545a4a50f3f222c818fbe88ef48719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604ae168d630b25051842129fb34040620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef0c6d5f3cef4a21997708892145a0821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a7a766e6a44f5bebd460abfd0d1d3622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadad07644385316dbd825edd3717bb723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd67fff2bc232a89607921eab4beb5fc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49c30d2f6206c6d947793006f395bcc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8538f8cc2387d174ab337990020b4a4126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d55aa02b49857b158905234998c95c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9bec580399bfb09e4aa56ebabaa2d828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587039a5b727d5a6943380a057d2c0bd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a975fc44010b31d9dfdc8e394cfb4230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c19ce8923e3cc4ced800f90347431f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647f5784f052b4f6b783e53c8332e5e932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d589b523935a42751b672c75b362da233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfecefffe92d9f6670fff7e05457f0434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b11448cd5dee2acc2eaf58b6a4151f635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c250ab0423d6584dd0e1a67acd7226c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918e9dd6705195000bb7216cbcec55a837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3617f5f0c22ee0e975851c62cbc6cc0438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f7355c6ef3c491f2c6cfc03ace489f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab628c05e81ba1515e3d1d4b8c6dfe940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7807ac6dfd81a2ae0e9877450fde3a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2df82e0819b6050c7ab0c1f960d1c0942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6b262f6d27688e2a2eba2990234d1443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96346064ffbb5d860e18068db4d53f6244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6376075e4fd9b557f5c8f5636ea60c3845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edb5f60a297e7a72a8057bc5ae5a22c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532807ba022d4b3f90f94fc79b4a8fb947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb1e584a13be29bb6e011353b7efb8248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8c547076838e4687133e00d0c567e449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c760375007bb210e03be549e541a6c1f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26efe954cd13288fdfca37d4b5016eeb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f68a0bff6fb84f794bb3ea4c351015252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c330be8fa82944192ae01422996f4a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326a7c368f7e391418ee0d861099a3b854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ea51ff3586ebd1874b729c3a91abc955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35dab6b5426bc3ed5f078e6c5b1869a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f313f641585e8a1781fed0cebe0f8ed57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd4f386599fc21fd5450cedede0722058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20058aff89576236343c60195cfb043159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c512909245cea0b089adeeb48014017c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f61bb7f8421f9baa1d9a65acf0899d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8f5d499de37cb56f49148da3e8011562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59c3356614566e78c00b6e2125f546463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f99455ab8a1855d5a4963369f7cb8764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18c67926f73d55ea4809b63f3f585b165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f5d7c05d4aad79b3a15ce055226d2f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1603f0116e92e2ffc92477f50e1489367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d568b5f58b5d6b876dd2e192778d77f668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da69591c11966851a224ecd96acc208b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41f5c9f8340f83a14a5042ec92da43670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2f8ea05e8b844ad9b151f55b3261bc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a944bf87687eddda9616130dae75e2a572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160563d21b9293ec17030ec402bd2cb173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006f610657487aaf3a4d1e3a36ec07d674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eda7d3077b2ebb3ec707a39de8becea75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1366c04181952349bfb323b6334a0876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbc85a075256309f72c56061528d09977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faeba77a75104d77a2bbf567b20871578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6db0fa32b56651973ca798da2607c6279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094d40942ab023ca470a4be80c05f02580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44d58d09ffef977f87acd27445b09ef81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f47e6556f229ae63a5cea880a65a12282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be15746a7aec44f348d369c4d0ac04983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507d71559e37ed105d4a15e0df97af6e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc94c03e532bdafd35cc74f48b0ae8585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746a80814afa65ccd14400e3880c0a7286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3729e942e593fc62164884e667540f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9e9d6d7edfb6e68e670eaca6ed263688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8f6996f335e4b6efb753cc1d4ffe0089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b02fc28a44fac09dee43e29b7e4776d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935c4c8561f7f08e2b8cfec924f0f23491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7037dc4b855f1168278b023a14c3e3692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4db41b50af58bd695105eb8234a821c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace0578797c467de35d93297eed403e994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00e12554bfe0f90975f2758531dd56395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf548e173448b5c3e4038620a94def0f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7a645b18df19e04ee82a46b46311e697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdf956cce2662ed9fbf53a28c8fb75f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0abf73d66c531b6a6319e9a4e9965499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5f3ff5e557a0f67230fb30165cbdf1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e2c7a83719d5556d1fd19e4365c59a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b89fea1181523d1f3dbcfb5499cc1cd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f134531c7e3de5f4ff3743d08ec61c6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03c56f798224257754f8b53d1cfc35d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6152e61c44a23d91bd531e0fd762cde1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810c3da9d9b8fded8c838255a6657a2b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72314b5d312ef8fec8c0e0a4bc58e829107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94ced0aa11ced2e98f73b4d3fa03eb3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98df6790db034e5575a099c35b0ccfff109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61c96db94d9eb22e8518852b7ebf51a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1df1cfb5c13ea181227fbf002583c8b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2362c847699aea946f900091e0f0894f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4206d58ec3a3fdec54ba447ea3118cfb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aefbd0df7a1ec544d87220321ffa2e6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50519d632a98df3e1192da845b7a3de115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b73a9fb91f7a94444a73d5710bc35e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8757bae7b9fc546f6edaa3e7939f8a8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316d61138747631e02bcaadbc2557bee118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7116a5b6e4812ba276da8de5000b39a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20e13bcba1069003c8481abdc40ec2f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c228800ba1ade6990795f711c6a7edf121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413fce7a19fc03ff38e3efe88db7e887122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f5c889c61591d62cf37ccf46899a3d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2996c378996e9f6cfedaf7bc47e89466124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d492734fc483d498a8a809757785409d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c515b5bacd019345e62e3d54758eb1d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26de32cf6727f34812aa0bc289e35a88127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e82a859fdaaf3625aacb7f138b0be84128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71ce4a5cf3bee19e91249cc62cd6ad2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629774b45b05682ac2d5df0ca1342f54130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225cb336f773426d42c5bdfa2278737a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c45b54778c3186a14a62cb9a556bd12132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c420c5915a0b443f0918d4862ced3ae133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff0734274757a677260efdc200d397a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004f20d74c1a8ea2fee3b7fc6bd107f5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6677940dbe8e930ff8154c85d17addc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae07b67f11997d79edab54f4bf0c184137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943bec49669f36cc00c60233c9b69c06138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee805235d94e03091690e85fd6181ee1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ec956468e970f63e4be0e3ac6cbfd7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04df594524e45352107e32781805f0ce141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d762910e4e35a59f49824821aa218c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c61863bb1febfa63f94be83e20f38c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b57796606eca13c3c898351eacbcd03144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e66b6e5090da264ccd89d8eecb87ccb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850e6b5b1cf1cf4df287de8e25d236ff146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4c589f7217c4dc35eee978c7a43c79147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945e0c32dda5cda9069de3456bffb72d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cce342e277c1db41b410807db49061a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3a80d43982b9035d4cc12f033e7eaa150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed87c930093a33d7265bc7da503987e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd030258d8efedd626d0b36de905fa36152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a95f53b66e8fa13ba981d1ed28bcff0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be58368f4c3cf44bd5f66a2bf8e5af4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e0799516d3546b75a9675abe171dbc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa862746196f9a0c575f2fde30328fd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f16abd2c2d3e639771ef27c497ccc1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119609dcd3b22ee7dbaec00711972675158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d28bad3bcefaa5c023334191adca5b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9973bcf259cace4bb2063699299e32160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ad09d7017ae201cf6c259b8f838a88161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278bdc272855b1632398082c3954d4dc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ad790470c4c80b4b292aa69f69b7ed163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4c7d087babe7a711b9b387b2be12cd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda0789caa5002b9c53513ad43ae3e12165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f92fd0ebdd0feff098504f8efad1228166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c6f26eb82412cbc0da7eeca217ffbe167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a948641a6a9e9bcead2bc83cdf9f2214168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2198348d2e390b2e7925ef5e232ff36d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf53f8e4e9e5d48609c2c6973f2120d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbffbd790d643061053416fb34d91f6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dca984bdcc3b9e316878551480a5eed172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448d2e8f36d13d53a349a62dd6a6db49173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0283947ee3c3255134828460cee4f648174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cec552beab75d8284d4d77fd7faccb0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cda18478eba974d5ea077c27e0dc5b3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c4c440e79650272419ca1572e7ca65177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434d9d61ef4b6d3e389333bc22503b17178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f9be06253a1978184421ecc35c59cc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb13bbf923e87b97da8740b36f98d463180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc73f037534e633da07a2cb21e2d357181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc22c0f8f06731faad0ad29b8a637119182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ea5d7c39906177fc1e4253d25a065f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec504ab203c8e105143f7ece345124c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36f20d28192932e18ff91342ce2c709185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7b4893c191faa6c6682c90a24819bd186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfdddec305152a8b0335484c06f25dd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ce2e89a121aa1d5ee760edb49e7b6c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b918876295f6ff1903b6eb2e6b19412189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54f11079a33430921c39b277d6b0f2e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60731b322cb3a500c897efedc2516682191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167acbeb71f0b6d0ca00942edbe98bd2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d7304342dc5a4d5ded4955c7ba572b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb389f3b23e207eb12d96419d1fa66b9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2957755250be40c4b7fb33f323fd12d0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5301625fb7430a11ea3137650d6d8ef7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c4b1186e6d252e50c6cb3a2ea9088b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dd6015892934309f9e2ee96ec33f96198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202fea9466475fddf8726abb0f7244bd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b9f952208b16ff8e17f4d9201c337d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e280aab9f9befda9f0f8468e1b401e5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7efdd0d6ac4c3c4ce1ea07c164a246202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363b821fb4daffef14c0223f885f67e0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f24f487e0edc932382fa948a2f0e2e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8189306507051dfed2b990210122958c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ec044544ffcb5a5f12d31e4a19ba0c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a96a2c13399918e952f4234a03781e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a651db7d927dd0ab4336316951363b3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681f7573a8a4423d952fa5ffe03f0fc1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45529fcea4cfb33691d2dd11adb4b153210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854b49ee85c27493b3e75166978d30c3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cd465b9c138a3a195ba09f6de9531f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4c258a7d17465a167a8db37b353e8e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2d4c45ce482644fea89327f41ee2bb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80404b3b286358bed55839b74d57fbac215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e38b7bc699e9d1f70aa6185fb660856216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d56c28fb47f72237b9f67977831d1a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540ad460f574d13990b59bc2a53acbd6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf3adcb0ce713fef50b28759efb534b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e897d0547f437be5e65426a612e45c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd1c9820b58466787b66dfc8a3a10df221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd5ac37e5cf3954371c04e48067e69c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa5676c4a7745942e7ccfae7989fb7a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9b198bf98b2f6179e5dfc8e837d3f3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c3c2c0292335760f79447ac5cf974c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec45d4a1b2223fca40e3449c277f0cc8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1269ba0ba6e2f65fa739403e08d3d352227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38552b17b589f6bb5d6d8841d51ec317228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e425cfa765075342e33f08e5600503b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cb29f90b5f3b8bca976b361d6f6ed7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be0b7d70128ac1119a0a0e5a3448685231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae4af393cc5a22116f457fb73b3cb8a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc988e112e22daebab1440947eddf44c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397a66831ee011edc8c47724f0378292234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554ccdb1151ad691a3a17a7bf99150d4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a612059c4e5dc89adb85111c163ea41f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c0ab15b642af56326e80d8960a3cf5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6ebbd1c3944d088211d509e48f3688238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635cffc39f881eb919ca43091491b990239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70def0e3337687195563b08dc91e75d0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10a3deb5e7d5897411b22498e870f62241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4a279cf394e272077b7f1f2bd70779242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24c3df5b258e1d47fd2600c19e1f1e7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fd76f42982c0fc0251e0a0e2448688244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa44d53ad568fb212f0e1b73666baec9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d953d8c44b1afa8c767e554ac40f29f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183f3eeed4152cf37d0aae4f0d19f825247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bdfe381b7897183b9a06a90772f51d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7b1fb6518614a41a151e49d0786bbd249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4866fa2bd9f0fc71558111ab2317cc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313e74b4f1664482741b93749e23cc0d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de11d134f9330405f8bcfc59f3238218252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb69869285db135f373822828ae2fbb7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14867a43d5724614cb3d7d1c79b476f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee54d9079087917c86c0083748c485f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdac2d5e600250cf600314ecfc2b057256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc76934fe9a20524c356d9db1350309e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8851ce0ead99f90e34cb575f295aa9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e3ea420be5342a126c9d9276532479259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919ab6bda1ab1a3acf9b8cd6db191c18260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658c3deb4493b694f47310fb6d33cd00261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dccebe1366af9bf1819c12e88c5209c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c947b0ace35c0a5ac7ec027d280a3036263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b124a41e7714fbdf2d7340d608764d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08532db25108f01d3f8fa6d04b7168e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86887af4b97b1ffaf23e48ef9779d21266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b42224614357b3ee84021724e4ec45267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7f783152da94ff0cab683c98b4b877268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c1a3f7836e0a373471dc9929b9a875269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe9ccc2ef098eab66043f33c7b50e72270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878544f7a8d630c5cef3506d8cd640d6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fec1777e424ce5468252c3b07bd5c0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4827f9b5c7effa0623a90b2aeb29d02d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f03772ce6d3c63c0bf1d7c6b1d9a03274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ec645211856665380f2eae46c27fd3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ac1c7706d355c40a20413781cf9f8c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63f36649e73907157a93706803f94d0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7692aa00e76dacd8876d0f7138a9c1f7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa59f1db93af9f3a4905984f63145e60279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3cb44c9d1f5afa27877de9c3dd474c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecf998ff26f3565ee2da14872c84323281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53988acad44367cadb3f43590e5fcd75282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4539b4c6a0d6116a82d544c8d0061dc3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1505da93241c8e5d0906a5148254406e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1ef1acbdd0e93d7a43d663a70b778c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5e770338c9ed51acf230daeead728e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796215e83e4fe6fa589617d967eb388c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490d68627b39b585cefca0d4ce43a8ff288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e553e2c7f3a751c635c2ae9cc69f531289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dbc3ca5461ef10017c3361e7c06fad290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76bcbace8117279a6db3efdff5e051f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcfff81b7da74fe391e920d3368f411292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2040b300406f11a0d154e9841256d9e8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb76a5a723c8e8337f3ba75391ca3d54294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61d71c3ede7cb8d3623b56780f31fda295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a3b48b6310b2dc3f817e105cc9a259296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8313f651335cbbaad0a561c0b3e3aca297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b88921cc6a8fe96d78ef846218552a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5065bb9983d67d2cc53a85df07e86366299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2b4fef3910c927d6b3d5dd8bfecf71300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54019032068bc2def1633d1ae0e81926301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bc3eac6947841f87178ad46e4281b2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e98776871353b227e965c43f0efb76303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54104eb959333100c2d52c3e589fb2a9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8418401a7778c807b773fb34679bbfe5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef5c409a5f7060c30c71d177f49b6a7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2ee18c556f650eedd7ffd6f2984f96307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aaacbfdd28389edb0d7b3a9f0761e6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68350c2a19351b358068f06beb36d59309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0582da472cf0e6732afe92f761e157e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3bb4728c9aebec74ddef2219cf9ffc311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c6d41f0caeb0863598062ee62efb49312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b5a3229e899d62d873d99a1735d85a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e44cccdd4014003889726341b94ee2d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3608345a3da3a703aa63418a04b85f76315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a43a14f6d8a0c166dc564888e9c49c5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4944c813b852e17644cf699e26a1806317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a7b82161e409ab55ee6bc31a0a9798318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a004aaa61dd15801fcc3f68288db572c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ef0cbd0018e28fab6994cc45ac4309320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f208647fd44612da520ac2f8c813ff52321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fe07c7184ad0f0a33aa5c57e147f13322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c6f4701f1767102c14da9b4d968ab2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edae89a74d3575440786426dadb279b1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89851bc312702c1dbc72d9b4d9c0a535325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9821e3d73bb078434cb50630ca1589326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57022c5ddbd7ad79d28e0b1f890c0721327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd4f803d6d0d40c35a11bb419b9db9a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f152f2e48eaffbece3c29d885af90813329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8290af17e026129fcbce484185e275330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e190bd260f652eeca62e912dfddd4573331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bca18f0853bd3f79b24bc51ef82b41332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a7d2874676bd93d4c62c2893a87251333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852c99f0d724482854a37cbadfd27a83334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1489fd95d33a3a523e84a1608bdddc42335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2909fb1cc8db3e56509cfb98d27f65fc336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d864fde2ad3ecffa7d057a03037f73337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37de37d92a83162a6f0082e426df2142338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85def2fa60d3616c7a6221f15a1aff0b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4896f2bdcbd50247cad65ce2ebd738340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c145518acbaa5cf142aec5a11bdffb9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06e336fd26d64997f10c38413be0142342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ea84472efa49650967980eafa98420343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a285332a679dc8262823efe6cb386c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd44850ea56d0d911004271435a94a8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d87a5a3b8b00f7a469a3413c06f824d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a1101438a3032490327505cebb2173347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6f41b886fee636ffc62c322d68ab06348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f666e3ddfceff2c60f6eccc3c31702349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7e13ac4c416b27568d27fc5b0e1cab350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5edf2d359eab0cdd9e5d25f7084250351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65e2ef55e5f6dd684a4473ad869d4e5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656731179e14a6c0b541199b01e892e5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5809a81a6fa997da7e04d226adaa9427354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fbbdb79d528caac23918e0c8134f9d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39617fca4e790f14252b890101bf796c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f13c9c59036ae15a22feb2e38361e77357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44940d4edbda61407da050428cf9443b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0594560781bdc260ca3e17d77fec00359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dcdddc9e2e3ca72302ab5696ca9c79360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc994843c14d336e1afcc9981962fd91361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996bfe86e8c3b321f80e997b3f5af875362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84424799d888d6e78c02893f5dbb5f04363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414bec0bd55aa94f4d6d22898d312d4a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7343aa48b095161762666f241c0d82365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae62136e1637653203d9be55b9bc5a76366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1104eca0d82ae402667d62a46289c35367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf3c0a540cb295901b3690936c9c372368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978b91cd1e9b7c5468c7546e4afa4d65369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b9540085db02cb885d79fbf039c5cf370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26efebfb68c43be58fe7ac7a391545ba371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291da94421358271c1f8c1fdab2df559372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30a320fb94143171977b45911f2cc29373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d02a0604c85a84e7558ac7d62ce55a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff4c8d10b78425bad6caeb8554f95b5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a6c5b647ddf7e18bd2f279e57f27c5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88915a0360889ccc19e79accfacb6988377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5edaac310f52c56a41d90ff4012c7d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a32c20dd4c776c2db1c18102fd3ea1a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a6f97c14535c1bc54c97f8cb85ae7b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb100db0b432fd026c25ad7e5b85a6f0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9839ca0073f8f446b1bce62e44edf1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fa6eb478d79279172b273426d05289383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44db44ed1e8b1a34229680d86a307355384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99018d8421ebe6171393a31485804cdd385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5597b60932b04b7822cc1aa5d9361ac2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8582f13ae4f141e5b1e88d5a7bec1360387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84dfe9fcf3a626ff2b4e44525ef0337388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda785ed912dfb1d151aa33221c7bf37389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2009c8edfedac8e0173ce8cf0aeac734390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f962d79ba60af334abb07107bca58243391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92218e24720a9ad7926f0696a6f21ae392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5eee43c616a12966892e98ad91ac9e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056fd5b828a20fc5cc774335f87763c7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1cf78cf098185544e0cbf369a89d06395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963897c1b1cac4b6f7a28cc6a39f87e5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0591f368cacda4ba91cf41edc4e24aa5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee94d3b32fda0c8f72b620ecf8e3f85a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6d392566ac6da068dd0b6c24f1de1a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48ea648f6ba1396a9f3467bef0eef43400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3c885c3a3cab56db40a100655fd303401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36031db52b5e59af3aa738179deb6425402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56088654786be6938dfcb958284dc054403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498723793f1ceaf68aad0460a7fe443a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453f4621e31249d8c169d561b01e1495405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6ad6f1e1c329ac9c3d40a65cc3dab9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e753ffcae8e72d8aacccc59ffbfda9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b05fc59d1fe24b5d04258c8e9e499b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125482948b55cefa8db4187150270ab4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925638dd102bf317772581be88359b88410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb6a6ebfb2549710f790219b5d82d35411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7563bfb8df42e790d2ec1ac77ec1a2ce412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd76d9a23469350d96b96d693c09b68413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcbc7d510475b97b8bb581071f8e4c2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79f5fac0a5ff69e8aa81fdf2687a700415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1013610e812fc20c560aa26295d7031416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea537d406585c43b8e71cebce57b9038417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c1ae9f4ea7892c2f904d2b58b2663f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a83924eacc5830385a50c0a3172b6d8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76993b85b777003ec61d2d6956ea2116420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0631b0b299cd867b00b2afcc9e7010b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ea95aa14001783daf3f885f13146f7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22732756ae32be13df551daa361ca1ec423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf50759df169570c1c7831d2b70552c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1177c2b62b00f659b6ce246389e22a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d778f04898059e64479e6e71342654f7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6111266b90fcec6ededeb5557b69b7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754fdfa084de71fa1f27ecf9e7fc1335428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82d3540db06710c3f817919bf1f9d45429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74056580806222cece4903389eba5765430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e6fe6a98f69fbc8cc55f66bd3b3c3b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fa38bf387e748f3ae29bbcff526edf432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9df14761bc069f0747a69803e91f69433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468556fed9a32012e75c8c55ffb2752f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2855ea895c025599962f8ba84dc5085435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee3127278a91cc0e48311c21d2ad365436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f9486102a61d1869090d8023b7eaa3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3170959e3dae884d5270997b9ab8f9f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ffb8a403a2ae61194a8e2deedb0486439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5568365e35eee8bb31384ef2654d8243440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ebec4e7d1bd4d9d030d72d2ed3bdbe441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ff9404874c32b4738539fbdcf60cb8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e33b3e0d5f7380771005632ad45379443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5611963eac25d110a687fb2681f817444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5051d3a5ef3a0b0a480e1379b57fb48b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de7e741e7a7614cf1662b2ea5b29d88446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625b3ebcc199e5b42142d585168cb6a2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6246a7522d0426341ed57c7d64718032448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b6e3435dba8742334e7d75beb883ba449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b936ed489f50592b8f1453c0f10ed72b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3861082d00f1abba2f218fbdb64782f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e2d826c32767b07a78d7aa03b6a98f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3496e4a7853b39b6dfd06d25d593b278453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68ecf02240180df2189e4a70a190094454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9025729633bf34b515c98e511ab626455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750755af12214d7f7798f2d0008c57fc456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b859ed942bd8781c1d6be2ddbbb1ef457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42b36db6a99a40d9e04e06670e3c170458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5fb7d720116677a7de141f6d023855459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d2a9ba863702088637b0812975fdb0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff71ea291f9393a6bac90571184dd1e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2534882a5cf89ace22cf22db62439d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931629630de6091642ec5a6c56fbdd95463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1736f654078fb351660c21f762279958464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d502869258f68d9387f8d9bab5864591465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9674086cf38c82f40bf83834c0516ceb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31565bfb3fbdc7811f1958b0cffd538467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f65f21aca025ace840925995713c45468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f67221f83079aeb18102c46414cd97b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530c3e756298b6ff3c83be323910e506470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32edc9a73c1cce7fa077d4a3fad69a8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f515ab70c86786212fe30c52fdcd0110472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0994996c0350b7644ee9bd013379cc6a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ce02fa4618085f0c82b7d7a8496765474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad079f301bea231c8666b4eee75e641475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68b22b9b5a3dd5002533065fe032937476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f1575395c42c26632bdbf86a6399ab477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f09861fedf1633e84ad85be27d61c3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bb50c3957a30ee881a4b7614c0ecda479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf942868db120ba556e2a6455973c39480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abc1873bc623ea4eba4abd09d9e9779481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013a392d7734d25946c7bc2080403bc3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57541f341bb2e8331c1116761c121d5f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cb71fcdbbb2ed7f6f7fabd030985a2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d592ef612785975321184a0c6cb789485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6750c7d5392b6a6f464e2841a7fed6ce486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7025f323f6d0f46727d7211488fa3e6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ab2c173092c9be9ecc718b72831fc4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afda375e5c9c192656504b10385b47f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457fdb585e267afbca476e6950c79b88490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ffb4c5f154e13e88f3ca58da7281aa491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a36c207fa2bd22ff6008b569585643492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321eb2b2e889c46afe7eab7d8ec1c6a2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a3c6021958a1c5691ecabb79bcbada494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa113215973e32ade5964ba28ed9d26495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35a84f6fce1ad0432608171c6ed46b1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a999a521f632708a4c8209ff9fe77df2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2760e08e7d36978260e1526801cef22f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bad83a634f057f531f76ea209c0965499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b03e5e372dab52d29885642b7d6e69500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bf9d3ee0a05c2200c23837e2354595501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f5cd33e29b85d52be38d95ba9a7783502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367eb31596947aa4517f34c84aa1bda5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bdbed9cde0a82171d4767495f6ec06504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e3fef413078ec31f318f22aec7b2ea505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72de4449c99c79eea0c4ae486a9a674b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51fa5413951e3bb55230e621e6ab069507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86467b4d2b341b728176f3ada249c4c5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14250b17cc2a38e1af77ea529e0982c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6d377fb672eb42b337ca6a54fd0154510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc171182c02b4baebb1137e7236e8368511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179e9254d93dbe4878bee9e642eabff2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f330d0e1f8ac25f2a51bed39518ce5b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80587112ac20c1affa7acfbc9130942a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f568807e2a9f2da5bcbb9d883ae84a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9447eb3e6f211bc9c875f338f5ac5a56516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bedc845619741388d0d6b989f83c721517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf15f5a6fa172248686e078af4034c5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36289069d71ae8255988df962b4a6bb2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fba10ba7b14fd6a4ee85d1ef06fac8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c1ab3f69971bcb41ffc97fb2dcebbf521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129e3623c9e8a8deb52a1810f068f12b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3841da3775dee7262a69a134102594ea523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dfb17428f5e6cfbc50abda15051802524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a29d91f302036dfa3a8b4d2f12a4c9c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a46132d5d210bd9d26e48784d899426526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433d53289d9d77074afea2faec72416d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20b05c792bf49e0125a4359e8f93e02528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1c530995d2963d0d4f08cdbc3d7820529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4640d5419755c94a6a49ee7125f109e6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a532a03d4b30c4beb4f947abd3c7a5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb079443651ed07b5db9edebd5c11f8e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4d1201e1d35b0442f758ed272861a8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862e4baeb291b86def8a4b447eae1807534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7119bdd65a116f248eb0aabba2ecb7da535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4089e5c692374e5a04a5c8bd50abeeae536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efde96df6a3b9df168ba90d9a5749e8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640309a428ce4783727a24ed0d691fcd538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909be8a2b358e7ec73a3e11bfc0efa78539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede5facb4e7d49ee0cfc3cedcc9ce4d9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f636ed7d47e6d20801e9278e09acf7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdba8a2760597b9d8212d348a51b4e3e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b1d9f790b775e2fff0851292c98f38543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416f1e096a6bdbb1c0c049e496070366544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a6f6eb87f3b82fb633e34e36f0e260545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36158b8344641820da8b422d831cb10546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111b2e5a0394c872f3186c33a39315fa547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eeea2df3acec3cf64b74862d20ad81548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e20afee55cd734bfc76d79a488d3e88549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fb386ccebebecc5b69ddd297a4189d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29edb1e97d01aada607451ed30a4da1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0433e3ddeb24211f915e8e619b5b33cc552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6505cc73b834b88e36b2407f7fc356fa553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13d1f7e5644eb811245badd8cc301d0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511b66311f63ef5e002f39700ae01fb0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473fea324b24d0e62d2dbb2ec0865704556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b7a1f14491328edd1967b86479c9dc557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb44b2417648ad63d05de5d81ae4fc3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962560a3e4028916f39b08815cd32b93559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0440a89cf26dbd373b90c60f2ab5055560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d313a84c3f93c6d3d2cd7aaebddc54561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5737acb1ff81e3b789341af2e74cf1a5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c430019a9c1b4ae5022b4a2b264bf1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada30bff56663264d85924de4df6c890564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8dfa011e0ebfc4f297b6cf1957c15c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c2f7dd675583cea11707272ade013b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aacc984664e29e18bdf68ecfa112a9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53adbe3289c918234e2aa826957c7c57568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177ee5177b1bcc613828f3bc75eef04b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72430cca187fed727ef75a6966e4a09c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d339b575a935e63a63995b2c53bf565571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ec7e70b0f9053a6870fd11316f658e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d6f7c0e5ab756b0292622e6c6b9088573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df1bae4db1d14c18e94c12d68594713574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aee4b03cfd3af05ef3ee181ed8581b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1415aaab89cb4a0b57f37f720fcf57e6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c898356c2ea42515072648d4fa982b0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f485de5cc8a6ef88e30a2d15632fb16a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93642b2ec3891443710cbbb360c1cb3f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d9371f57b1e5cc60897d80c10201be580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1845b180ab18a5263b3ea53d8a481cf581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190fd9199fbc5860d853a3fbec6e270e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74131b2872374055044d0148dca8b77d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeaed96372bf4e852b48b4d10e91c71584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3f86f0eddaed7a166b3117099072ab585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317d233b4c016e5fd660c5c4ec577deb586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af053c6c9b61c023299198a93cfc89d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e4cc878e790e57bc77d73d968b61d5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaba2b0a77e9bef84b1a42c7566aa65589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9a8f00df5d7bd5dc42178ef4261156590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d916c1e190c5c68be74f8369e1520e2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ac7ae11e931e53c1f1cd4c454a9c99592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025e3d22733077a3375befe605f948cd593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfa903f3a114c1a76d0d7e52b1c5f91594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b07ebce0fdf627e45d8a7f309cb4d2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198598a68df236cdae474df12d452273596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d73a73f14ee0e696c32da354d904389597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8838093b972f02543ba43d10895cd2fc598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b74bcba7692248e65448d83fefdfbf4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f67cdaf9015e78939b2b15a586867e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dfb1a1bafb99b8b868bc918bf6ccd8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5513f424e661d413d8418189ab5652ee602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28e6f5d4bab84501c4d506a2397cfdd603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62dc1b51bf41e39c8359b728fc1bf3f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658e25f456d077c747014bdb088ae0e3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7560641883b6fd9e612034b102637725606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7181359ee1cc51a06ed6efb8c01dd0f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c68ad1b0f7594b4eb71a9d73f1ca6d9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28da36cb96d0eac9d0d241e1c9856b77609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb61600479dd58cefcb13bce432abe93610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07effc6fb2c00f356122484ad52be567611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b673d5f741c833795a8c3f59be3cad5a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef11d4c4381142a0e3dde3cd9dabbf1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9ec734ddc2f5ce9de15fb6174b0315614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62c123b4364a8bb0c27c9774d7163f0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeba6be29d34f03881fa7fee114ae139616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8a2f388c095980a4e8274fec4aadb1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c079c980dde338f5881526a01209a6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39562cb7def5ff5ccacdee95ada3fef619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e81299529c67dfbab370ccd324d811e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea79f5a28b13d1147cd7ea95d3b2e4c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da073fcff7a64f304982f92eab1394b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9238fcc9755fbfecd4a34d78fb4694a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63119f9446d1a5e1afbb842aa0c6f4ed624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c1bc7bc601b6f3f8f63305605f7d68625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2001ea1b88164976e6f447f8fd63e5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d396e68d8f9673337751ff178e056d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fc45ead13d629843bf35fe28a196d0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cdeeee68a8610ad8f9b250518c6c9f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31630908f59d9ca92f26b0f540fff45e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295c94f43bb7539a5e8fffa9ed27313b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dec0eb25a253fb2d888e1d5b9747d1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc64723c21b295eea4c826fba0ba3b9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2623d3266637c74db9f2166272a97cec634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b68c19894d4e86bce583a1f08b00b8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f311772273e2ccb44fb9b2ba724949636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be558a1de42894cd323026b4882fe33637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51f28b7adc9ef914cd6813b9cb652c6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37590f1ace4d79dcf02cb7bd64164f2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccb3b1cbcc5c1e66a43b8e1ac756d6d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7a414f6640201599e808e77f51c928641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1002ec05acbc2af48acf7b21fc18b53e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c3317ef2da3c540df299b7b9b23a52643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a030a770fd615b4c3128873e12bb84f9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3f031740582f1278cfefd94bc3cd55645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74799600836c3bf425dda258888b4de1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519df650cb7c62ec9320030145e11e78647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abda7987154d3fb85ff268dcfe483511648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ad71eee2c2a275bbc41b2500404e1e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb75827bbed8407a01f409517f937bc650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f355ac456918cee93eeafebcdc49a01651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d85a2ce9adc824ec8f5168dd864722652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b806287ef7ff76a67e5dfa0aaf1990d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fee0a2a7804b5b6a7a86d130f77864654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57903e4a4f71564cd8e3216b7d22c300655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805b5d776dbe071fa15930699a84e723656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c52094c907f1dc4ad96149c83b6e6a8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2d256193c979cd84984fa655df7340658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d9177552c9bf7d1ae41344119888c2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa2de14c44c11c7ffc9c6bade623c0a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2046dd15734ab4885c0606df70d9a856661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0d3311ada32a7476a4d6d6d1b27fc8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137382894a865c627aca8e8bbbddca4d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f8f19eb8b07e133d1dba2301cc0826664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ffa4e76876a0dc2d200be6e4ac6b51665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b286ae73fc8e5ef50d31212df9626cf666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd21d26e76e0e42955a3381978422753667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166998fca55fc87143754db5ae9d30c7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7042be2d4aee3c642830a489a5c5d0d2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68319fe0e1482bf45467ff36cb7325cd670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611744a90308ef48c765787852a1158c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31991fefbd62bf828348bbcaaec6f01a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056c40b1448d5243f4e366a73c8ef3ad673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4160e7e9d3db7e437b2e203c268fc6d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab52d010ffab2c4b72672b29ccfcdca8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eec4c12f3e39c5fd3cc009db961a23f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8079516a2c9fa31d5ed543b83394a0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e006eab647127d43ef9ef9f23a705fad678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8370a9954f24912675ce6d486c9880f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8345586dc0a2659f7c6c3068c9d216680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0a936816c88ca0aa295f71b1c85b98681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc333c0de02086cae9d0b16062bd3613682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6916ab12573aeed8c5a244f557b681683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce2ee102c78bb99242eb035027f8e7b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928f81a184526daa7f6f072ea7c39b80685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe3c9cf7e670aefc16c91df9e95c4ab686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9480eb8b35b50abe60b011a6d99af16a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee83fdd09deeb576d2cb971ad3142f4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48924de817aeddf820369d84c3aefdf4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698542d215c82e7c57420c442633d3d6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce70b63c54646171f1691d7a726ad03691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f484b83cfc6db4148507ff685c44b7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d71a87496e9ea454927851839ae1a8c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b993519dee7fd9c1876f16fb0013c87b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cc639139e34bc12721a722cd537706695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68437512b04d4c61960a6a33e6acc1b0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd27d88c1fcfdbadadd5b9d4ae77a05a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67acc90cc507f055457f9b5c3b5afc3f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052d177c28f49d1e5ba66503bce4c885699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d01c142053ec4b9decfb62f1b091985700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d379b95cbcd3e8c8a8f208fd090c474d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9f58ed8f3a960e921673e498d9234d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1035267dca25d15d417cf36284bc75f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e199658d57aeae457ed24964514d7b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99ffbf1b4c3afbf33a8dcd692f0442d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da5e8a94ec9c07caf33859f7453a0c2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f39791d9b95325bbdb12195d54bf4fa707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c7ed84c6a4eac64954586b03a40680708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045abcb40a50a9664fb208f7bd717645709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c7c8b064c7d2f3902d17bb8378480c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3fbfc0d7f2bd57c6f3e7d76d044b36711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aa6d5881787872c9803a6c103d22d9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6009cd867cbccddfe62755a599b17bdd713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65898a0fd0c552f4f9cacea04b904c0e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efed39062c225fc6f838752d32b8e26715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4ea11cb5d5013bd2b491ebd0b97f83716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b55bb9009c6a358bf6c4b068d3fd68717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754bc05ddd418b3a509735c1ea87d988718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6c57e8312de1a3b5a80b9bf5114c4a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b114ee16de820cbeb62a31075cd71b74720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beb81c910f6421587b248fa81233094721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe105937fff473c851e1ad3f7dee49e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ee21a89ccc795c7ccb2aea0ba94fee723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6becb30362f5cd2d01791cc7b746bb6e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3334e306c3511027388ae781a9b2bddd725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4629ec033a3b2e1a10adec5dc253d1f8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e417a2f90054f7df388ca96583f48c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023a4b03c70aab2f5d388df21e2a26c0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d2d5f5ede22a3a68f01fc30aa43d3a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9e17c1b74dcde73c8199753177a1c7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b86da43d898d0ec7d45600a36e200b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c68defa60e46283490d7686f5c2e17732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a174527c4e91e674897d91a7fcd09424733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4b9439a35723fe89b14f6d8cfeaef7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63395764e7c21bd82d7b3f19ed9518d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae489355613a5529fe69a8814824fc1a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e05073872b480c943be242ee0e06a9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbbe7a6b2f92a0dea18aa387bace6ee738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20673aeb875c6ab6701988011897c594739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8965f6cc2922b2ac4db85bd716143f32740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5eb94dcaed39243d16fbea652755f8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0c365a358d25e713bfcd5de7c52c6b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5b3c39570b28f8140d409c780cd4c1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5249bf349e6da0c7a0b326a44e768fb3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b097a8273d36d4f652ac15db9f071d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc98c506b68aceaab983a77208eee45746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0056965d81a30e6a70e66a2d980ef7fc747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120482bbd708e0710037372aaf3b9d47748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be848c2c86bfd1137cc56d95defb5fa6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987cbac57052ffe43c7f6b67ff654e3e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215e583f018de6f781348a25751921bf751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f12f57c9a8bf613ffc8c8b446492703752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa5edafcf2e7246b52db63e43623487753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9764e6c165b8150944976861a5115c8c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8821a5cde2a020805af485894cb5b38b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480d56bb9867e3e75f5e6c829dcbd720756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed00dd4f5feb587e24838898bc2055b757.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23920,173 +23938,173 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
-[...118 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
@@ -25910,50 +25928,170 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26220,51 +26358,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J379"/>
+  <dimension ref="A1:J381"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -31294,4442 +31432,4492 @@
         <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
         <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18212</v>
+        <v>18210</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>599</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>600</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>10.8</v>
+        <v>9.75</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>601</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13944</v>
+        <v>18212</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.71</v>
+        <v>10.8</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13945</v>
+        <v>13944</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>8.279999999999999</v>
+        <v>7.71</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13946</v>
+        <v>13945</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>5.3</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13947</v>
+        <v>13946</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>21.8</v>
+        <v>5.3</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>26538</v>
+        <v>13947</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>616</v>
+        <v>29</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.34</v>
+        <v>21.8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
         <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E210" s="0" t="s">
         <v>618</v>
-      </c>
-[...1 lines deleted...]
-        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
         <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
         <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>615</v>
+        <v>618</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
         <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>18214</v>
+        <v>26538</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>623</v>
+        <v>618</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>624</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>8.74</v>
+        <v>11.34</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>18228</v>
+        <v>18214</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>625</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>626</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I213" s="0">
-        <v>6.95</v>
+        <v>8.74</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>627</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13961</v>
+        <v>18228</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>628</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I214" s="0">
-        <v>10.61</v>
+        <v>6.95</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>26549</v>
+        <v>13961</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>11.03</v>
+        <v>10.61</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>632</v>
+        <v>635</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
         <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>633</v>
+        <v>636</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>17095</v>
+        <v>26549</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>637</v>
+      </c>
+      <c r="E217" s="0" t="s">
         <v>635</v>
       </c>
-      <c r="E217" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F217" s="0" t="s">
-        <v>637</v>
+        <v>20</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.71</v>
+        <v>11.03</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>638</v>
+        <v>636</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>18243</v>
+        <v>17095</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>638</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>639</v>
       </c>
-      <c r="E218" s="0" t="s">
+      <c r="F218" s="0" t="s">
         <v>640</v>
       </c>
-      <c r="F218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G218" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>6.97</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26569</v>
+        <v>18243</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I219" s="0">
-        <v>12.1</v>
+        <v>6.97</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17100</v>
+        <v>26569</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.89</v>
+        <v>12.1</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>17103</v>
+        <v>17100</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>297</v>
+        <v>35</v>
       </c>
       <c r="I221" s="0">
-        <v>7.72</v>
+        <v>5.89</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>17104</v>
+        <v>17103</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.54</v>
+        <v>7.72</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17108</v>
+        <v>17104</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I223" s="0">
-        <v>4.25</v>
+        <v>12.54</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17111</v>
+        <v>17108</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>5.26</v>
+        <v>4.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17165</v>
+        <v>17111</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>10.34</v>
+        <v>5.26</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17166</v>
+        <v>17165</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>19.22</v>
+        <v>10.34</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17173</v>
+        <v>17166</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>6.13</v>
+        <v>19.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17194</v>
+        <v>17173</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G228" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I228" s="0">
+        <v>6.13</v>
+      </c>
+      <c r="J228" s="0" t="s">
         <v>671</v>
-      </c>
-[...7 lines deleted...]
-        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17199</v>
+        <v>17194</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>672</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>673</v>
+      </c>
+      <c r="F229" s="0" t="s">
         <v>674</v>
       </c>
-      <c r="E229" s="0" t="s">
+      <c r="G229" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="F229" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>8.94</v>
+        <v>8.91</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17229</v>
+        <v>17199</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I230" s="0">
-        <v>36.43</v>
+        <v>8.94</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
         <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>678</v>
+        <v>681</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
         <v>36.43</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>679</v>
+        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17230</v>
+        <v>17229</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>683</v>
+      </c>
+      <c r="E232" s="0" t="s">
         <v>681</v>
       </c>
-      <c r="E232" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F232" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>20.99</v>
+        <v>36.43</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>683</v>
+        <v>682</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>682</v>
+        <v>685</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
         <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>683</v>
+        <v>686</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17231</v>
+        <v>17230</v>
       </c>
       <c r="D234" s="0" t="s">
+        <v>687</v>
+      </c>
+      <c r="E234" s="0" t="s">
         <v>685</v>
       </c>
-      <c r="E234" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>16.84</v>
+        <v>20.99</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>686</v>
+        <v>689</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
         <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>687</v>
+        <v>690</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17232</v>
+        <v>17231</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>691</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>689</v>
-      </c>
-[...1 lines deleted...]
-        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>50.27</v>
+        <v>16.84</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17234</v>
+        <v>17232</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>32.08</v>
+        <v>50.27</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>693</v>
+        <v>696</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
         <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>694</v>
+        <v>697</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17235</v>
+        <v>17234</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>696</v>
       </c>
-      <c r="E239" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F239" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>29.51</v>
+        <v>32.08</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>698</v>
+        <v>697</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17260</v>
+        <v>17235</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>24.23</v>
+        <v>29.51</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17279</v>
+        <v>17260</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I241" s="0">
-        <v>1.93</v>
+        <v>24.23</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17280</v>
+        <v>17279</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
         <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17287</v>
+        <v>17280</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>23.65</v>
+        <v>1.93</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
         <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>709</v>
+        <v>712</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>712</v>
+        <v>228</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
         <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>710</v>
+        <v>713</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17293</v>
+        <v>17287</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>714</v>
+        <v>712</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>13.93</v>
+        <v>23.65</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>715</v>
+        <v>713</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17295</v>
+        <v>17293</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>13.91</v>
+        <v>13.93</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17296</v>
+        <v>17295</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>14.64</v>
+        <v>13.91</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>17296</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>724</v>
+        <v>29</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>14.64</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>725</v>
+        <v>724</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17336</v>
+        <v>22041</v>
       </c>
       <c r="D249" s="0" t="s">
+        <v>725</v>
+      </c>
+      <c r="E249" s="0" t="s">
         <v>726</v>
       </c>
-      <c r="E249" s="0" t="s">
+      <c r="F249" s="0" t="s">
         <v>727</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>29.88</v>
+        <v>13.17</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
         <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>727</v>
+        <v>730</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
         <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>728</v>
+        <v>731</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17337</v>
+        <v>17336</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>732</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>730</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>55</v>
+        <v>327</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>20.44</v>
+        <v>29.88</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>732</v>
+        <v>731</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17362</v>
+        <v>17337</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>8.720000000000001</v>
+        <v>20.44</v>
       </c>
       <c r="J252" s="0" t="s">
         <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17365</v>
+        <v>17362</v>
       </c>
       <c r="D253" s="0" t="s">
         <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
         <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>15.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17372</v>
+        <v>17365</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>10.61</v>
+        <v>15.15</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>26678</v>
+        <v>17372</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>12.69</v>
+        <v>10.61</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>26690</v>
+        <v>26678</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>11.48</v>
+        <v>12.69</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
         <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>746</v>
+        <v>749</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
         <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>747</v>
+        <v>750</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26691</v>
+        <v>26690</v>
       </c>
       <c r="D258" s="0" t="s">
+        <v>751</v>
+      </c>
+      <c r="E258" s="0" t="s">
         <v>749</v>
       </c>
-      <c r="E258" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F258" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>7.48</v>
+        <v>11.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>751</v>
+        <v>750</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>17395</v>
+        <v>26691</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>30.97</v>
+        <v>7.48</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
         <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>753</v>
+        <v>756</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
         <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
         <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
+        <v>758</v>
+      </c>
+      <c r="E261" s="0" t="s">
         <v>756</v>
       </c>
-      <c r="E261" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F261" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
         <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17398</v>
+        <v>17395</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>757</v>
+        <v>759</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>4.15</v>
+        <v>30.97</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>759</v>
+        <v>757</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17407</v>
+        <v>17398</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>761</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>19.66</v>
+        <v>4.15</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>762</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17417</v>
+        <v>17407</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I264" s="0">
-        <v>8.51</v>
+        <v>19.66</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>26717</v>
+        <v>17417</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G265" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I265" s="0">
+        <v>8.51</v>
+      </c>
+      <c r="J265" s="0" t="s">
         <v>768</v>
-      </c>
-[...7 lines deleted...]
-        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>26725</v>
+        <v>26717</v>
       </c>
       <c r="D266" s="0" t="s">
+        <v>769</v>
+      </c>
+      <c r="E266" s="0" t="s">
         <v>770</v>
       </c>
-      <c r="E266" s="0" t="s">
+      <c r="F266" s="0" t="s">
         <v>771</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>14.64</v>
+        <v>22.12</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17447</v>
+        <v>26725</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I267" s="0">
-        <v>29.22</v>
+        <v>14.64</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>17460</v>
+        <v>17447</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I268" s="0">
-        <v>1.54</v>
+        <v>29.22</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17461</v>
+        <v>17460</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>3.73</v>
+        <v>1.54</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17462</v>
+        <v>17461</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>8.67</v>
+        <v>3.73</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17475</v>
+        <v>17462</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>297</v>
+        <v>21</v>
       </c>
       <c r="I271" s="0">
-        <v>12.43</v>
+        <v>8.67</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>26739</v>
+        <v>17475</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I272" s="0">
-        <v>15.98</v>
+        <v>12.43</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
         <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>340</v>
+        <v>29</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
         <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
         <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
+        <v>794</v>
+      </c>
+      <c r="E274" s="0" t="s">
         <v>792</v>
       </c>
-      <c r="E274" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F274" s="0" t="s">
-        <v>591</v>
+        <v>340</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
         <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>793</v>
+        <v>795</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>55</v>
+        <v>591</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>794</v>
+        <v>796</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>228</v>
+        <v>55</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>795</v>
+        <v>797</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>796</v>
+        <v>228</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17506</v>
+        <v>26739</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>29</v>
+        <v>799</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>39.52</v>
+        <v>15.98</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17561</v>
+        <v>17506</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>8.109999999999999</v>
+        <v>39.52</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26765</v>
+        <v>17561</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I280" s="0">
-        <v>10.38</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>26766</v>
+        <v>26765</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
         <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>26768</v>
+        <v>26766</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
         <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17509</v>
+        <v>26768</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>3.32</v>
+        <v>10.38</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>17510</v>
+        <v>17509</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>6.03</v>
+        <v>3.32</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17511</v>
+        <v>17510</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>108.2</v>
+        <v>6.03</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17512</v>
+        <v>17511</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>11.72</v>
+        <v>108.2</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
         <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>822</v>
+        <v>825</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
         <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
         <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
+        <v>827</v>
+      </c>
+      <c r="E288" s="0" t="s">
         <v>825</v>
       </c>
-      <c r="E288" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F288" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
         <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17513</v>
+        <v>17512</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>24.59</v>
+        <v>11.72</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>828</v>
+        <v>826</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
         <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>827</v>
+        <v>830</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
         <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>828</v>
+        <v>831</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17560</v>
+        <v>17513</v>
       </c>
       <c r="D291" s="0" t="s">
+        <v>832</v>
+      </c>
+      <c r="E291" s="0" t="s">
         <v>830</v>
       </c>
-      <c r="E291" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F291" s="0" t="s">
-        <v>832</v>
+        <v>141</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>19.58</v>
+        <v>24.59</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>833</v>
+        <v>831</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17514</v>
+        <v>17560</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>833</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>834</v>
       </c>
-      <c r="E292" s="0" t="s">
+      <c r="F292" s="0" t="s">
         <v>835</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>16.84</v>
+        <v>19.58</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17517</v>
+        <v>17514</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>837</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>4.91</v>
+        <v>16.84</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17520</v>
+        <v>17517</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>4.37</v>
+        <v>4.91</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17522</v>
+        <v>17562</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>19.72</v>
+        <v>20.95</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17530</v>
+        <v>17520</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>34.96</v>
+        <v>4.37</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17531</v>
+        <v>17522</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>50.75</v>
+        <v>19.72</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17558</v>
+        <v>17530</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I298" s="0">
-        <v>3.34</v>
+        <v>34.96</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22103</v>
+        <v>17531</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I299" s="0">
-        <v>4.74</v>
+        <v>50.75</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17564</v>
+        <v>17558</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>23.63</v>
+        <v>3.34</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17574</v>
+        <v>22103</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>18.53</v>
+        <v>4.74</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17576</v>
+        <v>17564</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G302" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I302" s="0">
+        <v>23.63</v>
+      </c>
+      <c r="J302" s="0" t="s">
         <v>866</v>
-      </c>
-[...4 lines deleted...]
-        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17586</v>
+        <v>17574</v>
       </c>
       <c r="D303" s="0" t="s">
+        <v>867</v>
+      </c>
+      <c r="E303" s="0" t="s">
         <v>868</v>
-      </c>
-[...1 lines deleted...]
-        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I303" s="0">
-        <v>8.68</v>
+        <v>18.53</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>870</v>
+        <v>869</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17590</v>
+        <v>17576</v>
       </c>
       <c r="D304" s="0" t="s">
+        <v>870</v>
+      </c>
+      <c r="E304" s="0" t="s">
         <v>871</v>
-      </c>
-[...1 lines deleted...]
-        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I304" s="0">
-        <v>8.619999999999999</v>
+        <v>4.37</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17595</v>
+        <v>17586</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>14.74</v>
+        <v>8.68</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17597</v>
+        <v>17590</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>17.48</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17604</v>
+        <v>17595</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>33.95</v>
+        <v>14.74</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17604</v>
+        <v>17597</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>881</v>
+        <v>884</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>33.95</v>
+        <v>17.48</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>882</v>
+        <v>885</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24396</v>
+        <v>17604</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>884</v>
+        <v>886</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>885</v>
+        <v>887</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>886</v>
+        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I309" s="0">
-        <v>24.82</v>
+        <v>33.95</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17608</v>
+        <v>17604</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>889</v>
+      </c>
+      <c r="E310" s="0" t="s">
+        <v>887</v>
+      </c>
+      <c r="F310" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G310" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I310" s="0">
+        <v>33.95</v>
+      </c>
+      <c r="J310" s="0" t="s">
         <v>888</v>
-      </c>
-[...13 lines deleted...]
-        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17607</v>
+        <v>24396</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>891</v>
       </c>
-      <c r="E311" s="0" t="s">
+      <c r="F311" s="0" t="s">
         <v>892</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.32</v>
+        <v>24.82</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17610</v>
+        <v>17608</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.11</v>
+        <v>5.49</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17614</v>
+        <v>17607</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>3.1</v>
+        <v>3.32</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17615</v>
+        <v>17610</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.96</v>
+        <v>1.11</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17615</v>
+        <v>17614</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>901</v>
+        <v>904</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>3.96</v>
+        <v>3.1</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>902</v>
+        <v>905</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17617</v>
+        <v>17615</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>904</v>
+        <v>906</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>906</v>
+        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>16.61</v>
+        <v>3.96</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17617</v>
+        <v>17615</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>16.61</v>
+        <v>3.96</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17618</v>
+        <v>17617</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>712</v>
+        <v>912</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>10.72</v>
+        <v>16.61</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>26806</v>
+        <v>17617</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>912</v>
+        <v>914</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>913</v>
+        <v>911</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>18.02</v>
+        <v>16.61</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>914</v>
+        <v>913</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>26807</v>
+        <v>17618</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>25.62</v>
+        <v>10.72</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17623</v>
+        <v>26806</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>31.24</v>
+        <v>18.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17624</v>
+        <v>26807</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>7.14</v>
+        <v>25.62</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22115</v>
+        <v>17623</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>724</v>
+        <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>10.43</v>
+        <v>31.24</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22116</v>
+        <v>17624</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>724</v>
+        <v>20</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>12.82</v>
+        <v>7.14</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17628</v>
+        <v>22115</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>21.04</v>
+        <v>10.43</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17632</v>
+        <v>22116</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>57.39</v>
+        <v>12.82</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17633</v>
+        <v>17628</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>20.22</v>
+        <v>21.04</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17634</v>
+        <v>17632</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>48.2</v>
+        <v>57.39</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>22124</v>
+        <v>17633</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.22</v>
+        <v>20.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>22125</v>
+        <v>17634</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>5</v>
+        <v>48.2</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>22127</v>
+        <v>22124</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>5.02</v>
+        <v>7.22</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17645</v>
+        <v>22125</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>10.02</v>
+        <v>5</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17652</v>
+        <v>22127</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.65</v>
+        <v>5.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17664</v>
+        <v>17645</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0"/>
+      <c r="F334" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>13.08</v>
+        <v>10.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17662</v>
+        <v>17652</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>6.65</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17663</v>
+        <v>17664</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>22.75</v>
+        <v>13.08</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>22139</v>
+        <v>17662</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>866</v>
+        <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>14.23</v>
+        <v>4.05</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>22140</v>
+        <v>17663</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>866</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>12.74</v>
+        <v>22.75</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>22142</v>
+        <v>22139</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I339" s="0">
-        <v>16.22</v>
+        <v>14.23</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22143</v>
+        <v>22140</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>724</v>
+        <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I340" s="0">
-        <v>21.33</v>
+        <v>12.74</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18250</v>
+        <v>22142</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I341" s="0">
-        <v>19.48</v>
+        <v>16.22</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18251</v>
+        <v>22143</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>29</v>
+        <v>727</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I342" s="0">
-        <v>38.72</v>
+        <v>21.33</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>26831</v>
+        <v>18250</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I343" s="0">
-        <v>16.22</v>
+        <v>19.48</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18252</v>
+        <v>18251</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I344" s="0">
-        <v>85.31999999999999</v>
+        <v>38.72</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18255</v>
+        <v>26831</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I345" s="0">
-        <v>18.11</v>
+        <v>16.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18256</v>
+        <v>18252</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I346" s="0">
-        <v>64.55</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>22147</v>
+        <v>18255</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>6.45</v>
+        <v>18.11</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>26847</v>
+        <v>18256</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>11.12</v>
+        <v>64.55</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>26847</v>
+        <v>22147</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1000</v>
+        <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>11.12</v>
+        <v>6.45</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1001</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>26850</v>
+        <v>26847</v>
       </c>
       <c r="D350" s="0" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
-        <v>1004</v>
+        <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G350" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>28.72</v>
+        <v>11.12</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18259</v>
+        <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1008</v>
+      </c>
+      <c r="E351" s="0" t="s">
         <v>1006</v>
       </c>
-      <c r="E351" s="0" t="s">
+      <c r="F351" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I351" s="0">
+        <v>11.12</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1007</v>
-      </c>
-[...10 lines deleted...]
-        <v>1008</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>22150</v>
+        <v>26850</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>866</v>
+        <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>9.039999999999999</v>
+        <v>28.72</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18267</v>
+        <v>18259</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>866</v>
+        <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>8.119999999999999</v>
+        <v>16.68</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18268</v>
+        <v>22150</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I354" s="0">
-        <v>10.9</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18270</v>
+        <v>18267</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>21</v>
+        <v>872</v>
       </c>
       <c r="I355" s="0">
-        <v>45.75</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18276</v>
+        <v>18268</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I356" s="0">
-        <v>20.05</v>
+        <v>10.9</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18282</v>
+        <v>18270</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I357" s="0">
-        <v>48.05</v>
+        <v>45.75</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18282</v>
+        <v>18276</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1025</v>
+        <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>48.05</v>
+        <v>20.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1026</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>26865</v>
+        <v>18282</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1028</v>
+        <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1029</v>
+        <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>10.34</v>
+        <v>48.05</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1030</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18293</v>
+        <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E360" s="0" t="s">
         <v>1031</v>
       </c>
-      <c r="E360" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F360" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>17.74</v>
+        <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1033</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18311</v>
+        <v>26865</v>
       </c>
       <c r="D361" s="0" t="s">
         <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>10.9</v>
+        <v>10.34</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>22161</v>
+        <v>18293</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>65.56999999999999</v>
+        <v>17.74</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18320</v>
+        <v>18311</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>228</v>
+        <v>20</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>19.06</v>
+        <v>10.9</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18325</v>
+        <v>22161</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>34.94</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>18324</v>
+        <v>18320</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>16.29</v>
+        <v>19.06</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>26901</v>
+        <v>18325</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>453</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>23.37</v>
+        <v>34.94</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>24538</v>
+        <v>18324</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>17.48</v>
+        <v>16.29</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18354</v>
+        <v>26901</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I368" s="0">
-        <v>13.74</v>
+        <v>23.37</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>18354</v>
+        <v>24538</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1056</v>
+        <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>13.74</v>
+        <v>17.48</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1057</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>18368</v>
+        <v>18354</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1059</v>
+        <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1060</v>
+        <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>35.59</v>
+        <v>13.74</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18369</v>
+        <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
+        <v>1064</v>
+      </c>
+      <c r="E371" s="0" t="s">
         <v>1062</v>
-      </c>
-[...1 lines deleted...]
-        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.57</v>
+        <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1064</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18371</v>
+        <v>18368</v>
       </c>
       <c r="D372" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
         <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.01</v>
+        <v>35.59</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>29939</v>
+        <v>18369</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>767</v>
+        <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>906</v>
+        <v>20</v>
       </c>
       <c r="G373" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>14.91</v>
+        <v>4.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1069</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>29940</v>
+        <v>18371</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1070</v>
+        <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>767</v>
+        <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>9.539999999999999</v>
+        <v>13.01</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1071</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18379</v>
+        <v>29939</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1072</v>
+        <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1073</v>
+        <v>770</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>712</v>
+        <v>912</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I375" s="0">
-        <v>23.09</v>
+        <v>14.91</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1074</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18383</v>
+        <v>29940</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1075</v>
+        <v>1076</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1076</v>
+        <v>770</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>15.32</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J376" s="0" t="s">
         <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18386</v>
+        <v>18379</v>
       </c>
       <c r="D377" s="0" t="s">
         <v>1078</v>
       </c>
       <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>6.64</v>
+        <v>23.09</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18389</v>
+        <v>18383</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>11.97</v>
+        <v>15.32</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18393</v>
+        <v>18386</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>6.23</v>
+        <v>6.64</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
+      </c>
+    </row>
+    <row r="380" spans="1:10" customHeight="1" ht="80">
+      <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
+      <c r="C380" s="0">
+        <v>18389</v>
+      </c>
+      <c r="D380" s="0" t="s">
+        <v>1087</v>
+      </c>
+      <c r="E380" s="0" t="s">
+        <v>1088</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G380" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I380" s="0">
+        <v>11.97</v>
+      </c>
+      <c r="J380" s="0" t="s">
+        <v>1089</v>
+      </c>
+    </row>
+    <row r="381" spans="1:10" customHeight="1" ht="80">
+      <c r="A381" s="0"/>
+      <c r="B381" s="0"/>
+      <c r="C381" s="0">
+        <v>18393</v>
+      </c>
+      <c r="D381" s="0" t="s">
+        <v>1090</v>
+      </c>
+      <c r="E381" s="0" t="s">
+        <v>1091</v>
+      </c>
+      <c r="F381" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G381" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I381" s="0">
+        <v>6.23</v>
+      </c>
+      <c r="J381" s="0" t="s">
+        <v>1092</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>