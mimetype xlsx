--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e417e568c5c2ea40602377706b63d2ef1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896cc9ecf1d614b8edca09377e9573a32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0673c2432281129f8b77a2f17190412e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af525c825676be262974c40345b1d7ff4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dce01127852514db57196543a48a7035.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dde4d851aa45f4aca06984ea2170c3c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722a16090e6a4210ccbb5bd6bbcc400e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f01ca211f82c3eeaa39b0d9c1d5aa6c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90787f10ebd9cf57c15e9fc54f632229.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5657359e87878f7e55ec8af581a2f3b710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe62863c47f8c6fc8d0d5a7718a2354b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6071e3a8cfb40b36351c12cf7d1049d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf3013ad27b4ed69c8c5f4941563a2213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8e1420d64b873d6ff09c6192a5572d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a759d0abf6a5aa489a5acb376a02d915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c325ff538a452541505855dad93de816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685970bc253462c7bca037f96451380d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c30a18972dc484aab282884112d9c018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24da333dc844eb4314cc01f00b606d5519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925829dc0ba7ddad60a78bd40fbd1aea20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c10f685cafb9919d636f1fe7459254f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67948c97a9691c2a462939a0942cfe622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be386a39de47e16f8a07cdc4ebef434623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4493c01d3b96979f0f32686f4ac8d02e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158efdd7a9e8c584bc9a6f832e58c0b825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64fda1cf2750d0f410ad91c9bcc449326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b2e0f545b6e25f52484f138f65fa0927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e7bccf687dbd7aee3b1d06546b2c5528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11a33a98a20dfd77e9b280625c234a429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8503631bc931d5feeac22972b1c116f930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c87667f77accad91d5907c62440d61831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bccc71694442ad9507ea3259e9c91432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099f0b1a2313bdb085ad05a30eb17c2433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfbb8c84915dfffb5da8b6bfa5f77cd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed32545e6d955f3fe513fffdafe156035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c4ae0307e1c1bd0ee710b096aa8ada36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734a34dab090b01eab128ca0475b62f337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0415107c6bd89a6be02f0428fbf3917438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3b37dc364d2899c5a7858ac51833f939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d62ebe260d140307a490da52d10e0540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446281bbc1e7bd6a1b3d12d66e52a2cb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82608e72e880e0da0d00fa7728e51e3f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d6a1a7976634598f3efa6e45f72cad43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba92769dccdf0f170312273f0912e1244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87553b060a4b8bc922affdad40f3297045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d21378901d4b46b08e5a9f94c13f55346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4769b9c7d9d031e1b6463385011486ab47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cab724fdeb9497ec8ae53bcf30355048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bce526cb4db3aa6dc8335b2ba76ff949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86773718fefd60fd10b8b22a7af7ef5a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4456196f835042e08311c98c37cdaa9851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585abea20a8c193599995b47a9e263e652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104d56a0ee556cda435ef7566649f7f453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9103612fa18abb15e29d7f6d3d27a9254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61f577b84d2220debfc6e8a7524fed055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39079115c55299c6a2f05873006e10aa56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f483fb6b6177061433587003ad38d89f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc1d806705b49d547ff64bcdb63881c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9967defb24a2e1cd63801d9fc5e56ca259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91cdb12c8308e990bf90e7f5df023ba60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65870dc1f31ac05dd661ab12545820bf61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b89bbb896e876a05188afb9010018d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e276ddc1d36606c9005fbee77436763763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cd2b9f414b20903c1612ccdbe4e1f764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccfca89174a9c99feab7cc5c7032cb965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51943707a2e6a674745b129bf317454a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07a28be56df65134d9e18a95a578f1967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cb40a4a2f183feb47ba1c83d35616968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0df60d0e773fb32a718641f93c80f569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc573af7583b49721b5ece9508dea1570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29abbde522576a6eb92224dc6c7b042b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b295b69ffe0d95e77a37bb077288ae72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b47e9e6adb34f091838331858d9992473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bba23f62daf6e293cc1c22d4723b73c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97e17a0a8c7cf39dab16dfad5e6429b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c8cd3b72b2970998d7caa698856b2476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08858c3e7d1e29d7ef85b0d48c4d681077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5625d16010e2056d9d88bb52474ed978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67b68bb5322923d67a643e3e4d1c90c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22470f9250e798a8a9edfde81e8c43a280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6539cf344bd73c88c2ac11562fe269281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c3747d513282be85b5e1480256f23182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6276e11e37775018be7f27fe6f6a7a3283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e93d3df88e627145a1c1e684f51beb484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12050da25bc3c5ea5bb29e03fc931fdd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054f3768bb494cf0a3e950d63e78423286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fd99c3c417a343958af65bf7ec866087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e28c26dd65f81d67845f1cc5ee0b5388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7699cd942e067285375afc113328e0289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3829ae363dc0aa43c3cc764573fc1e4490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d514a24dfcf03a2b7935be4e51da70f591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58baa1ed2a80902a3cfcf8971142084d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b07c6b0ff756b7954acf94afa479b093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45df9fbc163ad2b2edbf5cb72ce011be94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcae8f6cc0a58104e7247536bea6264495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa998806a5b458fbcc19e9419b985a7796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59971df513e4df49d93237b3892c5ba97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee68c7a6a08a886aa3bd6c765af8977998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3886772c05e665789165bb0d1575e6199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfbbb02a1914991d23367be0916a01c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd16abbd12f6fa049bca00c74d442070101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9950bcc9293d80055012210e2e68d347102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e975e6e4aa7c82f21cfdff3a8d53824103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d68660495ff5e9fa2a000ef95cd990104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b98757e6639de00fe1c8778175cc9f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bf9d0c39324936882b1234a39574d1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84302517cf8ab8f29a8af375c1a56357107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031fb9088c43a26b99b07f926baa6fc3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd7ca5d8832be62f6b3d59bdbad525b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5ed68d1f9790f63816d5e112294fb8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e37edb1bc56abcbd816de40e55c1119111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd08aedf685acfa7ca601366405b8fc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ccbc9b8127cb876dd6cfc5cef82612113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dd9b106647d5fb9a698f0206874ff1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d018e95db09e70a3536c4f1d21abd02115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe9eaddb71f62b7cf288294bd91f325116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b7b358eb03ec9f0dfd904c62b21b96117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397b6f7c9f76d1380b8cfa9cd03f615c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ee493b4cc83ba0bffaf4d797e80c02119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6298e90f4f27ef5e2f24ef4200676713120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6c6ba474382fbb02b81c774543b39a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbb0e876eeadb5d181dcc993f0f26d2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a746f5a34d539ea5c77d4148332b3bc7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80acde6a4bb03e9b8388aa1ff8778312124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5740febf74543bb06fff496ef3eca6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88af38abaa033429ea34e7bb28013dc7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1313cbb67adfde8d519be19327b6406127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744f4a7bd2b0007deb9308fa5129bbb6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4730539bdd8d4ecd0f798cd8b9f3240129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3cf58f3072c4d49143f8a6ed3ed21b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5e467f98ca407c503f57a3f392a5b3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb24c78eb65f50892513202198e424d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87352d5a8cde933d1a5a41c331c75b1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f25232ca235f77fa554bfebe519fcf2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a231b3d34648ac19386ca1002758f45135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6fb6787c249fefedca03fe248ea3d2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ad1a6030a450bea9e845946efdc4d5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcecb319e956a26aae2291187aed3f8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0f6b297ba60c3685920293ac91d852139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c417143328a8c37fe4fde2164f71debb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bebc70ecc31b549ef1e2f40b97665f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f07eeed8c7c80887d7d2647a2d8d1fc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29833f6fd91e1649dbc4e5647ebeab3d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140efcc1ef6b91ac0fc6cae98c9115d2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690b7c88eb3e27e18651a3d471f311cb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c177b7697267cff438f956b4e69772d9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78d3c7b26ffab8a491c4054ae90ffd6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661194d104be6326daadf58e22b3aa13148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5b76a1075084218a60dc2e69225d8a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17833728872d189b9a541556d87ad2e9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1379ad08eedabd61209c7f382a7883151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8e9aa356ed48fe43e4bc8a55d30d89152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e248f3e01964c15fa77048e3c9c82b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238aede3b2c8cba239b8ba3dcd01a8ef154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5dcb2cdf2aa12d36eff5db87fb7d63155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067e35fb23d13c4850931cc5fe4c3dc4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f265cfe55a5fca5e36c74e33d31eabe157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fb819687d0c186094c7e81d863cfa2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db9a31a648f4b605b16b8214a5b47af159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd22f2d17014b0d12fdd00df1f063de0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aff987ac2d145b8d7ddfb80098eb5c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d44b21a3d4ce291504e52f53eef10fd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2979f67a20729c9613f616e3c6be1d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c77ff315815c9f55341728cfd27736164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eada57819b53d1ef5982b6fe6aea55c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18033d28d9742ab1fd2de07152532942166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbac38ac61813be19aa98047ba59496c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9957d67b1aee42c81faeb7ec5b7af781168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c16b7ce452e24d83fd8ac41b20b3046169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a513e6a48db5b74b8a7365c0229fbb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4961bfa2cabc11b3c1b1ca7028ccdc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb96cb706d0fb0dbb6ffddedcd6b76d0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f08283581d7d6c47a4b3352eb37d330173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e183041c3d25b830a0d448a7e3603e5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94e336b733bbaac1bd674ad51ae15e4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acda10659e287dc557fc27858a916064176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d7325e8763e15606545c04bd0e1bbf177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4157fef607c933860d3fa7a94c52cfb6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7383918877f8087caa3289449e83d8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fc3f907ea34a92e370fac530c56843180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d3922466b56688e78657490118e8b2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a16f727661f53dd68589a6b36966f15182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63951ffce873f5e47c581732696f812c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dc4c1b0097dfd549fbd13a48bedea0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87ee2367bfefdf36c0eb3c85a70305a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1618df533b19fda25e0f60176ddac69f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b253b3a02e59bcd775f9ea832e4173187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4905f00814a3dc13b91be08d2f9b1aa8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a472387d3851ce4eca70f58181e790c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6294b085bab40af59e1982fe5f18697190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74490f84d217996a26fc8e13b057ca48191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56310dbc652a1da493c35491d4db631a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8826f1b61abb0745915d50c121e69244193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d5610f7d2a256d61fb59639dda71c1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf1a934dd4a34ab56dd15336ea87cf5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966d2a82182d0cd1b101600a8d6612fe196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a7fe38ef7734b2c76849a35d5702c4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1d4ac17b5038bc2c3a36f50f064699198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6cd96e256628bc6331944c5ff3652e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa0f08b216588998269445d87f00262200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8cd841aa2df2f76095fde67a741879201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4638a545419b49fb827d6ab302792b1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0206caa5c5cd91eb358aac4cc374a48b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698d9aa533b14cd3e54431b8a352a029204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5149842e5b3251b63a050cc239512e73205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a75b1faa4ab0d2f693f9bf8d6a9299206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9da653d7c1f2b6ccd2e0086ccb747ae207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c306d12119391c6097f490ef4b6b2bd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aa78da00cda2c41b42620dee934d55209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e138f9fa2e9d683a328bb3ad1e236bb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb921a6584fa9cd5f2e92cb90b187887211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44bcf443a3d84470142714ee33453c2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9f63c17009fb2767cb2d7c5929aa82213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dd9e75c1154c372a2bb15a18f31aac214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd9ca2248b39ab289fd60b79ba06782215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c19d1f9e4327b5ae27673a6108444f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27572a34a6af29d641e652ccb36177d2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f627a1b9ce05c84d5fb27a74279d71218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5804ff5ca52309742f4e567c37e7a6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915d69edd3b56560c48297a8e2d68795220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46de396cc53a568d41ec8d60a55320ba221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda9f368aad4dc489b6c358511729159222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f39991fa3cc9bebd9bc30444434049a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0706fd91b1bd87f9cb97cfd177675167224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c7dcb77bfccaef997b4e1e42147621225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd327e8ea0b9786640e0fdd75bebff77226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bad0f2e6080a7256a46905fc482e63227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc76a90cb2a38c74808877b3716e9d3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a36819f15313c7f59c06d08624066e1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de96e0deb157d0e9399221f6c5580eff230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c6c19f8af73647fec008f642306f24231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258df4876a827e09ac45717f76c7680d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2682548c0713f8124d2e11661425181233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d797dd704b8a7fc29cf1de160159afff234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6cbf456fea8ef58254def52b056fed235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f589460f027c4e2db3629454f1bae29236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2a740eea519b2dd7bccbe6cf04f038237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e678bb4055836d33b7a3e011209068238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b693685887dd6b1f4d9a8d2eb5e3de99239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3785e5cbac67c865d3265b71ab3f03d6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fe39ce5b6e369536b3cc0626576688241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5da1294a4bc6aa232036f7adee66e9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d865edfa8dc0485fffc600cd4bb1406c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7463d2fccfbff597e411fc4766f4f3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10d2691ddcf9c17c05772b99864a8eb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18248db8bdffd3900aedb978340cdf4f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d2efe4d5ba94f4051c6580c7bcad40247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482492865036eafa58efeb3f3cd7cbf0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87417310e7e8ca7172320224034563dc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c245ea65db441e29efaa454a74e34e4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaa215087456b868abb74387c14176a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08db8e0519fd84ca15c644acfcf91804252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288edb7f8c625d8de81c0c4e12933f53253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b37ee19dcebd833f81e0b25586ba8c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062fdb94ec5737de058b56dcc6ac3f3d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e50a1ac723e325db8925afd3339931256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81d19ea9ea864b3388bc1baa49eaa38257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3647304b3c3f808f46e775d4683db0bf258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbacad6135d7d8ee8fe9c719ec1a905259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6863a415d64a5c95895f2bb4d27c0250260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49de1217f917c5d5b95448d3ae26004261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fcb62207b199005d98fbd0f2e83198262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c736b069f3f15a897627e9cb8bb856dd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf85cb869db5c2af0a78633442b7484264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c832ee426479912b71252f98bb5738265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4add5678f4713c2ceaded3ac1bcfced0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1670aa846776ab639f67c0c79a7dfd58267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a55518b7490d3346ac2a81fae25d7e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec066eea741199369e5b408874e007e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966bd5fe8b0f933e486cdd452cf1e364270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02fd0b6b01159d9f96d969b23c408ef271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa15d3b9265d387be98e595c7dac74a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ab669a5bf1e789afe91fe9b4029656273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c838e9b85733a8c8a71c34bc456fba79274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf6486b8655e48ad666ff6cd0cc7099275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7257632276edcdf2404fb316c3760079276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9a8e0df73a67cbd4bcfb1e0881a886277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dd3f7803e1ae17ba12bca8992f2352278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1d8f56875b0cf9a47915f953b3bc54279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17dde29be6b4ecf4792c92da0e39986280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135210291140f31bc05f9d86375f9aa8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4759294feca7ef5ae7165be85e34ca51282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67a156b6a6571f550918f8edbd537c2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2bcb7c7602a48e1a7b196fda9a83df284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2a4ebfd85bedbff05528935e587161285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac75917c75b4a90f56e288e338400224286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cb859af20c584f9eff02512e0230d2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bdaa29258b568d09d2b99143a3b009288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed9a0804a5d0c0a38f00bdace0736b3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e201c92d88a9f538774970cf6f6325dc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c791d7fc794cea5b042ca06a8a1f6c9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a799a297fef425aa09e201fec182d9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7733e95c2f4af96417659f16699741293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c555da82e9efcb8c00811e21335d8f14294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1606161ea4ab956d4386ff86d76398f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c08478546b6d83023004e8591775d6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d9ce626b880a1a89645016bf5490fe297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0019cdaf81e09800d531e3014a4480298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceef20e65fa4ce979f83425b30b65ba8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad626bb024fdec8c50b26bbee3b14f8e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4c4837f9278298cb0a997f937a59b4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51e2b881226cde2a6dae04111434971302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7243f4f287d50cfc971d6c099aad775303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5146d100b6b2e148065f23c525e28195304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7be258a28dc7631e458e338927a56f8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0daf26cfe142baa7939581bc48f82d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c71d5ebdc6f5ebba8fc980016d89315307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7832fd4c695f785ebdc1afc8ee3a7f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8764759478007e4ec7e6173032c9d055309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20998df5513421b1f5d3a767c5afa973310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9474baf7a4efe90e974b994161634de311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b872d48fd1c129979035c171cf095f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfc2fd9d85119082312c9e4388799fb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a773a463e5e94c5ad76116b110336b67314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee02d3530576e3186ce55b0ebfeb6ea1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c42edd24b9c3b24d17e26f38cf096f4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7106b725b7479630f616f0d3848723e0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bc005b996303716afc6c923595e9df318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874ae671437fac351e139ab7e43d021b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9bcf04e0d75c7ab8f762ab221f2fe8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1735feeda1d9671ea82e601d28bdfa321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dc5906d5a84371cf9fc6d3a584f7c3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11902191d8f215ce2b9fe5af9ced3ccb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae103ac485de62ac97875dcd2283aa4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88c1bb1f892cbf90430eaf01edb7a22325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1185a08bfc35f86bffdec4a265874ae1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1caa247d2d3a5e199508a286213514327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaae6526b20055b028ef7c3a59f489c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30b6e6f363040e82264bce79aace415329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17981639209c7965cb922a37a5a249c1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b804118476ddcc5975bd854fdcf66546331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c06c78646e2c7df806ce67aff68a7e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b3d056d4f54dc3327252ea2e719685333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4fe3fffdd8a059eb7e8d34f7e073db334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f3dd4d9e5f46822e1f38a7c85c5539335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50ead055ba0cbd097f75e30c91dcf50336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22081e9ce28f55c0313e9acb7d8991ad337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9993662291bed77197eaaba428eda0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4868f0462b0e807edfc3f39d3c00d5e4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fb2b1eefa199fabc91065f0be4c731340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825969d1ad66655b6448da345e7b1f61341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621bcbba23242bc161260198e1ebbf24342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f34ca7ba8d6f9c1d7448bfecdf87b4e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab6c418c8d2277fbb0f7bcb260d676c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e654573af137e7147d74520a2896f7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6634e53d4fb84a5cf811c1fead0b2b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13beb603ab0a09d3c069bab069e5049347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2ed26d38a85af8912a712f48ed6126348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a36160e4f503966acf9452bfbf5452349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f16d58d8a3674d57600a25f84bb3cb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2ae760a5e80004fa3b1459e3179341351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ab20420985e4126fd494104977dc10352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7777c393434d29d009bea14271b4a4d8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e7dce32a3a714c6970167f537ee1b2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a72a02038d6287e491b18e47331797355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d70ab3a4fc0e4ea5019aa08aa5f9f4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3a56a2a3024caebda8fc2c6f59526e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834d3ce6e384b364d51aa32e9b207003358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a049ff03525bc72ca7e6fee54e74c82359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d3706bc95de3054edaac5947dedfea360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7d9aa5a658dc33f7fdc0366a7ad418361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38259b15a724ed1dbaaa405b7b191f12362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92111534e2880686f6a72abc1590b317363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8943b032051e863a4d71449879f007a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b82ed279cb35c1502530a0e60768bb365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4f26eaa6c337550d8f30ba43582c1c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050382d23173ba22b5e92c82e48be001367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4b468a60860b04a256fad4b76cc280368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475d0998049d331f63d2c31d7bad8010369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eab0c455d5826d3e020528c868aa492370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ee4b17f97b4b2d3dbc45b1834afacc371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec174b2023bf714669cb281068114d4c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de28b5a37091f5ae64eccc87ee9bc355373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71cecd0fe5b2b02766e5214bbb61637374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bb193d16ca23ad83904bcc7491ddac375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d09be19994333d219d8ae70803e11c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfa8a978587b3fdc2b12892ac415b5a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb520ea23000536ade7dbf569941984378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33f21b283883d0c506cae9f2c06fbaf379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a14da005152abe46ebf9b1fd0af865380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2de20c2e233619c5ceb1740959cf39381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45466549d43ace5e35e90c200e926568382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dbb5bc243e11e7197c7be6a508d1cb383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280e502c7f38a78945140b91edacfcb3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f377f4461762a78a40433110478704385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa468379e2345025fdf14e0fe12e052386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38707ef14738d67a8a383c12f7e57c4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653bc68eccd89f1082a5d1a22d81f63b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbb037d6e07f13f34031c6aab871bd4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c000bdf32f435c634c3a9aedec036eb2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62e779c60c53f33b8fbea3ae0d024b0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35c33a019655ecbb6be15696770ea33392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f7a8790453bcdace0f839f0115eb43393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b176da62142865d4121200ab8a6bfb50394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd3e2e50079ea794947525c82cce1d5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383dc5a24f464e05e4694d9210e88482396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc1bffd49edac198c2c31ac361337c5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193df912aea9e8f9db4c382e32a55aca398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a4ae928fb68a5df9fa7e216c256703399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5ec13b4b0989bc1a33b4f4cecfc376400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb91034bc8be5c564c82f15a6c4ebadc401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1fe99a97eea28b8813402eb324fc46402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd0ce40be687915abc53e9141b90efc403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f3adea9765c24deb2be9b41af4436d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0c129e986234cc8d504f848a0b10ac405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aaca6e3ca9bd693ee730827872c2f1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911a11df30c36f06fb2565f04009f401407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28d4f2aea16d81137444b96d253d3fc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ea58dc1816ae1959cef789ffbabf4e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b52d5a0985c8af56e2b7382c9427948410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a19f5d86cf96bbd267fbad1cf4074b8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9442db5becdf4dcbb48e67d6b34ccbdd412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cc7c21efabe4a15fba1cfbf64218d4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a50e6215310a691979de5677071ff7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343475fd23b06ce2b4486b36bce16458415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8172ca1cc95a1944d28cfa2c8eac58416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327c8cfe8163d95043abf5a3e66df2ee417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b37eb5db226bb418feb39f94231a272418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09022a75c6752071135ad5f43d3d6c92419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2db3b558c109704e84e6505c17a153420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf724987338586689b7575eb38ff900421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47af2df64eb88aeafa0de9fb5f57fc7f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d197a6aaff61ce94d3b2126989826e0b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ba8f7a6fdb47f44415d78bf15d7e01424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d65c5df4a34ea99dcf98405004c5ff425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cda6508b7e0814538bb56e2e35402e3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4070ae724463de80fa1595aa3fb842427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909a73bd0987f7cbecff01c5888ec11b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479c883bb803cf3bee8df2cedd395d9c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5899cce2dc16d312f579bf0e2332c34430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed857fcad47d933cf373b656ac20e0d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6081569a718244dea43bdb9f323e23f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93a42ab916860625295aa4b16017643433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cf295abc91d7d990dad470288c0559434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6314f4989c69f917a6f91c18ffa68e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9667296d8917149b6bfc40fffa3c0c50436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edb6987c25a3ba1595ad8376aea0a70437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e674b6b7b4cfd0cf3016e43a219c33a3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2447c73de9b0e063fbbfac7dfacd803b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2268ce577a96eb544f71bf5b3fb17f88440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6316142a9499576a673aab8fe83354d7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fef5172e1e163d5aff8eef70592e609442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f045ce08cd9dd0d99189aeac4d7d495443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb22a0fc5bc4999c32a5be4784c35e1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d9d4d464235f512398fa1eddf0a65d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de5c7ce0a985f0c9430a94bd7628566446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66661ebc8834c7d030c48f54050673a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd6f587fccdabe666c1584363d6399d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2197af25dbc528b6ad1ccfaaa8a71f3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b72f79fc69af6c6715a65faa9d4a30c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a13a1d5ef022c9a6774897b5da62ccc451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9994977e14fad875fc393f09957507e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1461ab842b60a7ab6dc08b4623510c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d761a306cee02c51855e9c8e3e2499454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc03db3c28e83bd889ff824b16ab95f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f69554dc82bbcbed37319dc8bd60c65456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186c06ba5163fe5d47f42a2b65d64dcf457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38697fb61e68fcd0594bec8c7cd475a7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648269f65cedaa47a824e98447c07499459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d030de49aa08e3c09767e2bb2690b0a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a2b3c0fcf57772150fca76911bacd2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca533c55b4fb965d19765e56401b9e46462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c11f5b268cf9d4aa160d92506f15a8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1801350d4fbde6f8404d39ba646d6024464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779b202954c283a86ede2889444d82aa465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d040b89f0efcd634dfd95f42c4485f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4234820d101e5ed07b69767de36cfce5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93924b3f6ffa3cc8358993514705c059468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09849f1ea844cd0dd25713df1f246b4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241c370cf2f6a7624825274cb45b4258470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05109af5f8b7f7c22b1a4fec725fbbae471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e23000a24a9ee034767b41d2c205bdd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c94a185bd4342112f9e7a1153b69a4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b88974694ecd2b79de223545841bb8e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca36f0de8945f42489bd82f8da984f53475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9030a4f842de9fc006afe789e6b61d4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cadfc35c5d156f1daaf12e36282c0e4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ba264d663d067b8873bd1c7340d34f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbc87895d419da115ff9ccb040e21fc479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bef274c838477226941f6855e80586480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c0f4df1b06ff3243f6f484698ad8c7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee014151da8576a603db76366209d383482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfeafc6987ac80c192542b0ba31d918483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30c47c9a5217adc11a06bb902379dcd484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f215688f7c374ac94e443d2fc4795f9a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c843ef97e2fa33d5d4476f75248570e6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94805278804fe408628358030e8b08f9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872f934d960ad9a35bc0b7ce409ce939488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc9920722153a4a4018f18f6036328a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a4b87c46d4995ba912c74e002f5358490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489f197b8ef59943104b57a049ec62b8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea50cf3602f2ef3f2020cafcd6341d42492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b8d051fe3a6d40f2951dc58f98721b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e12362c1a19e09697035c108dbdb5f1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bef0a91ec1cae4c37254578317f0ebe495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a486684bb9c18525855994e4558d6d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3756b7243c03a2e338589bbd448e1cea497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d099b4087144c98532714501e3cb258a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaf7a1f6e84d8b58133883d61692305499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fe88b67a13b0c779c7d5bdb56f27ae500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebd14c098592a2bf396b54e28ea1112501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f7aebfa370fedee652f40fd6ea382f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b98a11c64efb229667edcc23df33f3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fafe154f0982b3951eeda2a2143ad33504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bed12f4dc24f4be4b1b0fa11e6d34e8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa94d4eff66932bb10548eef474ce809506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6705004b13fe1408fc324c54bb35467e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6514c33c689b6576505c6ed1883671508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5117fa7a75c7c538437555a67ec615bb509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d8af2fb9a00f033494498d84368852510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266614f3dbf67da7020fd837b1a7086a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b617ec7340fb68395d0bb1d2c4cc6a1d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9851733f4ca622b3bd53f28a87dd3447513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b435e46b3bd445d3c0e1d5e11e6539b9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4e98fcf7157bcd4ed3697989931a47515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce398753cfcbe9838359930dc545fe6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620ee02ae45084e3282b6051e0823dc6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29902be595a09986f327ee8e3b8b049a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401f3728631daec8ba3bce5e90abbdbe519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172b22bcb0545c9809c12a3a399470da520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a680e3658db5608fc602f28a0e7409521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207e142b50cea9ac7a5c3997e8304d95522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab6faf40b4899b36fd5bc792e9deba5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1aa1d83d86f26fd1f427dde1dc523e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420f3349bc8d92c963387decaa165f17525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c27f51042dfa2e4e12e1eaa2ffec5dd526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae90a9b8563329df36f4d0a5842f476527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5f57357f07f83673f5c4f66f9ee4d1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd7a69c131a9ceaf9a490d96b23f100529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e54fdd4dd675033853b51975a544c87530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f3c78b4de470b3094ab30895a6bb21531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11a6c579c2da328ee2d99627d43cabc532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d6c96a1fd49ac14428d337eaa533ef533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edf17249af7084d5e44b7bfcee5cc1c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e050f682d1d5c9d319a85077778af21535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b433b723d3f34fc0d70f287f2029055c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c174d9d04a5e32bcbe293f6fdc5976537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5dc8bfebff63c24577a384026871c6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2c5578c023727d56072b93680c62d2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd8dc620f83dcaea07130d053c4ffdd540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36298db75e4f1ffe77332dd461abbc5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c8f81c3d9240af14c53917f2ec52f5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95938bf48d7a766f79adbcded0c684cb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c88a5595141c0e3e6c3e815025e8bc544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd0f3d2acfc191fff6c86ebc4f20353545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279c36c61ea3f4aec79b8de5e4371ab0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451c72c102ce72945f25c9fc904d1f4d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe707ee05a0e464bc714561b972fd3e1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac84fd6f94890408100cbb59294778e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83ae488b7d8c434a3b4017fe56262a5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e631addc439edf9eba08f85a3bbe0c2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1a991829a6a7968dd6b2d2fb2cd54d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93297ce17b2c47e6a479876161c835cd553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5c71493b08fbbe4d8c123bdf01f5e8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad913a6c920c819aa2091914ab81a72555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e633cbe5f912fceb5fad564ff468acd556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df2c9cc61dc9e9eaf052022fa447a02557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515b7103d8c27c69898172654d351dcb558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3993af8c945f2b0a94b375bee2f12ef1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2519638309e5b67bd48118a92256f0d8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3f092c00f06ef47b5a7d1533ed4e9d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3e15bac40b2efc6553f06264bb4dda562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04c3200c38ed9fd46cfd8fe762f788d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b04f7a6d6a924de2aee3d189a58303e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c126b7cee296b43bce932ce4985a118b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b418255a6a56e9db3fe3c1cb67b61387566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b597d58acd33a717044b04ad6abacf08567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa4f353e50d0b07ebc305fe2614b6f0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a54759962f1f0e1fcf53a6707137ba569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e039c42a58436445d973801692071801570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352e2e27e6961a9a800a3d509e466b0a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b56f4162b4303426232e257469ed4b4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8cb8bd5fc4b5dde4248854153a0555573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc58595df9630671722d2838af6322a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129b81b63bad7e5cdf5c7413ba17dcd1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaedbfe5d85d8abf169f0620b52d074576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a02b113021a6dee7b064701507945e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4967193a944f5206f64519856b922b4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9186859653c11d2da489a450fe4a38e4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74e06d7615704e1b543eab00e65906c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d6f4c5908e443297f8f56bf66311a2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97af07ad5f70dd3a4cc812b5d4de98a2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032af31ebf6878e00b03952ae3653028583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b93453fc1344811e9f91e76cbc8e5f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3357b57d157fbf97d57f86a588d754585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6854f22a894251063212c7ec64b9361f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c462084c0dd90f33d5ccca09e4a823dc587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aaa6a605ffffd736169d247c72e60d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986399f78b29af49b06bd18908775a75589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2341b37891d1bb61b9d194a4807541590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2dd30071caf615b3c5c6ce46d5c33e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7f9d26953253766cd9c06ff5d5ed3e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d284c4733337132c77d389d1b08eb2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e484b1a1690e7db89c00f7c6b6b4ef594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32039b2397f2f0a4f5767afbc069521595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419c67b7440e8e80ab5b2e05bc962b5c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433f69524a10037c29e4e3f34332afd9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd75e2385eccea21d3d8e2f47a043a16598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d5229849252066773406e16274b26c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023b85eb5d10eda7a074ef2beefc50f3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06472d3b1de81927cc61009f1b8040d5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eef5d6a91c9d0bdfaf3974db4485e22602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0751f3ee5c9f4ee5147b7dab5c17247e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f814720b8a0c78f9b2c7b85f96be89604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9b4a7a80b5fecab388cc8b60f5d0fa605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32988b906a1ed1980c0e8415cf8b1c50606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b04548f351a072d9070fed4c6a662a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1d2fa0f78ea1dbf329a7972db6907d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbdbe9825fcf2ab4c6b62a26ab39137609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d511fdff7c2b9a63ec651ad20ee62f68610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecae0a5f89831a80783adaf11c2f104611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d246d5209374ec2d4a7b241a06256b5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0eca0321c53c0b3dfdf5d1b91a2187613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437dd78a3821026506ab7586f1005436614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db19bab434535300079aecb2d55ca52b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa6468cb1fb0dddd01ff6dcc2cbff2d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0f47edfb829a1ab3092f1b0005e37e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cfd9c31c231d4b4291573df78238f5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b441cc25d6fdb86cb37d60df01128372619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422ab810a781349b7d3f70824dc88fea620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c0c8bc477e3864f0fb8e34bbbe3937621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cc1154e49a12ccb009d9dbd468cd3d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dd70f7130a2544de3249018e7153e4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f7b29c8ff52dbfa8d20562658f6a7c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afea6f92e9a404b1f379bff13833d432625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ef7089f37b60465c2efe3d155d6960626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452ad589c889c86eaa8411c31f8ee82b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf6e35c3f0303f7db05409743214e5e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1ac1782e33a69c4d005d373e43ecc0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b232a79dd24fe2476fc8fe5b36ffd696630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c9230d8a69663267d583bb2ae77433631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d936b2bbff52ff52f32b753a43aaae632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64041fd587d02944ceabf6531c655756633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c4343b5c8d995d9c35511b8565d65f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559538ceae440429889221bca0cda7bc635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffcc1f0608429bc1bc18c56e915df99636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fabe7889cb85e428ca113577d3b72c6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe68c8539d975d31451361951d1d8130638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ff0ca34d9d9281964d188e7303eed4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e964d1ee91d61b34b05e92690b7138bc640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1110e29f2ffc7e44aa87ae7cc82ac92e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790e02c32f4246cfac23feec99a75e70642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ac02aa2281f528570d462691f259c2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40c817718ae92f3dd13e7a0972e9e92644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e416ab7c5351c1bb0d9865900c560ad5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a31a292d836c837a656a00e85e58cc646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bb3d1e5a496b2d1a57021811afd7ba647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fd7ee9d92cb8ddb6aa4fc45ccdc813648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c3f0ac4b3bc7f85eec1a4be5ad994f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27d1205c16fdd4973ef03f7db934188650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e873ccaf0390e8c492e90a475de9a001651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8104cfde4fd4f17920725c4d1a3ffbba652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a3208c8ed4fbeeafa7879882fbfd07653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d412a25d5673fda35c26f521f141a86654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35114353f78836aa1264ab1fd33bcc02655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0084b5cc6cd2bab3faaac059ccd3d9c0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac800315146d8d2c4c54d23faec94ad9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c3eab960b81a81d2329815d9ab5137658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78e38c895b966e78537ccdcfc8d71b8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e38e8ef91eb5a06fdb1b9f21de67d33660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054386056360f947e22bd70ed217ba93661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b94421f1c81427355bbff7a12473a1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae052f451dd6e160344874ec6d041d96663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68215617c031a18ddbca619a7ee388d2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df54d10176c39069a7a07b0a13aa4f2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec57b8b4657e94cad91f1aee840763a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7fe2f7b9b2a961930b6453e6e585f9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d9304c50aa0b9f17e6202d1c147ead668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fee0b538c819ed73cefe1368c10ebfd669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8138fdf3bace4c5ed94a0ba1918e3d4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702129d6b2dfd09ba1169543a9f4e551671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4d2def12d0f12b00567bd8ad86ac88672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40066b9766b33fd9f3dc89701a0c300b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbe565688b5e129a9965bf8e7d5fce9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b3cacb6851c9e9914d12c111d1c656675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfb970e5a71362f39069d8525e43775676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be04d5d5150dbf81936de5c9278dd88677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89293e83ac146c502cabd00c31f0fe3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abee645a8c7bd51a14bd0779fc619e91679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654ecd1162e244f5048d1adde73293d6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4521a9394bda317631888d825c7d8d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a2482460279026a62df246b66aa5bb682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a00ec7c74bd0bb47c9a922f7526ae2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653e204845df6d18c889a3acbdc6f929684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b449f060b722bb2ce56951e83f6f946685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1000b9594f002d6c8a49499137696f9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160221b0ad87b4e95a3c06d907ed924e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3401fcfacd117711c6a16a66638c2ef688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7059a98567b4becdeb3191b4b600c1ca689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b076fdb4639d584972e13355017c5c3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8067b451880318648de3b619fd078d93691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2036e73570ebae713ffe957678d9ef9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda5704b2c511740241b445f618bcb1d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01f53aeafa1dabc3400da0c0f0c45a0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea55373206692d776e870310b34a5b6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c79f40841ec368645c7ffab001ddf5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d1d0ee432c9bca333d6bf3d1f48307697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9727ffbdbf2124d0592a78782e90446d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afbe4f73204f3e9d3c7a2c228dedbb9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169a78a36dc129ac5431bb66166d52bf700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a81d9b1675cb26c5bb7cd69f327ac7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fc830dade0c6ff7e5010722cb0ecd0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6256097ffe35e2565f99d02acd7ee9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d55481ff354367c076f6ffbd06de0f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3211e81ec17cdaf8bbffc35dcacad972705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe86a3f982c2541f83d5df2a9f06733706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae16cf18762edcf048c36c65e604c636707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133ae6d169803e662a0b7e9520be0729708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d0b1ecbcfadfb09ab8d69ad5e6b416709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dfa8833a9b14d166d574b8aca24813710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f40ccf4fea1f1c28d76ca0697661db711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b515ed8edab23a6ec5de326a4ba8fdf5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeb3c2d52bcc65a2ac0357e0ae89ee9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cc911f7aa3c0721bf8aaa0b89c1e23714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502905ec99674ed6e05f1673816a389f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1920d438ee0027cad1ac2aaf19ac3951716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4632faeb787184415cc41183055e6419717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032e716470919d89c440dcc3fe24f1c2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3569eae462982f7a06521e1530b828a5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986a9f60db5960f5fd5656d9453f2c9b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badc21317aaba161ec46f799d366420c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4453d43c3e42204ca9dc2c47f18d72f6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55bd9685b617c83b7d49a67e55064cf723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457e83a03414af2b71edbeaa68b8ddd7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76b2f34b094b9782cfb1e3255b255c2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693f4ee30e5869858a727541c033c35a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d44999ebd7ec0b05054538aa123a08727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea6bd0b76a4f25231b5d69777edda07728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a344d0f9d8dd619d5db009cd05e3be729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45991514f1dfa00c4d1ebf178b2fed14730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3a59b27588e9fc977ade0aa06e180b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f795a65741ba2bc80d3d9549b30939732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43443f77abb74b2539fe120628d66b36733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ff1ed13f7c152a806489c457c44ebc734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa63067bdc315a02842eb9e03d30a0a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a9999c26e4b2e48fb2e5a4da7a24ff736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9356e5fb5100834be494750b837d69737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a22b98b0af40e7d4741a5412cce43dc738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9186e6d52378661c7a07b3081681fab739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac78698ad7d0a4981d1981f2a2b3004e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdff4dfbb609a477ccf38d63b53d7f1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b704aaa200faf4364c7e76fe7b9133742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a0312abbda2a2fd214f4aa24a4844b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d963ce86165c4a11d13bb477f53056d4744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492bbe9d18f923199a5ef0325295d932745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bb18e62b797e7ade6d44ca0cf4ec67746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37cfc9cf10b0fe828b7992d275431d9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17e8d652db85cd3ae5c05b02a24253f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6496449958d4d2963a13c616772d67f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a884259ddd04a115be667083d33b6115750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58b89dfd83c6fe56cf40b426b24e86e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079a094e34109c88cccaca95d720f514752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eb8ba5be388ba7b74798ae7aef21d6753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94530e62490a8ac82290a88a09f871df1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cedd908e71ae786954ed80ac37e56312.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8f4bf2bf07c5f9825c193cbcfcf9893.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fa5eb75e695a151b87cc8af5bbc5db4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853554eab84899cefd9d9ed51de835175.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ec4872638075785da76f460e8df5946.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ad8404a7b5de0ce5f2eb3ea04d1f687.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c771ed29ad8af072725fe88d22584d18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a3a9f71626a157bdd9f4318db9e2be9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d50601eb359e758524c819a38507ee10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befd80f4d63ff0f21f18d1296d0ddc3111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a297c687c4674020c635dd66d0371e6312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b101316cb57ea81e5252d084e089e53913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531cbf9f23dac6475cadaf5b4d4ae70114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b1f393907da8b35dbc257f6d50875b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964d6e424c6b8e5fcaf34a09ef1e69bf16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc82a21040adb25ffe183bbb8ecd4e6617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a50764975a9ebd137ee1b4039eed15118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff436f286551409b3f0cb6a6106dfa119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b544a3cc0cba4698aef6314c6fad208920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93869c2f3a834b9f7a4ebb008590eb7921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a715760ec0c40e2b55ed40a4c61c7e4a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7f0bb34955ec3596ed6f2df8e96d0d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97be9ae367850a8b5656a0a2c82cf90724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f3725c2490eb42d8153c5ab9c20b4025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e430d6461c802abfcee1a8836a9baa26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb195a41dae24a95eec0657751a8657327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cab6b341863ed979630adb5b26358f828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd31e49eb4dc4dae44b165f7138415129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f18dc64617b2951aa9f12eeb73c0ae30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968d07c8176f548de81703fdd511bc2c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf12bf3ad093642b86ea1f6ce943a1232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a744559607daabd5c242cbb80ec0778c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adee2859c9098470b4a99fc70d22c2fb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1049a6c5a60df066e7a9a8b21a06fc0535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8c0fb44c6c8a5fb81073bc7e979d4236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b3396a518d7ee074c8b72aae1a746337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d7c1632cf998917a9641c97663aa7838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d746ebc8750336bdc2a9e9cffc7a28b839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806452c1d023d239c76341074563db5d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de332fe515476942e8f922af6c3268a641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e398bf422afb0d1533c8cf95f2685242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3b10b08c4a6ec14f5eb8aa2b555ea243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9adf8f8b92d48e9abb1fe4920571cdb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74edc7ee848efc26cb31c35dcced6b4045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c91d4dd65d679e7e4aeac695a5d216c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4f05059d17d6250109cf5cdd15403347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbca1a51a74fb2b79bb7c292e28185b748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbac06c8b5b1e71f2d679f33714c82f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390a59ad125e4857b138766d1d6249b950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63775e38ad765bf2e5abb22e62ee6a4351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d554a128b08e4613d36fc662041b56cf52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a28c9e570c922c056cfacb4ab939bf53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f72f3004057bf7f31c4a11a45dca8a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1fc7708397418eaa7a67697627aeb155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c5582a6df7ce710253d1991e70f69756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1c6fbddc20b4833768082688d51f4557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d5dfbadc1023de10fdeb3fe80e7adf58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39f980e709c1902ba2fd2acf8e4bc1e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1866ecb7ebbb35bb8767534bdf243f8c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baa2d5733f78ac75473ff1fe0299d1861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a62e89894ec59abe1b825527ca6ce0962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6732ff82d05276599fe59f5f22c4297f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8708b8c7e006d6cd015005be55473e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771f7acfcf47599985452cce782bc0ea65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f815f657cc0d856cd896af6af4344dc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485e3c270a66d9fac6c112d9a6d5dcc067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07689c9cd1b7a5f8a8486d62da47218768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a324ac5546e79147d9a126617935636269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb55cd98692a0a718f92060c466e3d4170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8136674f3a3eb6ff46a564f60a33431d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd77a78b71590505ad91fae89941b1772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9f1ffbce6f88cd41211caa7bf1e73973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccef3f7cdb7b036f40dffffe0cfa49c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bac5305310a7ce6293892ec5439dd4175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b2ff122ab9d43ac6059a5cf5de00aa76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0b76a2a301ebea0863435e0000210577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf08314fa3497c329c94c2842cef2c178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7dc7324585293fc7849dc634cf665679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbccbe04f039907549643c29de680f380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beabb171ac29d82008f24910cfbbc47381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1184c5988c3b601bdc1a7f218e53f8d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239e9e91fd0981405ce706683e02341e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8ee8934a7b77cbdd97388a84e8b59b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711b5f49d938e733c9c4d3afa993a2f885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89186dac6dc15c8e9d84f8c7eaca4f5186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26ec98b6b617716fc59cb3c542d9e3187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d438d6e84b2a3d4e8f58580335b22e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa1f0467a0f6537185713b9f4a53f9389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184468cb62746dddbd6ea65aea0c3b9c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c41f316bb4e1e31c79fe4b55a16347791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061e29514e1e7ab3866beaa03085bc5f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951ab13158cfcf8dc534baa50e417f0993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b7e8cc0ee08325739228d58dc64b7d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efc9a2f0794a56172085c4d66f1620195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea824f3d469225744ba887e2e11e0c196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fc9397c5f328e3a89bc1a1cbee524f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea9437da1f598293712d397c028ef4f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c711ffa02db6e4efca802b9d9d64be899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285c41152a32144c170a509c727fe007100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7632d182e8379824152212a8f86bb29101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff629ae3463f004c01c88a3d48fddec3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2065ca6f3c531b9849bcada583807ece103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1150567e348e2f7bc81053c1fc292e43104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52cf991e3654ff5db8593bfd040d2d8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bbad11fbfd04dabf4e746f88e632bd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61de0db7cb52fea6b9848abcc622296107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87590bfb0be320e7cf93eea3aafb6ece108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99161bbac94c7c1ef6f282f01e41135109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5c52d22b51e68507f09d467a428572110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6e32fc92d58c4052fc0bbff1b4770a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c3445f1c24640e54eff7fe4852601a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca23714431b15ed32d208e34f1336a4c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4770d998bcee85ee83f2f6b589566c1d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3830bdbf929d764d731c5732eb03c1d3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425a4738955130780dde105f374d2b46116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dae08e69c3ffd4a8d75d5f87854006117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd9a40ca9d099de10b2b7e8f1728580118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6694a6db77e8819ce54269a3639080e9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b06a19209a50c87ec4bc6b5f332b2a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fb438843b524be1b59bae49f549560121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08896d32e28159feff8c069c9387048122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eb8de94391e09e2cf63f5fb078eec3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fdd40e0067c1dc2c2db528b24a59eb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e78318bc0c19ad091d3ad8ea5cf7ac125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce7adc7604596e9aeef9d085e51f30d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bafd581553227b97e2a373b44033a7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cab7521e39e1e85b323df753b274363128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb0207cf18c5a738105612a86ab73b1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6677752efcb790bbdc2be2ce35d4bb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61453ba339bdbcb5cd92327b38b9945d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb78c14c3b555838e3b9e644c9d8fd5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a9381210841943e126a07743dd5fc5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7135dab9f23106bdd3c79bc3843580134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1bb51abe3c61aed4c604b397e24091135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5191dff48f3e81e70e3b1718faaaee1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5892f8ed3afbdb633e6b5b7242727dd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235826d9891b9d7db615af65e6872cce138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd2482dbb1f6b971d8c1b7277279206139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8547b5fd5ea059bf74ef59dd7c364c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b41ed0952a8993fba6caeb979b24508141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e6ac4275a97a96bdd6d5cc680406c3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85d6bd06e582ef3d0755f505c44c63a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9cfe57a216053c967461c6fe35f849144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3363edfc8e2e630f98e9b03d527c665145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c29f74ae0db76e7c3cbdfdc41ccb750146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3114eee0bdae4e9aa9ff3a48c3a02a74147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0729be9042c01a9182981f2e05ea9f7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb29a5c6aa40ca4d6169c6f1e771cf78149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573e9e2ab0eef9befe68445b27387bd2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e251cf29b05687841afe8fc6bebfe6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f82f1665dcbb6078349a8205e3d277152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0035218db014b6d98c3a13f1ecc57b51153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242b8e254fd4ad0ea19f44ae382d84ca154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6fe03d01ad5dacb1d826f06a9ed853155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f71187b317de028f99d0be1b3570f46156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e720c7b4cf1ba6087fc0cfe38d270e22157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d027f6c9a427f4028204e204fdce3578158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88514b7e7008a1c70cf6b15036508b14159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5068e70213856f6e48c649f9ea85e256160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77343fed4ea429e4f49e890818304dd1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c60c63daedc474b1a53b6a7432860dc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ba47d0e0089bb100392dbb6d92d63e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba3994175b53dd1deb7908e01b1d9a1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc3e49339a342b6b37514ba4ec6b1c2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5828cc6ecd6e55ddf0962b2146cddc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0ffd4feb0b850aa1d241eba886bf51167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ff3067e6b4364682773e007f741258168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67410d35d436ee8d6057607ff33d99d0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4887b51ddd3f5b4133506c493b0b432170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd31cac28bf259b351c3138557c05b3c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f17989dd46922a3f8f6d6b2eda62826172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57780cf5132070281493b81e3df7ae9c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92897cf88b22f5d8a991576136369caa174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8dcaff78a8283a5db0dc5c940b7210175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc51f8cc14aea69854cc683e7a1b5225176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5fbf2e36a0138dd9ac2fe26f2b70f4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745169c9c9a1a07e7a86ee3653d599d7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb0bad09f87bfd6f1d1311baf50cf34179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdacf41a84fc2e9c82eee129c7ff8ca180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8957318e0fa33825b1544d25b6d21bd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbb74014b12101f06f63c49e414aa53182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a6b9e49bfc185504389cf27b5b68b1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123cef3f200891ae14c4fe1cb153f07b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8fe41728c948789e3caba48d57887a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ca593b9d36ca419eeac12e5dfe732a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad1feba7d59d0e4e2a1109c8ee73128187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecb9dcfce0b92a01733bef1a63bfc36188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cec0473b591d358925bba81ce3a74e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f74c28010a338e874f381f4a85ec34190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72792d9aad2deba6d4c7203b260cc3ac191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77762a6033b326d92b2ba5f018e77abd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e947e3f96b0448207e08368bbb684f73193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a83d336de98bf1f7237ffbb6f89d9bb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1bd59a0e39f1b9d7b2bdc140ed7f3f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10a6a02c5911a1b82bb3eeb69490ea5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eff1dd030b3c8c14e1a842a5697e2f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818c34e1eebe49c80e86252730ca8746198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ab0d9940b982517f0cec9c053a5d7d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c61aee48ca5cc7efdbbc0398aaeb8fd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8f1bf93ad4146e9a9301d8cd98cb30201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaf6b7ab810cd6374a8bdf74470b108202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4d418f5bef628f72097e60f381e3ca203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c60f0be9b09b43eb74c61644658a8b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359f99b1029d661c9bff0382793b287a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bbfd35decee1083fcc78f6c9e4818b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832c91d39686a33461c6cd609bcd49e1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c296a8238856de6618aa347cc4d262208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845e2ba98bb10b92dba4a54b15262071209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10491a024bfd6d560b0b5d04e4965f3f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf9f7ea972070e2097c29d7f95f6231211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afacd7aba7a2729cc7543fe14f8cca24212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26c75ac96fbb97c246555cda5869302213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3856fd24348d74eff05f8d59233d8e8e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf862d3a2d614ffbb66a19c95464f983215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde18491e16e5bcb6c42fc31c4c2a9d9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca8d9658e37d74d3562e1369bd3b36f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a94d0b745b1bf4192b062411d6f818d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778114cb0a67bcc6b094199d5a7ff65f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a9819fa92e1e526f4244e76398820c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efde95e6768290d5f7586a774419ad15221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21fb253d844c0f792e9620a2c7c809d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2140bef8bfc76c94c61451eb0177578223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a3cb6969abedee8627bc208fbd6613224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf36fcf03623b5ae341dd8b8f6d86316225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7aa3954ceddc2b3057f73417818d8e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dabf807be30a004dc40723b4c02968227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4427ff49b68b540c46ee1eaeec9e299c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2183b2a8b96594f33ba30ee87068929229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec518f360b49b62b1e81e323644baa7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c29d044d41e86d0ee9214e766f878e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6dce0994c279079ef40c12ea32a5f2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf0394a5f3981e966e3eaba6a7b19dd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3aac89f3f379b50fabafea31bcf755234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ac475d3fa75d9f21e875eef18be6d8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2aa0057a3321cb9431847f2bd0c2f3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16543a62e54ea65218f187bc12f726f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d34a119c66e5e1e856010b93bc1e6e5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0ad013e0adf160c54c6070f4f0f213239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4b501c3ad7222c598767088a793211240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c7b44228de9406ffb4a7ff9500b2dc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e51bf53afe4765943041e820e7ad295242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a7e1dce12a3be8a65ea0282ffbc3bc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f12c1c2310345d0e4b76bc2ad2fb7c6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45da5dbb714f99ea83257fb6ae295130245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a818eb861f62cf566a9cccb9b892b15246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf741503ec0058c30641be5d9772790247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c678d9e301088b30d375ff75eb66149248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff2e682ae8e8143efdd0f7760a1909c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6280f39357e97fa8cc4f5bb9e106f3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60901ff3a59eae320938d909dcc6c251251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7f9ba1ece85435fa808e81380fd42d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f8c6b3220e2a3d5fba954fceb2d8ff253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ba4e5c38b595c14ecb9c24ce47a25b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cf61402e5f9b10abb7f92c88530107255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0952ebace4dc271a7d60d0e6277be60256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c48dbc33690897cabc0173118ada6e7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed34813510e246f3d26e004c16a6fb2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccc7f148a3f125612b38b8f32649682259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96660f49d958050657dbacb6b3cddaa260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39286ca66277eaf087d1d41fa7aad9fb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa67f17415da97a174c5ce9668af167262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43655c1a6933392058e189af37070184263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d3de4cbb0df84cd4053085ba914979264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd785ad7f3b552a63b37295e7532e37265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ca97302e9b557a7f291e55561c1dba266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953436c4d0b34342b251f6716439ce4d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17aaef793bbc4ca17d54da53856b4c8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bc082c872a863d07135f8685a37d44269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23b0dc530ca062a9b4b6cb23b0dcfd7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff55b2ba439115cc61702a7d70f679fc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391d0b6af5eb7f6eb0fe17d20a4ea1bd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d92d67346b7633dcca4ed63a803382b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a8d00ff473d5f3f64a613befb4fdae274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e891e04ca969162be5e77b4460c0650275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9559eaa22565717eb1b81e5fe50b76276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2cb18820f1757a1eef2438d84fac7f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5f27675fbd54dcb08cad4739ab5a8d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3751b56e82d14f17f20081082527b2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c75648996fa0fdbec7d1cb9cbf0602b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80dd130d5fe40220856c90804761944281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e40f74f9b9c3a50e84c3ec3aa33af7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e772b110442349e6f935f8d4985314283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c1c68fe387362c50518147d095157b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e03a0385a4472f05131acae09d33dec285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78358cffcc1e1fb39287679a92148f15286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9da65f88d1787e1ac51543a601a708287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad0c8f1109e8a405728c0241fad246e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65f1a1ca0c6ef402f022634d9b48da5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6f6b64fe25e7775953026fa2cb2cbf290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc250a77e94acdd6cacdc628530fc4f6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74287ff94e7dd82b6a4ac4da51341f4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847efb65c61b451ecb5afd9955353f14293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7059773de4a194fc96622d7b62a1486f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e07d2ce1cd49513237f7003d0b41358295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6cf3b62ba66e61efc4927cf64b89e6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a2aa432a8ccddb83da16cb1e950b44297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3cf9bca028eb4f98d627972ea3d6f8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e4df3dece0fe14ed6374378159d5c5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901d2ea91dbc4bc49639e97bb3f6e1ec300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffd139532f9d46652964cb275d31721301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578d08f28608d4fb56d24f4506ae31cd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8099a13d01c5b718d7a68c42aac0c94303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7c56bf18e9af283166291d2a4847fa304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4780968abed276abe189da6d607fde8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d740d126e2c336c194b8a1cebf2ee06306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf90a5735da64cf95bcf246932a7bb7d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511133188834e34c383bdedb853b3a40308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9541f051a3f150463c695ceb2c4db5e4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1196a3f868df68e9a44755b831ec6f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eae3337422550734c287f77c461e87311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d0d0fe14a8910a56ced0236f38940f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4757b0e15b2bb47e6cbed0a51a13592313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7bd568cfa4730578faa98ca2e0176f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6002a79f120698a5cdfa86256a21204e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baa91d912b640a2f645df36299a1d6a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a819a6594ce591eaab850ef0a27ba72a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed60e8a967ab52e1ed7d66f5aed7955b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab200ac0c3ed26d183947dbd8e8d4cc7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0269662514952f143f81984e785d920320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01b36d0ad1c97b13a02699d519eb9a0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a4705c8298f7927b7830f058942542322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813516a68c2a74800885785c73fc5837323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923417bae617612a2a500761e66384f6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef90c1101c8d15e701e2d7aa237e25a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c064d2761b4eeaf51336ff1c48b936b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3500dcc5c6e8d4b9c2596e483245eb88327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a427b9b38be368fc1284fe0e71dc6a8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cebf0302e1503811016587bffda653329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26814fe6f1c69ccb9642cbdd4c6f9746330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97816fa7c7fa851b22de70285f7577d0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80c09f63afabe8f0193e4e6058e17c1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bc88e21febfc263f0fb79a81e1fd83333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1938f6e726acf9d71b4b29fe168714334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e62f54bbd601160757682db1d93a93d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3660eafc81dfcc12ef0db85e24b4f63a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eb78ee0753820ca0c1feb614d26f91337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a5632439392ddc717f55de3f83004b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe2d6e14da22a4b63c897f233ab0a24339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e472f4a0aae00b1a88239a77a76c2ac3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71db3828ff16aeb29154456afaac5527341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcddd77b4bf06122c0b86ddf272af005342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c02960b0d8130927e3acffe0866e46343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bc18681d3639987e72314e12c7050c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcc4a974fded7a7096ad214e6f8de48345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db322c3b1803956f0e3311f6b51ea9e0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3def79346a42ebb96800ef3aa1de2607347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b854fcc1b39e80337eb9aa63629253348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaddde41f0b60e42990bfcabea0dcd77349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bde768f8c7169d8a11e50d50666fa1a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45411b64f3864e254898ac54d3e7fe44351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0994001962061cf645664ebba3f09b1f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2d6feb75cb9c6aab8c591ea04bbeed353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330bc3e9ffade08fcdc0a1314f78fca5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbb450554ba8a9e056453b6ec8bd9ee355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02d3360b35724c88fad8028fd559f21356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad6df7645c0349fdda39068f7bfb337357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cff7dd4df1f6d3a81cd6c70109bf95358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288cf67c5c340d9d583faf4952e018dd359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507dab41c7533683b5a41bb793725dca360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd43b5f2b0fd7a346a0d81ff474ad92361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6929f5039cf695953eecee72b101cb62362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7edaa322ecc82142c3d4cd5c89b74d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2798dadc7ef68b828e7cc4358aeac4d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e894b47a39dda28c083828c19a79884a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055d4eff0ca3e0ba1f3800186715a7d1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54c7ff3f4186ce71a921f8ddf1b902c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf4a4ad29946b2d79e4060536c24ce8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245855f73a38bb39c4018a5516faa0c0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49fbbd25c9240787d8498a2bc25cf44370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37637e740c81c51a7fc48096ac262d4c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9982c9ec7700a0bbdbfcd3d44933948e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0685c121343afe3275cfc44c3eb505a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4eec889e6a92704c195145d4197eda374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66ea86f1843cb3a043f42b6bd1a0285375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e90d6fd939617f3870924c09880b9e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d604fe1f677ac7f9014aa450e44bf21377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4761a29d4e8a9522d63004698c0e7d27378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572ee6218a041b47c675ea2f78e0ac8a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444a22f4762cc1561072e34879d58a76380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3f18b1fcc765a4ac85b09a6f668615381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3d4a22a276faa2dd2c58a0a02d8c5c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8264c812a2f5c667d5c924cef49ca9cb383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37a16406d7e89b7630676eb0a59af2e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffae2aff74f5ba601fdffcb0434d441385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f439faca8c6db7a54ddc36d63b1ba16386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbde97ec41a9f94c3c966f23c52d3b0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca18488b51d12e529aaf309586bc2fe388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06fdd7c3f211e4eab9bf39f3ceac318389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68304d8d27392ec40ef58c227bdfbce8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c225926f10992016b3b29d3fde6893f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e494cb10d4c3b613824949910f2e1dfa392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab53f9228e8024e4fa9ceb0b5de7b74393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45178392cdd03ed6b67fe0f4ec84ec2e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8f60c77ec268f300083c08cc5804fa395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23842300a8803e1984f59d7572033e5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d57f7577d992597004afe8bb0b2c275397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4151ae19ce4494261c2e7661a42de96c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2dc9859a6fb841f1c8c4c807f5cc71399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38e7d1e526aaba81cbae5c2e4e49f24400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1d0af69198da62cf2d4898e822c6ba401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eb3b3a88ade6e4aab8fb2665010287402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c458ecdf4fe797e37248139fe775c6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd22b7d58e6372bfb41dad98556f24a7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d581baaad94892478c426cc271bd34405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dc54775d95610dcba101d732d8ca06406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573ddf688a1ca5c49fa047c710ba0366407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d162456504f8418912b5c3f1462614d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2934fcded9fbf1994b7328972c5c9751409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9562e3d5958cc6473bd5a57de82709d4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7212d6773d6e9b55453177a6886585f4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f840d127444fa308174daa6eb743ec7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af20b264d750480895779279ca5edf7a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6835fac395eaa3ec75d224aec221481414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150f2034b1ff4ae5fc8e3c2844d4aeaf415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2d380f70edbbf93f23366d40368107416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fa18ca3f55de9e3036c3ffc1d0323a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f93a0f1cbf60150e5f530bf44162a06418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe20cf2c34313980c2944fb91c54ac2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8521c9111ccaaeb13f363019a064b8b0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453f768e9d84e75598654cdb30aa8191421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97117e93ae918576dcfb377df0f96490422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbe51d0b4945e49d327d6ed9dd83591423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87224252cfef860b0ca6b834dec74fdb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a107a0f73d40b3f9d49727f345c887425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedc9a5273f266e639e093e0a07ed2ac426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670b5eea770d9973d78bcf2182daf323427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f60a3b2abb40ee4ec7e150d125b4e9f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713e710b4c6cfb69c46fad27061fd6ab429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482c17690073176f6ec096a9a4d4eadc430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13023aa99189e071866badbd4f352008431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a511ddf618fa77645006d4d8b61dd3cd432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95eb7f58f941abd5e7ef36605228d1e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b8ca89e3c2a3ee6349812b568f78a3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b68471a7eeb0feac1ad61692baf2c4b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828b5011725422d4dda682753a061aa8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70d3f1148675171be339a7a615b7c80437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59aa9d8aef11f497a4ac54db50ef74c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7628f10655d0e50a88018fc7fb734aa5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ff891188b6955c6a4d6f0bf0df41a2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af1e2a3a7de1b3786a8e4e334fbdcd4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420502b1642fedd8ae58d2ba17bf3fe6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686ae571e5a4ff710d2a6b472951cb33443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f376955efff949a64b183a678d9dc5f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10393c0a48b93efd1182787dd1da83d4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdad8d4feeb1592907b60d371826096446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deebc10b669a66ee8459baaf748041a9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df579f70a8b440fc7f0829dd5ad7ccb448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dd3d73e5aad8ad29c238ad11b70428449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b287656aceee67cf7893bdda8992062450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42a159478e43823c2cfa032ebdf37db451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444a9f02ba2f12b0c412edc5ab0f1d50452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e541e71fc0783adbe6d0e94d0f9e92453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bb919c4f2e526865c30b9cda33a158454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7033a53172b99ae0015931ed3efdb1aa455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23473b5bc5159c783342e2d769451b72456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e49a2fa5b4a16174904c28b5598421b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0a95e12265aa013cf5296d4d8de322458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac23bccfb976b02aa1faf7d198521d4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a1098a988f39f060b39e317688e847460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a91f65049f5f428603d18accd33d63461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14952d011ff333f37f7a82d95850e3bc462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3051b2dfc03eb60f3c280b58d50dfa90463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642a57bfe4985725a06a1773d7daeb13464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28216826d2c5efea5ad3f7d9b2ef36ad465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8f275155f1f3ab11c2d9b58e299919466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6c6e0a71ae2e8a654fccc999f70e10467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafc68d4d3e45da7be60e9711839654a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecd02d470fb34f4bfd4366ece89e3fd469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba821f62a609d5951ab98bcde9d6e47a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a33e020cbf160856042b9148cda572471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8911fd50c681cb85c8a52395ce038db472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28980b64b0f020141a13c6c5e879091c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851c94b1dfe072ce7a978d0f0960d225474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e281b36dfd8303d500f077c0d88aca3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ca8e9e6000835e980747cb5720cdbf476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bac1712a91c69121d23d05e45c3f675477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aabba380326515f364718031455685478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcea778ce5df35f94cb69d19be6d11f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b70e3faf050c5de5d536511263b9c2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc0c3da04e32783333130b50ffcfe41481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede69b5ce1fcb61b0bac61c61e05a943482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2be34bef228c5db7b5f69c269d76a47483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddb80613d8af13dd22962fc86473b32484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de62241db01ab66431eeacc0d13808ab485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49517f22c05e14bc00855143f67fea26486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dfe6e27a764ca72a61968c26d72a6d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beb2bee2b7232555e2b84d97564f87d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153ee542546846dad6e375c9a886c1c2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f74b9c5415e8b75598179630e6ea1f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd45d60168eae10f9195537c36f21a8f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cfbc71b87490cae3ec0f0af151e2b1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77c0128b65adf3968d4b040149fb17a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c7a2f0d94c3a12a37abc9bbb9b299a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aebf8c4c997074bd9179b61f60256d4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23f0854089c8ae2f0200c6f988b0447496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742df26f96c1267d8a810264d3335089497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175a92bb5776c0c93f544a2d097d3170498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854ee836b2c40b998a8e4d6b1e8f76e6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2448e1a79c39c1fa068ed96fa7c0b2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9532b70865af788b59449c9e53b2e5c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6084bcd1913cb3da3bf9c8ac83b77038502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ace655c0e6a6a9508e06cdf84ee82d6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039a5676203d5937d6883f7dec3aea11504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c174fda03755980c694f488ee11fc26c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea12a65869364cc60b65565f278e19d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7492b99aa0e6ff68f204b0b3f5b362507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd375cbcf0136218a7bf8e8d649a09b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed23071b206dd377cbded42bb758e36509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dee9fdf42bdc660c20a384d16f65e20510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3ff080f7ec39be361faf793693509a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7ed4a86d4d0718da9d5fd9626a8d2f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18298cd780dfcdb8bd058fe1c9691fb3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbd0a3a8d96526d2164a4650caf30c7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95de2e00caf6d16e7286dcea473df2ae515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b098c5a4f3c6e962342367caaa030f78516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68fb102fc1a3e81b89d5942fb30ec8a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b56481fa108c8e540d2df1459b61f9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0727578584b7835e3a90eb10bca745ea519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c102adfbb77157ba6873b0c5e4f82a67520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6916ae045ccf91fd18f8b43edc86b3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d43dc0f955ab2e53851d4dc442152f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979c3f630ee2dc970c4e9946351a75c9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68089b098e16a5649250edad78b248ce524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd69228f1bb7c6b0cd803ca56cfe061525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586d8e8f5b2cc13f2f4008eec8d28eae526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9366790d8c2a536c9c8d5bf38ca1108527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab0697962756fc4f18ebab764cef550528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f2b15c8bf3c0caf3831ed012c69c2c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd406aa7b378b67b99b2599da36e7f0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f904c1395b2a6d38f4e9da32116216531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdaac0155bfec099228bd638159236b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2cc4a06fd12b29e5537e298ea7b07e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4477d904d822e5d7ffcff8c9c09c82534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029547c59327ea31ec58265e451046d2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8403c226cf89d1f9597cade0eec30553536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88afb02ab96c2567f3a0db17f050909d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481b2be7d03cd5a5d397e2ba7bd3a6e2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a54767307c1bbfb7e918799aefd34f4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec622699eabbf061198e5a0ffbc77f5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448d0044bb2f61566baaa183e6d7ad01541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a64efe11831f8aa9e8e9689b2e7566b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c288a9a9a1153a2b4b69698702f4e8b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d803b86767cee2dc4eaf79f3e80fb81544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ce3a038f760de80bc0bc3d39fe45ee545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd6b93dabb73aae680d228757eddcb1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135fa5aa7d71a1615f3e3c386964258e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c80a4d1e98086d101f7e8e028e1a97548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96981143d25d9263b50d7c9bcef22ee2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d009432338346032da50593dd810189e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a9839378e4ed3a21f44c75f78bf2ef551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e0324c7681a30973368eb2c8182c38552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d8747849cb5e982615c94a4c2662d2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9931eeb26665bf2edf635196279a7675554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bbb4e504052814e3e3c11ac3ddf2dd555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37a26718689f9fe2bfd0b58f82bb27d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0460fcc4d389b6dd0d688176baa7d4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe483fd9afe2ec4e00b05a5311e165a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1db08112316e5118fc9050a363939be559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca1c5706efb31d539ddc0fb64009ec2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8950b84e6e51d74c2b0cc66b267c8a57561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf25385fc2eb8af3d5b18499fa82a7e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747a5fbe95753ec2beaf02b28e292c30563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1357f68af37c4ec37dcbf9a34b82e2b6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580efa15038cff4d68ca1c4670406880565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb88db0f47b46a0f1a4d2d647f048c2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1340f6db2182da98adfda1404d926096567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8e4c5e0a43c5c9ef2d6fdc0fd21550568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7838ab47e9b184beba2e7c500bcb1801569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de5ebe39798c00ead0dd1923b461a16570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af7b50e62b6e437c71a605f7a5af0df571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cce767fb263a787515d025f47ad1bf572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec47396aad8ad7a7600535ff5e842531573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaf9fc99b856a527da9edef0be4e4fc574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606fc6c865fbc73472fb08805ebedfc2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31177144b5feb7c2626ea5a6cbf6137a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869d499ed0d23356c0700857c5acac38577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbc642c4a5fcb1bf3372f4bf12ad8dd578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ee2f871118be40418ae564f308eae3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ba6f63be6568e4cfa4a278b5a1b09d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae234b34bf3c24d0f001f604abb5aa8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79a65ee80f5e9f0d0ba97f71412bc10582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daa13cdd88408cfee7d0150e02df8e7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a8ebacc79cf99b66b3b6f9d2ccefe0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c617f1ae36d1a93029182dba5c83cc50585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fccee9f3a78702ec2efc5f078559651586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803f4ae0d8b8ad52753c83675e0c5e4f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66919ffe007cc29bf38eba910d0c0c3b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49580e04cf6db5e88757fa21093a481d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d116ab627b0c00db4f47e398989fc92a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8789effd9c25a8d1a0764b1f7a0f892591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fce4f8bb01490c0a874befc8cdb71c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec124d2d2e5127cdd75a901be5ce62a2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3083412729128292c2d419f7b20437594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebbbbc8a778bf9ef9b197caa593acd9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd797af87dd0c7788f1aa7da089e146d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd1cafe30594aaf6364d100b167c815597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2c267c65c9c0d41cb80d5557904313598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8f2419dff5ac249d74787bd26182ef599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2210dbcbb11a2e0d5fa4e3cdeabb4b26600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9ba51fe6fc440259377ce8937a6121601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b4ea3f96af5aa7f200a34fc106dc54602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bef90350ab0c5e3cf26dd9ae075ca51603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c98a5176fdfe3e5450765425711c897604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936a47336e9334b4478438c894110494605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6371b0557ab39b4edd5a73ed453932606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c50035dc4b39aec0c81044c65dd38b4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24b45eacde18ba0f8e9ebcf5c253ace608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef23f1b5680a384d23b490da4d9fff7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b278c0492319837fd0e9aeb6511d7a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890d197bf5fb13ccdc97fb9fc1defee7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b16487871cf4835cc2b1209b551888c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabcca1e3a26382defe38d4d5ed7d804613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a6d58384dfb72eec592eb6d9a48354614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beea33646ede269421e0bfba806cf37615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3af999ebfe893c9f9edd41c8983a0f8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da5ac84f5484209fc609af79f6603bb617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cded0d533f4e9a92c6980732ce73d01f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4e296430b6bb5e35470ded0410f5e0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9556977b5607d667352390e2160482cf620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b470ff54d28fad54576a48da7515ff3c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14198aba19a523b5ba434cbd1099e118622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43e0ff947691576f82d59fcbe13ac6d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b449afb0ee5aee9945626307f20fe9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addf0df716d138a8df2516902438ea05625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2acb897b4710896be458bc61630f3a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f17f24e06d91302c96d1507a6ff9578627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce883d6ead05458a545e2be7065e61d0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd82f6cbc68e5056b8ccafd86e6aba26629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7d872cd73bac593123c1fd59a75d4b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816d684cf7d78701f3700159e6fd2fa4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaacdadd58c275de605d7fb8a5611f2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58fc3a120fa380fab14c201709c1066633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d0643a724c5ffa7b90d8ddbda14626634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1b52ded34c7208933ba4ff1b561aa7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745e04c677a25957c5ae1dc419b52481636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851a76ed60f805aa86a9f5cdbd422147637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0be1a7263dbf68e555bd20ebe6d01f9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225fc8961eb9657de4fa566bbddd5c62639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a3392f4a1c3aaec7f375fe533ada05640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7116abbcf42108ce4c899fa0c34c59cb641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86588145211d32cd19fb6a9ff8a20e87642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134f2d553cb9f548da95974e86147a2f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bfa70025b14b11355de9dc96caa15e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad37706844a48124ebf84ba0db3d9d72645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caac5b53a59dfbd91faa7338953b6ef646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728bc279575bd6fa6c834de499d1f3be647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc27f0129e226b09be3618bde594e66648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91407899106d979f18225ab9b190f541649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccebb18c48fb6972d883e66f05fede0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3267cff30c29419d0a13b12d59c0bf74651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58900ea4f56834e6aac1c3c1dc549348652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b14e2b7af742634ffb6751aed6e55c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcddfada1f5c4fb4ed7bf84b5317de1c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316f1d02f551f101f87888674965552e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3520db0d70a2b3b741da8dffff399f19656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff74470c33533eb0d174b70644e72a7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcfb49dfec87e9450a4d39574fb099d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7156ec52f0ebfb73a0d9852e7138a1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273196efabfdd8b6988c90d3bac7b287660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6229f84b63c168a50743ebf3e06fe5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40fd81c53f126b350a26d4b4219bf30662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1baabd81d2e56ffc6c6dcc1045c6df663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c590923e58206b9f823d03e8b4ba79d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8ff7fce71916c0b3d1acb386ca91e9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4720551221eab879fa0a4ebf436dda666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbafa96a316dc4b6ac48ed3f3aec3d49667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d784bd52e9d51e89f64700f53352a1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9214680bcda1bd56310a02947d5edb669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2120912f18349f58ed476a32134faad1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27004aa447d9e63a72d0f4a1139864f5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49352bb95295cfc3b68210e595cfbe99672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0bd9c6d4f4b57e874ef4fec9a1325b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118a2e1758fce094833b795fcacd3fa0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7ffbd7df6fbb85ef88039b154137c1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865da524c5f2b888929eaff116f264e0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576c546e3b0d4990760d113c1fc35adf677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47d0946f5e2194463187456e3ef04a3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ccf56872bc19415b3fa89f9247688b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859944391b8cec0c2ec2ea28ff7334c4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b600a05fd3bcbb2f1436942a32c61a1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36367d0623f42f75cada03d1e8b77f6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be1665cdba771ffb85c7954644bfb70683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b7fbbcffa6ee8dbd621e3fff0c8975684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f4b91e02e18d45cbea8c957d417829685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a181bae1e9297c02dcde8673f9aaa685686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f549511b46755b6ff54d20cdd44b9634687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d462e395a71b0d4db8e50073aa70c7a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7f43ff322c841dec2df0f662ff9d9d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31df9d352ef03d1138ae4b26183d03ee690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d7c5c7263ffac4c63586aa74e1a505691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7547c55da18bbc96db2450c93c088e1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7757f20ac2d590d9f1afa8065b011bb693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b17badace655f91fc096662619b63b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a950c1289752853a25f86441934820695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5a48be4b8db94cdf5fcb237a766f75696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715a4571dc7dd67209fcd5c272893221697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c51d1a03642ae2115779f5a226affd698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732ed7d5e910406e9add24204f0db7a8699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b7cd268e719c10f286c58566cb63bc700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec5b69906b301fb51c7893665b48d02701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a5e2c8800dce5a25945f2ec128b2e9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b7eed12d7d93edc31647f67b6a8317703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be19ef631f3219c4cc84186d1264d12704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d9c3099f8fdac3247a888399fc47a0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9961121481cdf71336dc68baac95907b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b10dd9c36ce87de6ec7630b27f66735707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94239cbbf6e53f9b06ebc3a143ac9e93708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d451864838ff1b57dfa12b1fa7cc8d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b821c7dcb04fb5f37925f27fa3c9180710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36656f94e834a7f3c5cc70ea3531b0d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e9a4e5778fc39bf632dfb90ac75c22712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9a2612d192ad9e724f588ce8b6763a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ee1f2f7fc42c2db7986fc33b126b55714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07703756de9fa4e869935ffc3fecd00e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bebf1bd69a6ee66c06b92e1ef3bea4f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d63334fda3b410316fa8ea5daaea6c9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688fc54d32b27916400ec903c20aedad718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c47492db5f16ea3423664d146cf944f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7910df5f812f1f369d48535b87538c63720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3886513f0bc3331f70109bfe295c2188721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9d020f86d8d212d10bc9b32add588d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37550fe520b068c692c1e42d66eae6dc723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61316b0238fc8a0e5a050d7e556ca364724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58533f5dc286571b3d45f010ebced315725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92db3eb91ddc5716e4e868a7a7d9d878726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50cd22a594bb32785cbe24dbf70a992727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f6dd4db1c3bb9b39381307dc7bd360728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0993579cf218d5e597ef54a56bec734729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8539f0500b09323b0a5dd97fe1391398730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc287732bc94e1810185c6224727af64731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275489c9d5bdea36b060e6cf4c8abcf0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f3c10db616e6fb402aaa7e47e1bd86733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00fe9914c265e6debd326010fe76c3a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcdd9acdb72c184eeaa574a48b33bd9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434dee3da066e610a3e50c1893d2daa1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b79563edbf50af6ada2d297a3cb223737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9887d18b939e104d6f669093117e45738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4863bc2a25db64b1d96dc621330a412c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d7e575e8dcb278495bb8fbf53ab95d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3d44db789a9e3aed6134e9e605c77e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810ca12462f2a1a6ecec24eab0980608742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b9b1adc93b0c1f3961775c90a0d390743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a531e665842b623a77ecc9a5ebb5d24744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb587b535c04832304f9efbbdba1570b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2460db89ecdc7c05e9854b3f85317d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c9a259058a7e05d47b48fd543f86a0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bf9002b8fc0fbb960c13d2059ada6e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee7d28f317791d6f7758c64319c050f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6e0fab70ed16b0dab86827242ddd9b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb5d2b1688f15926fc90f3d9a1b0970751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f750bc0918637df2e3918a2ad290bb752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9289baca578aae7a242d7d0cdc5eb7d753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>