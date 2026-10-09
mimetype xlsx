--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c12b3f424d77a4594c5f361d302d141.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15dec8560ec410b63d9e9b3241197e62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1b97f435afb8f9c710b71e648be6cc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a414523ecafb6d319e3fb7019a7b33f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487ef1627e8d946b093e9ba69fcd6f065.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c1de8d84db70e59c060332f00f11a56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdc6249933c54ba86afb161dcf3ad5f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737869c467cd6bc08b68ff27f6ccbf268.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8838c490f6c879a657564fc7aeca7b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c6b4320f3b5aae05f8d5504ae398ca10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3983ccd86d4df4f4b6d5448663458611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c32b447d764ffdab7708c9ec6f80fd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5546b12a66d46ad171e51e97372a5cf413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f04426bb1bad2230212a3e287c01b8b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bb488ce63f26c308c0d0fea36b98fc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090acd9e1315b13f7d31025e12fae8b116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de12f69491002761b36ebab27301542a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355c31ebe49390e88dd04b7c8401713018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170926fef45185b55b123c1e1dbee0be19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4e1d52c3a110009d5aa6f854cb290120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c5c4937e75714ab4490aa43e8c7a9521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c4dfeef2d97f99efc57119cb336c4122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827c9670f281f189a2c93f57dbf92ba723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2865a4a817cd5d78be849d49af0128a424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dc9e3e009528893f7e8efb9d41548025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fe71d3f0b8d8a5421ed590d93fe0e826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d924b154c471d5048e1fb12f026345427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7809ec2cf29ef473c6c9ce4b1fd738a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff44aded474207e4621de4eb08db98629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e9787264ff2939b376f92ac26ecb8e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca73dd9ab3f75314e85b112152ba0dd931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c410dd9243f880d79af4e65b0a8e8432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bdcc9c24339bee7f651aaeb27dbfca33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b22a9c2f44957cd451aa50d9bd4bcb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a206df7fd5d801ef9c41c4cc919f39a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8924a672d029dd04e7903bec35e16a2836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311b703d78443eb161f2cc89262d814c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0531491c66c0b57dffec7f7c7488ccb138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5c97a47a89dfaeb1b6790ffafb0dc639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8d35430753c02d0483098fd6dd3e9c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7707828e30d574787f17ef0cdb11585541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2f196c0bade9ea3fe975f26f18528842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350e33ea87e4998eaf81feaaa6dcb62543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d28d04c35a422318044e4b150f9385c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4063e53de78deaba2f973b0a9f053945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a57920e8a92eda4dc04a1bbf8b19b5846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ec8f4ebf61537d572e0aa41142d6d947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc5ef3168521cb25a60c57933a2294748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac5ce296d8317af5972567209bfdf9f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ef6395ccf6b9b360d13eab090deaa050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f86200cac9f98ce5feffda40ad3660651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88c9911a84bba30d9cf831266002f5152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b7a1afc7c47c737d9257eb7c5f386c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714f54f3a2e0c9f94b4df3774a4a93f054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c36422c9d106dbb308e2b130ca8376955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54d8541e6c330d8dfdeba28288de79256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ffe074eb43d3f466eb198ffe6ae73f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4201922860e3bd8c3141cbb589c52b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9b8ad6480342d09902a5b10e8ef88959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf7c9fab64fa4e5a004cdd2242252ce60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadc0c33737fb0760be6bcf84cb551fb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf20dcea44eae374b03dd21e61b847e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbaf5cf01659b9842d1d1066f233ef763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb303862f9db68f8d45b17f259742c364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd686719662e9f86507a0e69bf02cab65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af3bb355d516e82e4ceb71235b6f4f166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc23571206ab1def153225307463927c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaea34dd34ce07fd34e71ff60dcedce68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1c22e532289506a8103308020f3ff869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0046ef7b69ae7795138ddc05da1228f170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a099389e14187de16c3d7905a8b7dc5671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b1f98ff40479aee5c96209ee72722c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768ec1e5740b83c3570d53935c00f61673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d7736a2cddbf84e9d5b5cf576badf174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d511ed1abc92f0cf8e1339352205d46175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d5bcc5f7125325c263d8a7f3b2bcb676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c3665bc7ad15f2cf6d68fb9ccbbca477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be9a890ebea51fcf7ac9aa39d6243fa78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a6fdf6d842c61c93738a505140dd5179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00568cd8feda07e3b63976d30a21e65b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586fad43a253752a6f64d1a62b3d26b381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e117d15c92e5deb8c987c9d7cfe6acd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9e60b418b912f1e1b5a1e4752721de83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a759e5f1556b613f1eae40ddf407723c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add4ae3db9b7f1cd01747f070405af7785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a107c251010b7eb0a77eb613fad602f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f46e43b152bd1edbc4378e4270b12587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70221fd863d3d62e433edef7f1f8166888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7742f996decac8735a4bfaae1df65baa89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22a2b5c12f83e79e6c1ddaf6f6af6d090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f239d5951297b4c6f17e9634f077c891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34af95ef7dcc665b5c1ccd92525c427f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c437f38602a6d6333b8724b69c4fba693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1d68dd7d8a6f461bd34bd117b34b3994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2660de5a16c21d2b4e498efd11ce28295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716ca96c7f882d6b5244260490014ce596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fb86f3e941d33111dd9eaee6ac386297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354fb8edd0787507040f180324132cc498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9296376de41030d2f602750d17af3a1a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d7c0dd6095c0c01dba68ae042cc427100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4369c52cdbd3811e5b356c4fe247a38b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4953f2e8cfb45c6f98f465c89644c9e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a4d96fe65757f1c170a1076bcea525103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4443cd1b57273079eb562986818c68ac104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2428e846ed1931e8952304f8ce32e997105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c050006d4d3a323c7f52c26f5aefa94106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8707ddb50566b2171a3ccfbd3952ffef107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b3a775d1b5501b9862f0cb3a72db19108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece7b2c6ca709c415515cdd8a20f7614109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add01f7e60fd20dbe940f0cf6fc67fb2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125f1dda56b1f05d1963c727e7a72db8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dec6cfb58d2e8fa9c9eafe91b60a64c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aa8597b39daa75b1c2c32c1c21e2aa113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ded26ca19aaa61fd723a4e2c48fddda114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6d5857717addb1d3dd3037e4fb2f04115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607498694b8ecdb8ad486a6106d7dfa5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9c092ea0b2a21b2bb8495a0945f4dc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c001210f8519b938f9dd0b63e67516c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78caccc99a81bb765eefe7bdfcf1bb2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beb6602a459bf9e2318fd9d70c559af120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f433694a3b63a167b9af310dadb2ac121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4ebe3e53cbf3204f29df5fd4baf9a6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2697235bb1f79a16f0263188898aba8a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c39b702e13d403f573f94ad9100ae7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d02e2fbf6833ebe4e091b48ed2fec6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7524d02fe014690ebf11e641d80a49b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c8a5b3dcec5c8b286c686d4f75117e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fa45fbd7876648bbc032cbb4f44400128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186f83d4538d43be7d3bb11c214d1392129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a014a62e99c6f0c1037b03e913d3b8d6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc1978880f5fd08473ae069d459bf0c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f07232e7ea47383e21413c84c92565132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dd9c8d366c4f0b19e1a1bae4e995bf133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dc60abbdf33006f6de332411db490c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2b6e5d7e01f34911cf87577f734b7d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53b6d61b1765c362d7e075442a9b774136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc39331224ff4513b9152b585a1728b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bbc455dceb199c14708f0621a81b4e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca4fbf684fd4b9fe8a48d94c5cbfc9a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6460d8db57ca3a54ca94b10bc9fb7cf5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4991bdeb6222004ef2fb018e0fdbcf141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c98f7eb7ae648e5b908977efe4010b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59e9edf18cbe028fc234153606a8639143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10b8901a8646c368544a0fa17c8c2fa144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a8af09308a255db043aeb1d28aa2e9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cee6eda6b052b1c3ff303fa16bcd971146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68f7b02762b17e3e82a1943efde3b80147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e088553da3cc1a07ec0b0ba6cb47373e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f694542fc49be46792a07ae321bbac9f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1fffe7d73e065c42807d3200ad55ea150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab8cc1e3865867af56924c81ed1ced6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe70247ee481f4a556208aca79eedc6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66a0859682e6b5ce0b70211006a2fc3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c035520e6e246e3ae44c47f3e769b36b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f74658d24d8add1eb8acd142115b8b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5507cd8b1d3e2c8bae1fe9577ce804156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fcbcbc070f10bf1f0132fa8ac510a5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf9f81824e65a60cc2d48d85192d2d3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e611028f9c525f7586fe1b16934809a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d592e58b1e323f5b21a983a9e026a5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4904b5224ee13b3d584ce8388add75161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374dc0cb2e7c87b8fb2b0c216171eda8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4bf52ee79cada938a39fd8d87bb9fe163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d92bb01bcc6fd4859571747e5d6160164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d102fa805c9d4921e89ab568fd33a058165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff60943687305198e35b6663fe996f0a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1b29fb17f33ff336d719b64f267f3a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf39c62e2854deea8108c7d5f2d6455168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cef034aae3bb34dd3706d82bbdf1449169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0695042a6044b1c7e8df8dec676e29170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61adcc5b992d54e752fe0a8a35bfc010171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f527562b150e0f85e6f28a6f4cc2ba3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8a94983f7825b847be5d2eac52da9b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aed57aedfd609e504596790af351649174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044f48b585a01a95f8ad635ad6e963c0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70a6f5ec5889c1331cc9d1d37debfe6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcef4bd7bb99c037fc32547ff4af4562177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d323a6962373ed08434323be59f9f7cb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12dc2bbfeba980280de5b552185092a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfd9ea78e4f338d128d3d6dbf83ca10180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c953e3233b06dede1f4747afcbba185181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234a1dc11e4440ab402baaff8154cdea182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3668fee6a35b1b7bc80be60473582b81183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc7f0dd407f7b4bb3155303c1b40c67184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454f73363848ff5c0f6011c2485cc4f4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7a494e104fd55a545557961404991a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8206189fe394f71e4e462a156aa59328187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a92352939f650a3b85fa82d8e2e84f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33fae2c36a7f4307913469cf811b7c4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bda05a38f322f0e53bd4b9f4ad02fe190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9c42a59c50d500cb42d9b90786ec5c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f79b1e6446608ac5ad666e1bd0878c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca194a4d3c941035059196b0c82ef73193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d585ac1388ed30c54aa69919401e75194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30be87f7f1015fad6ec6408725a22782195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c7764b800fbcdf3902011d5cee4163196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e35571510b07ca3903428974ac78eab197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfe96a83c5fb6a954c2d1716b7059bd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888057a994a74f46a8bc439030d3f8a4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879812d14cbe93cb60fdb439705679bd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdf3aee0de38711da26676dc47dcee1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa7afbc09292cbe23c677869b1cd344202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd65221a1c06d7863c324005f8ab269203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e52ececeed3535df81ac714f80ef8a3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8fa26a8bf4170f4d21d2a33317ee2a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17cd66d8bd9ef25ce546668db81255b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a148c156f902922a3391b3551423bc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73048af710cd83b9098a230b0111ed9b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143ad29600fe032dbd3a82f2ed263f16209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e2108d6285a34464e81d35e44c8c6b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4706f34737688d87213379e051b73eb3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a736a86ff42049be7148068507ff1bc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ea77ca6c58f18b7e1e8adebd3de52a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7963c9da8ec00971247fe585d45c46cd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda620b48f8fc1d3c188c6e3ead6c6ca215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821acca984986323271907558685da61216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bc164ad1dbfa74a903ef214370777e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c797debeb24d0957296438c91c471d48218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8119c144e9141ce1dd6095a57e35cb90219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3036c250880aa396bca1525676dfda220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0258ebef24ae5026ca15e18c563e71221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7430d63ab80deed5082ed28cdfda337222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1001d2db224854f0358e731547a1735b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c40662b2fc422b6330637c717ed662224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dc42b482177ee409dcc8bc65c7bcce225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c4908e88b97a9de09f723e2892fe20226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570c296a71c3afeb40609012df4cf89a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b843309f9706691e7581241b4ae2f75e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa712857ee37eeb9336b1f37529cdd10229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26154cda61ed205afc58b08de5ab94e1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea02d9361c2625c96fdcd8c6e5b6dab5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba165f9060a0f7c3066cd3b6a58e5101232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78175e60ce896f16dbdba45cbd2fed7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ec7eb7567f43b01144c1c31c6c5ffe234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f196158498248c12005083079b6f04235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6f7db4082891b8ddb03c46ed5d9940236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ea6976f56c2c9fef976c333390c48e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791ad0eef0c763b839110cb3ff92a316238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2d308f110b72766efbc644ca60023b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1423ba70e9c305ca675b1cfa6f913c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b595573e9b06fca5f70ab05e809203241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d3f4a312797486c0b65854c01443dc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5297226e75ecec6fbe6a4c2154b5b8d2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e99780c7cd16142d7237a45b1991cb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc20e4ee8299ddfb04deda28d33b08b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5a6c1a9537202caf3150d996aba533246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e7fde2c6e3243e3e658fbf64638297247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d8b7cda57b6d53cb22fd86553d7385248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8106a276d21c64c03a67231cfb73ce5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f48bec636e616e7370789d6ff21a363250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb41d5d49d57b7c4548919f0309df19d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b38601a5206bc0c645229cb713cd2a8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5486d023b5f8ccc07703fb80b525400b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709d9facc23a917002f02bffa2899103254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e94ca1877c4860c25d68e8d731dcef255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2c5f6d5d6265407049dda5648ce61b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbab960f3c3bb0d258a2f7b921c620c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c63cf487db8dea9ab1c7aeb3fd3825e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b60fb7075b71e757efe2e689ed8a32c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd96a3891465f4e1b58e02e44916e18260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1418f1185ba2b3c345a6ea14371fed7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330fa477064fac8acf60712f440b9241262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99c35130fb7d9dc1e24f39807eaa97b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0cea37e450c4080d8c6816b828b7c2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8b2d819612889b18ed5985a98ca182265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d498886f3423a90ad04809cb0a5a16a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f068566853bcc9eb86dde4432cfe466b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc80cbdf893c2057f34459b2de61e871268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618c61f691a1d385ad23a73ef8645249269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d752328fb7790ae16601d806116ba73a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d26df35375fb8144d9edcb483f313e3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c0821945d6cbe04306eebd221f5d06272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0895b207b8d7062605ded96d45b0412273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb57a54cedc5d84d44b929e0cf13f0b3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876be7cca0f88872cd86e2c7721dda0b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef133a034ed3e0c5001289128f835b57276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6766acdc3e45b4add0de2e99715e409277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97d99093a0730cd4f95332c97594d1e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a9f606f7fdb891796dd6754615ccec279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea80bfae69f6bb059677203ce0add8c4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdfd3ea3d63e8e07d548e8369451f26281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5588666ae1924cbd8d7eeaf79c72983a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d65a6597944027ee35ec02ccd4dc45283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7b198fcd63e1afccd2c5b7cac8a09c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4567aada49d6b7058c641573f5be629285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0423ba80d6001031294cdc3203a24f7b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0e7eafeb8c6fc3773c8ad211af70e6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c527624ed70ac874fe8f8e77a533e0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c0c95a99896f6afd11648a01962cfb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e051502d837e75f9a4df524ff618e3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226216a61e58587e6ca7b2a3fb8f2602291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dcd13aea766c1d7723c7b49dd883bf292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8bc9d35d6303aad4605ca7fbf05919293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d444f83c13cef439b0e379ea5a7af8c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cefb98c7f36faf2777efdc784b6ec43295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4726bf1b4aef2cc365f09b7402cbf7e9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1a735599c340909e92825a98a04a87297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd972ca53fb8f79a152322fda9ddc4fa298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86659614201749286f33c7e059a271b6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a1715c417d77ec3bce867359ae3f7b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ac0cbc3d9726c42b518b1d40e6688b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d049dd25ffe9e498daa97e279acef1ce302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea918a5f02136bed11284163e88adf6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a2627a2f0167d629964824b6398896304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd91091c4e0dc77a266e5238990a1cfa305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323e32d486e7a9f96476ed81d3367109306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab7c4d0fd1246ec90ca9d9254462d71307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f870af51a241ae600c55edcfde3982308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b60671eb097d606b0fab0e5d0a9a0fa309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fd15f14a3fdeb0d966673d3979481b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4486e93e1757650941b808b9e3124f9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d901f94fd8fbc309c086a551b1acfae1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d0cd90bfeb22d8336f4a059f2e61aa313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eccd599496f9d0b635035ea82ea0ef314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb8a298b37fca2fa074cb57fd6b1a37315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62359e2cae1dcad4f121556e61621fd8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272e0c7d81b8132c983e275811dc0b14317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdc505fa2b62d538d247c53a62d2af0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b133b701b0baacbd2c326847deb4c46319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc39fa01b32b27231e7bee6c239418fa320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7e1f201d2b3b2755b8def23cb1989b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85160c3b8bce92d1345af83e4ecd7e4a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce8025134648ac5cc00413d1673c135323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a293c28542a86535f0326e5e68b3fd324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8c01090022905f6060d479118b0367325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d12de569599135ffb82a9b76d8cd39326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34776ecca89086f1cd54dda9688873b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dfc56227e0859031d314edb8a652ef328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e11f10e4656897e0997a1051d2bc4c1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f030d16bcd49dd8e06c95d4f1fd6bf8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e818c19e0e9ea62860f7aa60e50f000b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9870d99562c6a1a1dd9ad6f5eeaffbe4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847561209370301246780660710564b5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834b5166779e96f95c53f35ccf78db43334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686af3909f8bee0c74a7b3629da8cb78335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdcd623356e4a759c8f0cd692c1129a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ccaecd06eaf5101383a241a3148cb9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32011205d70946fce23ae03ae2cf4ddc338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04379d22124b2cf479b41ee7d8733177339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd94b54d006b0e3367affa22778c041340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628bf78302ea847383411cdaac10cff8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55e40592abb58744f23338fa4e92628342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c3a8d441c69007208f6bd17aa143ea343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5e309c660443e558c7b6ef73568495344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72abbf984acc0e37755e26333d9f5089345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e22dd51629372d1c07cf7c5624b10e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd2a760fa66b02d2b19d183346dcabe347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee95f8e3db86cb330d852bb77fa64802348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1f4596227b4ff40da908351a5db138349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653d411981fb31ea98de94b4f7eb86e0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a19722772ee90dc752e507e30ab8607351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fb9a8c7329d4a6359fd3f9e66ef1f3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c766ec2163044969940267ded4c1dde353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d837935ad64521bff59e684daeacf9da354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e96762017cfcd3c762b3136de4f5ce355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f452a628095f59ac389d9bb2972bfd63356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58f26e344a49ded2bf6903abafcb129357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bc7ecda2f7807e2defd29ee5d5e347358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9071034462bf7f0ae5ac0d86e5f95d2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a665db49e56a10caa393d74e26be9ce6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623a82981b8abebf8fa91e74543479b9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caecf8879e5e5d5058249453e9547748362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200310cd8716fefeec6afbec117be289363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614eb7f4890e6c6600a6e69b9614d30b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a4ed666cee6ae4b1a65c5fd451e58d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb95a5d749ffc0f5c9a1b23a397d7634366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1889a1da3db72286010e4e25589a31f7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbe28f07486aa826512a808ddf92a26368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205f539fe0651f77ad5aff0ab5abf683369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eab4058c73b257f71b7ff3484d5fd2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2e6bbd1905f643dffd255eb1fff27d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e492683fdfd228cb0357987d5d1281372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2635d02d2abcf353f8494a63606cf4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e67dc84e14ac81350218d3b4c859a71374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e238df84d6c7b194ef836302d552f6fb375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a86b83523cd7e02f2cfba79daf07c92376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc53c7bd744e135b6acf7b71a1948f2a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209787ee5640196f90d8ee10f1e488aa378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cfab198583ed74d8cc2ed01222dec0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60957724ee65b7109eeac05dd515db72380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83c46913df5943c68a9367bfc8fdc5b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb872f7e98e7f065514bcbc3372ee94382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a596d8b7bd2c61e0a422cb6c6fe3fdb5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91f7b19786d79cfb04040c0a7fc6cec384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d190bf4549a684770a4cbdcb1569d4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4042b33ee164345e323abb1721b22754386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb6cebcfdd2285b9cf7ff36259a07e0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f32ca314ef8490b4bdf0f22cc5799c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581beaeb7fa4dbc628fc8b8e3c7b578a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dea23f207433b3c8f772afc26105ac3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1421e868d2774ecc3ca6833fbe9b0e4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef08c676ed30223eae2554bd18bc5ee8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ca04dcf5bd939928c8859a8152b0ab393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa891ea109f9695972d0a842958d5cba394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe02a8d817d4837e692ec7b86558a5b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08bdb5e98c6a75631320a27ef61d9ce396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8d900fe544a1e596745a7ed240187e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e73b78a2859104c878ffa2be31088f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74cb09f8eb2a149eb3dfb8c099c5adb399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4f3c95e4927eaa8df426ba50264f85400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d96b0b6b7729f128b13bd0bf95d8c9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d432659b9675041cc5407e3501b53f1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb6eb0f1999852357e7e9da2ca1db45403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6ebd1afff973c1c21321f9e1443bb9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534811a538381d9c384993c90b4dda87405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31770d591ee7d65cc635cf02077d7db2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7571cecb78922c3d4e2d05812644872407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b3b353c83b56d619cb9e6646120dc1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd5e798b2cca338ae72564c7ae540b9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cdb873b12ca7d29ee059bcd6bdec28410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc8731d498e14ffb2105f38b945a48e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca908d74962dbfe7f6cce528ce43c24412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e9bae6d5715cd0119cea1d5626a971413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7263d7717e6299edf5219d6c968e054c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da3869888e15d56d51553c372e94ba1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569da126b3edb475df37b54de26e9067416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a166fc88f09ed09857caa91e1b7af2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5f82cd7581e2648a9b633bbfe18e88418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cc430a3dd946cd09fe51c7e0dce012419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c61631c70967df207687137b911179420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb12f71fae2c0e7b92521fa3683432fd421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275756fff54652bcf78b806b91add080422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd04389db6c2c63190d001a060ffb07423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb764509829e22288efd14a7b56102d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2e59ceae55eee5b864ba8208f3b163425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268d727da3d4f527a4b2ddaabbb137ef426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27543074af8cc891cb8d981904ebdf8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9e257ecf2680e784bca9ee289408de428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7287e631261fbdc475ea1c27aa6b2f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb15e0cdb0f32a52f02814588251fe5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a574ec1ff352dbb292600a018b9a7db2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8647c1cbd98528a7a102a04bef14366432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f39dd441d9b4772c08ab2bc36f5209433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b2d55ec6503f0b29edc01cb942177c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e46a34d6da27ba3b92baa68793747a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4839f161529fc9145b459a2f73b0a91436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6c5bdc4a019d931dbc3f4e186e1927437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b570a20449bd1e6a428ab3534d970b1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed82312a5e17a9fd217b62276a098210439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26b9fbc3879abfc51279d09ec20c955440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea430dc41e1cdac44dc03ca5daae4129441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76abcd8787e389b68b040c80802a477d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4306c1d9b8f08082f1e7d5349904c27443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4b76110dd119b9cadde65f3bac1d95444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baad917743fc378f1b4319f2295c2041445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388efc126bd7ca484bed67fa688dece9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30089bf4ac6ddd858e4369ab2a7344d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5f005bc46013dbfd1425dcc3ffbb63448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc1b1eb208330506de37735e0cdf56a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffe8c1d6377a542a8aefa69de89fa25450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046f5c792823ce7d027a9df6cdd16d97451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8c6c982f1e7412040bcdbe78202415452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeadd020f252022ab6998e7f7bac438453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146edf565c91826412cba2d853494b03454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4223a7e3cf4ccd9e587d43b7421cc737455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95868b5d67c8558d9fc201006631f68a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83ee4e09b7dce078fef771e8d3b80ed457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a19534ee1bfdbaaa98edc5286368d45458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcfca86fe393fdc44e96fda069df0fe459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b1b4b1d4ca4397c34934f8ff8a2a46460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514e5551c624da09ef4eb14dbb180071461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffb723ffca46cad415570b80619d680462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3163a28ec5d3c1ed3fa160f72fce33463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8df3dbe76a2223c4e670331a0f3082464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172c4ab14a493ce80dab9d08d70c4095465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d4a191edcdceac71b4029554ce8e50466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac27ef3851eaa2938e27f42f86cf4b7c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec64d74d3e9d5f339135f04722d1292468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b153e399d13a4ad8f04a14ee628a1c7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c891db2f5ee2a174a5d83c598e1cb9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428b31a9e717649e0f01ee74513987da471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a48f15c3407470ac915ced33f7b8f5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bec26dbe25f6b7a2da4af71a12af49b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c960a690b2e1eafca368a9ba5d00100474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f903f64c7c27f24fa4cdbacf1c72c98f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8760c208d80be2320ba3d28d752fa7d8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24069492c037e169f42ae13a05e3d375477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966d97dac1ee490e2a6d61f67f4e7840478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70b5117f66320bf70a1b336fb036389479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b74c937cd49ebe8e74c68e9a650f701480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ffec992f32262454ec2942c659f353481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f16141703552c9ff04665805773066482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de10549d319f17593cd4dafa5d03af0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5175096b824f347548c402ebf7223904484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d12c7a1577f3336afff9fbfdc06f9b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881b8f3e8a9d45db1c53bcedf9b55ec1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aef049fe4b57f396796cf2c410c475487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5783d6faa2f031efd11c39b01af358ce488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b168b5e94910561ba59ad59edfa4ffa489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b41f9a54c66c563cdfd1c894d6e5278490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92495871de0e94d21f19d2306728f94a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8470e4c6310b8d1a611f33bffc7eb9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7466970de38850f19cdfb876387959493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd73286ea2e3db45def65adbd11c58a6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ac26bb5af72839742d79fc1205a93e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4c308de61c48b50f01c2443fccd2dd496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b37182a6b3d1e80a0549080490ee827497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7cd9966fdcae2b5e1a85d568f2c410498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae39c24c54dd76b0891795b8ca1df46499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbb45b75ecaf84ffbc2504d1aee5665500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632e9f11c6f2128cd83ac045e50ceb01501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ab2e4f3039d6a5ae8ba976ff229d05502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399f5b5c151bb657e573142e1da01f5e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702902a30c299e0ca59e6f088d559f16504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbede99ec34c972faf169ac9fd93c02505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b49b31a552de4ec4e1e14248796917506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fa72aacd7163c0f34cb118f00d5376507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cb6410341bd354bb1d5350d70431b8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a45496a149da98160c8b6b911bfbde509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088e67565569768e8dedd54cc6f92e34510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7b58b7992c2a66bce97187604c63f0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a21a8aa050c471ecb4a545956600615512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35507e84ca9d21c3b657bf4aeaf416f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ede06ecd53303034321b3dbe875fe25514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e48769b8824e02c3a3b94574b2f9321515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424366df9be933202d73cd992254bd54516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2fdf45a14cf6fcdc7813a90dc7426d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53281ad38ddbd14c4c1c71bbe3fc1005518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e5301e4782203933466692b453bbfe519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d30a5aea89023c6312723617fb414e9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b361f9b7ee7f6acb42a1ce786bb16350521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c743d50148c752fe71caf7000174173522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445fe5f5ffe9468fe94e81d5be60a8d5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e537bd82c956e77854c45241451457524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef03440f53f46dde4f7eeb9089a37388525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e4f7ddd0a3c8673d8b2f3edcdef1ae526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6bcaf77d4f5dd16c0e3ba29997a5f1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80c7f5052ddc75c209b53e092a957b2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a97faceea694524177d8115a5e2ac8e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29f5230fc69c2493387adbacb696a4f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da49f7d0632ab479f532c2b06f490d1b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b494aa592d7ac44777964efb77fead4e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf598da76b8fa8d28056aabc458ac5f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b7a7d85dfc61e9c5007a86951d90ee534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885aad9cd046a3bb16a0de01982e6b12535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8519c3e51e1f07d132724b960950401a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23d8622c4ad0afc0a1463ce8c363f83537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a440eb51d30fcba8ed113b6f5b0ea3e4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0c07be5bc5ed26522f49eaa5fb81b9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09c4ea73edaa3a77c1058f25fb42e19540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e8f22a72c871af145eeabf22f9178a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444b59d363f176749dc1d56d87b1189d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791f7e45281cf33d189bc814f60c4462543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e35d685c5076ecf6cca83dcd5e5040544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ca0ff6a8713987aa592e10a5ca9d98545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e82fc767a315c559ebbf612d25c5bed546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142107c8e1f1ede1db8701d54bf27c44547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a52cff13f05e6d2c82fcb8073788ad3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591118d0700849e31e793cab58ea2830549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0b717748922c64dbdfd05056b32a83550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1656fb19aa8397688dfa09066af7007b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f5eb522a542f0c8b405739dfd74276552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5d0639838b81ae8a7d57ef1b08a4a4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e9c278e282986a5deb467c834731ae554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0edba81e3d3fca4fba061fe7c29362555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398c97adfb64199aff010904e0c64a8a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d787f6cab51340321351f38edf54c25f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cb3bff865b4053ca582844b2b0ba08558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec011dccffca626354600b9307ecbea8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530bc92ebaefcf1641c8fe8d2c09029b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff36ad0ed561dcecf86e2dcd3b333ed8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b53c9d5540d8e374eadbab31bdcb3b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782c8884ade580f2d9b076f4023e8d76563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca9a6aa5bff839dff8facabe485cc5a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91f85af114c6f6a95453c9b7a65a363565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9cfd3c54e44012536928d0c459db01566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f091974ba26edcb227e3d94f76b738567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccc4d6bf0d7617a8884db09cafb40ed568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563d71cd137e4ed338a3960d03962b7f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fd6054a1517661da59a28f9dff29f9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159c794c6a49d4a527306cfcd604183a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08351a0ebea2114ccf47f37310b21d73572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e394eec9d859d831217961da184038f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b01bbf929bde787c1e4c3f5dd3719a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91beb9d4d3d893e0b759b069cb485bc7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d24822bce4c96626d163b4ec11350b1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be6ae5cf2be2bef57017e5b1581cfaf577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c762a0334b57f31aa018c57ee59f86578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe374aa1904707490adb33c63faebaae579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699d04f9ecd7f15a422f2899ca77a7aa580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb9e20d0077c423ad14586f4775467b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7e362bcc16779c5385ec8f8e52fe63582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa11e36e5675e8565cb97646e7940757583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26e219ce2fb9353a0e4d810f0e27017584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb67f476bee96bd6441874887b2a97f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded72a5947e0adffd7409daf7362887d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abc279ea59daf0e4a0cb4c49b3dbfc4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8883fa221698ba53f55d691a41caf30b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8a49ef48b117f56a350abac80321b7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f1db9982eda98f87cb4ccdf008c255590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac96367b40d8db1463a3fc2228ea9149591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbef875a9aa3762dfa5a72b74c62e345592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b975557a37cab824a5595e9137db9fb593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdb23360c55f0eb18ede2f020421457594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc5372e920d30fd5fd01b89ee9d5d8c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eacad224e4ba184b880c8973769dedd596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b40b94653b61fd38b7c46db78bb2802597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84288c974a54286f9da04704e4cab8f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0734c95f0780b267cbd45ddeec0f28bb599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185e71eec47179048036e73a08e4c7e6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b27b3188f604471db10d8d8cabdc62e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65adc90ff801d7a508f4471b85994127602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0d950da94dd6ae6af30340fe6dcc87603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b136150f65f5b427c36fc4e5e8e9561604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae05d6e600ecc77eae0bba761fbe59a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15c05f33205f4e74b9cb96c7169b4d2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ebf8269089b81773757406d739f8a2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e6b309616e13b2862daef609f37308608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d912b008db9ca22084e6995a91ea113d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b44d0e086d4aa22b06bf42779deb3af610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a36b75d59ebc428d27d40b2ba18412611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a44b6b16d3ac51cbf89862d509b946612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6b36a40ebd6388f9c1a72e785d77d3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdf9aee40f71a58d57db8c46cf0e081614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3238fc079177f944f5b2859b98161c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f75a52c072e90b5adc09e90548ffd1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4db2cdc1d69773d4b781990fd231cc617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce230dbc2ab2f2ad3fc77369053d24b6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1757c7cddff360b5b73beb8213b8aed0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2142e33a476207a0f1fc6acd9c44082620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4be55ae38060562503d8e716c5164d7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a782ba6d18c0b31a7da5acef03ad6e6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb44d278db8d4d75f06c5fcb9e4e2bd623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc1ecd5f79b1f88401d8a406e098e95624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e95b71a46f8a2d356853ec391869e81625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b2adfdb7047ec541aa4896d86000f9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a070ee15a10f530f9df9336b7616b2b9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfd7feffcdd61f953b132806f24abcd628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bade1734406b17ce9f30e684ae59357629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79646ec5fb5764686a26728d9bae9b5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5bded9e183a3c3622bd1d6b8451ee8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4b33ad1a626a4ca83ff0d4ebcadb0b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2323df3fc8491b91ea86461a2dfcc04e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911c783337582885d2fea43ede81be4c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef68f9f5e1138fb9be1d0b11b789c8c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86f550ff0e952504cd86b1f0c2049f5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9715476bd30498752d8019de886676b5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2452e12f37556120490e92b84dc64e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c258d2d9bc66ade82ba347516364edd639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05718db0314d81a095a81c1b65131066640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96235503630392015edcd1ce3ea09d5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cc97420c01c14b8fc4e9e6c782a7ba642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d574c9736dd5cee74cbdaa98f848c2ad643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827fbc95816422be71a21f2f944345fd644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f91897d226f8624605878ca6dc9e85645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaaa566cf3001a2551fdde4edc9492e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff753e8e6e9cb202b55264ac5bb66a1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85364c0ddf1aef2a4cd6ad3d6fd71ef9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db04af199c981cd7b7586f179372112d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92499c85e5be1e409149d5b9dcd139ea650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2cd374ca374a4ee5431c1e1c64e5b0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82005f09c882ecb9011b6092beaa83bc652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6691c58a5f0e1c00f4862c80c51c467653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a760801de796d85d220d7d9c509e135654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0866616d14374e5ee2b4e895799eaf8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d28b7bb7231e3e0cc5ccb28cee0f9da656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e81ad4b7fd3b4b0c16ec1d903a1b60657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1a698be1447a9e4616d8e792ba7e3f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9137144071fccebc4801d0d37429a811659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0adbfade711a08bdd06c0edb0eb35e7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbe538a027cc8443ba7557bf44600ea661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038d15121b38f0d6e0aef27cbf9d5ff8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bf6baeff3c97358d31748a4bc9368e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e36858ee7ae7cc7e3eaf7a1e4f75c5a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5213561054a8b1677b230e4cfde4fede665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273951ae84bb4c590068be96f8f65ecf666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af566c4a4ea83be7fef711dd5ee41b00667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be978e3918022783508bdbd19062608668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76aeef3962343381e2c2003df0e7d01669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8908ae928201054a9acda2fd943cbd4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eba27da004a23719f1904d9992d59b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3517c7b83b1b00cdef14dd03e849ef9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380b93188bb976ce77ce41f6f65a3e01673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e817191f759931dac8768017cb2a6bc9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647bf0cc3cabcc94d6e599842aa772f5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3706165a29d471a30a75b161163fbf93676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16560f2566cdf57ead751588d1068d8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c696ea88f1de1f41b1c4b1509569e5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a595b7d2bf6823fad4e8b1b88437db679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa881964c4f752d6ec8c8789b97907b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b528fd93689f808ed1d5a01faacb164b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cbc7c4fe0fbf50a47f7f50a7bf9414682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b23c09c26bf9d69c5c81b2e93d53bca683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f973f7bd04fc6ae9d82a3682395b0c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e8ef4be1c4f14841d96a51f3337c2d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6d06c0ec01e3aa2fe036d4ec99cfec686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf1215088720c7fdb9343635154844f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae227db990eeb21315d4579e3f089a68688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced43e875b2210fbb6498e5225320021689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08064f3146cf89c94abee699fa66c3ed690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e9a4dad273dd62bc4ccdd1f2a75a8e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72036835607035fb33e606da32ed8f78692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdac59666b2a0676c3e4a9742ca7b0d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4314b6b968e15beb170e4e29b78472cf694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4ce051992f04899575aa9d152c3af7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219297c7feef63ecf5aaa0b57fb6c88b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520db4e3c6c4761fdf0ed2190bee93ab697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddb8b3912ebd405ce8bc73967ff3473698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b5c796dde878a718293382ab8bedd3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9572812467fbfb24b1fb9fdd7719894b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30e6ce28aabbf23ddcc447ef3ce3ddd701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27984d49bb0e44d42fe4b0506929483f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339b0825ffa7bee42e6e0817d9defb8b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08862425ee9232e6d97249d67bd78fc2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de3001affbc3292057cc7b966097d52705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9144c0037022f73c1d4338147f0eaab2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce90d1cf31d437e602f41601560a35b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e7db3aea6cb806672b9e7c5e673c0b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dce91c0be5719242cfa1b2b5b75cf5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f006103b5fab3fe6a0d891d50e920b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc17fc1279453835a2b68aeaffd5ef7f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06869847fa272a1b167ec2751fbeec3712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a341790c1369ed8f04976d83a8d988b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e94b212cc602aadaa7315eccad1ef5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a7508453cfe9479f80483e4468eef9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fc2946121f072b3d8f29bdb26abf7f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0fce406a3b3e67f4539ae1e19a54c4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7815761ce754375a90000ad32d3c913e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42477a65c8206c86611901a78c6b9962719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8185a99c11e4dc1bf4da268c4529ca86720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbd404498d8f2e62619161da4ebdd6c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640e3d9a8243e7689c72a7f45b32dc81722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d338518d07d2bc32311c1a047229e30723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8463cddbc211ae73611ce95d5c550d7d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8433874745466bc9e20144a750e7090725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c27c7111ba9ffb9e4df4c9dc1cf39d7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aa01e5823be7339318f070431c5d27727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bd8d7c72650e7556d40be99475345d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef13083ed593214e789511de0f4b07cc729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640eee713bb5ac9ca0be630c584b14d2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb829daf0d1f522022a8d6319948d60731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ea8bff1dbaac43bb5979bda81758a5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc73cebdd33b48ae300add418e3fc7a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4873601f5206b2e83070033c595b39d9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6cd7eaa4e027bb312f1deee83a09ab735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11375f7cf55354ffbd15a34f32592219736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fa324ffc94e7af11b36006e71acf95737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710400932e44f71ecc4ad62518240317738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f051ffc87ff6f58c045ccbb8de5c0179739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f4f53416b5723c97d6876c4723c62a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80654a6fbfa6ec87b32c9f3593e69846741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d81062a723549c0ff895e977aa7aef0742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed95e458d3136f8d2e22da24eed3b885743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3aa57682f5c78909fe3373958876c5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90f49f18947365ae9f13cf214b6e4a9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a1c46ab95c735a4b591a821cd483d8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5ed4f03ba80f6ffe03230bff9d52cc747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31a2673bab4173303979ce17a687ac5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb1cbf4af15e9e66606804926ef8a8e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940abb5752578e608193f9b9e6b59dec750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45314f6f726102032a3453585216fcd751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2f378ffc39c16bb55092427d0966bb752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2270604fd7a01ca3b5213b899cc2fc7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d908cf74d8aec24dbb163fdb7e3ae5754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa2a8e850a15a57c879ae6bb08f95e1755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e91d3396fdb053d409fceec9fd2e45d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be063393b9018daf115a5cfe3209158d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3952ffb727cfb65b5f16fe56338a30ef758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebb40b4b99c04272b4a144dc2d93931759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e960244865959589dca06de064585661.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf6e14c88823531ac1be94fc8fd5b822.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1df85fc1d74248ca32b827a1ef245b73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19817282e20d510aa03f9a30fc72eba74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e455ac405c8e97e2cce3d94b076bbcbf5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093eb387108e4d292a460bbcb5a7359f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19c2b3255c284f49ac923d42dba9a907.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5cde9474fdb7102548447a0c2299ba8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b5f7e46c7b22076827e182f9c599e39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5895d33d424d7df738c830eebd2bafc810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41393c038a2e8e076436ad16d37545d611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04680299d1cb2114bc75c29d3fb8ad5512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7c33ab5ecee33445cab67e507032aa13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835d41e5ae921e31dd83d5b63ea7119514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edd528b63324455d8d4542c87426f4215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9b8f7fdf3725fd071e0ccebab2bd0116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beb9751f84e329435d4d72c6f3ad92b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fe0681e6c347e7861dad2a92f2b33d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabdf0d0ed10532bd3f4e79a34544ff319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918946982aadac2dbc3227407415f8c120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d5e292eab58b0bb6144133d923830021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e564750482511eec2dda7993746ba1822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a519e9fa6e42d733e12c4b861c5a08e723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640253f617456e2f4fae55ff8d0f8fe424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ed355acc9097620f5c5ee2305ebb0025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfee34c6b45655046405843957b691d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c29ec6692f82b6225d997936707cb0e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82f52e5717a3d4fa9666f20bcc9ae0128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262ddee6d25ee37b082a507500aae56729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff4e7a4a38b1ecbf9bc1f64b713ffe130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17f4577fc479594b9611e8edcee649631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099414b254e819000b462d433976681432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e337e0e98285846da8c10e3f1f312b8a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94cfac6f455f905e40816f07d18317934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5608dd213ba2f8a31791218a260bf0a835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550b17f496fcdec42d216027318442c736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efd03ea1df1bcdd1cce547dc048d8cb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffb57fe41d687c9a952a58b283ce5dd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba59dd764113d03240dc956d139faa1739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460cccb9d6f97f7ed5a5dda455f8f12d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91389edc444a59fb04570f784669af241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20019d29ba56cdaf19dd09ff0f83651d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990fc9c07b1634162908be1f9c81471e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54383d487de8007fad2678124240288344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f79f2669d290f603e8102840ec8426d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247b940c73970e325f7fe82f25c6348446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9729746239404917cc7fe82d26626347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fa5eb48699f378c3e7c3ee665c77f148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fae61e68c22419931d1e29837357f049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733673d80ba4da47ac0d4c0ea6ab1add50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20064885145f0d33359d6eb69eec71e551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b8480a66cacbc173f8abe6481555c152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11f9a44bd0963f716ea9d0ff445ce4853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf7a459660687e161df45008712097f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1450ff5febdc84b9d2cab561d796fb155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fecbb5f380208c97a3e6c50d1cf6ad756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfcbf136f609e1c096f8e0816c5a5a257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9428192b66cff35b17b82758131b2758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48843a47a2bc6119b29acf40d678a89059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e32e1446139c8314d670ec8258162e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841dc2c8fe2e9cc27c8023d22205ae3061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e017c3079693aabd7990591e1dbc4d9762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b26f60596804d59601a283c397c695963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee742e4d04b823599b5d98614030de964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643ce420b94eee186415ab063b752cbc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cc4025935c3f02b7c1eacc05267f3d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bad8914ead0eeefc77110367f6955967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac0cc0c81aea44968717a2c9d0b9d2f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8e030a08e894b6e4f7fd3bf268f78369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8701e82e4d285b0577be5edc2c50b670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939ea484053cb9470939c5e8dba1146171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5688d610d101dbd2bb22fa6dc01114d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3383001404bc8acdf06ba57984ae9f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d476bd37238edda756b57030353181dd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81e16772b65199d97b133f5791bb78d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02dfb57eb7d327c5d7a0b273943dffa76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a4098c9458f0d8dd70830b477e6af077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fdd54603de2b6f8e5e8b2afcbde21b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65a2aadea2c919049a84639d6f5e87579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653d5cd4518557820a7a696fc007de6b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d95f31fad4e0e8a88e326949d7fa1b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b9fac4cef9241935b79eaa675f18e182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e822f44a00874c8a02516ce68772f583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3822688d22d557978a5468b0c639a7784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217d71134bd2f2490377f05fc7285d7585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaef2c6041bc51644ae620e03778ac2a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7a493275d30735dca0dff29c2723b887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ac438015f22a585d2450830e0ccb5888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6d5ac6c67b95c34d8980f52ae690ca89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237566b91b9661f8aaf7e27467d8e0fd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75213f1521868a284d35203afb6e637e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ee05932bb8de4fb7440ca3ab1156b692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefd311da29c0521af3f58039dfbfbca93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17423130f5c4360fc33be9b331394fa694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103828f4a2eacb0a1ec765985af1750995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9481dca5b0a99e166fb0eed091871a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0095531ce67d61bdfffbad34c6c5594b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4a717498e966b8756565a9d27dccca98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac66f5702dcec2738845a018992604ee99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ecb41189e9593e6353c455c0239a95100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b499d58893e737eb799316f60bfc65f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e525a8583dceb26e8f6f9d5270cc281102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c328f16aa95ccacd2ef0c4b32355a77103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a00011b60bdcdef50ee9c77c0355a3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5585c74fc6b817cb4285d0e114e4b46d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a00eb2c66432b0ed91b08f3e5c2622106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cb07ddc5585275c9a1de751890ad02107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202145f046209b4233012786450d880d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5644f31409326f61c286d71002121f50109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d1957298ad15ab79e8c64c9617b218110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec70aab323eb02c8ea9aa67088a668fe111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ce1d705c6aa5057ca1eac54e98a44e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b5bb42c669c3426ca1ee56da5f86c5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea1022eeef59de89ae2395dc9cf7c34114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7965f1383193f37083084c6f4aeb6040115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65771ca1b3d14926658a9520a3fabfac116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceab252b3e56f54f4613b3fe5de109ee117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ee8beff3b5c2aec06890beab467e20118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3f1a9b9a1d32beb84ed5fede4fcb3f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9043884d7323a788e4d5c72a898af64120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c398468f29b67ed27f8ff8265643ca4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e165b71a7b64e7d9f991b8ac68b963a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8783e44f363a7f94dd7f9cf9ada1ea7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36719e67b081f83fac62509c40ba06c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2b074c1c8b2f2cf672e8d86674a392125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0715cf8f8c82354c814f127804d5b1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d0b48e96838f44f207bc5f02e7039e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe5ebcea3dc0cab8cee2a7a8482afea128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb6e05c0905dc573536204646cd64b4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5084d41633f29a36205dd7d5d51036a8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd513b0be44c44d02dc14406d91331f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccec1aa09833dc7f28d5b1595dc21180132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8a2fd1a4176e56763074872db84880133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f411faa7302518310efc437dde3e29134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd12b1a09007585f38b3f65fd56c0d4a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc765c954dbf8db782b2b24d46fd9241136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996ac1e8682861a9860d9ad2a6329d90137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa17170103d87fdd99479683bf7456ae138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5f6bc24e6bd9e71b55813673f6b395139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abb404de60d5d5193252abc3ca89291140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5cf0012985e9a4e91d69107badc370141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64331a6aed12a68423ac15f85e2709b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0248a18e467c4ed723c8cc7e44a3e791143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2f6b6e98f9019a1a5bb6f24d9edd37144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd57edf2a3e8bca03f825de763eedd74145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ac8e616df5cc49a7175789ef6beb1c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ef2fce1b7e57158c43c46f63b4502b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f415d1e2446487308188b77cf0ba963148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e857fdeccf636d9a08d3e6c6d628a1a9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31e31669d680f2a4fb667f7b958cddc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4632597860f92da5eaa9d62df8e3fce1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbe04d3b269f5c86efa720776e3fce8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0302b0e767e27fddb3e069c8fd9e8dbb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebe2fdc8228b8637bc2c52a36c7b5eb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17070153aacb782b0eafa1ce946344ad155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ed14b11f8b1acfbfc3f07e47ebe23d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08966a415ff5a30dce33759dcbf9a0b7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92ccea3660369c902b2fa5521fcb8de158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed3ecc33567a150f2b3645389483bfc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dee375b35ce9965b34975f357a4add7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c87025e652ab109ab6960999bdb3d00161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7f604463efe4127af1f299023a1c0d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ec595a6ca1838ac7ace6418cff53fc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d5317cb8c3edf49496db987fd9cd5a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7de81ae94bc0f6a044980abffefc758165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4da2d96622231caf0a63b2983c8a80166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0085f29ed732e0feb7bf1858ef8063f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a6e6f272c4a74d54ecab12c6b3ccfd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c7bdf0dc008530005f6c9dd0c438c0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529a4cd9ff76956cfbb904c46ecccbdb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7cebf72272a23cd98c6f842b778237171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ff28c6328bdd3d088ab4dd610f71e4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd9f1ce8abd1fcac634f51038665955173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21de3796d3967b169b7bd6f4fe9a82aa174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b767232c2a706a407ed9f2ae6480e7d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85f751481758bda4f4d107fdb030211176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e76a5dbc9b8b922589474ef097cea0d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1880716b31f25ffd2b0c14494b2087178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0da6c8f4b636ef2d4c2d546622a716179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b74bdf2efead0445917744040c3be6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325c3008602130934b700bf1a9103d7f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85ba004b49e155172c314642e4d53bb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d44d65e9d5cbb90cd45b77f1d06c81183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0078e8bf2e68480164912a6900cf7cfe184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48806a73be98f900773c23c718d4e4d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb480ac2c180c7ed5eaf32252f0a4dc5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9649f9d1ab5c05b45eff95222a28f96187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f697ce8849b22169a8848e8c33cbd7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3188a3128cf3e11472e46aa268a4174189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9361618e85594196565757f658b979e7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eec0a8e29901af848e10c240a4e7c3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b5ab88374b35fed1634c077842875c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63682d7e332f794ff4214c25a348620193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98611edfb248f81a9dbbc2cebac1ad7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a524594a4431f5668edd59673f7a1c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560397f4c978c40a8f9c8f258b6d1194196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2992b0b53d2671e4eeaf5232972da78e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b18bcf6b530650381ff3d1ba2e9357198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87afc6cea5067d5eaab0ccd885131374199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e948ebf46369800ce00db5b17b4e1d5f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d8404de0652b2eb7b10f33c64e7b2d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5032ee2ea0cf5537398e5740eb556207202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e8d241208c07d7246d66ae3b7338c3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93c919144f43981736bcc3d36b4eba3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee704d3ac96d8279d5d89a2cc29f9d2a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbca858211da86885e7c06cabc69683206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e502093cc987403e93bf5ebd0263343207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba65725cc84daaef91d939135cc474c0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa66012ba21831c81b0fb4f55bf3714209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2977a525bf18d5d5fe5c8bcd74b63a8e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bfb7e71da31ad04718cfc6ebcac41b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a9527637514c7c8f8488e325f99818212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f987b9d00182d6fa58d965734b88475213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f56fcee418a9b9d1ac2d095b1af270d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910aacddb0f6fc3bc8c135b052467852215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93e213d59d6d386bd203759c2f8e3f0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fc8face3fabee11033e20d878e002a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7569af0b6723bcf7b16c399dbd455d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32e07f4424b36590ed3487ec2598479219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be64bf8c98cbbe5c440155d36ff3e0d3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117cdad22fad2c54c886a2071302e3bf221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69a37f8ed072c1d2a88343053a94757222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6045f95d1ff834ae5c1f64ef31b658223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ae3f5a952e3af23672b842bff75140224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ef4f8144519bbb45f15613fe278294225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1969096a0b8fbdc0eb916dd7bfd787226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01242621310a7ad41624cfc6fb0dfbc8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d88aa88f70a6ed3b0d5d988cddf93a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e565b0553048ad440cdb5c1acc8bad39229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1740160c39bb798de41e9a9fc79b7d3f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7dc2db9dcd3717877dbb4b8a32cb5c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014225addaa8a3ea2efe9c4731ecead6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf99ab3ab3b02a34e43e590ed7ef9e7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4f1a1bfbbcc769ca36d8e7ce7816f4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9941002cf1aa2a274b10d3089b79474c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f17606b716f1cfe181370c0ef26b2e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0843473bc37977ae07476ceb3d11f8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80248576f2ac69fe1bb0e7479b6a2306238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd7ef50a89b5a74557990b7710d73fc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f62dab7cd28f265b36442c1dbe545f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff2730a03cc8e98794d28f37dda180f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa018c464e10ad8af54267e812fe766242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad33c348fcbdbd7a1d79edf78ebf8b2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a27a6700c033fce1c173041b98671e0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04e8f3fd10427049deb8fd0fc5e2792245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97da4602eb2048e1c4d0fde8c9bb7f62246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7868164675c28390d88d6655e9f58afe247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4997ba1859b28587bf85bf2e02be733e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e119e2884906898a39ebe1395ea2c870249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba279c51bcd2a0c539a07107e5c26c61250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf777f5a1105f22b1dea2858cee0920251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d7497d88c8be2f6c5c6931e77df117252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9967beadd44d5d98d974d3fe691a994d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b934dc393b22cbd7ef9f07c275c400254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3e556d4ef6dd5fa06e3b7b347fc560255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4fe39c7d5aac1e3eae6cb872586a50256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9590a5bd9a3cb626982f7c33d6a86465257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7337f189dcb4fae3b15dc8e98c29169258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9e14f298e817db3375a24605e6c51e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009560d17079af2e3b1854092bb0e3c9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e408ae9f63cb89e657ead4420e54814261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a0202c312c47f44a88911506032f89262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc45d41483449dc40d72c0db2c4bcfa263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da254d0ccb31b39e421ee4b5d9e51396264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39195441ed0c3c55a7e87d49422e1ac2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5586b8d7a325fd584a0390b3e79abd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212e76690c9d9680c1e0450c6e5a8a44267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faa69f46aec2582777b6b1d7a1046d1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22a09fed6ed94d17dcc68f0f75268bb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bf3b9155af238ea898d4ad917fc4a9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f939b896bc286165a72fee3751c03adb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a63dfa7ca4617009d3b2236853ca6a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047b0881db006b188293b83567e5b890273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f749370f14d9f852213357676d25142274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0854224c76e55b51497596d0676e82f5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254a8bb4834c1c0d850a3c8d434f9680276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290428c4aaccbb56fc27dbc53025a519277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0379a6ce0a70e86476b3faf56ea976d7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59c258fccdde2fb30515ea8186fce62279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11218c5adf6d6c085319d55c4aa298c0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c11456c0b7853b06ee298c46e8e9709281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3610252be9ea36e1386d1c3fb00dee282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79b4bf9a64ddb36fa52dc3522a4e06c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e6c653e01adf0d4d4a7cb3f21eada2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab42162386c87c09b061c44b7ab8a03c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4f3eaf1cdbc8721e97db49c8531709286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9cf6588cdac451368a70662315c2b1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57f99e527047e8a14b9e92b2b4251b5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289836fdceeb734b86715a93323ed162289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7839a733a213e02717d4ef6d744b5236290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc7abd6b2ebfa63d0ec8ca25b824bd8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bde775876091380a99069a1deca1f56292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acf234674419a631cb43949c5bb36d5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df24a3f65920e8505fa5f42fcd356f44294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3434b968c8d5e845330b0e589d25fa7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa0da7269685289941dea8223ab5bd8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0208832e283803ba3478e39f3282518e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb86dd5454a47eb745257dd52c00d8c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33f00378ed98e3b1bc32cd432bc5e87299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e126539cf0b728a832240ed87304ee4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec76df385a7adaf0c2a0d4baa3577f4c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566233ee0a1ad539b86cdb018200318d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26980deb11fe1b234282bcf722f6be3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43e5685fe229abc1ce99e52c2399c4e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4bed8b20e63c16490532ea5c785588305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27e3e122481d45469ea6cc1a753c9bf306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d0d4b84b365a4161185bb0257f4654307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b353cc5c22e8adf39fcf37acb52de6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c87d999bfeb45436716bacb8c78a74309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872c6bc9028cf83f954d0058db9ce6b2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d764531edde6ba5af51b8743a5c9ccb5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eba7d189fbe3ce2b9c2832c8758862312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb0a34aeda4360911da6654684dead9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d30dc50a1ebfce40a29209e444c7bf314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f377ae30257bf027a05e90711e1c2421315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea2471e7a0f467284baca9303488dc8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ee18b505a353444f470c23d18058e9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789d9d8af0b2b9f44d086e84a8f1486e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6970668a6724e32ef8ac2063de48af319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfe53e6657a19047f03e63f9e1effba320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a38803339ecd442f9e4d9018368e520321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116cdc9e3d63a10e1f3bc99524f56908322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9312c4c9dbd4ca3ddf3ed70c97dbaacd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb4db665eb7409d5efe87b1aacaf343324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbd7740aac1696ddf74235d63cfd68d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe133ff96a09a288a7c0f7a3b57b3c3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459539720992aeca3aea000af89152ab327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02967a414996d774c2eb2a7498e7c586328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d872ab3cd6599b23a4ff53bf42fb15329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba89e0555900f8ee39a338757453ce7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc569bb549a83b48e989f9fd446eaa1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c7d279d9b7b83e264a52c0a3fd08b4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b14ec4b8bc70f5f89990edaa7bd858333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc46f57a75e91abc8f4a0f58264b913f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbddcdb71cf3c5f90f0af99b507834d4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee53e0d41f0133bd9b79d570bfe5d4f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43858ace23011e2869f3867a93a82074337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bf7f77b733a50d00a35da1a6f6611d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b86f2d0b1490583b2434903b3906c1d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b958102dff7c5a25d843da0901c46b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583303b29cff8c3bfb935a7c2e55a549341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb813af19fedbd4dc7d5f99a12f13191342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0df59599cb0f722cca7d9bdf18c2d5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0665a267ea8fa040d629d863765ba0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9947aa27caf18ff9125068cf1cb2593345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75c83800364906f4a1a2900d77c3348346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc409ca670862e5f9999a7f3c3b4209347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5495d963984829e15c4e820ef73ae326348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90446f6563d1dc68cf916402da6cd3f9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8935d14ad6bfc7db0746540bc17b4f6d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dce9c121a96628e5f7bace5d5fe294351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb69b10ad75361572736260ebcdb75d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30afee761428f23cf0a2fe8cbbd3726b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aae781875006579faee370946fdd3a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7cf394440b4c0024d08eea5d204c98355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6067c0f4690505ae58d9f600d5633ad4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0491108c1a329257fa97c6a02aa15d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22570654ea342ef09d977e3b022f1d14358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8835c32ca70c972e0e8a3b68ba27fe359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1181b85771775b1211b5a859c366062f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaafd669e3ca3c15b622cf4faf5d796361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ba0b89faa186778aabb92da1806842362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751d66f21e1a257a7f1559c1d4039612363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e1fadfb9c1f935180de23cde3c1fa5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cb23bad2c4494c7dab561266ef82d3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32a9d10476954b60dfce99ca6de4dd3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538ddb69b2f47d5088c3674ab37b2922367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c189a1ff33e28acdebe33714adc08d56368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60640c3ea8cede7828b7efa5706e9af8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab04c2c0f11c955103abf693c27461ac370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1bdfa6d43ac223a1fae25a22cea9a4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474c034b73aaf6c5b6af91803ba32a51372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed52fb751f3c521dbcb6cf03b3b5d335373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2023d7ba6df29dfcafaf0b9c990d80da374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7427befa4c83cd449da34b6cff53bc41375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd58429688b458669bd95644dab9120376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956108afe3ddade0d56a3e69ba0698fb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff17700979b720fefbc62bc48c018bf3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fa31abda5be8f82aad79c0694c8193379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f226ec74b6a7259ac98828bc2a1e30b6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc6832261b1a30f65d94f841f531d8f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9d30590b7210a3c0c7f65da68a9e25382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07af066918ebd7531db37a7c7abb8f4e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05ccbf8217e81d9f7a8d2ad8763f29c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec25e1dba63cd4d97f7c48499b6258a4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b138319e2f822ba4437da643ae663d7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3753bb0381d9df769d4d95b6ebe16d1a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f628185be88642921daf116a5d1630f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e7275c28d62a8d043282e5e6baaf1a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f1ab82424d78eb6e6fac44b8e8102c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefd4903175bde265b3bc71e2ea490b0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6601600e366fbc4520169e02d66ead392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5a7e6beed8e66d2160c9d265d2b455393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f90142317f975a50c5cc75cdfd7d4c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e75aea47ceafa95a3f784dbbb1528f9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d20be607a612af719191ae38b1099e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf5fe15e1285aee92f0adea91202aab397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6beb24a11d6e77ae8dd98ff6d25d39b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f240049435fa3a1f86e01439e93d95e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a288107dc8e0d437915fc661006a1c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470628a1a2ba1c0f74c7daf300909ec5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa3456c2b1f1b30e155ace5a47e10ad402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3b2c1af44b3e8f34142bbb37d29cec403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1679903965f6be5f5b18a36ec57b3edc404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bcc567466db0afa9d9127b4c84b7c9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f247d08976c62db3cd4ed6d817897fd7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e232e45b7f315e31ca4eee56281991407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e3ea2882d4e923caaa78876eab671d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8078ab0ac00cc2368ca41cd321cff2ce409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca70701435901abbc7b414851c3ed40c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc088829c93461618c9b116ea5290bf411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a4f63d8b92476e9e558f932f8eb044412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be374d73a5516ef0308ccece12437c6c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7016093e0ad330f8b973f3a42058c61414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e433fa9e9805c3b4b23ae7071c78ab69415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfef30ddde425963b7f05289cbd12f8f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9996752dfe631eff33eaf486d1707929417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ab19f1391d114f697c6c2b0c6538fc418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8527add4321421774143bbde41d1c92a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708205fc53741e929c8d1d5f659e96c3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffa799bb6fd6e7ffbb59e04c422a8dc421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2942c4c44a9dbb1df7bfb942ae0dc7c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76f701c226e48e751bb041a3208c553423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec1040860635d0d4249c4346ed5a16c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aefff6964b86d70e2fa84d49ed294a0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489c3f6ae350cbc87cac1650dd9f00ae426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1676a3dc07441d7741779a35dcfe2912427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb5dbaf9353a28282f11d06680c848e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40471a404672b0a6930d969dbeaf1c93429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca8d7fe69b15eae84304566c55c5790430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f6b9a354db45925d0a05641ade8139431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41efb64b259017c83b0130ae717034ce432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabb504e76ec718303e247792b1fabb9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2984be91c35bf3f1f736f9a67f1bf07434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339cdb7920fea5ae50599740d7cade2a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b386337cad3718a79b07bb614fb9870436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a434447eb5b25fb77844bb6be17c357437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cf6e0ae531f5cc7ae1ceb5d793c249438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf86ba1b2b0bfc61b2c1f063ebb830f9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bff2bfdc89b4e39b40284e868f08b88440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a923b8a41d4786c7f492f86c9251cd441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f8d23c2c0bc5032242ad5f25ddc639442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6865a423899ae0d596eeffbd3720d8ef443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77a3a10f7efe7b67d3e2d3a6621395f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7cdd6b30611ad46b44b805edf9b669445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30b77c50f35d1b04bcc98fcab77a010446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa5be0f4d19e3e75d286a843f1293e1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5004b529cdc50e83b1bd99aa1d24db448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de97c2a6f1a8d6b49a4a39a42ad1f6ca449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7cbc1bd899163297821e2f41a08479450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc15da6b15cb1d640d2c0f6a6e8c244451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92e9018706a571bab22fed83e7a87df452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b673e596c46988449e0499636174bd6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f262064da2a2a76595d1202cea900cce454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b7edcb3ace07660f2995b865528708455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614d60b4efe1957f978567ebd6b58189456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2938ed1ab41072c8e5ae9ef84326794c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074ad980a20ef02edd03eb2b50ecbec7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d172df86eb8b1adee1f26ad8d38e05fe459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e113d49e84e6c5e2e6333b053b7353f9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da6422e97397cbe5997507c4abb0d31461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6b847380689c13c1a5b10f18bb1004462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749c1d4371c91a69e9cc794464f07fc8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ef4aceaf8661a96186ffa443605dd0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54c2cc7fc939a1904d1510bd64f064c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482db4f853dc50d101c35fea9163e316466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c02cf2b96b1d715374cc226603bb9a1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114478a932e3cf6f3368298d773464b8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbbcd13dd8d0963e8553dca51578757469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca07bd3cb049f3e2b4e7007b93099506470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a951b71f264a2436a4e32f111ce74d9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233ad391a3d4855f1a3beefaacf1b955472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b43b94ca2924811bc291ff0ee6b7b01473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ee71e3f4767d5b186d80f96e6fe679474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f3753b0b28244468c1db1551b3743e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb4f1ed8c380bb983493d2c5b86c89f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f52e07e24c34bfdfd932708d5836089477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f17c7c3814d04f99c8813aa03c2f889478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1ae5e3545e19788e69029084636f58479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd50a3c9a7b00b401f5d4dc6643f988f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b71abff793402e0d19f46f90c500ab481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaec91b8950bc84c067e338302dcd97482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e1e5a879a7ac24bc74e3b4e29d6b2d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a121a734f21f322a336b93f2dd26d7f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53324ae02bd6f3bd2a7a588ab005a44e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c8120c7bf2d9bc24c053dd3b257661486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc13b5a9af06933e1f36343efcf38fa487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28d47799a8259ab35df3cf4d050e14b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56668ddfcd7c1d36e650859b939fb298489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042763b93b7874be9e7cdf6e9dee2de2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc65dbd575e11882a47f287c18cb1f7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3604098442bdd32a384fd5f4d30e08ce492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4c8c16bf4dd4c1074d99ef0e3c06a9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a606a0a1d269eb91b2c20d6e796290494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0442d6a3812b87efe448240d1bee53495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fd0907e935eeb8e133f06abe35f002496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33886edbb901d7643ea26ef020f44f9d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0575d38e2d17c05d1018672086ff1061498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d889e3f39b5159120d3a689a3865ba9b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2b7097766dce1ec2f825e7787c17d9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93b18697db287fee61725bf100f77ba501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b66d2f01784725dbff15a3cfdc28c0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a1cdba80e003b1fc763b30e06f53ea503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4597bac2d90a13fc1e5443c18b35dbe7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902dc6a53add4457bc279e6db3ef85f1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4921bd704ec41c62ff6a2a9e8a6f29506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de278e8ee5c93d2f457267a7b66c354c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3ae14cab70532ec49d4c1d7110c397508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539ff086258d7b7321c13a9cccbc1b5f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555d6d3bef18b7a307710c2146e08edb510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b63559a89337f0c3b9c29fd61f20c3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb2de457fff20876393bd97913b3243512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8027a523b04c4c950d2bf436906ab0d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90684e7ad9b9efbb712a456ba3667a30514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ead48c70f98e99a6e8f0d338c2e382515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f44e7be24f8610045fddc286b0259c7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3860d5bff6ecdd5a0732265c2f352b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf60c58e750f92717533a41c30c2d0b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbdeabd31bb9151b03b7ac78befd957519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e632cb8d62ba325583e057edac3e1bdc520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c641dbd617afb640468ebfaee7dce137521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf882392cfe274b026450d0ebfe8d3f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908b4071b5de8f2b2b3a89a78cb4a892523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b66462a405be4f9bd4d25afdf59a6ce524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f5a763210e9274c0f2b89f980debbc525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad5d064c5789f1a49232b53bb29f772526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da242944ea2f31e99095018b549e88b0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb55125a2638034e757e9fc84b5fc81e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86179204ea85724a8c9df9844e46646e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4467b7bb4bf369c6e5b928951b7ae99530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1c1aec890acaab3467f95f043bee1d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f485ce22dde0aca7bbaa0e7cbaa032532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c00b99319bacead0e070b7a59d4522c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bce008b044e25bf0f4023a3b093db5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d719e8a392cbe03a60bae1815a6bb61e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037f77a8af347cc874dda25f17845aef536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c19c549e1ec1863fb92a787cf81dd21537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed52f8c6de1c73897a8a4029b5ffb61538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e135708d0df5c8c7005ca73550cc84539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8bfb39638616fe2d18d78e4ab0bfde540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928c6cf47a19531e1f3aa7487786cb23541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca96a90634788373ba505ae77c418e58542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1388128c5ab6740e2881aa0f266c9e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101859d83cb5fa399dc6ef6a2cdab052544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc944c80290717b8d3f59e4f6964d28545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a7a17b74159e75b67dc8d27b253b32546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a7c6d6b48b6b04ccd89730cd353da0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab2bdec20ec2243ed62a60caeec1c5a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6c12512a508c246aae279bc335d163549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453c85afa01eba2bd4c4b0079d48dbf7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8f63bfccc237b3fc23c5dae8f2dff7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de23bcfb7d9741ac03684396cee0bec6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1cb840aeb705b09274f8bcdd954528553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7355b9709b7cd604bf779db2aa9a21554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544ca7bdd94b133fdb2b59a2059024e9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4c2bea5c9684962055f29663321096556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea096fb137bd6f853686ebb7d883791557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52f2d7f853b1db6ec424183d7631d24558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad92eff028d277f2d80cf1eca1186c05559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1f32db13b943df26a1de462f75289b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6b2519d78f8a7130ca9c7111508751561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3a1c2d9f946152008b2370511bf056562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651cfd9639a4dab1ab2f865ced15ddaa563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e89f29fc0f5047503b0bc2ff8a5beb8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df6880e222e975a107c8042ae41d1b5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6c931f3469ece09a4567e17b02c514566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1d4bb4309b7b9add56bb9a3bb96d49567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef11635cb0e385ddd9e57304876ff96568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b094d48e107b5d83f46981a2d8857579569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b204132c8797f14244a5fdd82273c32570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30be2e0a3ace3884680fe5ba5cd8ae31571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f297d070ec7c5f4e3ff1e2a55b3e090572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7fa573dc0bdcc86462bda1ced64642573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596723c9308b21c2542212011cc559dc574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3089523bd62a37a30f6775f739b383575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e271fa921bd83391a5658aa456dd22576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83e71f9c7dcbd313c913ebcfa9d5eb4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2732dc6c8307caac8b3e0996dcb960d1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f378470d03d14c6a8e336e3f392829579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63ebad88c26a300092140616ad8ba84580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac35181d662f2c32685490b304deb3e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880477e203a972286b74df7d60ca2bdf582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a73e1c948625a11da67e5924a19878583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0835762778a7b05d2c9cfb1b39c2b4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c12c7c7a1d91e985f06a2df1f33caee585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f91fb20220aced70811a02bfdc0144a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae28c011cf84d205084d25e6ca1cf17587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43f562f9d3a3d97ae701b04a9efea88588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6929199ab2b6c04e2420a5e680d84430589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35245e6c415dacc7cceb772535afb2cb590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e849b8e630938f339e4148692f5584591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de98c47bb8ed27e49ea09d5faa11a45592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d363a01857d01184e01023151b49d2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2053dc76af865feded2a8fd1ce5ac4a7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6191cc89c866abaa597dcf82ad99bd58595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7156eab5f651158fd61d5b4aeedbae596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed277763dfee1826f1e473c595373470597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85115daf163574631b8f0b2f5f47022b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0972c519069dc06afe2aff7f574ebca599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa65734df75280cfe5cd7a69c39b39f8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38a3cbd7fc5f5a4aca25108a91c88f4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57629f5ab4f0fd61b04d51fb801e568602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dfb472cf8080f9581c517604d44b6a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eac73eea0f39f9d98df6da93e284537604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a19260defb24bca955950372f655c0a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c277c4ce6d58948b014fa7cebb8ac46f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7f4d05cc7bfcdfa1d6b222c3bff75b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aec990d12af89162d656867ca0eab9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88b342f5851087c44e1b486c4e39e3d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d1aaeea812a9640146c68452ef366f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b43c0cc90f2d027dda500ab1bf531d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349ffa642305f6e3bacb788c8b351f74612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63b8c6238788c50ebf277e102dcf359613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239632647e3d198c742a0f633ed2cff6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054444a600a6b3d901f0dbd5426f7c42615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5649a33af34360ce5579f5928fe5c49e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eb36e7656ffe3561581ed8966a4331617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21fcc889687d81453b02e532d8a7370618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13adee5745cb65ec33c28431a0fe1ad9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa88dbdcdeb0a2cdd99020e3fa10151620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35524e895eeba2db4ea3d0d6a296bb86621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaae08cdeede0b6f293b19008526e39622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce683bdd6fd468b60f3441abd3033403623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e8403b3b5adfc796913c2fa33b2af1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d3b9f89910a42b4856d37c31f59dba625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef24b3a16047e069c5e7b1302413469626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614ae48a354848a91ea38f04a90326bf627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962df804f3435be772e29005f5e4a796628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7805a22bf4c0a6f4df19f3d9deb30442629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc216a841832bfc8d159e310e66dddf630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6ee748b7299e3e585401a503bb5c35631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f7adc27412ffb7bde8b574605bf447632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4130502803f0025be6dc268f75f4b4ee633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d60852ef15984b09fdf9f79bf168b6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c460db4b1154e15d706cef13668da4d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a8ec2777eb3ef6e24940b2a86e5818636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030d4295bdd9150317b87dc27f61a43b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dd08d229e6ae59214445fc467cc6d0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d87aa590bdc9611516e2451573cac41639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de408f04fa4ad2a7b9716319e613832f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4ce3f4fbb2a994049237a19aa0c2e4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b223cc759ceb7837163c462556069fb642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b4ded393cf8ea9f86afd22253f2db9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d53ad30bf1f1bd467aed1a8b887291644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffa811e16a56245b8e2cd633fa5ed5b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0853d39642977b93dd5a0b324d09e2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73835adca6dde82f6dd09d9c15271207647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6372b8e0047621d420db967a5cff06648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f9113c57e2acc2ffee05606cbb4297649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57fb738aa7d381ae7cc61d4c2b92e33650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb29c3cb81892305874b2e00139f6bc651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c566d1a018df26dd1cadefd6bb4f77d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae6c35a671ee18a58d3015ed65d183b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e70c730176941c8f81723526b9a612654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b6a39097f0231ce4db5e84a82237f1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df3cca23c3a890a68c5e60379690482656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f702608267fc7fa30083e3b5b24e77657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf17cc775f499f58e24b19a8beec707658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bf803f0de527ab51bdf7b88535592c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fcd257947a90bca471e38a4e0e54fa660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904a1fa9dbfd27b8a1f42e24c4eafc39661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbb5a7c3151e6d92d3ac163c1241403662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48c678a73769283730a6178bcecf403663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0c72d304ef15e53b60dc8ad6fa6c27664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d34944863b572a2c5446427e41a22f7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51e451c0bcc75a7bd46ecd3602ec7cd666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7045d8194bd28a83c59e3195bd5a652667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5502fe59c4d869bfe1053e5abe74df668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a494f3b525a5c590a3cc6eb8a017af1c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c16d305549e97bd4c061304ea346b25670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e831a11e9daf366786cf60ed4b3b07a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935180bb86c8b84b377b1e5e8205b4e1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96420b4e309f57f5722cfbb7141e912d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402023f56b8b6587e1bb61b8247204a7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec920fea13fcd738e3254f6ad6cc2a2e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1fef438741fc48868b80b7c64ff7f5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc574a8d6b57c79eb59104ca4b21e6b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fa69906e54bf5d123778b70147bf2d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719327e99b0cf87c77f73a55e4d42dfe679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3d4a35645ce1f962ec8dd22a831be7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650c6eda861950e35bb760eb996bfd3d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0989aa36c6def2b57101018f7d4cac08682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9410abac1488b8de0b2e01366ffb22683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56926310acdb923e8701dbe09e73ecf8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede40c783865ea18cd95e0da39928cd9685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae071c59d3ac930b9b0533cca8da0810686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99613badf2bba9c04b7f23b6ff89dadc687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605f7ca42e145f443eee532499467d66688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b689c8e316026354bd18c8ee75d6e6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27ba938122d8e71e06b041559c395fe690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61386931fb265b654038df6c47ff1ae691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1b504d620013a0fd0b67f1c55597b0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d537222f18f4dee3c4948e0d7307b3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ffdc93547c6c4d5ea20d6a473aaec9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8cb83b30adda1ce9e95b2c899dd5d7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ca9f7d6bf67685acd45ec91ac8b136696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13861433617dee022682758e96b0c70697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f327b0fecd933bf5409b83385c5f1f56698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e190fe8f860e0ec69bd940c62142c7a9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11f48f18ba697d247135fa08689922f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bcde627e73ec14cd6b241cff5da501701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd39e74e700d5626f9923cc811d08bd5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5519deaa7a08c6669e32f3488bef01703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14dbd038d2ca43ec2cad1563bc820a6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38583174456de1a12bbf5476ddba38ff705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a3301c20de8d2d8fa68d5d2e5b60c5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140e733f20058e4d6d4800dbe1dcc0c8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66950927c3197e128affe8404f33f9a5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ff9f6a5e63bad43ab61faf771ca58f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a5ed5170bc82d07aa7fa020e1235db710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121605d44e2e1def319f39eeaafdecb6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a782b5e5043d52c1e9a459ca781a58e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdcc4ef6afbaa469bb7d862156eee4f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938232eb74be932ffd49461228c74b1f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874a95692e02be057e524ec6bcd66d88715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55762c16e51f5e2571ca6be2f5e81874716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bd6059c4745bc50d5ba22362ce5079717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae18ee8af756be4800a1896ccb5798a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2946cdf1e5ac43dcdce1ef562ad624719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1803baad47983007256d767c66d8a05720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6074ca4dffa493b0ce408ac8d3002bc721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b74443725a7bc8b31c658d022b4db33722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae7417a6cd837bed55a7a86831957e6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a8a4f9b3c7f12a12d85a8b06ba8052724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469e4070a6dfbc7ce97c4a2e45454a7c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46987772f778931b2fa758d80e50583726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7e28a7187db56ddcb78fed571aada6727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9542015ae2a172d069cc60b1fac3e6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7628da45d7de547cd8d1a42ec21d16af729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451ba25208c934a03ac645d5d48c6f6c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad7f08598b376759bce6c7539333a1e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14a8d410ea6cc53b3e888864935934f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d605ba7669c6835fe426cfd11c1be691733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc94731a0e371938ce6fa440bed5335734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18dfe6d3d118a31bf973fdc2181ee32735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8318f3c1d53aa84fbecf4d3855f6e47b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f355c421297b5d4f61a59f4d3a5d45737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ef2f2b8acb2d2b4eaa09e3df260bdd738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4568e58f9bce837f050f33e40f03db6e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e798c9834548e3dd3ecfeaa01883247e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f0e499531ca8bb0667f9cf4ba56c42741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc04fec06b1dadbc36b9a6b9cb108c37742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a939ac612a7684cc4334c5725877668743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b286691369672e860b10dc5e6a012b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fe3069d0393bcf8eb54ff9d0672496745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f6311cbaaf2207366f9a14dce00108746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c2dae613121a7e4b1386511c7b7136747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e35f1e13841f6525121778df5a4258748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f149488355d1bcdca84e453e49965e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacccb9c1f407d41aaa92a8d8c2aec3d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44ed7ece4a10cd1e7238ad438d20605751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495e195259f3818d00e7767638bfce9b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eafd88c23377896065fb757746bfa10753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f40783786634cc5f5affda25f754bd0754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31509ab04e40f3e665e462da354f71ac755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1804c2691d2b9dc03973f62a1565cb11756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a8de22019c109e851eff3a0a1309cd757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4b4403aaa9c75dc662220013ff4938758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d21035649e945f760a51fc1d6dc1b2a759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>