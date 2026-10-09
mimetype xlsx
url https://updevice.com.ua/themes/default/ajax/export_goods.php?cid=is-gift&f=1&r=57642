--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da72f4bfa3ac45cdcdd78ac28c28f7c91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fd18f1ced786bef2bbd4ede7b2c5e52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f817baa1e507421a52fb2cfab036e8523.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da01e80139946ea1c2c6dd33df87fc114.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8754ea3863c175f41047676018f8a985.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cc0aecb7e9f071986bc4433541263c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbb66d2ec6fc6b0bdc6ea3ce81152027.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624c44ff83fd4af1de6c8e37990c1d308.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e557715460583239dd231d449ac7d629.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0f70e5c1e026ba56329ea617f754a010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bb52ba7a99402a9bd400e650f9cb5b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bbbe3446b639c04cd38a8f09b957e312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c3c97cae5fb9412a103c14db9856de13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d7277ccd9e52bcdd735a2c474ad21914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118386b20bd44d42ea631d214a61370a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bb6ee0b0168c0a0f459cf95d9aeb2416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df658dd5356665103896d913d1826f617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0942bf8b89114c0a08f95898a82c17b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d33625694133c161d562abc64efe64b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2e1eb12c18e264fe7647609717986a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1edba47b208cad95c836f26805d6e921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aa541a69df868732f42b0903f3732722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6e96398b8cfef7936255688597cf9223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a843719debf93c2c373e24f994bc7524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6d0c3fb39d27b08c1a5d2ce2819ccf25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6bb0327ca67e03b27964a95c224ab626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedcf3386300e945f67417ab6b9d298627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1a32d7d7b94b1d4f5a7ddb5a9a786428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd845916316fcc29b80288a171092c1429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285aa42bb65687df126649c059e9d42b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f71aac85e4b8c32ba34d007787712e131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5479bdc042b69de68d2e3e697396cdc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de29bebdda86caacc54f7f7393f956733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e78e8cf6055c30a6c83cb0008b05e634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28ded128ccf65d0fdcacee5d447a2e835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b75519cde011962292522c27f5601236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74346de6283e243ad5ffcca180c89d4237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0fb58d6303e2de7083c06bfa72b71e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276a956b254de13c9fb85e661847350a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7365c043325162fc02b73d2b7ce895d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592089a5a2b035a8a32cf03c77fad61341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2fa912cfc3ddd8fc5f7f64868bb5ba42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ca5998ae737c773e62bf30defb02d143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58426cd88d7211d0aa207dcd863d83b944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de09480bf8cec2c51b89a7b68daf0e445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804aba92188be996c6ae3feb67ef68d846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0e284cd7a9906998be428d5c4cba8147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690a6020eac2f5d717e257de5de9ed2248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f631f70dcab80bc816eb366fa6ac6e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa8d8dfdd874634c8e5f5195f69f5a150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca0c3e77a15b6275525b96283848d8e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71860ac8e937490493b52ead7c8e15f952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784938631c4a864a43f24232d78315e453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c3511b093f6f65aff3d084289dbb1754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5d5c12b7e4ef43fc9fc279547238e955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54eb783a38550dfb5dce888eddb372056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6ef794404bedc2f926f35094079b2557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791e6e4bbe4d098630647c6292c6bb2b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760a2487dd888c013648997bc21e14e259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f0e0bb9a2a628b767e09418f16e03b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210278435b072be6d99a17cd63bdab2b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c826c29a4fa5d0a984a93706e36c01262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ddc8ad88cde656f7b34bd13dfa1d8d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5777e5e68f2b90b86a49248547399a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cbe9f1b3aa5692c6958e8828613ce965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0bb7124d440ba5bf98f41899ae8dfe66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a59060a0229a7279293e9b0e3c44cdc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a586d4b479900e905648c88ccb0c095e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68774ace72c7c259dd810d03764336e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f3e54fb339293440d84efc56ec045d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590ea753541a9b54cb57c52ff703324971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746e146550c5e756818fda4ad0b30fcf72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9dd52764bfb9cd5d764c82ae44e66573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad28598a19990de79d89abd72ec10d9a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf8f20c8e347e9bf6b1f2cab6ecdf8b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaf7ee6fef7e97a47b8d86ca426f64876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b6af95583ddf23582c69d92593a74e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83320f0095d04ff017ed27b2922e34378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d69cf9e92294bf0ddde507b4dcc3ce179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d92d53cd917b50d79f8924c86d14b080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185add260353d320483fe2619321a67d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d96f1cbb668051d45aec1fce27d74182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be08cb5d342329349c4570c0ac3909f583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe57f4f01ef887b628bd4bf60cb05ea184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44202cf800cac964d31f5e72b723c1785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758b3618ed14178ffc14afdb44d0f03786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824840369fed05fb9ecb6ba6eca6380e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95333593e1b2b5dc8c16de076f96db0f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acca196158b83fb9e33d6f110a609e889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08522c91bea4146ad436a78af7da486390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63b6083177468eaad03907e3809a21091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d7fccda1f889b97e4d1f2f14b3ee7392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0983a2d4dab03d9dbec7592da0aeba0793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b789ed10c5bea439720ef1d9c8bad22b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784aee3bca55b24db69159f7aef17ca195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad63630c56f4d8ef09139b27d3b782c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89335850464ab8b976ba5a2471d905e497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd720395cc3e1718e7e655627a8b868e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd28573ff1d173a3ab7ec4662741b7899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c18ebabe7dbca93374a14811ea713c7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4e669b142684aa11a4f1890b653616101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f585fe5de4d24295d1ada9e07f964b8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887305235bc8034ebfc48c3c3150430f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68f8eab465dae95d27c2a5e31252c58104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afbbbe3c1fb7d66086a41110f6783e4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69bf236884e41aa31aa7cd6366c94ed106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e1c091de752cc79a13192ed7d30226107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784aee1adc73b4df56916e7c595afde1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85885c29ffed2d116f18a48ff1a82210109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7fb58953791555e3016477aa661576110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9273cc2da53f047447c599b5226862111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd94c2212662979c4743b79f1c125ef112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae34bd0828ab85edb45284b5258012bc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9054505a59f55d18b8402f0b9f0d7b09114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc58fa0d15ed75d6b8271eb103779c16115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8098e76206dd55499ca666714612282c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1621dae0b76b14e5b78a76e36fa653ce117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9314e81d969aa43775f32fc76c620c48118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43c3f011e8b5d63a73e8d36572dea0d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df91a370c75268fb62367d4aec5cd1f7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019b5c989921b9a922eb45d9a7260342121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f2a2f54c310e03169b2c42629e9c21122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9bdd388f85bfed768d5af2dfdef006123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7c0c11ce9cf40ca603738cec4d3007124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917fa024da5b68b754c02bfd2c7f5b85125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281823b9d36e1f6493330a18573470af126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db631e80a4e11e2b0d7b825f2140225127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c130db46ddfa0c008b9e5127dd15e4f4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4507d9c801f2c7e8c15cbb8ca5bc631129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be36c2421b934dbc91f1cd3a2dd039b8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c6bc4848767781e3b505da403efb1b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29f957fc67f5e754f2634b5caa734ca132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde40c900b20c735dd704a84f6db26e2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be29dd9eeb1728c23e74247001360006134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63073405bba32094a07e7dc8155e2ef8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a0df60a23109539101567d749c8169136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc307d07347e859d228324db4b597bb2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1327b5c85c848f83e5387013506d3a2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397b142aba189f201acd8e5eab7ca9d7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efad84478de1de795d3f6bfa11417f42140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5c3f7b751ad0e42d96d2e1e9a44e08141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e82c8b1bacc3597f7fc3b7bf3695cd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a10d9d4d8c7a979fedce284c61cd3ee143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53be33f1180a9e35ffc77504e58fab57144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925cd727f57b64db901fb5531e3b2cea145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4fe4c330c7238bc8819b53fb748c0a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f7aad4900b9b1627446d68436275b8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7b280821f3b87af774f03df60e0a46148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ee29ca72227bf3e98ecc498da9c032149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d2102fd749b7d35b03bc5be4d02915150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e356bbe66ec6ba3f30a172de001bf2b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e158ed8f34f5dc10f192b8d70ba93388152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef518b82c4eee2601d4f13372232c0a2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb33dff17d8cb8c4cdf9b08b3c262cef154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03de63e7acbd80fc51daed70a959e964155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664331d208201dec3861318351100e6a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1d3a2f58d5b92eb6b692d4035251bb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e180ccd15cd7587b3c8a89cf02f2eed158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2c1d82c684710e3faf4bdf6986e338159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05dd199384e57f7e993885a1e247129160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cb8513b160fe3a396b87f5739b12a7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8b8344900dcaf2b8c00c2e985889cf162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d11c7fdaaa0c8f0be085cf58e82825e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e251a051537fb4bf00febaf5a211a02164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22f79792b4a17913748399e5e35fe42165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4d832dcbb88f243b30914cc29374ea166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2968d0517fd50e8b1ffba2d9455fbb31167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd91bc01ba470d7c484e95f5e87de2cb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d334d0ae6d917fbbf9706f49e6f373a3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6975043fff9ebe4d336d6078b46cabb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb07c4a47ac61bc295fdabe729334b1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca863111b8953e9543fb51372de8ab70172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a896ecd1c6bdf159e454262aac8e1f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edf082cb79e151d3a20988924450f10174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47da8bef557ff7a8bc0412ee2d7c3163175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c42cd57eb52dc3bcd329855c9eaa3d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6729c7a8247e274369efa5eed8e50e0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1fc50cb143ae93049b192e742c2844178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06561633fec191adce1441b85fab1b24179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd255abdcd10da8010d9a7a1d71f8a4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa34a4308cc166c76869fdb0094e603c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c59368f0966dafcab01f57045f6bf3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da90528f5d3e2a4d05f7f16655237df183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1897704764322ca212dcfb1cf0543400184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e85aa5b281ae0ff91f4f2114b7bb089185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd971d1246f425f8b6a5ae326d6711f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b859c116741873516e0af8f2c797d0e2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0f9344c1a734343eb92a0b5fd9e2d8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18809d34ea76ce76e625322fd356834c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1aca95ee085d4ef838350143a1aa19190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5f12e4906d8ad38599c2a02e3cc607191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6268db92279c7c67adede62c70e481192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955de372e8d6058322edea1f7c17e47e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad67c2691678a66ebc34eee96de2546194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057f9f7ab0465951e7dc7759e3b67ce9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b5a1a0fa22e7e211f39732962615ec196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce65733d4febcd558d4df8acb5ec7fb1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758e2b967ceae6c6a3f515ad38d95142198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b764e732eb4a8c2014224c8ca53939199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b0c44a424be172493a840758bf0e7e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3da91438a72af8c459cd58092a5081b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f7f45b49fe006b306a98d1d85d920e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91f03d02d8628222697cadac62864f2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e61a152eb2c08c66c39ad3f92e3c434204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a42d08569affd2107d0adf6a27b91e2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5301f8b6a453a14fb2475920c339bd0a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec626a1c8a6980302cb7ff3b7173123207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2365ff0d6f7cf21be9a2373bb912a5ba208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02b8a5db68b7edb0933b5b763e0ea77209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b02a0fb2bf51bfac652427ecaa7cd72210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bd5ebbff896e4ca7ea188f109eb762211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a341ff5de2c7dbb86f6377e256cd9fa212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d8ebff92df9ad5864b1c5c43bce1f2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c604ab203cfebcaeb9265a459562757214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c618399f70ac5923432306d48bc50128215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd06a4404f9e117fea6b84ca5aaa6ef216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a6c50dd2ad287dad85bc62fd53fa89217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c746ae697683fe94535df1892bba94b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca88a1c170dfbd3666e67cd8cffef20219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3952c8fb4d2c477852d9096492fcbc1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271b3035d29a5d4820109a90f79f83a9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94b6fce320f5c83d3280769f6197081222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aa2f8207013941ed168c329349ec6a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa9eb4ec453a36535aff4ffd0cf9b7c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3129a05474750aca0b8a455612099a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8181967bd77908bf809c68268b55639226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd87c3f0a2cb1690760f14be0b63026f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d441f73a376d5206e49a5152bc391012228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e9da767b3a8103767b583f264abfec229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3b78455885ab758b064bd9e28a90df230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a217e04602ba9758d19fbf08187288c9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd7aabb01d8b07ba475f225c65a1e4c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14114bb0df98e10afe87f039ae65762233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14896f20db085ac9ea8e1c2a1bbc2957234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00607f775db7956eb7848f712e8fcdc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c1bc7ce24b5152f98462d9421290f9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c211530bddcea3da11cc6f8a00e9c5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fb8a9393f7ccb5e18a5508bb24c89d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb92491008f81a2a54a2b4218bf63373239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b88ff9ce23aae5c1a29fbe73c84207240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15889e6ba632d5aa9407afb4aa2bfa52241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637962f6acc33c4c0abbdbff79815ea3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6270b2ab6bea2873b6e25b44eef236243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08193edb3068f573788dc216d7f85bd4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e842bf6589768258a3939f0067ef4a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab80214587ffd9723a2dbcd67ff37d2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a327d6251d0750f181985ed4905900247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99cf100195159b8c375845974bebecc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7898b8479cff582ef96df28b820c33249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c180a3a7d5ab1f79a065baeb8ab70da1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3aea44f2c1df108ccc6aefaf68007d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb40d32866d5fa7e4b3a45b757fe2f4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a37e1b8274e622e75b5fe560509454253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad8bc6f723c0f76c5a2d9655e09d8d7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5012e6d3b5d190e8e500be911e717f48255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6d47c6debd81737f98e7f99c25cbc2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6364b56d4b4c7442d975e2e8aed71c19257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea43dc6f62fa3f62ea4d243b7f4c203b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2c5d76cb2d7f21a03a84c375d4a101259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168b7e36a722ceffa3874700069dd3a9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2588ccf940c840394012572b82c6493e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a643bc10ee0301c3f6cb9752f330096262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8ef8f3acefb1c6f9fd6a0626064b8f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf43f7fa1b62654cb4ed02fd36bd32b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce34e3f203dc3927f8220cf71da5de1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c69f6e969e997776a14139ef7349ad1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99cb30447d8596c5e727c5deac1338b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7377a8baae64976951f7dd697ef698f2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9125a1a0b997690aa799f9c47233fa0b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2b2d5d3f60ee0a2e61aa880070ce4c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b8d5406b91f09efb114f46d26c6412271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9d200f7384fee0f0c0179776a61162272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a9d3e1b2ef393842870f0c4056714e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8d5d29c90a5370fd1954c1225f9c66274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe55136031ad3a06f67e5585ddaced7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cd00df2a018aabb4bddbd8b758e44e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6024e15712fe1a09658e41bbea60ed277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc9e3fe682de1bb8c40943f56b03856278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417a260877c6b3ce01bd01893b941142279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b41b2b3a89b7329d8867209f7d1e98280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62e32f2cc4e56b217f4d25b69dc91c9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4631b2652adcf53db724eef2a16f2544282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff26dfc1b138a6f2703c2a9ec6a6793283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932a7fb2fabbb4513087ac24b7c74408284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b743d7b42f8762e25ab8c68afd9de21e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f6538c9aceec9d76016aa1745157cc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140573cc8b956590ebaedb4fad29af1b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868df5163169790ae719db1cdb763f32288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535739ee1f1ff5c6e158379f6de49d61289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d1c9b682c41bc535f9dcb55221bf68290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f66f94ad260c8ec72d26bcd27d0ac27291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d075bb3507639f92744de9939e1c71292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffecd183de520f5f96191e341a0dcf3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dbfdcfcc790d97f5a085defe0eff33294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3271f6fb8bcfc411598834bf809a360a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbd8ffb648a9c5b0201f436bade862f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926e206ad1bbe2af4644709c7210b9fd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b19c18856a65a29a779431f34cc6a65298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb053fc8f416fc0eb4201d435da0f885299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83416e8ee533152767e12574fda4cd61300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a11be55dd013cc08a744ea73314091301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b9f4714a156774937b4754c1e4197c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d02350745703a19f0f41bec11313f1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87e18a7d3d9d2a9fcd523bc35f3ba2f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b2f8af10cea2a443e01bc3a6d51675305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96429a7572edef673f5167ae92527da5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f789dbf6f7ff9bcd7a4b6edb5beeda9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc102f24fc4081676f8a5c1c36a1c632308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b880482cb762a499e4d5973c2beac5d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6317d9297402d2b713ba96629986608a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323de88b50d5708019eee5e97e9aafa1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e485c3ae94584d69109891b4a0795080312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8862fa93d492e407fca48fbe1ff99b5e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567dea0cadf6653f438689a2f4802217314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04f320537f67730130c500a2e56e841315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb5b464e2b551cf39069d5e6a9dc62e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb64e45f6b1fff3f2870f63def5472a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2de348a5221c0fb0b68ceefa655cdc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bd2403fa92a9ea230796c2bd5a5256319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cea04398d44df419e7beb3b0b72291320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb40e1b8ab165900003e71fb4224b5e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8569a1b862259388de0f2d87dcc8dc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5424a470522944a5a1aeb70191fdc287323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30663bfdc025735d548e9501b5dff231324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b22d478ad2aef9786b80682b339dfa325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf01a2c76a273a34a94585671712a59326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b475d91fbd820b6c2407c546e6670494327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1491e3a7abad5a0d9b5eeec223eacc03328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5881ea94ad6e55d7234bcba38f2e3dfa329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab76a2cb0e43f0b8e217f77d0651553330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0997a06238b5d93678a4cfcc423020331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76255dadd637642c9904270749b784c8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041c89ad8624536df5f15cd1e6fd0423333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8c28164e746f5a1bea456995417136334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aa6ff386ec3099a614a5ac1628364a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a896a816535227fdcaa7edd31144a162336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c004c2cdb401e05f6431728cda21eb32337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71f4cec62fae44c963d7bb809b52c0a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00719832f5ebd57a88a3d65acd040868339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d89b2b2c08eda1409f700bbac775e3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828b52550f7229e8c59f776ba5d3d7fa341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c9dd9d25ee206117405b5bcff698bd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba2d01be91e38a5e9c9fd8d2b90d3f4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e541d70560e7c23c9aab9ca9307bf351344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67937b8cc087863b37ddd67292869e24345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf04cb6b9e44cec2ea7fd0a06cab4725346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea31dc214e43fdb7037fb02d7073e0b6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4a29dbbf07cf427bcaa2340e45f494348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c00e2b08cb3182cb99ce24c5186daa349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7880a60c984c8c55c92c9da49794e4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636c4b42543d8830622211ce9193a6af351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ced1ae58be935b3fcd65c8c356cd6a5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f76f44979338287046ea7d407e77079353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d0a8219354de071c7fdc2bf9b33d46354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eb598a348e7ec6b4710b19f6675eec355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39310917090baf2441608bcc0ec9375356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095835c502551a41333502728118435a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c5064bb1801129db9e391e330e8271358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c512cdd30447a735fd5472fffd3d7c1c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b8594905bbbb1277afe4d535d235d7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fc522c298f52aaad94a53d8d6e4b1f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0934dfa740382eae1b8f47230f8609362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b8fd22e1c3327ca49bfb9a2605c69e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457a60a5c3a3f610b23309eb0f7aae75364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349b08a13ec656c6b5c78e0a21744900365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fa28b84ef21a17daf02affb6a1c90f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e69b930e71aef4444effdc971bc15e9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9c45a97d9fc4c8d8dc75102ee5f52e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f81f809d76ef8dc6fbd170b5c9f8f6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54e36f0243e74e85ecb331d605d186a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d6632efdaa1789cb61ca0ce50996bc371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04b30e6873a5c8dadd35d50f721c043372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23455675a3cece565591c41e40e83435373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b642d8deba85d434349483ec8d127a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b53bd50a40261d5e21e26557e5ddb9e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c00838bcefccd05966f87dbda13c0e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16497eb1505f67a1ead3d166c6fccd0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e6a76afa571d0102b54af82b8396b8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee97f3d91c6963ae0b8d32a3e295e982379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1d6399124b14177e9fac08c28cbb98380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd71bdcd0e6959f326d0f54d1a43955381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5db04dfeacea676b40d677b710a900382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7939e156714cafe03873d45f8dfc127c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fd5d00f63c9d63c7f97d88a345f7e4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3083ad71d8d17247e9a3358252c5dc20385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab60b10319a6f41ef942273c53cac31e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c2a06a640e65369f4c893449ab6148387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329f24b4f9faec6dc36953bc1561c3cc388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c27ac016661889fedeea54eb0341174389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1d93be1e52637e42d40acfb54e086b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d055e5921276406a1a44f0eee0904b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541f474b4957b79859cf2572a0c2de24392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8fc1d5c797ce83accc2d835bca07fe393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d714d0d4b1830e1a7017c585f9a02337394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65204d278ae0015bb22f3b0c54976162395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91fb3f85776686c1ca8130d1817e5c1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af94547f8a28f474270a8316fee26c35397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5033bba877847d2c21bbbe6db43073398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195fdb94906683f3531b544c1a26d8e8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626d0b385dc0ddf262b3fed80f7e1407400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d9ae2194c6c592bd3257d3b2927d2d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7333b40640157fd05eb27646a4f4b58d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c39ccd9d0ba2c5ff153ca18130d06d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f8d603ae775f36a40083e2896cb9e0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d10d95282219a5ba34ef19a4ded09d2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946de88d37dd1f5ed6037649ed0293ae406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca61fc7190c32ac8fc06b511de691cf7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef34a0b3af4cc89125ac5e063c5e785a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec7d7e1c53c746966cb7241e91092e4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e041ec327bc4d203d18a0e70c3a642410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68afcb27bfeadfb176d1df3f0103291411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25753d883e761cbb638c116adbb12c6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a819f5e72c78dac843ccc33e6ba7f71f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6e05bf7f5689d3eb1b9ec880d27852414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8a0c06f44665606cbd64b62034400a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba72fc9806fde23ddc34f7ea78e12e30416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf05f610ee93336e640ea9caf32caad8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8a2eff1ff78fef6fbf65bd90911af1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec21a7ed3177b45361d3b471d137368419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8500e0186bfd248c64ac65880c14a71e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b266340dfb48cef8de5639ca416f0f7f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d9d71cd81fff7ec54f0ee0f18730be422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb9aa052e497a41dd8bcb07ba1d3e2b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e33f554b7d3d256e3112a4917e3485424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c68078f74eb2a3c24200a0af0423fb425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aefcd8350a71da0a7386db10f6cc8fa426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd714ca1a1de63c9326aa0b3ec0346ca427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7b5a8ce40fb00a1e4c7f0e619783ea428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8ef7bc6db086b59b76a5ebbab381ea429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aafcc652771f7c90f1c79a865d1f02c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b6a0f267a1d3f263a8043be13dc8f6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1377f7e9512889c76336703a317a5366432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98669b9ce548c562679f533ec991e7b7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a85102562a88c96c12a793535e8bc16434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15db2a7bfad72d342f87e694bab2c4d5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78100404e47cf0d232ed454492de2421436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a50ec8c02236a1c4b07655544d2c90437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f5995d8cf848c19285866afe8c8db1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907e38e47bb2b292b4b630ee5bc64e41439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5468be05848a490cb75d6e6925c3923b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e175cf1296347abc44ed336aa78ffb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9e315a29c5eb515ea31c37850ffb22442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6c36c7c3669144752e7a99ede8bf95443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251333cf2837112e0b2825423c1397a1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfd28533c0feac23a4dee0593e69dd2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecbb278fcba18d577304e7dc6337edc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e4c82b2ec4f69496cba1890e9fbf1a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdeec99c14ee3a31ac6c17ad3110561448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccfa86e063a773a9ea9145d29bab165449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc64ae64d4d47430a761fd8022fde6c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da531c06dc676dfc84cff7ffd98dc43c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbb8fa6de6c2d84ccd90314038c7555452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dd8231a2ba810ae022ab9a8093902a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f741c3b2827e576de8369e34f3af7e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e0d2be8a54940a1c6ce8931ad86064455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e2432734e7159efe6e062e70646e8c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a73eebf3e2903669526fc4fb3374f7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c62f6bb87ff19c1a39d4865d1c7ccb3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5bca29f6bb74829becf247863dc777459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e872a4345c658fca657356f1acacb3a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9858b7e2282f6d2ec71cdb9b3fb5d13c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940a321196b35ca95bfa883964f248ab462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985487108f4a543cc22253efe6c91150463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df090341e8c07c1b56d9b31d5c760ac8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb45ec2ecf120421603529c3eebbe78b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95a70192d84d6b6b8ad173b8b50ec0f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33afdaa86af2dda4fd4c31a7795dc38a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74ee95bfe254578f6ad3b64fbd76293468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860359dc5ed14866e0a6dbfc6c41aa85469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d22a3f5aae26bc3b93ba29e156d237f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d23354bc3a8945a60834545429a69a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a11aaaf59966da71278f9fa3f014da4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faf9c38a94e2027190aeb3fb2bd1a68473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3f07ec4bf9ce1d13c0a306baf79936474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9982dbe7cf26e78028d54daa91356707475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb4e4045cefe64b1095d63f5990c124476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ad571c7c44647e25e713cd72337ca3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb968d2a846e79386feb7f78e694c7b5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2815353d40ade0e0392533b4c08072a1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e826d33c178edf907aa5c2dbc3c8a0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ffee10735a2c43bd808eb7f431cf79481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55e821314026c4d5e1a6ac915dde817482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e4ebe99b97d22c8631e46ab5251c0d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0b0e6b9430d8fc6dd715bbdda066df484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b10bb860d41ecca672e7afb2a68310b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28894c2d63df0f98f81be5b09f1180b7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dec1ae39793293abc7d940092048fff487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa6e056ede455e29954fb96dbee633f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83fb6e2fd9883e75ccaead42ca25e3e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdc5bc7a970279cfeef494fd3e68250490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e4318fc098232bba9b65f37037f9e5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fc7e9a6f0e0f3654838fd03c9d7723492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7584b4e71ec16e970233d34df0869f1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115ffecd5aa2426558650a5874fbdd90494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90c0b877d980287f53ccbd344cb9b21495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebba1379ba4b5672f2d814fb703c71d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a848911a3011b5debb102e87e79c9e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcf107ce25998a422dfaed1f182d4e0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5a46a0108b3fcca4a326a05475010d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd300d991132a7128c42ba575d115a5d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70822777efaaa6a895b83ac9666e3529501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401eb4a526e0d31961ab327d047ac915502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99270e3fb077f002da81604e9ed0861503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a620ddd363a3ff83e23074a3291b6e3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7610a358fbab9152ca0355f74125046505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58972b7425b712133d291a87c7cd4651506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47424a8981aaa732354f9480339518b5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d281d03193093a715cd0286cc85b02b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bef21c08398528cd1eb7d0f79af653b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767156e6182ca1f8c49f8602c1aeda18510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6516d5b9c4e8bb08da034c0880afefe511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b11da35916fa8e05544f8ecc3d4ee0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e302883d5d2e3ed0abc5ce70423538513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e3fd70980d0a0c58440b673ec700e0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ff52c2c11e38558274305404ba3892515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8078063850239f654fa22592a4d617e1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc805110c6a100cb39a8fd40ccc9917517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5530e15208f6aebb3eb1641fff4c70518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ca1f3d5c0a79cba740f4b48834d662519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755654cf30f6c0b64d8855e6a8763224520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156510a907cb3a71006e04b6932bf5da521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95203188d345f570a3bb1822b5f7dec522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faeeaf92fd69b84707619a92e5a740e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5490bc9af832f460d6ff9e919bd5646e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caee3f68b1b83a5c9f7fd9608326a598525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89caedd6be177e4878e9b097a5704dd526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402effb8cdd9684c441d57b7887bce26527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccfa09862e7ae643c0f4d17918af58b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467a5b308194e46a0c3171eeeb88d688529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3825e5b4c270af51c26d5814f62ad0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4acb9d1fbedf4111a69cdbcb6fc11e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9252c8a19892d0cc66d8caa201501ef532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71703accc01509ea2eed36b7be5b9319533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379ee0ca4ac4a6566c89b685ef873ff0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44e2887378dbe4ca1748ed6e6db4835535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1f87dc26d113b79b60824b1e0fcbab536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a1ee18c7d1ce2bdbfa8f994ca1ba33537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9334bcdfd3cba4761eb3afeb39b6f863538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf26e5441705db781fc502ba50918f8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5f109c4c6b9c56634b86ffe9d200e5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1a98b5819485aa0500004d57e03ab3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4792ce930676c4ad3e80a0358fa92abd542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688b0267ab6f58308bf3af6e15eecfe0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ac51cee249480cd609974fc6002b35544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be2a89d93faaebcdaebd121e1450563545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c696d03b671bb646217197dec436e633546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d718849c8f7837a46f9a1d453898eeda547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b5a59e91c7f100acb17d72f00d7c34548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d5dce5bad54e645bb551916d806ebc549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7fe40eea8b3e54e8b281a2e92e8107550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cf0e6b6ecc841117752407d1924875551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3de4052fce604f2e542cde2b365ece6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a86c9dd27188a4431a2ebb4d3823f07553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd24eccfde6a98e550134170a978d02554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab6ed1c3fa68b0df2f07e0af7025d73555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ca37ca52360096ca0ad89b5eca561c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2005b1cbb5de160deb4c9874ad8d323f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ae4fb7361f04b13c47499aef9d5ecd558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdb54419754dfd945d010a4cff18a3d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6319f1bd2af7ffa18b322ba2222abf560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aeb1f811243445df0bf48562598c1a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b079808f42438f8776142d8011b7a3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893e78c2a791d91897915b77a666cbda563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a538ffeeac827c23739feb888c24ab564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91991e3ef7ec1b35af63cb0ad306190565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34b5ca9be02fcb803404a6eb4b70114566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afde362e5204d435dceab79286ea7cd567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64d28fc135fabbdb098cb2e04b8cb2e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6617d63dee894acb766475d2c0cf446d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8da7c64f9ade40406c9cd62ff76b53570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd5596ac371885742085d243c1e93a6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d83b57c959564b1e2d5cb546d4c474572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112ac6278ec9399f94e4d0bbd3427348573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca715396bff9571573e7c62c56dc1e19574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976550b56912a3b2552b663a9cdd443a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc7f06eebed74a9bb16736581a2f967576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01881e0357232adf77f7c96d179d253b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c982a61b80d428ad6f403caa8f590001578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1926da5e29e139eab8f3434de88f31e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15c8e29add4dbcc2b91dfebd74d54af580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfaad59b7f599b9257fe3a889107a88581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1627818c16dc607ea9e255ef9f3b2642582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0147b9ed329505d448d69fdf86bc878a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bae1ea28918f8d8705fe7a69094b2f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30cbb22622808545991290b8aee737f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7e959427f1bbe49186a26748aa0bf9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8073d29f9c35315db422067d358b6984587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d4396b6d01eecd0dfa8bd6b9023879588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb12a639f663893ddb39a358c45a4e4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd9a809e3686d73cc4f4a62ba8afabb590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6205a6df0db62daafe8767b4322a1ed9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715ce422eb5df888feedd0c76c388a31592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807263afeb2cc8ddfa57ddf70389883e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ef35779c2a70353f7631b1f1e842fb594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b74293de88f32cc29b8b8466818569595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15271f295d6700500780dad72b3dc051596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff89526d966bd17cb8ecdda857bf8511597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250d7d58ab5cc3ef98c95c20612d9e04598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7867b69ef2034c9899aaaaf9b3a5ac64599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56ce194118ff5f1c13b8ccdbc1ca019600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edadecff32ce7dd08b657da44a3c1046601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9626f41580e80e6a111e95e3f77a3475602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413bc2f7416d742c9de7f47f66db7202603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71f08548e2988f9092e7a7a149c086a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cca71a045f390322bf040d8658b5918605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8b3d4a6c8b1cb6672f25982df7fb07606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b07dc174be65f1e2ca5cfc5f652586607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff0e43970eeba7de6cacf6a342d5bb9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63406ce358643bcb6b0cd7dd0c870a96609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358d76f0371427369cb517b41fe71638610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c565b5081736e28ad285bab88b4bf4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed8be1d8d768b6ced66f65b4b3476c7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710cdf83d6f535a548b274ffe9425255613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753522103c1d0ed4162f41ee06baf803614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9301a21ede15a07dd8b7230eb9672e4a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f2de11a398dc69c3110b780b75fe12616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad5272a09d4290abd89446229be4931617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6d2c9bf852c009f28f938079d53599618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f0d967a4b802ee491c3f60c98db53f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d323b7d0fd335801cf84c289302cccd620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb84fe4fb78a54873aca0ad084d3667621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a12cd63867679697dfbac42fea504f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf87f584706f6dd517a319567d52d36b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1332e08ec458fbd69bbacdb3002c4a78624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2426ef74bac98f2c0149362b5cf688c7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa5633beaf5090d95a9e1e5e1a1be1b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b721125d37975b82bd68927a675ee0d2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030f8f6c121a771f5e1ec739d129ab34628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca655778b49b56a17938e9b65aade20629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374113e06bf00cc981ccb25af8f74000630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8e190a67985a2a7ed2d2349a05884f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5887e92da81dd91a86380babcdc6c2cf632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d659c84fb18174fdba33ce12fca9f8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede9ab2bb3d83b85036f75701154cc6a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e83d3a4710a40fc01a582e6d9972233635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b63c282c1cb62fb49ea9c3163d645d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b4f67835ee4dd48ce213dcb96db9e9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad595edde24709a4a3b3ca9cab292d71638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70c1c9610ebecf5e3ab26a0db6cf172639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188bd621b6100e2e4994eb9086d285b1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bed6fc658ffa9d1451e1374df16a2de641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8929726fca193f2519fefda2401c726f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545419cde8aee6254eb8017bcf67c9a6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5e83cfae561d2dcac6489fd5d83434644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e45272196fc2227f3be8a500289963645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495cf076c0b609e0a76005c5650d16e6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea35dcd35ef5eb77c6ea724e6e9fc2af647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b710edc05457e9a77426a6f735a538648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc30028d295ef4b038e403b55ee84d7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f707fdba4831dde237a9c1c3905add650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed7d339f83d09611d301189b798b205651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a438685f0decf3590e31ba745689ca3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104380207436682413dd4d0ef28e26be653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f432db78bdb8cc6215860c453a02ce9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9828385cc57c81c350e6a8652b2630ea655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0dcc55bca130d1b8ca34ed2e37777f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73be74cb22ca4ccaeaba421d6c94da48657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820a136c41a1be1228d1f7fe71754d0b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10004b0f084e5cb64c9a9a25ae6193ff659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66f95e71ede63b257fd595c0f0cd6b6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7724dff939af5a80d78035c158fd818661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076c94a6953feb2fd0b5f366b2889dfe662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10cfe985c6aa007195e21ef306fc58c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffce19d8387f09d5e1e980934bcf81d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f5b4f902e56460d88c743ca61f2802665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094960f8ca3fce5e8a4f79cd3ea08a05666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75c616507410236d7e8726c49424c32667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85f5515357b64cf98d0ec3e648f61e7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349866e8c2e44259b1cf3ea0773bbd90669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907d9aee2c7eb2c4cdc38824887a5612670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35971165f96dde3aabd162a8cf74b83671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4dc2e9aeaa38526ecd958eafb829e6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882020d4c7114ec284242600c46ff711673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd03fe87ace709ac6a8bd7f6d7b7b47674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a867d8df18c66ca7733c4808595e5ee0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0faf1b711f5366193338c0517e05bb2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c45939e2f5576595906a09c35acd0f5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39d1f58818b407acd7e0d6ce1262165678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4b1103c75dbfbef4f5815f82232930679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21542464d5809d40c987ace05747e261680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9c8b96cd1a0577f0a87e55959e0cd8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a614f6723f514b7f1077d6cf7d7358b1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d775099af70823b668578460ed17f9e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d74363509da727c551823a0408356d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f8083f59cbc6aae64aad11c4d38600685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721de857fa81376bbc2397e158a00478686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a18cf83b3f752b63e885d0a51460da9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8597e9c63374d7e59bbbf9110f009ce0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc478c436936d6c7cc840c3ea71f119689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bdd9910a386b7de9f6683da984f4a4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c786bd22318c09bd62f00ee3509f210e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354da2ee5c04cdec2fdade352566fad9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b806efe59f0d634a0f1caa66645e3dce693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c6892d4bd1d14700fd4a1d9ffa84d5694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc438281c027941fb46bc2cc22e84c35695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574dce4d4ff849d70304246ec8ee2fee696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1365cd3e1fa67c280c795f99c62ee071697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49fcf5f6ae9ea83934970c66930b350698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e56fa4773489c5f43df2d63f01b5612699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af56b7c9d4ac6f6a88f262fb937c0b2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e042aee8b156566264bc5f2712cb6740701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1179237834e4ae3f833e6678ffc23acb702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce0b595fb2b5dd151fc0bd0e87be2eb703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5df79ca88dc8e32ebf9e0feb296974704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafb0f1a4e3cf515e83aea2e67a9f6ab705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29314ccc8ce11e70fe84f46ccf255709706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81def10b4b30f5ba7ffe12a6f9982795707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d329bb2690ee3c1171de79466cc564dd708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ece8071be4047fb3e9958f05eb1df27709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d8f2beab3b75f365cacd2f91da5718710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c44a40c5ed5dfb750e1da601261fef711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc887b872268dd031668302cf134f9e6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2564b23ecba6cce145d21bc945825437713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9953ff994a8310e7efc7a16a93ecca2a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f72e6d6523a0ed2289706f9daf4c074715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2772381e71428b48528f495195550e8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420e40383752c30639eb6368d445ab46717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4139ea08a6b56c58200799b050fe24e6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4e1d98befade48feee88e77232cab4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b849db2529b560b022aa93b4b2621d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b308f9d8c964c27fa6eb6e65a721f884721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0e7ee48f2f0f0f4d124be9bd91ee6b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9faa5add14b0b19d8f1629fa177aed723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7f568b58b3949379f9ff937f434149724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec70c4087b22ab6a3e4f77c61395a82d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4957be7caf13f2a51d76f80310e7f6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5b6902ee274732f8c62a52e89fdd13727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea9c7c29bf40d748c25de05fa728073728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3bee227cbd928bf1569f869d02d12c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a1bfef6d71bd706f4a63d5d577d094730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f0bdd8774b5e355a5f81ed5191c172731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229ff8aca5dd72de4061d6bd4d1c7ce3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bfec94ada12a8aafc68c7c2445f47a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693dbf8950bb6eb994d8bfd0ea875c92734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39805d4ec05babb8b2714664d798970735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67048dad5a9ac61f373b074e0469c4f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905e458d55eae21a3fd89b83870b2a8b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d3e21959009d24bd4554d1109505dd738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6a2e61b0e59e31ac2d825a2fca9422739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e5b469d0909615a6ff7eec9dc92b93740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383f8cc7169be98211a216bac0420a1a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e64a3e385a076f83ac0ce075c3fc9b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cac7ab1800b7a4bb2b85bd1762dd339743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca59f5806274c708da0bb9e34b44336744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0a9ceea4a5c421e0311f844da3fd80745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd77682cf23faa618011fa3a7781b64746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276c5a1aa0344fac71868ce36cb95aac747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57384404075e7d173aea4b801dcf1e3e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06722f8bcef148e08652abf3a577786749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966c0188e625edecbd83da96fa83b9d1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b43be6dee887b1a4417137e0cbf0df751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5762e12d259eb9871ee546d914e63848752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7bce02788132c77fab7dcac3ee07fe753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099e3d1069edb799d376ae5dddf14489754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182d8c34b8f298f3150884a930ea9573755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c56aa107cb35e4bb68722fbbf73418756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ecca9c0efb98ffd532a8b51ac7ef34757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59650e4ca7932f74a34ca469f671a79b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d0c9d8d449e8ba920395f8a28a510b759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493af6e50a736fb59203247873eee3ec1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ea5e3af856875543b7e86ba6efebe82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33add7984ac922cd058ff4b75750123e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7642bf72f0544ffbfbcc8e0aca7d29474.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413d114cc714b2759bfbc806a03bdc685.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bfe78d1296dcb9b8264486c06698486.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edf2fa8f442f7ad03997a6a4b98837c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202fa57f934dd76bdd66e68b5ea51f9c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb5816f436ee4ae0817c5a358a4b6979.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa5c5a2fcaf72f4093dde72bc94732710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b34cbc3784293773c167521e313e8711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0662c51e6bc894e2f32b7a6615d2389312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb03a35866ad9e87d1034ba96fc4a6713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b06b0cc1c4c1912c7097a0248e380d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0990e5355774156fd00aebc8f0f97ce15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2e75f4552a4d9f834bf3061632cd9d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113b08a2ea364b144051e1044a82e05417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e5ab1df8ae2371094dd04ca99ea96618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b54a3e8368276057fd02e2cb88f59319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d699438fab8e3e7d9cc5d864291c88020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee67ac95a234c898356e905fa0b286821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8508578737a2eeba2fac22ed0659c3e522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c67aa6991e3bbbe3004293d53c7a8e623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c200adb983a69ea53f58feb3a677a9c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eb260ecc11875b33f3e0083509509a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c2a639d2816a9497a3dd5693012bfe26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb66319a0f332520d69c3826ccd5a55527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79b3747c2c2f14ddb6cc5de0dfbb4d628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041f9781e58d419364cd88aad261054329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce9d2c49a9b7d4e78703b1dcc00d07830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f54c670b36ec0a95b94f7df5eab72b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a93786473ba7b6654440f55fb7ccce632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291f23f93ba18be5a6028c326657539f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaa7486a3911f71ab94675230141fdd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9005155bbc9f7a64ce00985ab2c9bf1935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337d6d605feb308d412573ddce1d33b836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89e1b7f41c1dc4599e71d255a7b886337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb111cc8b5ab17c9228e2959c3c4c2238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef905414dcf0f235fd5ddfa749464f8239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e671c94b9ca0ecb4947c29fd11b5f43340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69dd43c0bcb832d629f8b0fe2d5d85241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfedbab8b9121b6ffe9c808ac56832242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386a1dbc1037a753da069a3b06ecceb043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffb1974675105d58c340387582c0d4544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b648e69db8b915a1629cb72e9e2656c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9086375b4f58ff0168958d0eb5aa60ad46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c80acf4dd723fc741924f74462098047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f8b1fa09828f04e831603aae8fc8ed48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd7d50537dd8ae6a640c7b77f0e101849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72af1a5cbacb48b785f11fcb46d1eb6350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900e9bb3ec5f048e419c76ecfbacd07451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1118016ec84cf1c80149ed1f4aec723b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935987cdd4008c02935c71b1c9b74d8d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1671a0ee92a74e130599a8d0965ccb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3530df071249fa24b1d9f2814618df8155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade40ee0bc93dc8c284ed93b330f2aaa56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e4e9a7adaa2da8909d8bbbe1566fe357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b63164e2c15b2fe447da3e76dd42c4f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fb24edf265304616dd89f264b1605159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483732c109c082bd2732596d69d1f77e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb797e02596fc18bc0685eb704a473461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06e2115d2287c158633293933e5471c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e918604644fea75ea1930d2981e2595663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5bc49f97144bf33805aed54f45e9f564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21be8376c4a03126c914ff2598b5eea665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dba9f21c6ea42d7a06c140feea560f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a67bbaf396b8bba3f4996e72c77c7767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a957adc95e1b286cf17937b30d9e9f8668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cc6689561da04356372e082f7a189a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc7533ad7632d3e816ff62aa782e7fa70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f23c609bd9e6ea447a51268c12498a871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bc96c420200c42e184e2c51c65845672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a118703cdbc9044dbf585f57b207d573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58ee4b6593ea02ecb6a4430bce801f374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7c15fb6423a496b059824b32ed99b675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa59b9ed1008cb87e96fc812dbef403576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413754ab8ba358120a55b7e565d3ce9a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a303c4adf5ae6cd6c13b296e589ab9178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6eddea6d09e5f9041dbc726dc6dbe979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd30d578c6271375f9be7a1601c3b1880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a314b44552a41fd69df5cc7c7f5fea81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b225382478506366427d4b18c4c600782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1ed041f14f6809f3560fbade95354783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6322805ca036c1819d670253154109f284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d129ca5a101d5e8cc86105843efb21af85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40773104c57b4a2b389dac972fd75be486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af89ef54ee7c3bcb3b63cd116f49ed4087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e38237d76bd361fe875c0055b14c8e088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f1cc42204edd8f72b5637ee13a969689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a408a3f775c2cb064deb9fb31061e86590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473a0aa2ccc6d53521e723c5dc26cf8d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02947c11e93783bec924815b9e4c80c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da7e25caab0b148bd16067cbbb43e0e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95fca6c4bfed85e15427303e4cbd5b594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b779c5c4868de47c820e150f25b0428295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2277f3fe6858ea7c11a14519917aa296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaaf20e16e977591316db576fba492497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b982a2531dd6f45114a3ce37b10b9b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde43a85b59a5ba1b1a0278e05f0c55399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d2154305735889864f32fe255660d2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f1bc77a82e24ae69c2b9e5cfac4247101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aa49ee1c9db54a00645cdb43558ebd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8433d0360675e8116fcfdd03a78fab0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae4aa84bb6ad91b77e6c046e4e05e19104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b6ae742f67c8639e1d41c09ec9cb7b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25154a3f6bc19dc4874862bea70f4e2a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d728448e4eebb2f89fada6886e8e10f1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fbd0d6bc2fa49910f9c42618942842108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2478484bd3065c2d4e39bd0186eb1a69109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65c1621021ef9c6a26a247c67d55ed8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3dae579a59682aef8719c6c620c39c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20c80538e27b2cebdc8db8265db35f0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb59d551b4c34408cd8bd1c13e4ce0b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a085588643908c4eb03199fc47a946d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95434dfe62a9359b03a76e7a9be96a1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f76e8ee616266eb95948198377e7e2a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0524d1f1ca6c8f0c5a3c58501e3f4e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13c98278f08bff60931714e8bb7553e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6390b663fe29c554586825777918c923119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b633139233f8ceed1f0beb8034d99b89120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e17cdcb4f48901b23a4a8e0ab1ec0b3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d0876b60603575646c1d214c2d24a0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c58c0e0a1a86ce64ac61c3696c9356123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e25856cd285c54f80da08b6455c68f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755ec7bdd20d8e7ea49e9f9f5efb2e9d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c19e80dcfe078b4924db8cf101d3ddb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea81d9a5ac89bd790cac6fcf5588f79e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440adca08332392c98546450a4d403a9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94385f251f09835b11ca1d1fac89250129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf77e22261d2c5bbdbdb6353d5b618de130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61929f6e1e80118918190784dc56f74131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65d27b0e53039d575ca044a38c4cf34132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6e5019362cff1aa40d2b3904436ce4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b92fd0f9c173f283850e7f369962ff9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9d57e33f17985b8de8a5ee473ea314135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6cfe79c366bb42ad520e8e791bd3bc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dcd9db4060b568378116a8b10ec011137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ae56458c3bd46c5ec91d526ec1cacd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f823df63c180d0fea3f1b9c4ea4c978139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28953eb2571ee435e59f3817eb3918b2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c569f63f7e8bc2cab7091da7a58a7a2e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c1a164c882af38647a3cc941782e56142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d94108e00bcb13851ab3fe2a6662734143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0486eb27b0cf5fbe1670a032ae7950f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1d726b78c01fa5dec377cc6caeefd3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ba6a2ed80c1a0b769fd0b30cf03ac8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4a9648548990df908c8c82af80c84f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96fd1db039266ead0ef30b784bf20cb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3958531d2628e51de4076cf99fd7f407149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03ff5cc2addd612fde0eaca2b0f56a5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ba94c288118b4a21baf7c67b424391151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec58af800ca7e8cb634da113c4f5a04152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fff17f995cd455b177e7e1cc1ef8d26153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9533867d25c46da918ef5ee032ba540154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2901a0793a436b3f4b03231e85d94565155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed90e8c7d2e3d2de8f81b808a8c85686156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316db808632103b79bb19a1af9365e30157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8854eeef7364bc3b5fec59c8a8b8112158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a517606f5252cafb90b5ae75834fbde159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104953838cec2d776a5655130f2a2509160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b17c1560e0a84251d165c7fcde656a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bce1420c3f66aa9338fb8ad94025ece162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ceb373eb68085fa4a226362289ba20163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d62ab7f1332795d73bcc512cc5c895164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35cb9ecfae5d7cf66dbca9fd6289557165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0bff23ccecc015efb7361dcfa00774166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79526eba1e991d2d87ccdd51a73c473c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f070ffa0d2725114bc840bde28ef1e7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5ee4e05c6766b0ad4beca7f5a618df169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2305da20fe56b0d28220fc780eac9f77170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae331387923d9a9b4373bdb9dd70f832171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e74cec58d718c241d3ed33988b4326172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4f47e28628112efe48a05c714cd84f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd998f3299548d76871bb792922ca2ef174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be469705d0e2a4e6523011809651c3c6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cd314d252a9220aa8fd0e47537e8c7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eedc9adcff51b098ed49f10bf8766b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a50d852a1c0328b9fb6f1e1230c8bc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24a3e67a9800656e9c5c1d6b092077a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0d265a73687cac43ad2bfc8568ed46180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05620fc26a42038c9f017844adeb6be9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5077a104f035e7890f560e6eefccccbc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b4c16de48b37c0bbffddeb3b8af8ca183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188a62d27d06c23d916907e279455c83184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b168954613b3cc00b32fa0bda4227f9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df27ff5bdb5c02ef3c8f915a22c3469e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068eba37062d2b2cae1ad1be54943580187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5dfaf8c042fef4cad5068bbd954bd1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de616381456ec04756c8290790b2e793189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3678f68277d50d4d74e888697c53edcf190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b203b0e5f306eaa41f0efaafdaece727191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07612525e64d0d04a84b155d7520d9b9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6af8d2a9e1d3933e28eec9f19aee2d7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8cd424203f22c97d28540d956c3ba4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf364fe448d086ca83c83ea15b4640d7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dc17134bcdf353aa32a3bd6ad3a37d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfccdd9692753e33406053078a7ebae5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c1b269f9216220950d982177dcfc9b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5ed23c4bce9d72cc493e21000d8946199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a33037ab91165032d8b97a68224688200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d06692fcf8e419a53408ae33beeda51201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb053a5b5c404c563cd15e83752ab57202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f567c0684fc940926729fd85ce35486203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a14b880fdb8cd174d49296803c2d2d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a58097306026a1ac34aef35ad27bcb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60d4b8ede46612b258bbae8999092a1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae4ea3941375851cd2a8325fae71084207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8c7c9047cc8be6abc2dee4ae8b0ba9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671482d82101d2d82e2a4094e20f1ace209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d2161f69dd463295f79f13aaf28f88210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851d1c636d763647bc4014b230f2adbf211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee80fa58e4d05271afdf6dcce97dfb2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7e32c016a400dc3731e35bcbc9eb09213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29b6b930e78c88336034ea93705238b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fc1bbdf99e4927c45baeed83dbb2bd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a8abbc4c5b513499f1e39c2a1cc86d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3736b49f426581dabc3f7b0ff538b2f5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c513cd46e9ce371d313b8c938122fb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7905e051a04c81786288fefc0b1c787e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7688b04a11904c7416d59adb81df0546220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0973d722fe72114fb49a5eba5b523016221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c277c980a5b2dc2e8cf3b681d7cd8da222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8d5874f2ef00f008b9975c534dd17d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a17c05787774de34690f6dc1749858224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d67359d895d62e078148e34e40c146225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652d811c07ee1c48f1f742b18fb50215226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1804b9f6d40e19314d28e605c64cfedd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d830303ce59e141c442e9f6862ac3486228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befe04fb09cbd2e1c27a9a039784b725229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6824e663cecbe006bdb6bbd615f4648230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca2dfcaeeb07ec1994caa5a94d628c4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37cebb08e81aa61d332673b13b523b9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed32218b2a867d027929829c3df0ab1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d4851b6fe232754ccca58c5a16e8e4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba99164aef0355133d843e641de4036a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a15227a9e2b3fb4bff5e5cf6f746328236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfa2064ed400fc218fcca65ee36c4b3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135809e0d667fad505b63a8c64934c6f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced5e8156aeb385f75f8c55b1d042b40239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67fd6860e8ad3f95d8f37be85e0734c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b55440568e1c9daea3f346e8716d4b0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c70ff031ef781a11de0e5644de17b9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc48779e89ec70c304de58c5d927f50a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9accf5d42fce13c693358d7527106caf244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7add19345fd6f22e05a913543c40516245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a48291a98e4100a92e4dc3becd975aa246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea782469711a5357c7f6663e5440ae0e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a30a346767fb9051ed1d067c0e36957248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9287793e649fe92626aa5257c2355b62249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef23cf2191d24c30258963881319cc1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224a67a12051be14b624443f4292ea70251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0292d8d99671f8497b952a051db67a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae6dac06ab21c563032b2897e3d14b1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f42f308c437e509f17a9a4340f4f26254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ef01efced6f406fef4f94bbab24b98255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1895e8a96eb4dc3b9e2af3e3cac69b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9b1c07ec028e9eb2967455ff58ca5f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880e93121fa3c5be95dbb728d9f14c54258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8def175e6c91c30a04a53fa5a7e41dfa259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8accd75fc0c8ce9e2f858132a5525f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e514e404edd12e61e2fc5259b68e0a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b9866649bee0646d7dcf91f4aebaba262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4aef4fdfbfbbbe5d7e13a5c851e9b2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9f351f1fc2e9162f5b317de686c9e0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c030fad21c5603dcdfcb82314076975b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c374d7adc916e20000fcab6e9188ce81266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadcc1939c0b6807a29ced88982b82fd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db692614e5ceec6fd5b8c0bfb7ddbf7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2174199aad4257e9a1ff5fc6a927baae269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a97d486b36e681ce81566beed2ba8f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa605fdec3593ea6b46675559539291e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21b8f64880184bf3342df505cd735f6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50bdb16f121c94ca968a03255a3b589273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8438b362705419736c3d82e4466b760d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76d25f39b4447258a4a2d19583e08b8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf052e9365b67a7d72700a4c810c701276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2187b4c53da86735d1889220c25c39a8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8510aae9e94a936de1c73ba6e2675f09278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a186bec066f56e787e43ce28810bbd93279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b69659535e8f150937ce9cad9e3e01f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f68da2f78b07fa1b766eb7442ee4829281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d044f4b45fc2bdd2add139221280985282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defa01a09a38e349b6199d598bbf5caf283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a1530d2b87004ab092b3dbb1e9302f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0f4ec66b1120381992f99846b81883285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f261a11aa3f35495bed7777979104b32286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524285223fe12c352280d5cc18059889287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6b41cd8d4a7a7a9e4ab952f00469b3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a81ac5954bb07afc758f953d81b9f33289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d744eb431597e093ad49645d8d24fc8b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd4bd6f88b460186889a4acd8b5326a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fb2838f148a8709c1185df57624153292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab70fa9837bea7d8dc638839bcef8323293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6d8a2ddce8c8671e35232a3ec8519f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbae40f15caf2f1b7d030e52f942345295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78724e6afca8198dad2a6eecc951d53296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ef808f60cbf2808d37363bdbb3dadc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cf0eec63cbab5397b8f72ba0b79af8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9c002b76a3809877a63741f977a221299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb89a87606502017cab80cc93e796c9e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc99cdb087911ba97f2723badcaa3c0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a042d0f437f4a1dc995b5825e2336dc7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658da45f108997edd37a89e3f7617c0d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74ae2600edbcc5ec70cb4f6a6580b5a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0fa60e624551bb168d42759d0e474a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731d3c97fd12f30a04a52ab15a00c937306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f81f1385a4fdd53a59bffb9f80d9f9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8d24251adcc011d2d947aff902d389308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e27972adf1484283826cf2b5d615a2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42734400531a6232f65f6db579c567fc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7984ae1f9cae8b1c95ae0806ef50be2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c733a47a7db7231b203a63656a8de6b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9a00435b09c01e02813cad0ea040d3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb7669aaec0892900dc918caecba22e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5609ba2ebd34877579e5945b59c025e6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6120357fc902eb364bb1bff381bd4e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea79364846ce0aca0e01fdf2c616f95317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3858924cea31630a7de5350ca38388a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a14d3875370382ffeb7f2d97ebb6458319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5c7629c6256ae40a46919fac410727320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9aed563f9ea4e335a32a27fee17ec8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ff062e92262ad5236b20418c93ec07322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d18b903d17dad30e3a9af596a95545f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e97e4fd3604cf021949fad3446904fb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be4e8fbec67cbf49f4f9129f7270938325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a6dfe0486ad65f4112712870bb5adb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f60e6b30df952eed84d5f206c17088327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c9843f128619457a31eb84320b390d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3bdb2d6cabdc319769e8f0b658a4d9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901e620a6d6092a579e1ec98074c2f06330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e354df008c2fc8d4bb965c85e1882e2a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115c1debea795bb67a1458bce6228ee8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef97a57e7b020a583eef097213498853333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a82258c9a8324673193572adaad4ce334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72e3c14eb20410c0e634e369add539f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5c2bde17eb9c69988cfc86309e4018336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078ccb1acb02d965310f236fcc8b165f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cb73297584cd382fd3c52680bc60ea338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e696ee8d4f7ce12742f2ddfbafd29681339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b1bf4383b71c8097c8dfa10f1d50ab340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4293a142e459f4311ee67cb102868608341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ac49c8210bc7b7e3d6ad25bc6afeaa342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93ce03c5296d1069c6026bed5191951343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59afb72e292c503126d5057c530ecfc2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebfb140cd9a0f5f775040aeceaf67ee345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ee536b341e29937374be4b92634f2d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b27dc0608986bf306365c6f72a09a1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc910cc685c2364ea2107a64da8bfbf348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7483a0578e9508ae52b0df98797cbf349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443d75155bc901f3fb512c71c7cf0678350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce89b8a936961d8bd283fad710439aa4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7b2cd5dacd7106def94cf8cf2bd7cf352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe9fc9f15e0a572a9c432201f928c42353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b216b7548bea86d747932025f5bf714e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0388c7fc2dd3bb7638dfacb01df10e93355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515b4ed54e536b4a9f795215d44874ee356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeb63451f262029fc128f3b86f78dfc357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8e725601bd792c8eda055ce217cf46358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0091cd699d9f99863cdaf57f4e5e3a91359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea66417bdb04422c34055ad6651fe637360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509817434029a139b6fa93515f22ab02361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab3984c12f733d3caed706bc50e3ea6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60405bf96d765782dd02b10479e2c394363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcc3458ad4d8974d3013a93f5a7f7ff364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66badcd5c883d720ba7cb91412d56c48365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c72cba363449b1c55da169ecc24425366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed8a6ec1ac93c292955578903c0efab367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d130bef7bddbf2b077718a4b0d2a2d85368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868010e22f77ef74532263432bdd3f6f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a624aeb96c54112403387bb9b45e2f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39265d25f5de2dc76bf68abe48fe727c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b0250303ea843b8e5f3be0524779ad372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75de321251b907ba918a5692039bbe8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1340898d26d2862b6d31b2a703806531374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eba37e1cb0799cf85787fb319cac2dc375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81ce255b44606841dc2d2fcac9d4ed7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60096b126964f0ae67f105a8295c6848377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264fe348948562bd25b9b062bc023183378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32baa585bc37c1e5a7c7118603dbf33c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5dce5ff64c25423d823e267470ba91380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85836ceb03c577ce949d576c6e319989381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e64e64958609ed3a8f0fd391f8f1c9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99f2d180f26bf79cc6f0518b78b131e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d49dfe07718c74438141bcdf99ec9f5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e3c5fb21614d8c375cbe4a9d9a95e9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5118f0111f1629c14cd4d5e7dc05204d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58dc80ee47894a3de3c743484c6fcf1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fa54c04e1793a80776849c1ba8b7f3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba6fbae6962ade095716777a4c382a7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51c0cc5b475350ac3f96fa25e3a2207390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab7c460794e46ab92c7dbf891a4c35b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6ffc1bae7e265bbd94bba32e15f2a3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6737cd439125f7ec7b2021bfdc0bbb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7048d4962744c923ad177fec9e27d5ee394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78bd751b0f0e19c7093795123260882395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2c53deb2b6dbe38ebd1eaa6e656cde396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5940def5d5bced639d47e2c82dc829397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68774f808ba270fc997f3c323abc5c89398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01d6f0cf0ac773895ed52eb8acbb428399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f24a0e72540d07344454f8d918c7c87400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3048a6f2835ec8fb2151d604101b4fd1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9089bf5a5d2b9efab5c8d78084a567402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6bbccb23ed15be45572bceb4e01a3d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7176325bc9852d2230cf6270ee82b7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e85de28ff527d9f9486e07cb9a653df405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e508c08338eff55a6d2d48c599770625406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e4f316b322623ddd2b38add7f00115407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e4470b40cfa6d05ea1fb94310e4ca2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d12d1d9e439bee97ea21b1484f42ee5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4985353b21124d83583fac0caf222156410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7d0f9e9f454bf7b98eb1fd15368bf8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1258e0f1fedf27d75778e42278464afb412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974b41c0b78bc09aca6fb030878a9047413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de96757875d82871f3e8904609c0af06414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8265220ed6ee32fcf39cee00bf7df347415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e04c45d35c2f56ec7d02f53310d0989416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644ad00046382f22fa068191e88987c4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4feee1698e0ec383fdbeb799bbcefe418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7713bab4f6a6e0601c5cbfa894f894419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358e941894007eb24a96fed13a1ecbac420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1315f0e3b7f32272ab8e716730e88bae421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4cccd0aee91215e4aae9f7cf102368422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a5cf56d089d06e5ca34557fa624404423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07156ae69f7334a25ca14add994a005424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c2d4310320111a30b01e6109d5703b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ba88c4acad1a49e0d5750254b66667426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e60ffd1ebfcddfd8b272c639319e5df427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0826567dc591406289587f8acb55e003428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318f2a89404620222303f74f7dc8fcc4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b56b74e7f54a60bfd64b15e1b9fb604430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e5b9f5823c3f883406ba40dd006688431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320a71ed09b6ea702fa3c94d0fc0c059432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5fb32b7fa4633c7b622aca9c49f454433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ddfc00cf3c21f2f479f2eb16d9ee74434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8754357d71681793022edabe5befc829435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537f1b1c48e04a3acd958a2213d343b6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a72680ee225241d99dbdd73a15de14437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d629b161e19ca13ae2a295beb01049438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a529f60d6fbe3e72341fa46ab043c0e6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc15eb9b3c8483432e0e8e98d6e168b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df5622616517d3605e79ed62a5069ff441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3afc69d7e3e5a663740cac9d9d4237442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829a3e9027133c0b72dc9ab9358726b1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76674491a70421af733f5b193690a655444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58fe6a012bd882a35b2213f329bf7ac445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ae444f43041c849dd1e30ad68a3663446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1647d7ba87846c9cfbb7ef1ce140b2e2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f63454964df30b861a6b0c1fb2c3235448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334289dd8dada6f092a9e2baf9ecee54449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0900ee8f3756b34a7abdab671119f8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c60e45fa987f7e2c0fb316476870e8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff617bf5695feade429d729b0a876c5d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc67234641b4024972704396b023e29453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81d194687701f6fead53948b3cbd74d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3470f067e072e744958f39e81ebb9acc455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eb17653acafd0310066d519c07b3da456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104031e41074497dd074770ef6937937457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49255ac60755e5ccd3ceedc1223ef1b4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97df1184847474eba20d770ba4eedda459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae03f52df82f504f2535d9d6feb0420460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05066b090bfbc3cbbd4d308f70d9f0e1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045edf58754964164e7505db14f81797462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a8ba3700e4354668928ee7b159f6d6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d90b4eea3d8d2ca3a6189e0bff58d1c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e688bac92effc3d32d7d1dfca6979e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abcb688f57634c0428bac36941958b6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16335f10d892ee5867bbfcc676423ab467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b4ec33952be4f23d0277394b951fd6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9200735317244402b7b0e7042f8e6dab469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143b0d3235f4d8e2a7b5889bfe42f77e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5adac132391587c65601ba025550c4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec4e9d86581704f1f7521de5de14b99472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7abc8b429ec27d4a9be065b232f78f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6696d95b016f56966fbe6e0bdbe383c7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b499ae824dfd607afbaef2f2e2d471475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17192d6eb9dded0b41b4f31852a193ce476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f220f927783760c742032e607dcc12477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883a29bedb64b57371c540be40df31f5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf162553592428fbe735515ea9de0bd479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9834264a118ad16f34342fcab52e574480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18d8242cb6df66b505368a53c26aa51481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6957ceb937a734e74a0d6cb2a47ea6ae482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d477f7fb13de10716a7b96c16f8cf83483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb2247207b5840287f59b40799779f0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ea4be8d4d2b9554eddda83c9d7f2cf485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e165060411db83b1e374815f8076ee6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332289748ca5d0f707f2369f9224ea9b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6b3f2235dffffcbbe4a62af98b562a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727bfcdea390765c7a817dc8bdc8b5dd489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bda5fa62a5b78e6aafdafde4f9990a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6dd080d0bc77819fc447585a191b4b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d7b3f1f9ad2d5a61985fd0010e73cb492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d1a3304456b79cd34b3dc2a8fc258b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3a4af837544fd65c34810fc6c2585f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa18eb568704236d61427c321eb0b62495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ab83326333a9a5ea692f4086ad49eb496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72b72e8393b1c47f30a1a91383c3c19497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92260f8c0733101e58eaa818f656626f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5205c7859648cd4bbe00e11db033a509499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc532e9ef94085c704068348eaed25c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a659f99cdbea68d508c2e1070cd1c4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed56aa8289e32c268f981a054882fe53502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbea14a64b4e08af3176301b8a6b111503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5461ac416521f8a4c5060964ddc25c4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b79211b7fd6f49850de422a5a1de9da505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a738e2e3d7f0efa3cbaf6f6f9863a7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63467fb16fc5c949ce13e6c95b4c7cd7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e54c7b3315ecadbfc1c658e1e39422508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd964b626c5fe0a5f21bb1dc97f8d896509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e705b2f720c113de84cc8d2fe7dd74510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a4b90fbee361b0076e619eb995864d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172eadb070e7ef7e1ee1757d88918ca9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29dd7b347026ba3ae8f02a707c7f96e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ab9a4afc7e38bc9fdc73730ff7da5a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74f7c9ce8cc2a6e16a2bdc8d06a02fc515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01e4153ddf5c54cccff88b33a7ba413516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4fe46666b7e4c8b89e34579e4ac77d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b14b2a8122ae990b9698b0186aad22518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b7981c1e597c753dc8227cd58580f5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87347092bdba61f4a7560c30d6557aa9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f8ee57484b76282186a476fd386027521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea467a137d92f062c92774e018b54af522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27252cd3393ddfda738cf5e986d26de523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70969dbc005049dcbc16995a40a051b6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca36a85c9d9fec50b609b4c31996503525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db29f8e44f549a722ac40d155335b3f3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7756e7de7336fac354c4f98ccb65e7c2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba629e07c3f73e77d722a7e0ec5fbd06528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c290bc03a3124782d16fb8ff02dee701529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c95eb190b2e8f5ed0b766e5721a195f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac40333c91a631176181134b1df9605f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08efa1be63233c529cfb7f83e9a284bf532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1de88615c47d4532cc27a7280748358533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4478e0cae2f6d21e05bde74aa1202103534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3895d6f4bbb210ff55a689d3f0263e89535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032baaa85d61f3a3d300714c7d56bcdb536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d69264dd97cd410f1cd857df966959537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1ce3389e538af7fe126124a0bbb68e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948671152c6e50fbe7cc6b7c50f0b57b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff75fa40106ddace8e50cb8989a57ba3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd2338e23e8bd3af23578934f268c39541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eebdaff6ecc01f1ad36bc966a4595fe542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca95bb90417cd8a4f536793520b44d31543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b749450e8ae774e84a9883ff3029727544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e7453cd8fe12a27b3b38073c47f5a6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c3b1bf35fa1d3aca18125e667fbef9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e075e6bca1cbef6ccc4388e0b2a0dc6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7e2eb7cf6c82977591b90bbea6d624548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e46b1964537b872822649a061321950549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881dc01bd7cbf4c032ba7a595ad58c64550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37b3e4f34f5bac6ea0b6a9e79966bcf551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ee0ff55f27408c0f902aa001c8cc05552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b22262074da3280901bce82dd9f7ecb553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c400523ea6ed07b6b9cf60c876acc56d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d063d8348e40cb3e8789000635eb14b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22df3a32b08e3a04b35f2e9e27b0114a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6f807f329f7fd56e0067e0cc64d7c5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a01ebd5a2df69fe1e135cf31159a97c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9772c38a181560109b30d32efb1e11e2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470be54f903971b07b6d7bdeb556aba2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb44aae54a94751d284194d4b2d85e33561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8c1d27b6eee8f514d9f540ef761f53562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6712901b90715f934f90c1d087e64cf2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0da5a2c9c68f6a78fe9a72bdbd9f5e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83d095b5a76a7237125bd2a1aee9735565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341f28b9665bfd9b53712ada3c1a9891566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd23f12fe3979b5e79415e10506b417c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98da78292aa4b57cbddce2c32d8218de568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f3aca79e871543cd4320939731eeb2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4226093c1aec0f71a088b78a181f61a0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d11e0626e11845619725e9e1d88d15571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ab9e279e75f0b3b0277e7b6c794e1b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d7f1088496b70150e5bb2b6487c4cf573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc630fdd7a3da4ed1a70b27ac60bb2c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e3edcd65ccf547afc465f4fafdd3bc575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6ac117074bcbf7fc8b795b9b6db770576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c02cde87b4f81953d8a896f7357c5d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956b50774879f1a70aad664fa4ff97c2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349ebc47fa82b40bc7503e6fe359f42e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7776958bd11a1ece3a4126d9b6659910580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbcf24a6cc76c7b7ea4a0b1cf808d00581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f3e9c8e21dfade08c8ae140d59c590582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcbb9bbc7c6cd71d37cf7e509e1f9d5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fec5e115f16086a8714267d13e9613584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3400a0eed0f4928f24a730c356d4f862585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfef727e0a30ca5abb0bdfc243b2d60586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d329dce0ea41d599f429c5da36b968e8587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0e03dff664f16510024a366d8c9e7f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1decd9eb4b0f468d8cec241a6c3f40d6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d5facf09f7f60fd4a51da90eea043b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1d63362ccc24d4a5d13c3572d38d66591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1031d990b762cab24872bc72707954c6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ff8abf0c201134eed6decb7f8f111a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12816d61e744f26d687e5a00de8a66e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86b3366bc7449d2a557f000c511ace5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8201e2d0b18528ef34e58b6a67862476596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca567564d8f516b4af60fd07b04a4d20597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c896cae6955f567568da9fce9cb544dd598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b056a49cac85b3965aed7876b092d67599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaa958aae824923c949081825a851f2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1488c23ed3398126c12e2b51fa1f14601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb9d987741e93f39cf88109e263f910602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8fbd12a5bc0482c52b0bf6b8268773603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b67b55c5ed6c79b0c0d185b47497958604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b998b0a7902fff1f8408806b3afb8f5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de00711a029051426c82ce930a27a729606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab53327c9cf13fab5856d62dd6c379c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7355f47e424a461b941fbf6583041bb7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77c436fefb7f1fbc255a30d8935eff3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520431d140574e196edbb5d9107a587e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca95f3b3d4b12699879260e85a42b61e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7932e850c205437ef9b157139622b04d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19196778dba6cef00981c852d127c1cb613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffab801cbe06837748388ac451d059de614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bf89ce62d323f369ceb37ac09170fc615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13eb9e0703aefbc9ffff3b002fb3068616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d67ce390a50c22a7ce940ebfced0d2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beb840f3506891076d9019ae09ba6a9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e96de3f734c8c0ff0fb002389f22de619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f85bb11cbc42f433e3ad6b30406e4bd620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7391565b387964b6de572ff4cddf78e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d89311d07494f5ea825ad383ac40097622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f81136c7aafd6ae69a93609d2f445e7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8afe6d864af8949f3683679c694fa06624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f1d677b39af6d8518ad332e4cc675e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26280e0d00f59e2a559b8cf65a9f71fa626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bc1e388ab1a3b1590d567dd88c6f8b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1248e91a05ce95b91ac4bf40146e104d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cc6b34c17852f44376877fa9990569629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd671764dbff09989368e08f0342c83a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4fa5905679d5a6363b8e4c73519221631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cdae9ee614b89babc51389ecbde0d7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638e5094254fa921f0a0081aa6ea32fd633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd4058a902ae430901dbdc6e4785320634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72752eecc662b923affdffb4dc5f1d68635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0944de43a926c366ce6c88941971c3a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46930c47f1485bcb19b0286edc3703f8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7cf9bb7120666ef45ac51145bee43e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48f9549d9a6f603481557f2bef769df639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfeca35f026b5e79a6836b87ee32683640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4969fe91e758498533c170d3e037641641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641748931f6c767d4fc94f0d6adcae06642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbd8dff87fa277b130e08e35d08af54643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c592cedd3175b7752309553e898f95644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98591bd6dd6a136a9fdb48ed1d47655645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5863cc2b001294a9d5904e6ca86e3b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bd539e9f42c150a552a8e316e254a4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bce0e02cf4007d1e1b71dc6e390873648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4183817f06c15446857bd2c2b305aa29649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addd1df473d08baafc08825af50b92ff650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeee41497847f2e4f00d483ddaa9e02651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133b2efd3fd2fe1db2be00af3d3908d5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4bb2a1d9df06cba139c769f9832fb9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b1bf237028cc54dd662a61c7d6cc68654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0f81a9c34d4e41a5bef32223117eda655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da1376070d9931864ef3b8ccc4b32bc656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badb42b42d994874e14b19c6f999cde1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e4008cc4c3152885aac6957b2746f9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b56aaa4efdaff41c385a83e6863fd47659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b112d2978804c511929f3ba49a184fc660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f903e5d721124070577f09988fc88b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9d08a9c40aa211a44f13ab8dd6d624662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117e8c6aa89963271ce7ad4bb21cd890663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6a2b13736c5634d7af1dcf94c4a460664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046cb2c29768c6ebcf45886043817a9e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8a3ec7e76dda38c0af6862ee881102666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9e8b0d7b9b380e32c8a87344fe2eed667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cf414e12f60c57a20683242604263d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc9ff2b43b0b978bded4fb6af170504669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1347fcc2dd1c5ff12f74caf49963a61670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ece45719e532614536a3ceddc1b210671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bb4968540c6239a113c090bd3f9537672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3abf2e44ff2a1623b98839394830b7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66596df733d65de252fbccd1349fa1b0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b91ca572e9b41791e99580c0594ac6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd866d58e98a76dd1f8a5b0bdaa433d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af294b4dddef623cd2d04a70be08708677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7407daa7d035679a90cee80c89793d3c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0cbbb67d78d10b119efd6039ddaf9a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13acd7101a86e439bf6cba33074ec313680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c0c2245dace21bf8770e91578515ac681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6154d0b1a6d41bdadde8b715b42dad5d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1378bb46d6329ad0cb08f84847aa7c25683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9384bfb758f3973d5af32882ef6cb1fe684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cc9174e05f978ec457b90cfd50b280685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cb99a7e94a1e4d80bddbf740862611686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a50e18300e2709b9baa26b3198554b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51119ffa8b7a71b8b17f2a636e0b8667688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e1578d42637c0aa8c7c9faf7b76686689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5c78cb692f2767ef56cf2c731803a0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546ce5226811d5ac62a274cca5f9e034691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc35a0d89b07176556707421483c8d1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb46b2daaa8d0ed853d89f0175151367693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6ca3f872d74834b83acb44839e1d09694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc7503c22e42b8d75f27ae00191fcc3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbdbfd1a4519bae30edb06130687bf9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fe5865335960b195bdc2da24ffd000697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6286a686359dee27b44c99253dcc48b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693802e8ccdc1f836ff4080165f8849a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2e7be296b65a2cd5ac92b47b620cbe700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd62da92b7b16bcb01f5bcbd39f0c525701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb691b6274e3662fe217a314a85f8592702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310faf410e088565c5bd81a2c48532c0703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd1878b8dedd02856f45e8252829ea1704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc90f7512a032a6be01eef54edfad25705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d99c893f51c54a3a0246774041fee7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efd5f89e651c0aad3e932b760810ad7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0628f169bcfb40054a6c5f7468765890708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d00539cbfabcbde103382d4a6390d6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563c9519a65ca8c9a4e3aab5b18b9222710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d407f6acf90419d1aa06017bb265ba3b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e69708a786dfadee97121fcca2b340b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea36d45f1b6504d066598ff43330d0d4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c67d8d6fa2d7bae659000962d13ae30714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dd9a02eed66d3a73a087fba6136e89715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd45064f64fd8ec031567b5ceeda521c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d718cbc803dd2f6541a4b8e1a74aea82717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6628b7176cff5a06eddc611c5d200f55718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a7b56e2e06c4b7642f4e76826a196f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cf48818c566b8f078a70bfe785c131720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcff9b3c74e328437033045c061213e2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ad25cab6ec84adfc5f87316802eb2a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2c16d5741f2dfc32d73aaaa669d6e9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3777bda6741a55c73ff261fe39a43cd1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6823940a5466282f607577fc06f696e5725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b705c1815b13039e92837460ffb0c2e9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2106658cb53c073c1b60efe449ef856c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5240f68b9e15d1096d94d32f716fb840728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5b260f90dd9009c66ae694f5f8246d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19894ddbb50583c479881b4e0608edb1730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a44b67c4de367a589903303be4facc731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf398344c58627df1a9dd9aa3ee00e7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391d3ac22cf1c75bb7d8d1e688370d23733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce44beaa5042c6487e4862ca11e70ed2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83496155792cbf7f0fdc9617e2066994735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3095a4f3f55aa349535a057729778387736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a94f3724c538607ca71239bcce0d29737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c039307e97a49683bae151242f11c33738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dbd3be6038f56a789634d0fbc06d39739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604c2e494a6a20f70142e5678990d391740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335ffa3261bde04be3a2369086bb8fa9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949de7cb0a72db4b8e8db8f9bf5306cd742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac31f93c0e042f6c269308c1eefc368c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3611c267744f3182b11bd73af86119c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf119d9aab37a709fa5940ce74585965745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77b74da17fd2a0a97bfe046a5f1ac92746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d01db140a28bcbc999e09d8ea417f2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82714aece36ddcc09c546678800150e2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45723be034fc143f66c8a35b335066c2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91c9e900a15a6ea6c1b1f3096b777ef750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8f516ceffa5710cc918d173881d461751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade2e4caae794d6ef8cebd4430163829752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f1fa24450894cfba1007b5c47b65e7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dddf94df84f6ac10513088c3f8dc63754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e7fe296e672b98ddd9d4114a1804e8755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640314f4756dfa282191d6e62ff96071756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1b7282d22352c4be210474a439a133757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928c91b3b882b46713c4ece68f6733a0758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e00f04491123853289a500d932d9bd759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>