--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc0f05fd0ab64653e0d00976de140f31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb67f6ca58a543aadd30d0994f130652.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275f0ea949b90d32fef44a1bf477b9613.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd93226afa769290aced4ae170c32e464.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5efbaa19333ed8fc3695ad4f3d92ac5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3350a39c8f5954e5a4adbd6640e5e786.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1446f77b0efa168af608a8d7c351057.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb114935d5079276fd607ad94910e658.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089ce7509614c0134f89170b38d3ba699.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d81c9ee25d9812f016504d2e2c90f910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5153f624092d09d62cdf4153802f84711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d7d455fd0ae43e447188418feed5e412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848970372a5bb9c0bcb926ee8978288d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b732db06aa77fe6511afb8fc2ade11b814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24e88bc494fdb3ba1cfa2a1fb4d47fc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f0b726aab6e6412ef59f52c165a27d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2da612457dfd3f5b6f222e1ee45ed3d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ef9bfe591cb983b7cbad3b58b7ac4118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f8c0931d144e2480eab8ac0d320a4019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f089d52b9be76a5c9e2f705cd8ae1bbe20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8c099aed6462e54c6e48df87e528aa21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564db0e344317c99103994b958ff8f0e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1774afc950b52431bd14c555744a44723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c930a3e789ea072ef288c4473d87e424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e93c086efa1a185944b3cf44493850e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbb22b425ad298f909d173dde5ed22426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27d5f689ae2c92a15365f37e8340a1f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498f650b6489261c802e1b1245fcab8528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d0b447368f8e2315b872dba521459b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba66981b9b66473faa4ba9a6bc15ce5e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d03f0fb9b497378174fae9995fca5731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1696e5df03d3a2a835ddbfff3a2a7dd632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c6184ce8053ddc9d1f8fab5f500c6c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7eaf6b93745c60ed939e4c90153d3d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c9fa920924d0ae2b14ac1303845a1235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07219b6efa994041d1e70cf342c893c436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefcfb803775c0292f504b5947b5fdd037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a936e4f32fe900c9a25f0fc796fbb56338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da2fc3849c61499a10ba0ec6ee0585639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ef200b30376a13f6e25fdadc50882b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0729dcb1b14f2810c70cd2bcfb03ed41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7f15c79973ec918c99a7571362324e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd3395afc79aefb6fc9775adafa081443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e291f64e2cfeb4129f25ea272144b88344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89540b13fc2bf00fa52294acc2358da445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c0e1c12ad212c014813c87dc7b94c146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d0f031aa9b1db4b18011967a37384a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a69ab0e4601d4175e3a56f30e2718df48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bf2b66e6643708decef84bef8affe249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372361ac49886a50c874e6d6b59cb97950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece3a46b64df6d08a05c737cd989509851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8293f1ff27f25e7f3f20751affe6b2f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcc9c252aa8131e69a1e9e4a6a916d553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a000a4152e8eaa9b6ddb68cc8f70707354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa65c4b876c18869d96edcf3fff0b2de55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62112fda618f8f694c3037cac80b1f9456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446d76f477a228fe6662e64a173836eb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2608e90feeefbb141ad05aa803b19e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6a981d72b2a377bd01c3136b4310af59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0842a636916534475a364b2e76d97f3860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238dc970513ba9575772c09783b745ed61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d811a5783221011cf08f14c13e6722a262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc8cec997c40408c108257d677653ee63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df293bae171182389a6825875cfc477664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630931729016cfb709c4bf82629711fa65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69525400e301eb194db9dce4c9c8a78d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7caeb84215a22606609409b9e33c80567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f198e7e07387b0fc8ab96ff996a698268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72da859a4d44b8b32c6ad514dfe84a5b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb30ecb4d5829c003226e3564e498cdf70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b18f11a29541a6c68e28d877f37d3471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2470bc50242c5e472d6dd3919ed905cd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52580dd8d03f8744580a7b1dc2e6d4fe73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05136282dc304fea0a0df917fa0d75e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4e972945d819715235e1fe7e40532a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030e8dd2101e0e3032d40783c5bf879876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055fa953b46a7e91fecf395c7019ab4977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c25e8c0c4df415078f24a1b45d09d3678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da18eca0c01655d181486bcdcf1fa5579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e997858730d80e40852037f4763e3780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affc09e1ce2cb4eb4a13aa77dc73f0d181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568d83e28bb261165d53aca94191a26782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2232dd565177f56ed41174e6802b7f6983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a9980ff3d68839c0308894bf175ee284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3204aa6c277840cd30f929873748c685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01a86742f8cc2b1aa8fff134c8c4e6086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a038e112679e85d0d58b815b03627387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1809d1a53c95adf9097d28d1d71686ae88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836dbba1a863adb1e3e20ce372437b3089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05931755254b703bc0f4c3dc219a6e8790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bb8ed0e8087b334d4b77110ad6600d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02c074ec4fd02160534c58af850c26d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05992fc9909de49e4ce64d82b97aa8793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a270daa67d73d485874138cd91b45e794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd756f3f6306adfc1b12bde7c2a622395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c210ddbe2d8407f37b7097753a6de50796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997ca34aba3a2756061c40e907f0f16597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2496bbff5e171a9677773d08380c69ec98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727e53e6ad5cb2765cb7de1122a16b8a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ac016acf3f37351cd36ae6accfbc43100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5ec74838faac5d4cb4a3bdb5cbe23c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72572e84ecb77600d1a2a566dbde9379102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24892d896ec22ee007ec9fcd6177f4cc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c402edd60fb4c0a790587f70aa6351b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100ee401c73307045fb6aee0eba7f849105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d3118e84c6e132b66367334962ceb2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477a606536d7e29111856c0b81b5d4a7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbce567843fe1ad8b6b52295adc0f85108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8154a17cf7770dd9b443f90a86bd9bbc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbd93c465e678e8181d5d9aeeae122a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9040182e27c52437ac4cec9c5716cc1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5a6be9c5e337018807c22c8cb4cbe7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25ea62f8c824f0294d689b92b674e82113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f371f17504aa29a71c3043296bc1d3db114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a458c6dd7d19282a2f673ff0e7f0880e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538581eba8dfbf1f5b62b3094aba3c18116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ef68860d2f1a07e2168465828c3656117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1a264d867cd7d8e77a4fd8d7fceb74118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3bbcd4540abe5dd0f025e7aeadcaea119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48c5a63abb72c75ec0ba1c6f61d06ac120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a948997445f500fd7a9fb806b6e617121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51b6ad4c4e2110d18e1b41a0640312e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66311be8f9e8e85a3f761ab60d653af123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5cc8984b246da70cf9febbac341dda124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e7d855f546d9c6433ccd030f2be01d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ad9e5e34538610618f93d7eb3beb7d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77704bc491661dffcc54c68a540e80c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80315033916757ca6dc96d2e7f63e21f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1136bad58108f5364d17c5c5fc3f2d2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa8e32c81d67f51684500df561d6355130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daf1b2de17752aea065b2983a1e2058131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80433bb814d172185e2b60b8a95d4d12132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e622b65c77eeb22340b7fee37d7dc01d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccfbe1b0ac08447c0b7d020021cb590134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f23ccb2eb61fd07fad4f04ed272ab76135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab752aec0b2727769dec9b38948b7e7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b107ad6d02230e30ea6e072a6bbf1a75137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d4fd9ab5fb11862afaf6903e991af0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f96cc7b995df0c740bb64c83f6ee8f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171f387218d8490e7d5f20339f9b184d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d3e48fa18b4cf0df9cd9459b51056c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b585fc2d08192a9f72be6cd851a430142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a0870521471f8629c02147e4ad94ec143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd930454c14e7af6630f767834b2eee144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dec144684d757a1d95c21d7a80bb3e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115586440a7f17c4997b8092833db400146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbc5136b0dce85d8b81b7cb2f552998147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c1af8f5e976915131dc7b9259cbd02148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3848e1bec6c86ba25eda3916300fd291149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629e8f4ad66b4370fdaa42dad7a89c29150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7595d407ee1f565aa0c45f5df85667151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a5118e185435090b8651177d417f7e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5010bb9b2b3286c22ee6d33857e8804153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcacdbfed43a1e21c7ed6ab3e4294b89154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a40df85c7bfa8b151cbe7c506cc8021155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980f0389e7ba498f7dee1993e0fe5743156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd70667ea7753a7b20607df0ba64ebd9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c904077bb29ce793ebd9e50fed19cc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0775b72a920af4960dc5d31faee70326159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140b309680b4f9abf0e7567a517e3c64160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739090d044a8ae5930ac6a9cc6ef8b5a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23d436558fbe5b87bae67854beb05d9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8f356018b1d6c4ff99ef1197c3d5c7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42998ef00d490017f0c93b1e93fa0ce8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45d05a0d96771650e3a3347e8fdf085165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7c9e0ed8c07345e89132fbcb672471166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b67a9eadbcaec390a16ec0e0daee160167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d689d3750d605b90a4b184ba10633c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7551620a03095c4db09321ea79f660e8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5cb1ed98a28082316a7d3a41f960a9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62212e1418bb455855b34475859d2b8a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e596bd04053c185b75a9059eacb127172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c5e6959fdb01f941ed3f8a339b9099173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9f7777e46a0bb01e59c1682180e128174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee67dcd60f16f8224a4f8b06d8c2b15175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73810d69febe2c1b0fce151450775278176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0d6c6fe3c6c8a4d4ed8c091a75992c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13a7a57b2ddb596d2aa0f672f1cdf82178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cf504aad1c22627194a1c10f541e94179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecc77118decc1551e7112674c743f71180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd0d996749d161e23d638131aa99bdd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19da87a42822e6565f31a7b4dc124b0e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcad4f874d5e0b06750409b3900e2b99183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78698b9ec182299bad9894d8f1410838184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184ef9c69f9169ee6ab9abe01f11e4b0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6809624c763550af273bc35be69164ab186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ef87e0251575f71e1ccd4b81b1da26187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6f9983fcd07f9ba46f741cc940910e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ea0b600e97e405e15bcc3b8a73dbba189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a473f9b845c05e1a622bbb5760ee1350190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cd8ca20e43755851fe2145427958fc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90790815b63702098631e01a53aff2d4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89325cc58dce014f15be29aa56eb2208193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2013c31eafb2e4141ef18851c2a84ce4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ccf7b031d8ff6710b172d21a75f7b4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a556e154f54c37e695da42a827c328196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19c845f0ea469678aa0356e91e4d1bd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6bf30f4ad8977c453aac32a5d299a9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104ddd6620f9640d29744db3c10a9093199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d979aa8199c73678c93c3d0947b0d26b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126f3d1ff305b51585aa6c3007cf1e79201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24054436b2b4d023950271f60473dc1e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4876b5fe5b50b7928310272ee5c631203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec493f3d02dc7a59e08b9867463ee7c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e987c354823482de32bd83f7e74bee2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69f8717d026b20cbb645785d7fff7ca206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53268e122e4d6f1b0a3b09ba65d5e76207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f828880f0c7aac9f52623f8014939a6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d6b5dbb04e7056f7db73213eff21ca209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdedb14857c91bbc42c60ce861432d86210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f027bef13c1bbe769644dc2948f0ee2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89bfa281b082e49b4a3fc91b010b6da212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05530b1448752d055d5b38b214107c6a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2852cbdd6024129aadebd26666bc10214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d46b248a0cfd9f294a0986cc2d7dc7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c053727df37a52293652d56c9355d8e5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd75c32c13ded411d19f70071dc361bb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f181d9864c1f897b919147c8f43705218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02724fae65fc7c8f6fc3649803876cfb219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625eea1534686b8f0645f0c3c7c1e499220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b256c0345a402ad8b17808cdda54853d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00270d94f54d37e69dd098f143510e34222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d5c6c2370adf88d8121eab8a4c226e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a813e4d6528ba34ffe9c86772037dd54224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f333ff416c20e1112d7224b9188a842225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4853f7d2da9d4e8e444f760538d7dca8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b47f8be25bbc59e82413c0e489221fc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab857734242b96f416a3d5993d6ffa55228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b916ac93efc0638cae300ae8e7f1ccd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a34bdf85614b3565b3c0561a777694230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40828fa709af3e2ddd1014db84ad0707231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887c92cbf0ea96436566a87aa0913b3f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a733d0ed0e667f6b0d6807b048318e2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bfdeaa0bfa9551caff740e9c2f42c1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c5ecdfb95b1f052488e0a0dd9250cc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0fec9e2f7a42518b26b5a1ec1966fa236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f66e204f2ee48b664fa279405cfd76237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d29d01fbfaf028d634b54629d621c1d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c505b8531089cf2b6ae3e4323ab2ee239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d72590a5d1841996ff06d99098dade6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a571906cc02a4526996c0adebab9962241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12e01d508a5822cb12cc2d9ddf929f3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bd37d277cad2f607f04a2de18e5b1a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784356e49f2ed38344a688ec252f47d5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1077f7ea0f4d91cf0317c5036c57c6b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559012d2eb4737c7b6fcf6c05ea67d40246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becefe67ff1e8e36ab4f2a36e6ad7d81247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d39675a6d378f8295a14606a995e540248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e072f1c22b3b28390adbb618f8379b74249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f67de577f1080c9add8556d1669471250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a93e034b5ae1beef78e2d77a385f47251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62511cb144f927dd207fc7b777939018252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c53268420f9bd07c0331506fdcf22bc253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a191a1c46878ddf605d0fd7ea8b9a3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4967a22488678d85207e54fd8d438a8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a15cd44610a1f922c7e5f4776b5023256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01b3274cb6fdd791a584356fda2a9a4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1a20ea0de68d1e17d83af5a4860807258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1202bf6da301562bd2c3077b008e54a5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97963c9d92e66f9824df19e82d8bbadc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffbac9d3f2a76a4a3f648d1130d460e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2097c817cbc76b9e5403ae9a9abdb902262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190631990921d5abbe37c8c348f777fc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d909e892fca3ee75c1b6964609962a8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a2474c259be929e75d222ef53d36bc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d17d8f6b4818b06917bf8e37afc22c6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc05d9e82e39260f1ee8307a0450daf5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b364dfab21e9deb826e179a657323c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aadd25755f7b487cca88f214bff7203269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76007a4ab114a0a4802b22f0da7cdee270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbda8f45578761dc07acf881c33b8ab0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcd03781eb51e403f8fde944d245a33272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4ae3f4f52809fd218cbffb0f1fdc52273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8244e4e708f044d7981cfe02a24764c4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa4b8e03e5a3462957dbb4873fe0271275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e74b793e1db3a6664543065d4efbae276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c291fb2dc5183862094108bb04e83a33277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d0881dc500bacb394add34430cd8d5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fd738eb685b45196f48256fc43bb06279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a3e978709d2582afd45ebb93781db1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355eca3d892b6ce9e4bb075c631a4a8d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0656ae5a39770708843750d7e7246bc0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41b03b5794f5184c229a92191bfa6b4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02676fb7d0398c9210ecdc1db4288f11284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db17616d705aac553c7140cda27c688f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562ba2577425cca8cd9b901e384ce3ca286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4a03683676094561df3259ac1d7224287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2f914cc56b27d5c2b898fa79d31813288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f2377a9c8ec89489d200ce288a260a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3b278c53f95b4ed41e1db2477c2fe5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d369c9d563124d340af0c5825a0f37291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaef60e2ae736ac4e7eab660584b7d1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b102831ad8be5213d1df4b8e0903ab293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2aca7f8089a98259d4d967ed19218c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb616a80c055bd7abaa8b1672ba4a71295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da07e98e256c50a60f9fc4f70058a5a3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4252b9cf047c77c810682fabce79380297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd543e8707c3771c8dfc7f358d99713298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7c307b295dc545210aa8b1450bbed7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526358e56bcac4cb0389210bd9f11a54300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6862d1706f3e1502eb3e408b1403f8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9234dbc482af38817db69ba1543b30c2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c281306980769be03a30cf5ec4c73dd5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fcd8c38a7f0cb9ce313c7584f2e8eb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09264991c475e27c530395e3662d335b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd584eab5dcb81f014c6c2a55f6f73c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b48ff63e840b53da0aecce187f113c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2535c43d1bf68449eccd7accf0ef5cd6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27596161a0edf6efb4ffcba576fad317309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321aa831fb64ba5d691d78d952024405310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eecf5fec8068c1357d7cc459a2b070311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b07c0313b26fb54e52a3fe7087f710a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb63c1625a8534e2219f8be0e314660313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a118006b38b6e315937d42484669cd7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb29d2a6a18f3edca05b16dd86439f4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e221dfd65c3d4275a4d7abd2b140e8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49768dddd328774e05cef77d1c5bd6ad317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f18f9239a56ecc65d8a6fa3220775c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa5daf928ddf3b4218e83378e803d03319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63101d17e2af33216828e638acca1cb4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0196d6c75b16a17b52c2fd95601311ea321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0077df588340c302dd1b75a240daba7c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb85cec6347b4131408f489465589df323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a82f1dc9cab2139bcbe39a936788e1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af49bb9596bfeab64ab4b32cca39325325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246a1258d2820b04fa49712f2a638ac8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c2dee4ecc2f734f4824e04a0fe1f64327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a108e53d45dc2c799f1e6485880eca328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec9c753c6667f712126375bece00536329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99e64ddfa291fc4d0988393a7a8ca1b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d11d78f98a83519f6482e717f19719331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fffd184fdf30b0ea4364e079a7763aa332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adff13409ec7bc94ac7cbed16d81b4e2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fd675feef58fb4e4beead00d32461c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb822fc06d9a2ac2e955f944f2370129335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721d7d28dfce4aa2b72e5d228f8d5bac336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39682870721f1240a4eccf814b4910a9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c1fda756f1deeefeeeb57c89056f58338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df456c7b97fb843256ddc93635a0f78d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28518447798bbd9b270244a12332f567340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09365ca0562bd5ac0bc4d632352bc227341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33d5fdf75d20d37755a891bad68e0f2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682738c3b98dd36d2c81310163fd0167343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50af126d3505713d6a3a9933dc1645c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0f12718e01e2d4d712adae2a9d16c3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d8af94da05806c7e6fbaf10ef775ad346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6078f3f96b2d3bbbcd3dfaa21a50177c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83016f9c024d08e8b0414cdf1431608348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27396dd0d31b1421f77c12e290930941349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfca945ea1ccd42351994cbee2e50a7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1934da90c079358ef42c79892fa0f3f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6623c45f762889163121f8707c74726b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028e03f28e220865b03b1a54728c3704353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1de153f81e1f221c70a0b37dc5f6a12354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2296b6e689bce18a70ebc192fec366355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e9968a4c34356b736156473cba2a99356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33c76b79e435a3b41b3c44a9744c0d2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481c8a5c2d78d0f1522deed3cc8b1d0c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ffd04ea4f514623b32b0716e5b4bf3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c5649f125167a6e632230d3fa9f2d0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a275d4d54ddc5b6fbb4f05d9c34a6f8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb036795bf1045d1007b1cd3adc6c4a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b9b43930dc3658b054c8f400d6e511363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767328a6c80c127c9c5b43a4dfe73a1e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6fc2164a97955a4e1c947e732e6ea5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0144b84590123f0371b3982d69fee6a8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cd169f2d0b7f14c7f949fb785d16f8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30515f310f1dc41991edebae72ddc7a8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1c0b324af2cec12c9f6530a1600995369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56115c747d85bf7431af09e93f1078d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce5f67b73d354b36110bd449876876e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9537b6a97a01b0aba105182733d411d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b1154b64f5c43f124e9eb6b007ed3b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f787f07b41a0b1d9b1719758d8733cd0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fd638d66a8aa569bfbb5065b91776c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42b27eb57a11a22d006e2961d1ba33a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af256c841d3353cc275064c855c0be1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd4c3ea9a7333e49e42ea7ec3e85bd8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa59cfa8193aec65f2ffc76b85244b7f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4da71e75a7548d3c8a62ef60bb85b53380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddc049ae317453d20da11c72454dd4e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c4d08ada3c41e6935eaa5dd6fbda47382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb7b5d2c0e60f4629f8d4c9849dfd64383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56aaee5dc36382fc4e1c2c1260bfa0a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672d626c88d942693d1add33631f1798385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434b3121d36bd08292adcf1f30286e81386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8463d0b64f57cc27111f2d8f75d721b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8573bba599229d8184815b3d4f2c1e93388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eed4896cb72a71c6613c06c8bcde790389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d406d2b495c4b1507a0b342fd9e72165390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d73fbc2f7854ca0599cc3c99a3f653391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0951a47b4b559589c58c6a750c732d05392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa863882a2288cb051c7059b31b08f9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a259f0b991c61ae6b3f937f5556f6cdd394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0080aeba72389b4e5aa0fcaffdb33c4c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ea050afdcb1c5377e34698f81860ff396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b5e77361d4c797d5a4f11030b1f55e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61147592582f345163247c96886a0d15398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028e67b2c45f835379b63993060b327a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd53141a3229671f3bbd6cbfb7d07e4e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6236e223e031beeb02ec4419c1234e6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da0a9d188a8b8bd407ea0b119b62c60402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e206f68902768ce39ddbed5198887a2f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4790741e0fe0bbfbca4ae31bd45fcf2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ad7b3b4197ebe38eed7fcfed8d51af405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bbc34308b1bc4e54e7d1162c842401406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2fcaabd4565acd7780518912e9f10a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05ad9b002c0c5cbc58ee6bfc71035f4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2358120191a6257970f9d74f434c326409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a8866a59f792ebf7c059060c44fa4b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005e0c13a4953247c80340b228399b9c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f913cdc85515f7bb3e52004ee48649eb412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5796775b1138bf167cc8dd8d9f10438c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0151a786667cc2687f3dc54e296b9b9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55da43461eb3c5c50017e433b22da7d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5759d17e928eaad18707c9dc519838416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68181847d56fde4f560d99ec023614ce417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2aa06077e3a9effed83ab9db5cdfbb418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6654f4850bc3caab7c5f8e4eeda72599419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6508ef1d78b24086913157827a5a06d7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fc8c0129dfc2a652491ad4087cdacb421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4856e0b284938ec868494ed64916d04d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872305aa19fb57c4eadcc8d4b46ec837423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1fd92b7f838574c9c1a1253fbb3799424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f063da98bdd7423fb965b400f6d6a258425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039348ba4ded386e2fa533ccc06eabe3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeec667e833755ccac9da28b5b3be87b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6960dfa62421f0093b37b70967f7a647428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff9a6e462e6bdcc72015b6694129614429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee65e571d5ad5b04cb1fb4bfe22af8d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e60a8d9bf726edafe70db2f31903d0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2e795675a79455b5d47bb33135dd81432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1089efde84b0765eebaaeafeab6358433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052d99321ed53dcc82d42113771497a4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed8950d1bd7b5635e8fd88ec5898027435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6593dce53aefe94dd211ab2333e28eb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400214f3fb34dd6e02c7ec01cb203b10437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04907ca049a6ea24ca638904863a1ab5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521a665ad8a60e71f822cad40944fe26439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a919b0e5becdafd4b058a13efe2968440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0a583833d016e3c34352f66e7de42f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f154274d3c7102339042ae4705ad4935442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309f106b030b99cf73074d1e8df13cdf443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e87d2a4d265bff7f82ddbd5119e8664444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d7c6ba82decb20aff053940a02d447445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09685313a5a37b511a5decd38bbad7f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57404b1670af9ed52a65d42791becc33447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32242d87c783dcc2e16b3b09c66e89b0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafe5e1c690986cd76e1f12badcd89ce449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2a5fc81d8425621ccb47e130ea0927450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2017a89a43840c44fe36fac50020d542451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c064d0eb9ee16804b3f2bba18d73a83a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ca6fb72c926b248faa68413bc2fcaa453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f857a5a3d0d695e8995f0c32d220cc454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3bf5cf5dbc9e42d424a78e3392a60a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b62d07831c6bf268ae192532425e815456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a145e1bc52272d1c45043009578d17da457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9a3457768a0afb0cad2d28be943892458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416c8b06c697326c40b310442013bcb8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943bd256ad3558bed305e0587de9d23a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dd3d3f2aae62763565c97ee2e8b83c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2107b31e26fc657bb0cbd9e2e934f666462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7afe7bab22cd64469eedc08ab5c53b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5149b364732273dbfc362c622e0cc3c4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d56b7fb29576fa9559222ff9d4fc204465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a06c48eda872f88b51fcd1f29956b1d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b09edb028c395ef6db123d9e230c12e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e460a8a53fb192b0d1c1cd6243f8d8a6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14ba18c91f08ef0d364e7521e8d71ef469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91d6105d3815a3414a36ed4712830e2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060792c947a562f90f0fa47a8f33adcd471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aec37d81e45759f3f7c7c252375d5b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8dd77cef037b2e5757f34e8e175736473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9380d8b44805f77de6bfaadda79638474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65bfd520dbb0fd323b32e6e9bf6c684475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ed84d12ddd700a5635d35bcf3f84ec476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bd7d0930516c25983425e0bae983f4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3bb9c061d4b39ec7f4acc87b35b9ad478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5404d4301297b393870c5c0bcacc1444479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de18f4d9c94b8216c011efb7ae253853480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5981ce1bb4bd70fde24caa666f02052481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03163116d6a7685d15354f8818a7d93482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e510552d8bde173443762b2d75a52a63483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9716b3445c762aa8c353e28c724ec8be484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5ae4fa23156ecb007c58ebd46c7562485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff3f66bf201bb67987a34ff1a16487b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800238ec6ce76a153d7dff71f5a7f569487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3056e789717f17982526b4d1b80e9f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3705ec66ce03a98d878485fc2771b0bc489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb99e382d83ccfda68eae7b0923d938490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1187ba6525928c1deae4f47d96fcfe08491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cebcd7f7684e454851f82b2b0fc591492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d47e8a7f209cac07ba62fc9254a00b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaed4b627f115b9d2571e0933f29fd6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2044244654273dcd795df0ea05ed125c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e90c73a6e6ec9c9f299d8ddcd09cd3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eedf82510380da131e443d3df8144f5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb2338af7c7f71923e26b5baf4377cc498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780d3db351080cafc74e3946ff097681499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3ddeed070b102ea71e97171d943f9b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704655940dc2e15cdf14fbae160f4383501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281a01cafc3897a9c4efed0f10b58dbb502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f1eb87521fa9e287c4d2932a77fba8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b6f26c053cd5acadb807dda438d5c0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fda07ef9e1ac963051a9498bfb44fbe505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d8e7e6682a1dd82610d02484414458506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290fc9f14497514e8a565b6db980172d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f043f9147c5c07c9aeee46c27a5b9d26508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc34b0da710d1aca758a58b08162dd16509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e58b9d2aace8e4b290deba3cf57f84f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21096b4dbfac39cea26c7223057bf6a5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9750325c945fa3cf66168aef9940b8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e890f68cf3c25fb42e9409ca0da2ee513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b37537d5d83e7d965b7bf1f3479ba85514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4f4f2b02cdca7c81ed1ddf5dee7fac515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50677e06eac143d6337ae0c43d10bbbd516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542dfdff5f8c39ff4eebbe02509f120f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1340c4a725c45600f89dbc2b8d24df9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d793cef98fff9290882e7913d03c452519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f7c0f438e551d921412c630da5b3e4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc5e1583273fe7701901ff7c3af3722521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fe08bd449b54ed96861f347693afe1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861e15a9d288fffbb151ab794307e760523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0d1088cdb592c29ebc0ed4e21af2d7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffb85c60b48689174584d0404cc67dd525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e3db952ab760486eefbf563120fe79526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fb5de969a1a9b573efd59b77730df7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292a69dcb948d9fdab53435a94f65a08528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d319c078bdb2f4da0e4f5faf80233e0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4c1c016b5ae43228161b879f35b2fa530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b666b04c0e18aeb5519eee4dcea47c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b474543a2d62f432ed240382db342b9b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f051a7e34ccaff8c3ebebe8abab20bc7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbda5abb7cfb4cf76bd92a754d79cf1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402bde30a94357893c83908530bedc58535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5dfcc8aa45e1afe9234508b5c8a25f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e22c404bd094a9da41d91bea144f52537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e365e0513ecaff7355ef187746538329538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5502078ef1169c41335449652aec5868539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90db5b8410d03db49cd8edf7b56ea3f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15efbb149e265b7f18a413b86241739a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1235de248435c40f8e84e2d34db6ce0c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613dfce7ce435da16a4004b81d190dc0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc3f003fce56a5d49d3d2c9fdcd1532544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe355905b00076d41d6b7cbc97a5f598545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddb2a7e556eb70e3a07f9fcf58f773b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cef4fb80b8145b16fdc53b17701b15c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286a334429b243e5f36098bb9d49de60548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70828a2c91fbab8a41482350dd9db4cd549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31de46b00b4668be944265eb424069eb550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8b63d68fd967326d7ea606a2c3f90f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eb531735c7c19e639e1d80dc714fd0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0df426718b78491e48fc40236f8a24f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1736981d4d83799c1577602dac9908554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf6f257de096a92d019366399488b81555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c13f2ef5e1c369971a4d1c6bcb6905b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c2e136ab5ade5bc1deea3ced4742e0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a333bba4dc7bb028e9fb07d5af3bcb2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341a13f3b6c8aca527bfe4f0f5525455559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaaace8449041cae9969fb7daea55d4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f71aaf08fb42d4de02b71ac46ec04c3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5ee30096319e6e98b13736f5765d82562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff7a85e97c512b9960448cbddc03350563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4090778e5db4895fd762b3089d7c696564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99609be3240f3055b87afd56a48db057565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e423ed5af553c885a7680672d9ea1b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ded10d626d21497b9de62d79c69ba2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec412a1bbe9dbe80cdf17dbdc9923084568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30811306ff16a0be06c5059c48ef1dcb569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a8f421ebcc06a4f297b4db65cbe0f1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e24327c3ee33a52283ec0f0d4f5f76571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a7aa9e64b889e6e6497f62aab07deb572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d4946ff15b54d022d41f89d6b7e36b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed9c52373c33ad2e96afd730d144f09574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884e5c7fbdf14bb9a2f61b36468627eb575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf33b0c9c3bdf338090a180a99b5cec576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac7c44f1467b331397e15a0b6a088b7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0caa511c555488beec48a5437ce608578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad00e2b8c672e58b11a26a377abfea0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01604a0f5134aa4f7fe6cdf01d6cce7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0abae021154e2073639ae2e2fadda3d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb695eb0301ce04f388e3764a9e7608582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36fa6e73468fc6baf3b7803110b0259583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bd56700b292125f2813e4ba9410959584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd31254029d3027c7edd0efd73db2da585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d858ff05b4754df14ff208af49a786be586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b964bb46f67f0a298fc3cd4d91bdd24b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0692a01ccdb441070e41d1926dfcf903588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47664e90c7b40ea78be2604fdda9714589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71a54ef1c450b614fa2ca704b324f2b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cd3f9361ecfffc00e6efe9ea85179d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41869360d99c92c0ae7ff35d335614ea592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3efb2be4ae6fbb750af18797a00a26a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0e1bcccfc37be73446de41152f1868594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ab089f3f8d71aeb45dda430fd86458595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de477287cdb9f2f70b69a5da95f08f29596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9e88bda3cca347ab6dfc0a05f42c5b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5ec7bebcb8f9ea9e976465f16fe07e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e94963107e1558105c0436562bb37c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9237179afeee81e15c229b589ca5ab600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d13f27f242eeed8a29ac8730debf6f9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97afaeb36e89cc3d2a83c9fb22c66cbf602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64816bf93e94cdc7b54028ddea056ec0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ae0e0efd2c805b604320b6f35a2690604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b40b061af59604a8fee98ddc87f27d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a06a4215c124112535b7a70e11cfdcb606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659ead68645ba6262d1efe7a44165b00607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a0a32dfbac3517b5fde19b24ce2276608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e1c3be706b1061c8aa6199b37a612f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8944bda48833eb82dafd619762520a81610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bcf2142e22a2c50aad918ef50a7bc9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6918a9406c5dd8a350519a0b1db658612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b2d45aa759e54e4420b2cd9b947673613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d24e78140537cec5bbb648b0d6416b6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121b59039a8d0740473817db3d58cc62615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18f4c074fe0298c0c0961cabad26522616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3371167771fb1f1ed6d9cd6823ccc030617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff9ab790df083626033f9cb8eed649e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db46e24fc896321b8b168d8c6694c4aa619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23de7c1253dec5c9afa6eabeb93fcc3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed5e304b8621c8d6593ed1380945069621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe8e9f7aff9b81adb7224dbe609ecbb622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def38f0fc17e7f1fe94119ed7b090bb2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561943d654223d98b68511ac8aba2bc1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee2e1dcf3365d650282e03a6e75a035625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c292653ba46aa87cd579c3ab86015e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de04a28bda4a449ea996f46dc32ea35627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7529634c02b8d8dbe567b181dfadbb5d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5031b22df70af5c825cf17cca7246e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e662273c8f3d147bd2a565d0fd6532630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055b055a3568fe422651d8c4bac037d6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dc6ae62725c7da947be25d369f4c74632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60029a35b700dc66689ae43559a5748633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bacddf363ae02476d56467815bc5a47634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d097e04fdf70a1eaeefdebf134937e8c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d41efe134ddfb59a92e9c3661dc7423636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39bab03c8072d910a5f17bce488798a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6575d58f236d1bdb1f704e8ca1ce9b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8070656129186d93e090ba2eb2667a8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1447138029e7e7152f2e50f460fbb4bf640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7131cdca1a5744e75c7f10a880e2e437641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8af87f7022d50fd55968d772a5686d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef35ec1b0c50db90c86c487939c2893d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1876e2705d772606ab73ff6129a45f01644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ab149726fcfb4b343ac837de8e470e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d0fe9aeebc926afd6d805f308701d7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a42c1a2ac0979ef79f7bd653da30b5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478289e3b7c96b410f59496b6593de80648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9dd83b660d5462ce7ce149f8c4f624649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd53e9bdd91a6a933c30788889ea824650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726eb08d4fad83d8b314f0ff03b1304a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6869182e17de28d0646c58941e43dd652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9122a9da182a75d17af53b35f5aabc4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e6f64cb61cf219d864338c6c6c4615654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699e702dfe4cad0534f327f623c810f0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3cdc8b7ecc8c3730d4c16adcbfecb8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9872b3d0ec2c649978d84a7cdb1ad488657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdf8df4cf52c04feacef7433a8c71ff658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045909099e2999c7bbade08807826658659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbaeba61338b37aa58452197dfc1eb9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43f7305caa5cc34ea58c2f4513786c6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a740442e7a05a7218697756c32b5e63f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc4b285181d5e79533585756409f094663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a0bd2c83c0cdef4585b3df3a08f48a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473f9732e430b8f189be92587fa69b2f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f2bb633aaa07cb4cd69be43b91b513666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483c58866136b3b8f2e041ca19309592667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277b5ce9b017a9cec5decb4ceb936671668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73076320df5ea06c29bf307f720fcb0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7bdf50238dfbac4403f4fd41ae2a3d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c850ee8579c7062b1ee01dc0d482a2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1f65047b0360eaf40f9c21f484d33a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625202a1ea5fabf0db1a4adad7307676673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db34d63671cb7b7ace63d0b053ea36c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c0c9baefd87879ffafc2df8c1c518e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d317c1572c808d37b821c574f4e2eb676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c4783772bf2e45e596fb22fc9bca08677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9641ea1e0eb4ce88e4b06c0f4c3f4baa678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eeb4c062088a8ea1d27d79b60ba9c2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2642d273f4cc81c535fbe15588fdf18d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824d895f59bdd0827faef346563fe753681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32ceee7e07a7f88eff7873e91152a5f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1703f922128e6725e954d96701548d6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd8e050a107693616b10dee5652de89684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97f1b2b43f207603e13493c9dd5dd0e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1efe82b756f4ce5e3f078446d006e6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9e43c8b87f2117fa0e80e4e6b87638687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ab8d6d14d3b99e2221bee995394c12688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1224a945298dd46a04c571bf5528ab0e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4432e53d38e73460d5a2b1bccd77c280690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed72d553e8e75300f561a64eeddb4006691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f14f3e023bfbb01a706afe4ae2b47bf692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1293d966f9c3d80694db5572cfb7d5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdf2b2ebdb3861585943b903eea31b7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9980b34c3f927d9e6210ac4f578a4bc695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3d8750d4d66d21d1f84b4f0d9e7b8f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e252cb92b6a6bb4fb9661039445f3bb697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556c45f39063722f4c7f412bad4cd265698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b8263d4fa4cf9756711a8cfa02af64699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574fb709eb315a5e441667dc7b4ede4d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3dbdb06c08d3e31d75ea730f2c1ea1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e981238b6909a92bbb9e9984462589702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bcd7cd9a62eb231456771daf541fa9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5ebc3bdb16d0d12ac3d73b2fd24e42704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2ecce90bdb48a3ff38283e89bde4a1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bed2e9ab722a1e9ee74fd76e754171b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db6703c9f6ec12aaeb5c2a230fdc5b4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c4b64697fcdcba1f7bbd204eccca81708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86209e525d8993563c7978cc59320215709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897ae50a7f9e60cd0fec4d29b911b28a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253d3d9ef5daf1b056775380bd3bf2ff711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb205185c66025762b3f8a2bb4425621712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b3490b1ccd6bd199621e7db08d8605713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2048444462b09a05a3dbf1e7eb4777714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b75b2572340f6c1a5d1fe8222503ed1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa33164414eabdab4ae2e1682c8e27f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e142bd42dccd3d44db12ffd25b9f51d2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e975ac91175da68ca4110560f638422718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74385350d3c33f1a1dafac1edb877895719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6f6b95a0e53c561899b59f6248028c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3290d93243d7faa4a6625e7d1639a204721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882fd543effd6f6ee475ed8ce5a416e8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a15cd7b1abcce30e40ea147c3fa74d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789a60d7dce56b35e82662bd30b90472724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536794e76f48fada95a811b7b51b1853725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90217ad0d6794b51dd49a37bf587b3a9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6f817e0b23be303c5a02b61309e72f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddae81592989fcaa6f91ee424af2577c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4d8a8d413c1f2da37c0e214925a209729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8b764e237933ce837e1cff67951a41730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4f396d914edf90b2137c79aa761248731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c3220bed5d6871f1f709e1cadf9a6e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac62cd7f0369fc45f11a9bf4b2bca07d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879a60cea8f6e892ae3e1252c1beb5c4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321032b7c02cebbb1ff199e9c5c55eba735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e433de6568a28ab463af0fa455071f9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27a8c6ecc793d80a9bd30d02cca101c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1332ff1eac9ac0bbf9bd12503c0ff6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ae1bec53ad0f47a18931a3f80bc0d2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efb0635cfd32e74c69e9feee7f827b5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab847734eeb5b69d1001bc25fc6b211c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cc7fe0d568d9e2448d34ea449e4996742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42b973433f5522129cca256620c7466743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fa8b8232405adc3cd8be3fe1f840e2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f08a535beb371e202508124da4a7f6745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2382fd9ba42b11dfd9deb92fc0ab2ed8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa717e71c07d1e848ddbd4fc8f8d514747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe23047dacf721a9b48e5ede0a4f5e0748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b0c48291390dd93468a1a3c965fd29749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b719bd6d1743d0a9f9ebd331e19e3d4c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab3f47389b22ca35ad4ca6c8e167e28751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b4d964403aa5b180dba36dc83fe779752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f8d2ee1d458029a9c97001c13227b7753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c7429d0a6eab49d04479ac871ca6361.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137c4dfca84fa44e858f82032ab373fe2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cc7b2de1744d22981d7afa33fab5b03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5b73236a3f01dbb7e4db9c4ed050d34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b04882aa5f9932d5015cf185b8e9cbf5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6463fa92e6bf35aec6d30ddcdb6994606.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152ae37a8ed8e94d83648e85da6168637.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2bf50a2a446956f7666179009839138.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5cd98e753e83096b2e4dd0fe92a5509.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4016f5e6c00665a792f80fe7e276bd4d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603620a661360b8437aff06185c0ea6511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d631d737273c45a904d1369450379e9612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efef697813ecad02266e04de621b2be13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da5172e010378884dd3647c498c8a1114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0ac3c0eff54d6030b88c45d6e40d5315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e4520d1df547694cc6e485110453f416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5fe9bc8b2792c5627523a0bb45b2bd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e1d8705ee15ccc214719cee2a59aa418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538ad8728bad611e79e6c1bcc4e8ac0019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ee5f208df8dfb7780edd08eb66758a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5132a5bb2b1094433b8cbfc40d598a821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312afe1e78473f7864ad1d28cb75b6ae22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb7d6def1f967868687b7f755155fc123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f10e6c9cfccec94f845d32fbefde54e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ee276bc2e1bb6008f6cb5105c7b34f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0603af3ee1ba2757f2f6c1cb4a532326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdd9c4037b975faf0a8fe2c66019b2427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d56016734b18faae5b71d1293e47ab328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5e88b5dfb0ac4d20973045df355f9c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d579f901a3577801512245733361e0e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6438064638aa3a4ea9cf9a94a6e6e1c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11b6f06bfa4845e70768918778f29c432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a6cdb3e2a6abbeb2b4fbd29ca1117233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8e57ff53f266230bac926c6090131034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ad6662dbaf5c41869de675d8fb4bde35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5da8f0179d195466b4be51916c22ebf36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d50e25e0ca36865163c8cf10d2e62637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a56af2b59b883d5ea71efa9351848238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21efb0b774949ef29f3e1f181d2358e539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cedc67144c100bd63101c5e9e63a0a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b777a7d13c9308812bf9d4e8684a5441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63b674abae6967470c852fa4d20a72942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736668cccbef2c3d01bec251863d7e4643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a0158a07d99b09d1cbc9af2932a99044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4959afaba481684e32cb0d941ce3efc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8200ab173d50719588bc647316f5698146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38396a1bb88ac5e7c89a869606f3e1f647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c770cabd14c803162c40d2814e2af548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff074460053acd84aa9bd4cfe469d8d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec130a95729be7aad8fac8d264d271d850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce30da144cef0aa39d04933342f434cb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e91f117e9583317bf855f9a083442952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93784633956f1f5c343a15265ad3ed1153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301f077fea9bd273b292cbce68667eb154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ae4b87870379744c889ee5519e3ec955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c516a205b9b8b0914f6f79d290be9e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1294ae9c5f3650108ababcd5f22ce23f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f759ee4f3af00b4be6d6010c99c412158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beee79e170a02ba593465c2963f90e9859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf185c959d299afee56d5b5b199dc6c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de36915337a667e9f299429ee5c4e25461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1cb7e9e14718e881a51968a510357c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e95fddf317e060f5f940be822972c3763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4fbb56c632557f6ecbbcd1de6412fb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27a10d52599e0aae04ca59fb1b5b42265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8b2f4309e6d64fce3195e810b4bf9266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3161113346d980e854235d7da906cc467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2468fc1f7e749bf5f05a736353705468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baca1f8dbcaa0e8e55373b00fd8d56e769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1d3afb77aa9bfaea2678139b7c635070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dda8881e43e6f0ca83675968797fdab71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4698243a0ce8c705910c6c8b8933478f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a8a43c9ee01185f7d783e95c18d6dd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad26a79e804d51a866852c437cea67c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37c9f9af19d0c774cef09ff7d359de775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4471d15b0d4a78518621564f6f066c0376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b4cbdbe5574c6175973f124a65072f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d687e758a02caf14a52abc383d0b1e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d464d6d1272e8dc6609bf590d778a6679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1976fd8942f8d28213d7ea6a9a68ea4880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80ae4888f2dfec49df659d99b5daad981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2365efecdbc8f5fc0b42a8b3db0b7f5082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763a29f0a118c06d3147ef1e6c8707ad83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48aa95829aaf9891f00c6c340e3b2aa84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d040f430c164634a3dbaf0f0b08709885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b143f345239894bdf8bcea01ca22a786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dff953a30851b52a417364f364bde9f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388c2a15ca105708c6e8c489e8db47f388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51e872cf9fcf8b1580a88c08468de6e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ffc5895d5ae43fb3d070ed84eee94090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5223cec5b4513e291655521c58d53cee91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250b6027b3df159a3f95b2b8976a051692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd7c5d638178af8d4fa42525d15847c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d955bad77b0e30cf29a44865937583594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138c7af07bbbe8b3196b3efb24a3f43195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b197f54fdee41543cecf26344ba05796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7997b3a9ee2194186b0c21afaa99fc897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380a932161f2acabccc50a5082155e5d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b214e964af43665278b093217aad3199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784f10b8fcf1470d3d8fbbf934104c8e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e619bb1272e243979f28d0308a10f2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3741f9e6fcb6588f05ed5fa4a4cf2a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03ae7dddb164f4aebba5f73d84d99c6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5b99f3e4f4e11df9c099fd9ca7723b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5c7236a66b4a07250ee92b6ab35470105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b677cb79151142bea0c9b130985520106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0edd38bfd27c1448de8b56a1f2145f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264c4cf49230cb8434ef42ec1b5a56d1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12216dd17c288bddfe3fc20ae7b57e29109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d38d66a6ae3a18e50e1edffe77cb63110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfebe0b705d3f05005d9b01cf65e2e36111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee490d85956d1aaa5981d960a763e14112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dffa6630f2dc4d6fde1be2924bb177113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d196d292149ca1ff416a96fa403b7128114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08eb42d74ba633478f86991cf3e7c06115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786b2e30be47336ed9b32cfa412cc233116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7516a96c6967eed18da97cc28b0f4c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce336fba37b79152ae4110e3a6edd9a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069450aae40efa147e8f1bef4141e325119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8106c3c269f27dba37da75d86e7160120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4167227093a45ced86a677797fb0b869121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d96d630d61d1a9971ba5ebb8f345c45122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacafa858177ea759207bec68e09ad27123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4c318ae9ca929608040bd984e83118124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d09be6b93e52f0add255457bf1991b4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22d141b78b75d034836c52def8baa00126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0c3a9080bcec961baf938bec614698127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146f0e4e9cfd95193ce5a831c3fd32eb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036a84d8ad3492afedb37a771d373f5a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e20d6a49e8d40ce61e84c0a44b9cef7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e53db6e12d3f30f3fc9ae69f77e35b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f4f74be4bc4daf522b50e98b51a3af132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce543aec91a0ce9e9f0e32b54904ac1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba33f39302e152ce76e054fcb34a3702134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a696d3870424ec51386db1b288f648d5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf9e38089d0dedb3a5f3568e85ebbae136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a627a0acb57095ff777cb994245e55137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c78a1311792712b1867619854ee1a7d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7723478c1b90f95eb2ca107292f2531b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e1c70d05ecfc4482424a1ce7f408b3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbe411a115ee7d35af8b34130be18c3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a729ea04a22eaf2cf68d4f83dbb71d5d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13b00ffa427d7df4472b5beaf1c8b7d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cf60f3dca980269af17a780e9bd730144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf01ce4677ba46a40b9249b9b55210e3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44c70ad627046924a5080780fdd4876146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1659427fb8e8e27c396974a8217f5392147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ae63ef8a607526ea46d8700c6d80ca148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d015d8f653426708509f949f591f7abf149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f41954e242eac4810a0b5793d61093e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f1738d61795aee0ffd94e4ea625775151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5438dee83ef0c1afc6e7d11847d0ffc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d165b00d7828202eb56ae1ddc103a8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22444b737959ebc5c2d3aa0e2289e7d5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147ac7d5e887756e0ae26c5f7b87c30e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a39805cd5ebd295ca9dcc512ca2e934156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fb8747ba9d2e4a2ef4746f827f351a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57df5ac74334c661d9d1f9fa0e7484d8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b413bac349f59b530de4839d690bd80159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff8d7993680d6ee403cfda176078114160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f379c9fc729491efe928853100ed4cb7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434edb2c06a692f6a587cafdc5491e90162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb42c21f4827a41ee233fb548f458dc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff0f89bc4ab6ba5a673359ea838a7bb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e353ca036d03c619cc48bbcf2da53418165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3206ea4554fc8ee65830d37552c7e99166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4f1b8b4c49fdc2d6b4cda83d696305167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee06c14851a04d56715b03e87018938168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6626819f2ae05cbb4d73339d2564283169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e7a4bd4a0c24c995083a3fef33fe95170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55813f4e0a25f1fb3ec29b023ba121f8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c488bb19ea4ea591cf1cc1a83f919349172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fba2424ac7ab0c3324751aea9251f4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d3fc49fa87aecdd45c9ef9d48abd0c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b7235933e80bfe13fe5ee013dc8d66175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcf196abd897aa695a05dcd8317afc5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a379f05f59d308fa7a5570bc2fdebf177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c276cfe8fcf249446cdeb7166f18b73f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd158e1dc39be033afe27cc23664e4a8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aa11509ff4412664abd7d3783992fd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aed21b2c5844dd0f2a7e1752a44854b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed92071a32a19c5f5409a066d8685b80182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2543fbb4acb247c81ab08b9b5d48df2c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf53cd7ea646e58b703be4374cdc406184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4820be5c3727b8934ccf90456b57820a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d3fc15e97be820399704691b736280186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9ce6ca6f9b65598688051c74d46ad6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c1158fa446ec634d2a0b096f4a21eb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57ffa1ad8cc2c72c1619f0b11b161eb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5517e74e06a6f4fb64ee0c928bb8a60b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ba9351c82f820b8daf3bfbf8862dda191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc9c2d6e9c9c00ad8dc9429ece5c4ac192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9080fa0be6f7677f9382eeb647840c7b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f0f566b65ecd1be97c3ecc2ec52e16194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c531b311bc72c3a6c7d547812901563195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a031e4c664d049bc6aa5eec55d57d6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdabe02c1792cc7ea30bd8ef69591d9f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beb7727582f3708d5f1dad608babdd6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb97b12d07a0ecb3205478ccc5ebbdeb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aa6fb6800e8dcaddf69a4abe83cf69200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc1f33378c8dd8e2a4a6c80d780f45a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e126e81601f801c908e061a4626f0377202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8a2b65ea7ac593c53172164a09ddef203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8444039e9e8c7fc485ab33b82014a6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfdb448a0dce86c4699944c9027f605205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8eedec86e7b02cab8498195c6197a4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd6eb4f56c55757a76fe9f793f9e9fe207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b452610fce87ec25478986897ffccf1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e77559ae35787cb2a7a5c7d345c9479209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f34e99387733046e8f198fa566dd1b5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615b52da6ab6c84691718ff95b798176211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd38f46642c5ad7cf6d1193553b87a0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bbe6cc5989112d6243f5ece2a70cd0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c111a6b4ff20330d4dd912ae1190f1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fab9808423e05d4af7896ff341da66215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504b7549f4e1a1653b908eefa5232ad8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47a42ef5cdfc560aee7376ea7903005217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6d7c61e788a90c6efc5b1287f9d582218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7810aa335b5761c776b3340e5df0c09f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a09455727cb21b2dc12f1fe5b6fc0a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c6736e6c7898476298daab240dff4b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1564450466c189579aedc6a67fc57d9d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3090604b3b5a25c97de066ac8e7d0b9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58099d09866c5175aa60652d1220e4e8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20430694838f7cb2796f2a85d45da5ac225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deed2d9f2ef227e84fdab33583654b9b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4927243073f65bd0caa636c27af7b8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7573241dfa1e288c8e4131c88579631d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d1ad8fd7a74584f131b2684a39fab9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c229253cfb5dd21c0255d1c869866a19230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b3f658b2cb08e48f68f1529a5424e5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d01584348995a11c210f97baa975d34232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43deb7a223f5f392a85051057a0351fb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d6f218ec12b4bd2962aeb74c91d2ed234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250c1451c2490e9907aa025c1dee2479235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fc0c059fb1daf6265fae8d8db53654236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2d65801139d35d5c679309a69cb62b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742af7d1f61ccfa260bc55aab560b098238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b837d88c2de3b82ac400aff9b519aa2d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c5f8a9d983f130c57a748e23a9b40f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9173010298d78754661acaa415dbf45241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06060d621cc8a32d81207386180383ff242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb54ebe64bdd78452c584aae4632ffa6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ff8574a84e1f3990770eab5001ba8c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27f6f7867d73278597d602c07409e2e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aefdbe51fe5d7408fa13507bac94991246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd53d2e3cf6efdca750de95fb6c1bfea247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960aa49d40e38ea90d9b92c7de9f27a3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64420f9bbb41a4ee34581ad382c14de4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbd9efdf73f1d13eed8ef64a327e21b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8479dc8d5c0e57176e3a21512e605587251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada03cdd459dc49f8ea06bc19debe65e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405dc2e5a6d54b8462126b2fb32de452253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c43b9125d5f714223750f227a8ddee254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ecb886d1afcdfc32518ef60d0a8249255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae0c5b6615082a39225c68b82907939256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5e970d110cc525d9d9380813e5692f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e6bf1e62aaacd3a09aa6d951116147258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9013799cc2ad7a1a814c9c0c6196bdb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905e1a75e37fb688e06cd80f3abf0ef0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666806822aaae527f59d2395e90a8016261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc43ceab05b87ac15e6e6ae06ed1eb38262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26da6cd9d0c900c4804442fc9bfc6cd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621ac0f2e8d936b85226faf7e7796bf8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689976832f110a703f73ccdae25f2505265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760751fa4737ad684e6316fbeb39caf3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b4b8b7d9c5687e0107700a30d4680e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba740db03d877239761562b6475963c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21370e2702ba15a759bbe921191dea5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63dd23a7cd95358da54b1678b231cf2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d2826f5e2fa51ca2bcf2e34268281c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1056e83fcbfaca6074fb97e11cfa24fb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84d34d450bd6d676d2a3aed7d6186cc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3f84bdea07fa22261d2f248df50abf274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519a349224d3fc6992605bafaa459f32275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60639e468ae0509cd996fef230d0eac276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd73d26e1b7a229317abdbf0d611f33c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edfbbdf7d3c98c236e76f72d95727ac278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a8047b269040339ea71bc03f3358a6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d5b6247d11a01eafb4b82ef9476bf3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621c4ac452c985ee246866e2c18607e0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c0c24a7256b7196f804541b10b5e63282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc65f2a8cbccc0ef9e0b348fc349dfef283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef1fbe1044ffa1b17b841fadc93406e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fa9be2377cab9bcfb68c208b7ba0e3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05d4b4ba5b6b8ed9406b5859a1f14c2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f93f720c0f90eb174c47d2fc5fc86a9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4253a9b7c44b0abd851e9b5c024ff945288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71600e97f3c8c0b3f0738cc2d4249050289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b827f90c72060f2cd84c5d6789912e2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a8eb8028a003730328f5f1bb1b8c14291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fbd4640b6c9080d17c02da6bd56cb1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bade9e553fe66d6ce88a58e40f3584e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db476f7fff6206f2f3a192461fc3e90d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0348b85f39c6d4542733bc74debc59295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc7d27f066ebde80a35cb55ec14ebdb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876290ff95dbfffa9fbcee4e468c1ee8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfa6bcda2a2c1de6c85cc820a463888298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40b7454b39e882c4633c9eadf58f7ad299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609903bfac58feb683453fdbaa3d226b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec93b5e5641c6453ed80abe56436254301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bc13e679cd4163ec15abc35e35e562302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fed3454c11a0d49d12c2a2d09ca68b2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34793dfeaddcbfc5176c7055c2fb2656304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d713ade211d7f864be3b9e182c4b1b60305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267ab645cdfe7870745421021ba719b0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8229c8891d588ebb0612e56d515d37fd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41624bd48af24f0242e689e0d3ac9575308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeff02be6c9f27df9e28737fdeacf2ad309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f43fd3b7a46ce72243a9e06d668cedd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82948e21fcb097f5179358137bd663ae311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48df6ddd579511bb47b06eac800c9b7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644dbb3e31e85715970d87bfbd71d9b8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989ff879fcae44c9ebb25869071b6d1d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d486c23d1967e57869f57bd6b7f81be315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17c3f669776780428e3310d8c5266fd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88acac15ca7c19ab6d9a65321e215ec3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b4ead72b82cb21ad225ce62e8e563a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e36f5eb37f59b18b1d776079b131f8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0ffa200dc6de2ce2d3b398dee2b3be320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cee6c7e0d747ae8980e5f8fceab8e1b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bddab6ce6333171bb3a49c3d189ea7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34ce8f9781bb5a27b0d1e6cfbc71ba2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0134991e4f29ad2d6f6aaee67980bbd9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef56ea5ef0167c6fed300a77d2533e2e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed1cabed857c1ee62827ea817164118326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033bd18d00a4ed6f4f52faae182305fc327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9834d83569ac6f4048eea662b8a9a7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4846b005547f4dec6bb044736cab9a0f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad377fcd536703e501624e71cddd9008330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a85cd6078e5f9a3fe52fd725bb2e2e4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a65349e8b409cd2bad879c8e7ac9a5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502ced4b1bab85e26038bbd240e12108333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406980b4d5bb3daaddea3a6fcd995b8c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bd532402b98149a50c0109219f4009335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e129168b5946278b5d2acba9ca2082c6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4671ac09addbf66bf1b52cde18d90058337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65adf62956a871e9b534f24d320c82ec338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90770eb5e32484697d798d7156b501f7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2e845493662aa3858db22f77f9df19340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69be8e9248a3cf56a6390440c94e1bb4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f858fd6d8feaddb2ab7484659a65ab69342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447548bfb99530c8dba1868b539a33fd343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3639dc6934f6305158ee3c42a95b7dd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d3908e0445d8f9df18356d4b044f66345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8409028557908fc4821ae077b167acdd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f60d7b11a2a597aa9a8d703d02c966347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f518266baf911dbc51406de6c9ae148b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda3b2e73349e6f8f859b109fa5cc2b0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecff89b978fb79f9f89170b776bd98f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e26ffe7e4896d98773889baf515ecc9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e675c7be38a2bd8a2244cbade612a7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151bf204feb4b7a03fca8c6a125b4336353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9f51e6ea6571cfdae00226180dfb50354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3f92ccc2c7ba9826963b1acbfe0297355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d857e62d817714f75aebe2c93bb1855356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8f4f919d94d0d34f6b95d1eb3ffc05357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a9496e1c569c8e7632f5591821bd9e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766dd19ccf412a067a0693aba3f765b0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fd939567009b3e4ef6c69ad2172ba8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5d41da020ffead0da56b6dd9b9917d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9e2d488301968ce41fe1510de8d73f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85be8965ee0173c7fba2a6cb491e3da4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73383c8cb21d555bc7e9643a54868e84364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb44898e69790959c85ad89e118fa229365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3055ae0b0cc0dbd21c3ad902f80feedf366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dca04d16f058f6c65abb04c447df85367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76d23815705f3791ec4a1da1a5123a1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e42006f9dae5a6384e98aa1400eb8c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5235f728e083078e88892b21a75b90b6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ec6ec23608724e83aacda3585398b3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8460a2666abc93751b0a62838b211766372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49d307acb9fb7cf99b900129a911317373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f615145a49c23ff9850676b1fe785add374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcb43ba0e5423de064a992309615489375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b8997db66eec8ebff9911ae416de07376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d2d7c4a90068b9d8d4a454260fa6ae377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe3aa0706cacc52f59825c8a7e1cf1c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab5d97bf8b4b12cacd9ea886e3d465d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d10a9bc09e8c97bde8ed477b218caf4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d7103ce85a7126186ccc339d0b8651381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051856a408d46c951005a8aef075f541382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95f27a86e922d3654ec844c3f866b1a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec33adbc75ce4f0d542e6e1a5ae0b467384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8af1b981432cce5fae76e631bcd412385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eeb11863a92d8ba856172366b7102f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a68d0568ae30ad17df0ec65289b98d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6833a1c6c83c704254c19e2e81d817dc388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8999ea4e58b6dfb2d5d0fd224c768609389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e3e26b88bcf61ab2edb2183e7a5595390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a01ccdbc75e5349d4fef26478aa29bc391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20759f3bb5929ce4fe087602a3beca5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85122a057b2cfa5ddfe896ed6683167f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddec8d5d92c2bd158151e5b0da4ec98394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e285a28ecaee43bf65bfb122919a047e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3b20ecf864b7322f37cc649ab65b16396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b414d6ece4abceb5f4116729c65c5a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e489ee7ec7a49f9452c64ebd85070198398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8297d3338f68e7739bf9b3274b46024399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b79d1a0c9cfab46632002f0f9775c6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e7606f2fccd20fc97d5606b5d3c36d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d2cf3f9502559358e0aec2be230dbb402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ad675fc27e9d6431f07bccc6fe8d63403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a29d91b7c8d555ead13198d2cfc2b76404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4098784ff98bcb6fa98470c78154681405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6695a9ba69d1f56e67e3ae449a9c8218406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1a5dfb5b9d3a6790f5902d88c3a3e9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4561349365b214320bbac76762bc4d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931c5f935c659b197775086980d2cbd4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4657fc702fc7080c536b4419a1e7a2cf410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ea6432a0e635bebe76ceefd653e943411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0e617ad04c41c9447f1e87257525c2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58968440a8290e1581fc90a0d50ea802413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24588d647d00278b3bde75b0b59755f5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ee113c6b5e54ffd5a2ac8d04f7083b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8927acbc1457a50061fe7921ec7e238416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb147ce7e359a802af9ff59fbf090e9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30950504308af17145a4fb70c524e90a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d5d3bf43b918d78f783c9d8e4b0528419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b7769652e1eb5a3afbb031590dae40420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90be5d980e99c46f3ebdaf50c4b0105c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1896cb8a3b03fb598ef0e0c69b332f0e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c501079cdfa2474170c3fde87d934dc7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15e854a0b30f21629447bc9dd098aef424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066f6ea8a7869f7ffc72f3f9c2ed25a4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fabf1930b8a5cad52a506f4e975e11426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf83d82bd17f9c9499460644a94523e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294a3ebe92604d1cfff4b1cbb3adedb8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b053bd02afc39d847b748329f3c67d64429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ac3b3f5965378848c65ca4a118278a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c1eabef47c33586c8967dc9b59ce8b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42394c759301eace07f06cb6e8f3826a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b49adcf922de01629d0fc1b53e9d1d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7de6d2fa080277a314d580a2e8aaae434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b1f3676418f81660d77451da067172435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4183051a8506a202914692f828d115de436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1d8bb581f2b4d729f4effbd144edad437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1403b5fe5697858ee49c368a06ede15e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9d35e7660095cd0af99ae01cc07e0c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec1fe4654155372eadaaff9c8303049440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922ac4e8e792610b756efc2a06bdec25441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a421b0cd74dadfe1d7aeb5cc944bad0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11538a169d090ec552f78a41d1db0e0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daea95ea5a77dd0f3b9a86c725690912444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cdbbbaef2bbc65f508cac9ae5885ab445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d66f3b18c733ef4523e7b0032c2aa6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fe979427164f8f9a547f24f6974ed8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194d84b1c057dbdca474d1b245225768448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df7cffda52fceaf822f81c6f1ec6687449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be859f45467e0781352228e1ddc1256450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baa7ca89e2318676ad8544a4cef4104451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0735a60a93cdb6b828f9ed046242310e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7764f7c6301e77d3d8954f27d0cb1728453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200fd89f8eb89541fd742d816150951b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc79d3690837f88c75533373f322146c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9428c2c180f97cc2c1895ddba5f2b071456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2a4706366b934968fa7038f9b9050f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f6b2a66fd240fc8987fbbf8472c05b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fdcc19050e663404bfe96921072546459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51404484a0a187fa97c97488a23a783460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8216111b42ab09a7571d05bc043c4b08461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e246a0198af73134f660d5597334391462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d43836a37ce79a49673120bc230c1c9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b061e2e52585db8338f71ea3216e74464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae7b46d2b7a022fac59bd305da96a50465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2c8d53a1909f6a4a6e6ddda26566f5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdbbef542c8a6161cbbba09e4b8d9f8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba0880e3c60528fbbd0f256e8348ffd468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188aa889de2bafc555c098b123da84d8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2908e88329540c24e3ebfc4a3e4d131470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30051b41e7b8f744b638add120eba7fd471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16fe665095b62e5cab14527d0d17226472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5ba63683534d1ef41485b59e96534f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c704a3daeee011eb5eadf94730efc631474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b4df2b530192375ff12a9a87682841475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7d2414f3ec443be121ee8f552a6018476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdff330c5b6f2c7c7c67d7abf93035d6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a3560d95392601eab534ae80f1f943478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2735329661f1201cfc4c186c617c0d22479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5451bf725ebe353ead2c0ed811f2cac480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9837edbb13870bf1b1ed9c4cf7eb800f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30086caba8d4565ec00f8a6a06b8f2dd482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2c2b6f61196f6059e7c5431839330f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cd71f0839f614b693f9e9ee2381e66484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7e83baa7b78d2d2baa6a3c2ddefd11485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4751ab60dc6103c4d7506e8f263a52aa486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475df590a99ba0c5fcbab2015a8cea1b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa6940c3a025adfff7968caf0703951488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394e2444fd3fb75458c65c7dd981cd17489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e790f73a195f0a5f692c0da9728c6c84490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72d667f9d6209fa02ab99bf52543414491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9911715ffe047945f4e92e71a36f1c76492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0a728d64ead4688003074d23b85c72493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a2701f64c8f062056eb74013625290494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a48b0704fc78dbbdc83424afc37d6f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ad06330e24f31c6e6238dfdac7ee29496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc15165420ca0215e7061000fdac6718497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6333d27bb32ede2a967964ddc7e57e8c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60dfdc9d1cccd6cd47320c64e42e792499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceba3a7d1718a0fb1f070c8ccd8a7a99500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2390f2fe2c4568da7e52104d66484338501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5898e91ca528a2c5c0d5bc431345804502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe8dedf0dadc333b38f48253133ee8c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2519c5c020598f5de36c50b65aebeb1c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ff299c606262834f0d4c509ab81fc8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f755be4b1e74fd2f1129535201cab01506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663dcd94298f42294bfc6c1f62699424507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9f2cafb8b21dc32689a70104fc4dcd508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1eb421b226d75bc9ee41842d3b4260509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96ee81dba5fe3c72735b18cd07a4be8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b74844f23484b745c7c7d6aa108dec511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65911014beb60360b0b1068e2dfb34c9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a96a138d70a95513c1638a75653fc45513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0263a331dde80e688f5efbae065001e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f5352f57af97fa5a30990879058549515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84e6cc6cb62d4d71ddd6f73e0218001516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaeb16946f7c095b95431f8f76e5dc0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0dcecdfe948f1d21a8640adbf077d3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc884a47a36726b6a1611241653ec2f6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4f8ac304496112360ee71b6f8a3583520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422e01a0895637bcb6de7a6aeed158f1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47534225ae0ef2945956fef4913e9f3e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4096ca27e69ead6cbc675246863ccb77523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b275b154f96aab84dd059592573ea195524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49651c0eb48f528aae8e1a1e45ebe5a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d1d210af287f079c36b207bdc60af8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fee57c6249f9fdb14c7502e8f947d3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3770c177a26d087be593e1a138bd47528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa295b31e2272f522b34157a3b30aa24529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352aaa7ac55156459bd171b72a5cb5eb530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23991826a1c98bf157ad6a58aaac50a0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd85be8d712e1c42a05e6928a58b204532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcf4b6ff6e9c5b0ede8b7cae57475c8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59249b0b89a753b498a1bdb4b100f229534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1e50189a2317ce350b986aef83f10c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd13cb395fa8a1e63741e49b9e87934d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7539e8eaf31a992075264e726aadd789537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4d3fe8fb6c149d0d86777810c4ce51538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0936ce903b33dca523fc9a129d0598a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a0cd6ea01ac40f4b181af89f9db8ab540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7921c13e9e95ff93aadba8bd55daa3f3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71140eb2f4f9b9da0463f758f65c95fe542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc8f09a566c9dbccb86ebffa9a59558543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60686d3fc3a17c1be5fc23678476fc34544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e509e772ef15aff94d985b60f8c5b2b6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab433c8036a02c6cb5fcd81355abaab546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440490277d5e6b7fa773c29319d55b59547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b772453e9e3e1824bae09f85f3387dc548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276ef599a9dd1fc0c3047e6f5d1bf4bb549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa47541bfa25a02d3dd7e0e2465aff1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801b36326c9568f29e86f7aff340f2c3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf506c45e4c5ac5a4ef73d006adcbc4a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c5bc0f6ee2b1cc8ef5a6216959c94f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0fb961e25f15f922795725e186dddc554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2529db26fd05a6cf4493c86a35b8fff6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff709beef6fabc259d8521b5f966b675556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d7ef5a17b93d161acf6cac9f4e454a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ead9afb2798baa1486b762624dc23a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b664d83ea3d659c761216f95d0492c78559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecfc8cbda3b9a4722445b110ec8f3cd560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8be31eee4b0e8e91bcfcd5d2fbc37c8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841906b6d783e402636ea9ab7f243418562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45d9465ef6edd187521334784986395563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6e6fc775f5bed68dc92e9ec25f7ab6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e0c9a930768c101e4b0806baeab02f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5261f7bc4a19b000037e8e34085094c1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c615fe1d0f73b6afddfee6ad8ee6e6a7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c62c2db037afdb1ef2515a2f142675568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1adc5943d6b16010dd51f8026be6fe569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e1c9ad0b85574442b5b70f8edea955570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c936c0098b9b417f75b1f761f3937b94571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a24b733a8f27f719a89fb0a2dd4e77572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d38f9b64db788ca085f0c9621c875d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f701f5db5c74c43fd5c5e2311082b3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a405d92cfaffa9eb731774cd563abdb4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a583115bd58611ef62fbf47dd78738c8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73878ffbb774145879b297451fb1bfac577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688e34e1d80ff1614f83a3871aabfb9d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a3e3d0c3fb4940575559a57829e9db579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ea23df1c7f10fe9ec92a6a82e1a0f8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f65647b8155eedc4368f60f33407c4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f9aef8fe064563dde3e1bd58457bd3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974f918b289c35481208737396c21e73583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e071e58ea6c75a8fc68f9b215737cda7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3580a6dca0d75f50a915dbf95f08e412585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c9323cd1bf00465eddc75c8c658fb5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a59452d3ee8bb8ad26bf1a4dd9a86b0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21f259e4107d087622a5798d76a5689588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3de6eb9e0f77cc6adfdeaf1c432372589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c19d7d7cc50b79ada4a4118240f44b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8817ab987b446ae1de666010962fb82d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba2c00ff4b546137f5611acc3d0156d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde195fc023386d54213197dc8052fcd593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51dba1414d59104aeb26033111259e8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabedb1977aeb530c31888ab2ff1a813595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111c7105b58603365394755fae7ae9f0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e42808b41eb555458e881543fd21a73597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab418f0560bb496ae92a9fb8fb2900c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b24e17bcf10a925c2dbddd3b49a29cf599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c3d71f18cbfdc31b64800837d34b75600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc24dfd0899407ac0c3422973dc05cc601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72365c0ea9c53a6d68c6640b23c7452b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a488517a9563f628457d507a18e8bb603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dddf03658e0275bd9197ef0e28455a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa53a2a8f8c0cf2540a79b6786f4f2e3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbca4a9972181c2d5b41e7d724f4304606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fd26ef4eae0378635a3678012664b4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7a1155e571af8d79223fcc94f47250608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8246ace472f1be6b3d2580d143341e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f32af2ecfa8b056ff2954bf4177ac5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d35fa704ed1495442595bba6362d82611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1057d0220c13188ce5062dd8c1a29cb6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804ec230a50b3709bcfc87b042ff1cf3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795ce6136b2b7f5d3f3a2873a13af004614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1b67e34ad35180571e0ae51e1db68f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bec6c4a79be514e768fb455f3f793f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27296972f4cfbb5ae465cfbc907504fa617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6baf3a75f4ca25cf557067d0328c49e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf66b95ae3067aa260a1e3234c918c9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7055343072f814eac0e8528cd5911464620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3e43f04d1f50e24174408c77eca095621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cae2ee1441272ba5aecb44f739d7c86622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952261b8634b3695430a86d6b68e0f00623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5866713943545e737f68d2e8b7189b50624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daba527316a537b505275aade83fe3d8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6e90d913111172930c4467e3edc99e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be48ceddc08068db1a982555ee39c82c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b410a0a6187de388cebe5f6b251c65dc628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5602fc9a55262581115cf3dc8c49647a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96336e5394b75acd86ec9a7a6f43a7e6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca32d16cf69ae698339c5089f4ff8f5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72abde65a7a77cc41bfc3c036e0af705632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb71ee591579ea1bfde130505421199633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b714cf89d245cfb490c5761e2905c8c0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a2ae2a3b44fde8ac8c1388fbde05b6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3743309df7180ecfed61f6c33919e9f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3271fe02c49c544a69837872fd07475d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efc43163487920d80b793957ea5fb5a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e587b4a2add4bcd5b63c61f5ad7e29ec639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a20325c23d1330c7efed333953161a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56326883d3209f23724ee612d304223641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b1b0087a34034b0578396e83b98bbf642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae8a44db7a766133b10be62aa4d0aef643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00673f75bf1dc33df5739698a9f66eff644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147dcff53c0185810f80a0c5f7416957645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289de82d5c5c3e499df6bf260a43d6de646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5438aa2c766cb8aa3c83ba46120b1830647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17f43e13e6a46e06ecdd9b68b085b59648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7892facb0e3c5400a336c7e06962055649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f132c9478d74e95dacd2cfda0956fb40650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1a7205e7cfce1058e4ddf19ff90b3d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8089b3bc22d6c6b227940995ed627d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e42641aa2372f06c9c3847909c0679653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5ad4f32aa0a08e30f65d0276ae6546654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e86b7aa83e6ada916648610a714465655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44b75abe393deebd324dc0b80c7e164656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ee1a4650eaa8820c40e2113116f1e3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbd8c256d8be90996bf744e0b0e0def658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1220eaf7c165d833bb860a30850bc968659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebf409e2f21a2e1b0c1b696a61666cd660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e4c9a7db7a09a795603b660450523d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f252eaa5d9387f013300b82843fa584662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b06ef05d54ef4455622fce0b7986dc663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fac53309ea7851f79967bd3b777e662664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e16c16937ad18f36e86e591f8835227665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a46839172e498625e6e772e20aa79d8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb6f13eff7ff047adbb95228d809f55667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361247a7ca7d6c0e7202a134a2cf5761668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3979945d85b16650e10ef5c5b6737609669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6bb2cd62d02a0fcbc2a37932cbebff670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0257cabe5515d7c83dd5c87acf41da36671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9571a20941232d385c15dd0184fe4d0d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4000338ec52698ee5a699497806012e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2875c8f708e255053303ed73f17ea9e6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b17a191d6a9d128112783d6b6439da675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7617441d477910f2f036d5c6d06b734676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca325a11f7f97ada97d3479a394486a7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bf8acf18b8d9d9f3e3abdedcce4f57678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710f0484dcc992a33f40abf46afc8ac4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5c4230606045401fe1eedb671c09a2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e475952ee433c86de55963c35916c4d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c59a6dbeb6e81935afa0c1029f6d0a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba21f867bf8e732980b4955b3312d49f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae271c65db95219c6d44f760f622d9c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7aacd321c3407a5bfb2ee7b840aad7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871b2f4572e6abe29310ac58da368c1b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e2fe8122025033e4af145862ebc67f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d72c90d6b98ac55daa7a71deeb9323688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ed943aec51b2432c2aa6402a2a664f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2273786f51f9af0a343596fc90c1083a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa699218ffe8068e6c2be40745c1c5d7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370596aa5c435ed86fc4ae4056865103692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cb958965b3295f1ce27245efab8873693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1227b19ea3df58d9c0638739c629cbf8694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2194c517bcbb21fe10e9362401d214d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba84349fe728a103585cd5f31aa90ba696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b6bd8222d6be0843ff8de6ab0054cf697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cf4cb8d224dc1a633d80ada10bb79c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c543986a2ad0460274a43bcb5dfd45e2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6559b5a7d3e3b775c0348d7304b8cc9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6507c9045ff2e47ad63b12e848bd133701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6980cb5a4096576a688eaae9ee3afc99702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7600af1a0814aac2371d139dbc2a80703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc242fd2341583412c0387705bf70f6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a26781a955dc0d33f260220a7be03e5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e4c29bd04f0e2d590972b74a8d4c34706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c7ad7fe39ff110661d9045854290fd707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcf774fe5bca036fb0007c248b18cd8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e451ad4720d9f61d7cfeb3be72552e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bf08200c4021ae37e3189636e46222710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec022a19286df4e6cc75775173b550f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cacaa7619ca52cdc13cf7ac44ee627b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b2994649d89fd0c07e270f2d42bfd3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b759a204ed6651c15e2111ca7f5a8c4f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7f35e4cf98e0fa18adf5e0b83c612c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fc97d808f59e94ac00e95456d7f3de716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9afcdd9b8d8eeb2eb1fdd25367e44d9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4ead89f088e3edd48fd37cefc4c7c1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817a3e6e9bbd6445ed94dfe450931a01719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db4679c8b937237c0ff53f46d4901cd720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d352458c5f14ff4dde243b93849c351721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12478a5251b90d68e039048cbf717e5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f729e73ace0b039fb96f6d82588b3632723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f597e2ce5279b39235b279425176f1a4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bffd8bc944379abe5033493238ff6c7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c39401dbe9c0c73f8a4e1fe82c7e22726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9b3dccf291ca54b05e723ff8c89c38727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45c7539e525d0bc6b79ac20e6a3d6b0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c450cb912de2ddbc329c642cd742ccb1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279bc6ed3eda8a6526bed9295592ca3e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b8bca79c79e2b72758d515f81fe747731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c378a78e1318b11592bd27dc65c3a2ce732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26da796460de78e3ddaf09a2f42cb1b4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6564f986e48dcaed4ab5dd3574602efb734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610a6488c17fadc903267e54e1f3e83b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39bc3a274ebec1ca04b2f0ceeaf6410736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e2dc257faa91ccafd6b1d7a110a1a6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177d15bda89f075dabe6ca94dcd96bfe738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2d2a1a823837379bd4d940ff96515d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab2fc76e72cae6c55ff1906012e0512740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb95d66d3776f5d576b63f75726cf1aa741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fecfb8ebbabeb0345a1064905c206ec742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a5904e5353cbaff272a0dacbdc26c6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2dea64eebad843d1ecf0c4a5b88c0c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f93e95f6b34e4aa750e0e9b715a0fe745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fa869aa310c742d0b1fff98ac6a269746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e71a3f03c33a720bf9994a97c2d458c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01715d93c6d38d1b8aec7204e564fc13748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db20fa0a55a292764e3d359cd1b33110749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee6e04006d9cc8cd94f5e9aa9bc72c1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f48237449fdfe02fcf5322635df0956751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce8fbf31a9a305b9a497cae36d73a69752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364ef90dd6eff3f3287cf027237e862d753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>