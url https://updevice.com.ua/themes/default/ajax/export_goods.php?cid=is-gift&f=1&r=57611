--- v0 (2026-10-10)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1303,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1618,96 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-[...8 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -1840,50 +1813,59 @@
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>000009926</t>
   </si>
   <si>
     <t>Ігровий контролер iPega Bluetooth PG-9097 |Android, iOS, PC/PS/Switch, Turbo|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-ipega-bluetooth-pg-9097-android-ios-pc-ps-switch-turbo-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
+    <t>000010057</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO Brilliant heat dissipation folding notebook stand DH17</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-brilliant-heat-dissipation-folding-notebook-stand-dh17/</t>
+  </si>
+  <si>
     <t>000010059</t>
   </si>
   <si>
     <t>Електобритва Hoco electric razor with smart LED indicator DAR06 Plus IPX7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektobritva-hoco-electric-razor-with-smart-led-indicator-dar06-plus-ipx7/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-soul-live-broadcast-holder-k19-bt-/</t>
@@ -2561,50 +2543,59 @@
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
+  </si>
+  <si>
+    <t>000012019</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO RGB notebook multi-fan cooling stand DH26 |10RGB Mode, 8 fans, 2USB, 17"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-rgb-notebook-multi-fan-cooling-stand-dh26-10rgb-mode-8-fans-2usb-17-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012027</t>
   </si>
   <si>
     <t>Клавіатура Onikuma USB With ARGB Wired Mechanical Keyboard 67 Keys G67 |ENG Layouts|</t>
   </si>
@@ -3355,51 +3346,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd88264367b67cb0abb6469cef923c51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f930376aed644b7d8731d998bb0e2d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c30ac3a978f25247022c8797c5068bf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eddca393fb0b91cae09af766e718ab4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626c557af574a2ace9fa16023a32aa435.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03141e8da28a0e6db32212688f5c28886.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5955b8e105138b526216f55259d42597.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d041626e2d970561878336663723108.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d95c8e4e3ada5651bdc19b1b84fd0179.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f044f0288b6aa8c45b014b9b88156610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3ce63704073abd5062286fd762844411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687e2c5aa40311ef564de5412010712212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd339e6b6dfdb2e505400cd0b12aaa513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c24f3335edc513884dcfd9afa7272d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48207f8602974a7aebefdcbdbdefc7715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987d77a689e436deb664e4dc55e3becb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fcd273fbdb4d570ecd9df61069a31b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80751a0cac9037d85b003f8dc05f114f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748f96426a6e2ae515d94025ab0a492c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3f7f87dc87abdce4f090287d85c6d220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2560cc47cfa8e761acdf6ba1da6f026521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75b7882d7d37b89e686e3b6a2dbf96c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7bbbdd8a75ef83690c469e33ff521223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf61154ff932cef2c71af903b1b3ddff24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f842b14f9b96d7dedc006c77c647e325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710370e4b0bae46407ba8a0cab603a9126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfe7bd8984aae9314a61d1d9765fcb327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1928f239b3766d42680b234d659336bd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85333ebde6e3c3dad3558a2981ddcc729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07fad17700bba326eed59e394c6691730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556f6c70058a9f206b2e2eb01cad3f8631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0938d34df881fcf786c7ca69e663c37c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314c4cccb686e66eb66c9b48cb8ec6e933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c561c3b5782de71b02fab3db531d043d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478a8c58292f742979d879d6b18d1ffd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b695ff67c1e8c6005d2ff15f69f7943836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3884b2a6733b002787c94c7033ae463637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1f36e055498c886664b06c03f196f538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c7f81a6716fade3dd7ca16adea12c739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3a93e410e089013d8eb2f92892fd2140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a2ca18cbbe4264c1906984930fe7f241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2b2e6a5460e77cd50b291b2e82d82442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3630d21a4fa923c1125a2eb1052e1f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aa60113a482fcd3d7e6f02ee9d597b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f95e566b9f070057789b3c7fcef7d8845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9bcc3d9e09a5160d1cae61f7781cb446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef47473077cc255d2d01f87f26952f647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb065da9893105ff22eff5a20c6ea1a848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3049f8a2bb48ae0f44f7c15226387f6f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b450cf3bd92cb5d7bc12a569da6250e550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c404f0fdf8c7b53ec57ea811932b67951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80549856a0f1d1703d83758cfbd361552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d711cd03ba2aede9123138b275289153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f574037c0a31c96be1f82e191ee1c1e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f41fe92a155fd6751a01fbd5fcbe9f355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93afe4212fd4ac09cee7b45d74907eca56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb0bfa329ebf16eb0302effb951b54957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d05bd4a73d880266c39184ad347b70258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de71c8374980716a0ed75fd3bd3ce5df59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb1e7a5fcb54a07f2c874f32ee49fd060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64269a24bb02b8d4520c00ee761b3dc361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a1b329404870387e1299e1f8b3b49262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54bd01d7e76dc6c13df4dd0af0244b763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b87f0e05d6f58e547ad78c66dc0e3a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a985e0fcc18e52bc53edb1574fc8a865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5341fd1c2dda0a1a473f6011563a98c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eebb04dbd10028fe57f78f8dcaca6d067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6a71e274063ca4ca3a606d9d7f74ca68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cbfede5248e36abfa7ce6a8706e62869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187b50971e0caf9361ae6e894a27bff670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d75445eead7fc970fcf23169fd524671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c039c903014aaf0d5586ee8ddd23120e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd42affd35cd134bb247412f5dafef173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e3249ebd8d5dfdeee4f6559f21436974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323cd8ecb7bcf5232411ab0c873c9a2a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9293d86b56903272c73386b4f4443f576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853bd7f9329a0d7e32b8c98b3f6bb5a377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ba030da40fb33e74284c97f662c3f378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dba746c789d44873f51a4d612e416be79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cc2d9fe74aa723cc2879447cfeaaf180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47febbac7fb967d9966b68627c61c00881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61ba4241ce5e8608fb7836546a9923282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047006e402aaf814d819737d01d3ada783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965721f0e3e1989c495f1aeeb0120bf084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9144d6d82c376120ce68910de2457f6485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1907dc40d1786779306d13f161cbfeaf86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efd91adbe0f50b6ba3cb16cff3bff8787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424edbc8464ccc26a6a995a7324e586788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e45a65d27d5f5b8f6e1869204a289a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1481f603fb1fe46b17c12481ace7105490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ec46afd63dbef35680c9695ab393c591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b80156c7dc8d376e9cf223bc3edc37292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953cdea07dbfa9e21b221e0c018fe40593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589c08b56a956874c77f4ca0b6a7de2594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4a2f6bab6df27bbf27baf6b7d35f4a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e194e5a66c0edcf4fb745aee365358e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33e1962960e70d21dbf85cf2d463dbc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb6b6c6a5e815826b499824bed79f5e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d86a2a50a62fedf1742c91219d09b399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a466fbbdf1e55c0d46185dd3baa7f88100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc8baced313f2408a6f980a5d80fee8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ba6187a8c7846070cddeb1ac5faa49102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6095672425d551a8810280525293d67103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9141050b5690a663bf987d587d12c0a0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a6389b9a0d3fb85bf93d832ce6fd0e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9d55d4f72b6b73edbec17e9d5eacf8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcd58aef0c60215d39b9f3cd7b1629d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8156ccce64cb68ea45adbe665e7e573108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11957c90a3893b555aea4c6a0eae1a3b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb85ced81fec8f3d4f3b3a58a848830a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9e2dfcd7eda091d39246e570e20b8b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b084805d0fe2370cd864c13c4c39d6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09138434af7458047eea515e6ad5e93113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695382f90308f5d5b1f5599595d3880b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b86fcb9148ff8e90086e1d5a9899f9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c75cfb29e6ed796fe0d08bb7958604116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158dfaeaaa8b9c30c1054870b4a14ecc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdc21da9409eb4b88dfe0d97f0334ed118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215ad3fbf2edd01b48e6fbe1672938c1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1548c06c9a918b6465514530d387be120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b7567ec1e11077badb3050dc148256121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3610d1246cf2ed9714d01b99fd347dcc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6276dab9bb5877c5ab83330f6ed5ddaa123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37fa19ef3f461ec9ff663b1f82db512124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89c7ff40477ba9a61a664d8d642fe70125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3962f656babd47da4583d2b5e63063c6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054f0227dc7e23b80cccc2de5e24fb44127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99202a31be64c50d0543ac8c719269a3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3739460173455841aea93408cb32a8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecfe823fe0b8f27cdf12867aa893a1f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf2c12b38c181d8d65df071c1efab5f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a3eb52f39d89a2d650aa123a5762ae132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0356c8b5af940c6f2a3e7c95f52b9000133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd64403a97df177873c3ec93dc4d6d74134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676bd1270e1a09782a89e5cd6a3fceee135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170fbf1d6ece1e4c1a89488870551f5c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c723921017194eebab0e69640066e7c5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908f5af85b20ded0f4f6495aa3459d04138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8050587e48247275ec85add628ef9c4f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14151862de5a93b0b11a0b5a1a84b8c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69f907a28a9fbf8743889d92cb151e2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da742d24c12ce7e0e8769ebf4344c1d5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af1fd269249167f5085c84a2fd7fe5c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb4952aa72fb681cea3b71b5132f706144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f680e8838f721b9901439bb745c67eeb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5baf6bbad7dda850aeb1fe73e8d94f5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0015aac6c665bd1a45a6dfda973796147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c16e0db123607776a667a9c25240186148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5a0bed6328a7836ab30980a6382ff4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f147fb0a3ba529322d97a690572f5f07150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8480113652b3ae02a6893640f0c83c53151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92552aa4cbbe2356f06e32ad343dd3e6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc056a022b1fe72651393a27af0f36a5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaba530bf04c21646a52b9d8c357ba6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1be6c146cf3fa6afe602cc6e2a3b6c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176b713cb1135db3b34fda709099e1fb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c270560a5721d67ee9069b0c95fc658157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b296252b117352760d3b3fcabbae2325158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bedcbd217136e7633c9065be373fc44159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101c0ee006d376ca1e0ddb024d7581b3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4010ad6f5b99746ea590991e06c58835161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e384764f1bc0062311960fb63e17696a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01380055b1e7bdcbc51fb294042a098163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784c094ecac02075da3f4dffba5972e2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3397828ba6ce4a29c5a9f396ae667014165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bec1ff191c8b288b0bdbf2784f0e814166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31853467735606ab71a55bc912ab846f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf16d55d095fc7285b65f36b62d453f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac8c4586ffd39045449dc29a31cfdd8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499042ee88ac81b8e1e8175469993625170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca56e4abb0797cca4e64389ef7c3a72171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97feb95fb3208f3cd61dd7160eb3a6e2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e401532f0d7b10856a5e64f3c1f3f2d6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485f36a8d1ea7aa08eb62684057498a7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a5deda84053e6fe32a26009e8f138e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b606b43fd709bbb4e34c0fb0ece519f6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ce630b8882b85dd463cb13fce845eb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6833e968b0a16469d41fb501b0f60d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce2ac5b6dfcaf0e454e8c2a1a8e295a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932ad9261aabd9161de607b7fc7f9828180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b3ee5f3445eccc187ea0cd9029dd33181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c070c851ad2280ee026cecec8b1d9f07182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdef230bee24d823395de83559d321b4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8097d94bf9e4582dea4c4d051d543809184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22248539503c3e3327f8450f580b392c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1ceac4201bffd20e3ed008b4066062186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdff769ec6e1e93fa474efc294de83b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b66b3cba20a27b3b7f3bd618cd5603188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fd98969559761f6738ba0dd28e57d9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7cd6a2cef1cc48b01d75750e6833e9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45f5bf8c99c76daac5f807bd90f8343191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e49dc7ae850ad9beec2a929a2731ef7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f007352bd1d9b0a23d35fb775b8a5f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983724354e93350419f4e56ac372ed97194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fabb33406ab562d475343685fb9f7a7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa1d462bfede276683d2db8b0d3affe196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00bb1940f72f0718b63adba3c702734197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfe5905a10a2fa1ea4c7fb84b68e22d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac2e8f697a3458ed96f74a8fd097802199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e31f43741c43653eca5ad84a74dc5a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ce14636e9b4aa0fab6280ee1e8094b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb27f5bad2d00008920f1c879aa5943202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cc1fa7b7fb953e149c2fddb34904b2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778286c2af396a0bd47cd0fae9731a63204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78c25b763eae9f6c85e803c503bbd3a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad44038029f81deaf52130b67e7eac8d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef0d096ee246a93247bcc2c6f75a19d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b77847cb875c5ef274379497f5d02c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b04f895b1a21f97284405e25bd9f96b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f946011b53285e8e557affd2936c8d46210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667dd69704799c9b35a6d07bc5b1fcb9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96721201019e3d9e71ff4f0d8ceaf434212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4629f6c3c7e14e6c37fb821631c094ac213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4c7f613ecd02a1542bd6bb8205cad9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9a378c140d032c43421df4827e390b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8ddf16e816c8f7ee48403f55c650bd216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d53b763bce99e482433696603bbff4c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0478c2609e043326b77ebc9762f731218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8651b615efff9ceaf797bc4d4febb29219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d999bfa11b2f7081ff85178d69c33996220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee32c62bb541697596691ddaa30d9c39221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae13e59070a0c26c28c1586e7e91650222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c434d4dd49c0baf8e36e22bc60fc3861223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82190d953ad519e6599bc38e7fa38c54224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525f1209c6303c82f85279f44fedf841225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51674c6674204660d0435687e69463d0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51514e14980b11cbfce32efeaf956c0e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c321fcc9f25e7e7f1236270fcf4d344a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3223993f42635b12490ecae9cdedc9f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3d2c993d6c256bbd7fefcb1871255a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e766b8b3b3a04448c5abcda1a62dba231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94236112faf183aac1a0b32cf9e76562232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b36ac7da099929bdeb00519dc3c479233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a2eb04b8fb947dfaf8f6697658fec6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e9e3ebb8401beaef06bd99756c2b56235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dc99bbdc17fe0f70afe7aef5022561236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfe0e8b9a7414f5e79204ebb0a0ea9c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24db1c44bc3ad192217a4131057041f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948570c8278bcb83e2cb3be48b47cc80239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e8d989ce841752203fe779f81ddc26240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3401e4ac822e78f1059c57a1d87883a2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142e85178b8a3dcf10a58fc6afefe06d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94cd7b1ce3c092a33d905c4ad1b521b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ce7f8326d3990de8cb43892a216da4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3155470cb13f4c4e8135aa4fd4a33b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5fe6afb0c5231c336747fe5d9b9e9a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f1c5ef2518906f4099243799965767247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcd2f31bf433342a5d65eb6706b584b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de961fa610030f0713b36ae9adb03be249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554e20abf52885958e99b9ee89b70a75250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba51dd44630c7f04b4d9e630c7ed7937251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81813d4fedf53eca88a4d259a7161c3d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bdf4b1292df58a37e36be7697cfa22253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4739e5d021c5e01dae84aa945452e26c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39051d48c4e612d34c18f6ac7afe1f19255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd7781e0f72f0e2680786fdd7b5617c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af69700fe60b17c4c908af7fcd99774257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278e06e2fd7b1542a576a254151a1173258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73732c7495d63a29e31f495137eee39a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9ea9b039eda183d43ee2c030dd847d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d4be20169c04076e8e9884ad76afae261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e3c8ffb9c7964f16a6035683c85d76262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694f21cae0ed0e8fa31868d26754ae78263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc1945815d1c5d0bfde569990b43f40264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe850033c2c84d37aa45e4f978a9e27265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd3b0d6747a62e856f16680d6785824266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab6f177f37851b5d4ec415f07918a32267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e77197a03ad56696889609cbcc93cf8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53507c1962b76f51c8cc9b6894228330269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d6481616a5a147deb1a3556113717f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c475895b96192bf3341b2bc59a521b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8695a695317510d116ee6766d9c93bad272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df32acc5cc502986088e79dcbfae162273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e83d64fe7a5ff190995a2e2a4a769bb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9511af41ad0388b02746e56d2e5dc6dd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61395fce12e994c1de97485fa0e6dc89276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530017631fff791e22864f9d95b6afeb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839cf68e31467988fe2634c851aa6caa278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70e4bfb7fb58efec66e4a8ac662e0dd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e00fa260ca39fcac2677d7c73244a3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fb1a8ec5625b6dbaaf12d9b25ecb82281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f98034e8650c568172eb8b46b5c64c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86d0c009a6f0749ee0a743ebf92b6c6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf29fd5c2a5b623fc40783fef55958d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590dc5872c3d250857d45f4c99929ade285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca2e6ef28046ea480a865fbfec46749286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3c0c0ae059be12679f70573daa8c78287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5c6c42d229cab34e74a9139af8be28288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0746cbf98f24d8c780d14a3f54d3f956289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4be95a5258b01dd1709c4bc65978ac290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221d8252573605cbf1c9493aeafdc719291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9e19a31e507745b6aa237381a46d3f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9340971073a998583c5c9400d914a5aa293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c606ee5b6c5c9cf421f51540650493c1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc547ea63662bbc4431d2e77ba0e78e5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e2c6cb300f2d765f2122f60c73617b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c0e623bbd243d56517f8a57bc59a7a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abb2ddc8273e9f0ca8c051c2b44974a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9f66f710982d67dc8f7a49bb39beb3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa52b4951cdd471e2bdd70f873c47b1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409c8c4a772949473ed42b7fdf729521301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e37f6ecc42b4eeea38a7efe2eaa3aa302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7287a04a7ab666d5ab27e32edc341c31303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428661bce0c121a2e777a128fd8c988a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f03ffafa27e48df14093e7a05505bf305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8884842634d20a4918f37590b573c5bc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4668c7b42928bb14d62caafc327324307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc67eb120719cdcee5723cb914ddd055308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe62b9651fbe9460c5e2d033a0c1830309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd4b10a32e2c2aa1cd59d1ddee76180310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58af5b1eb48d3599e0f3c1d7183edd97311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17585180099467092d3eda93c597485312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a72f72ccaa962d4922384cb94271e1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5badbc6317f7c848a81275b86fb94ed5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb62da5a9cc5cdac35ed0c61e6a2aa3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f8dc08742f888fa506d641e11b8e97316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b35cea9777827d8dcb907ef86e4bccf317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f799141df0803f8500c08ba3885235318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceae45689cab93258b954426357cdec0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f228d696178acd544d50d128314c01ed320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f992c7b99e893e25a1106d41cb3495321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ce5a012fd3dc33f3f2ecc3f059ebcc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186ad7a09dffd7fd6e3e46cf13b7d0e9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a8f47a9e4388c27af9034fb184e5e6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e46dbd163359711a0f949be40842ccc325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f98bc14487be313adb23ec9bae72d6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e79bea247d3142a56bbd2b21a53e16327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7442144afa678f712845b18e5e368768328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a556e660a395db9d060a034d229208f0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cb915377abf46a87e2b7c8c945eb43330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5128105e5282da6362a4b5bdb11d50a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908dc34843e7bba66da4018f9d0a86fd332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ad16b55382d861d0f70bbfccc9043d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef88b26dbe610b70d7bc86cbd9cc2c2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55223d666c6db928bb7aa683d057af7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d65106877aabd7dd0947c85e2327635336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e97f0acab3bf7992443c1e004ee416337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1cb7f94feb0ecac5806c5aa1acca1b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ed48327789aa8060d52ac9649bb546339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef5eb6a2e5afce4534201ac8a4dbb63340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff39e7961151d6a7d4a1e3b12bcd546341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e754f1fb57701e535b1b3537dfb4b71342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0599009b30745a0682454ffc135edb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8878ec4500e21d7cc7a49398cc3f7d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92272611fe71058cc22f90e1ad0243d8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29fdd0b9f932151b970e608d0bd0a55346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dca7855afe7681527b93d5a510857db347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fb692596f031409a0e3b5146da3c8a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525410ca31648634d0857f355759a78c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ccd47d38cefecbb22a728f20fa0a77350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29b89d496951a1f8afeefdca7165453351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930e77584d963d6b3026028d744b471a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faa006b82a94e32b75f1234ca3da274353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbdb100f5fbbd6d68f5cfb0641f3fe3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431bb812af7e3e475d8fa826433e751d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e53ff4476091edb534968b2593bcd98356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0887bb6b7b543771b9aff0044ac95aaf357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3749b44f242a259a13a09cd16423aa22358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73de4ecce254a19904953c7d2bdd8c5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef953557b1423bb3177190a686d9e181360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbf52e6466e89f63dc590d4d4583740361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8366bdb6c29e3e13d4318a763812ea59362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4332d50da8ded9153ed658d610912bc7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eab455177b482e82a74d331ded6b31f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31660d9b780fd0f26af55710db0cde9b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30b934ecbb777b429b4616a75bae575366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2fa4d4609e0f0efdadee98f8cba11a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7960795ab730cbff491c2f8115a5f576368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fefc04d8fc8e1c911d41836fc194dbd369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927d02945ed631cf534d31dfd6efe01e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c11f7653bef077885263b9db1ec4a6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32cc6ff5ff5d6cbe47050419eee8c5d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b3a7edf42ccd6e71bb51ada6ebfbbc373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450afc06212726c7218068e98a7ca06f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093eb41116528b86febd39d862c1fb25375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6ab3ac1ee3dae025c354b556fe1813376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de2b2e36a17fcd8e7f2305cc6cbf3ee377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd242a03ee289334c45b836eb7967684378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5773c08dc3f5c4b0b4ccc9e1d2c62e8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28358456563fc15e0c672639db230d88380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7871b56538870e6eaa5dd77b8043ed0d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa01a279056396fb53aee16b71ff274382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce358b26921bcaa714dc46c42efe429383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9000b6ae4b8af3cb578933ad5b00539e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef71e5ff6384342b8460b3a1abcbafa385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c72bd51879a76b67ebdf67c96029a80386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd37c77961f10721992a10cccce4d7bb387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89dce555fd4087a6a6d4be22306d8f0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a38455882d69a3a8433ca845d82673e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df3e4bfce210a33c3de9bd683700781390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f6638612a2db0ef26158361f2623ab391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f5efe4503ef4cf43a1bbc39d84c143392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3a5a6190b752adc0dd3890dfd1debc393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bd3b894e192973f8b6fea6036377ee394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8d07c4c9fb45eaedef80a2f98d0220395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7ff9009d7792ce78df906935fc0086396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ff9c839b848a5dffbae5709c6c31db397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aaabca1321ed9e4d0966fc4bbef110398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501841fbb85dc1b0e0a0cf9bd95c8989399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024766dbe2b9e8cb448f990c83aafb81400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cbff5e228991d350a668c8f27c9efa401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3768921fe5bfcb8259df47f52c9b2571402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0485e690ae4d6327321a7059be13b0ac403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f893c1a182f6879b69b6fc26b7ef10b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c815719a2280887aab2a047c86f8a7e3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58f4e5d933e438b0071f332be27fc67406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265e0b154ff6d87dbe40512b5529c2f1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89e8a357272018c7cb2af6bf3d317b5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fca5361ba013b157021337e8e6651c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256d8934ea5f36a73f0e8449a376c191410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38453b25009e3df4ca603ea2ae75ff55411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb19f8e63fadf70a6da0b97768b5a877412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5bbaaaef171e95bcaaeaf8274bbd20413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a5c33138f248f5f0cda75e750395f1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7880f875902dde8d22516557d187bc28415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca76b52a3b2d54baf04fb3655642bf7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd64d94b313c1562f136035e607a34d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d4835293c759317aa516e543ca18da418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf80a8397ae651d1f7b629bca6f5905419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da17b9bb949200ca378260dccc60620d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf23a8514fe3a8aea7393b8925f8538e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52e0f0fa7ca2468f31ee2c68838a8dc422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35221396db1af2280a53aa18c1d130bc423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65273f4cf554a2915ce9138b639615a3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44f2bcc43d32134bd477e42bbb5aae5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a32280e73ab9b3876f898c56e9cd04426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3026807989098fbe88225a9efefa673f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186c0ed6efad79c56c216d26b1ac9a77428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e562bb7bee90683def21a62ae37561429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feb4878d66409930080c3d6df298d16430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294b09d00c856a03d69faa34e2f2cbb5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2b34c90ea1e163566a338ba8ea7d7b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dca10a591aadd291a011e786cfc3ff433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ddb960e04bdf165968c0e9980780aa434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026e5db95c3dc19ec1209022620f8117435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c45e56d0471065fa4868bfe98c86fb4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002fef68d3a8b99abc8378d76b6033cc437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93d629cd2af1fd80d9f2258664d79b4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3be877bdaa04f7a9dd85c30411afab8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefa16e241adb71ce33adc6cd5d0ce9b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f253640ac8c7f69cd9c09b2e1a3f3782441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c7cdb285fe288e5e18bae172a063e0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90c76fdce5551e502dfedf65927fa01443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcde96ce5529bafa3f6647f672aa8bda444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c3697f5b6d6208b52e0c24ba489e8b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d537018ed2049882ae4fccc83488ac446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffedc2248c248a0598c5a21f0137dff447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ef85251f85e9df2570a1594020820a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f757b463386c1d618e70ee838368dbd449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251a925b24fb6b3c151e4949cdd79a7f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92634a4c5d21cddafe5f537257db21af451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012c3da84ca4214a00d8c543389ab0bc452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a133a13f0ea5d0992215ce131184e2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750bda7fa0e369aacd7e635742b043fe454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb13a641b3c330f7d25e8269f1a3a8c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678ef71209248bc79a9715e48aa99c5f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46df18fa971295a7964024643852db1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d4f5ba0d0e63bc9d6ce8dd32e0056e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334610c124ceee31e35542374da4dc73459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbe99784ae1e0cc976045d5a06ca9f2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f9a3e6a6b7bec011a8395fa99d5902461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b808883e2240b716e6c4da0fa2f5d0b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5d07a6cd42675b1f1ffa842c75ccd6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acf01a971c4ccd395ff0b38f7f05302464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a2ae824f2656f8b8cf8fd26f7b8a10465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3726a63e340b69b4b886fd73e3bb9a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119f18f49177abeff25641615cb8f215467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b6c5adba779372fadf2f6a812e17cf468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ded027b128b252dfb2e6c97173cb132469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea6c99e231b8a0a17f88acbe5d27782470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc244b03fa1823d5fc6ef15199c1d455471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2110af37caf39a5653833d312e6f0248472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe3535bfd62ca298e740d15d2ede02b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cc04bd411efb55451ba821639c4da5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a1d1d217ae56c972a326e30c2311f1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2418d4c1f76a5c82688c1f79c4e27f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ca126a4053838101c7e31c13d93e0e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dbce251f172396665f8f79ff22ac15478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8cf98939a5e9e898c31cd24a89ee1e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760bca18ee0d75a4cc773cb13e1a0ac1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09ec1fc6b01b0ec4a9fa70eab0d5a39481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370215c3d37fb72f7c3455dd49f8cee6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2784df2be51638172ca4fac32e72b32483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1812619364c9225168791eca4b7893484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9665a664e1492ce7d17f6314db526bf485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83032d6a1fe1d328e9bdd3a163ba1d1d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eef8587b9849cf9d7af4fed5ec081c8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9db9f4c8dec8998752011734a99c05f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d873912a52a04bdfb6c94d2b282116489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422911a43c61f26cc8d60c1936b5a0cc490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121a736635748ea2d87a7e877294a0b8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0cfd9b683b567fd9786df6b871e35f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a630175aaec0dad73252946a7f4e804493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73515c330b3908416b299581a81c807f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31356a16694d6192ef85aacebf29fda495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a979fcd03a9d0c223e1516e05aadb1a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89108c324e9d3c695d99ee8861b72ece497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea7061b5c2c910a6cc940318fbdd70a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0978c8b596e88da3380effbf3872c7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7ee8f32e86b60cc15a01c97b12fa4b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669c6d04edef1764ac3c083455270185501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ab25514b61ee7ce5f8d8a77a072b4b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cd713fefcce92d81ce88ddc5ac5d9e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2f8c708f02e1bc233124dda89cb04a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd90ff04c5311df5817b0615853b98f4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3300c9f823457cf562722b2e13cef2c5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e745ed7652b3d11b340d62058a65b8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d452045cc82b285968801762f1589c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f01e28dc71ac7251a06142935eac68509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54888fe1c887ccc2c56433e6557f1d93510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b138007ca5ec890ffc4ee4f096ea5aa511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e53a6ec7636dcf96442898b53198ff4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4506c808676707e9f4683543f62960f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b1ec4d438c60aaf34c14de44b8e5e9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2f3d00395bdeb6970137e9d78ea62c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c5a52d30758e8030af7e6673943b54516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf165ced711e6b3eda6e05e0c0378f4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24270f817af42890f9372421e56ecdd6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851543594de02feb0973f6316df455b1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5a1e125cb8b1ac1aa1867fa890e144520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f15b74bd1868801b02e496a4716e97521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ab2bec6110b0f551727750e8459d8a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2377f7c63aec497361ad9a8150461eda523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34855fd78a22f0684e66500bdae13e07524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef61b892d30ac29008d37e13c951128d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ed0be4bde65217508f0e649c4c3431526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80929cb1488788433d6e6f050f19bfe527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63881c3b8c96d8194ec03963b44e40a7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95ac0e9c90f4765ce8d67bdb71f0f12529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92e606f2dd3ccecb81c8e89ed3f4d67530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f218a07548a118d87c88e500230115ad531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0e6a480875bab311019144faee8ab3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c192ffe201ba2fe14d2c628623da863533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3995271cef054a73ab4aac24d61549f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13c5aa16466f5a37c5dcb26c845e9d4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84084a4c0d62506f5c4bbc83aeb7ed97536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b956e88cf30d984df8d7af480c0a06537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b4b545ecd1c42e6a30d2d966af1683538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec3a6fa996d1fdc8d2f13aeb8ee676e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648e840e17646ac833ceebcd6eb41915540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512d0683f214b4deae774fab5dbbc35e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29365422ad5d7542933d6e3716a0a9a9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e39ddf296ce01c41bda6d147eef529543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614304f65f0d766ff374dbc2b32cee88544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3701a25ba7abf5e9f66f9c7cc4d2ae64545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21dd37ddb640be6194364a93b0bd86e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff83f7cc23fe5e9e2d82a4672547301547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d013dd2d9d339e8079e17a7968c123548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a064b26f7517f69e65c75dbfadcd7f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080d341967039caaa5e9c5471c230e28550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e93c01c9948d9d6aa0896987da62bb0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db4339b6e767b1bc415a3900c44118a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9790b565845776fb003da301a9790c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8280f87c8f2338a3c48bcf73196da0ca554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceca123e5acc877ac11551c3b8581fb555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c36bcb5f6c8502a1d6330ad41480358556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a10816b6d6862a0d8079775f94a1d45557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f7681a79f66c2a503eb69e26f44a2a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5048f962a3076e00dac3ffe4c53dbb559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d30fa796511cb8a15fcc9c700956cf8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2543803b4e77eb691f6178df889f049561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7615bbf170863114fed83df333564725562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8a0344f219899768bfbe439b0424d2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9183b6a92074adcf4a266644f81d85ca564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effe0cff7ca4a9828b6956ea0fed180a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89099f91f33a85dd5bae3e93790354fb566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107173ddf8cc7aef9c9429964234349d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be22bd333c65b51ea1a3d16723c88916568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdc91e7f37e341ccc32b67c9897d879569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b4981551b75b8b0fcee82d95d961ba570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3723892280790e83a16be539cb821b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8826bbe5094496aa11021064f567960f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba9b9a856c6b1d84e3a1cf95a7ae19d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32223b2451d41e70b989a468535f007574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99ba627281c410ae6ba3fc0386922b9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160866601682895c5e23589ae64b84f9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8649caebaae085aee41b4eb240d2039d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728e87c97cb42243950b470632974afb578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e6c0304d9c615018673adde80c1f3c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6fa6420f031f1bddef4b50baa260f7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feb22a71d99dee9063f0f555b573d5e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5c627d43007612577ee45b87098880582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d411265232ac38441063a1e268c35cc7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56417883b80468140c8be57f5f5060a3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377392cf6c06e4f344d01f3e983a96c6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36efe2f3e2385c13ca7137291f64d35f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b74b3dbc5e7c9179af1c04aea3a5ff587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a57af8652313cba90a32964dfe00a3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c048747a2d3242dd490bd97d574c4f52589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8904ad2243d1f6003c2764041db330f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4173f88297b3754eaf977c12044fb1bc591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feefe9465de9617c2beaa6d3ad6016b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b830c3c3b9105a3ecd0d05676bd3b1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fab4f47407cf93d188d75ecf948f16594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b456d65c27cd3c0eb8e0acd49e9fd286595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac22edf926ea3884d70fdf3d193a713596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a9fec9adb3dbbcc073b31ca3241e2d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743868a6a21dccf756da01d13463841f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09a12be00f85a8a4b66215deab2eef6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4759ccbee8cb63e98a9a8b27ad688146600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a35f5314a9576736a18ab1edd1fdf3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f53455b071db3e2550cad36e27f82a5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5266be2231ed2af503b2ef72426ddac4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fead506a849de3a911fc3f9a8c3bc522604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e71ff72735dfd4090fd37dc402c1a4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd68c4cd3c7ac057eccf737120c67a5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7debb051d849a8894487724f43a0dbc3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8010ee8dce4405d9b14c1b84981afc41608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad871d0328e30d5cb078c72c4ef34d2e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ca16ade34f4aeab95d51a9ea24f715610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8463fcdcc73f2898015611cb95b396f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d8a73fad57d0a0210e27bfc71029df612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef745af11a6182f4b11d4edd607c5e2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066662354ff964ee93598af672a0d4d4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cc706642534191e9b6d8a19eefc2df615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a452c6025449398d06216ebf309b0b0e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d72de7f01d3ee3b332f33d271663cc617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b560dcf79c6086efb5da921a89c85b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b2b9cd1f912b5bea778583f70ec6f1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e0dea84823fa88e6cfc96293104662620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d901c8ba446288beb3a1e3c62915de621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd47e3dc7f6d288a5f465b72eba1a577622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9a6f6f70a1eb96d404fe5202c6a141623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cedaa773dd6ceac557f47f04d4e3cfd624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dd27632cb96a00771cf3c40b799ad5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3aef39cfa96ee33fc86bcd866b9b38626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99af65efbeac91049ac19fe759b497cd627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d72855f959cdc3a1f3ed824e2e78163628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ac4a60b07498454c56adbc9573f6d0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faf7b1c3d5eebf409f1587baec80d39630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa011d9dc27d04fc86024dd6aa4f7c1c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e819f9d37d3211fcd732c1f56b3b3a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff69a4aaf7f3011d518c7c30d432806633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4994b5675a7f589db15ae1edbc4ad663634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a6e6826c095a985d1755d2399d3458635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3dc4591f82aa8f6d9fe163cd4942f3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3410224b3cd3602fddf12ee1a7c1b6ff637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634fd86a759177ba1973800164632ab8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003fc1cf8bbb3b3b4ed2bd500f1fa57f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eaf6f494032af89e25ae86a4aea40b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd55ae4f4fb6d1daf79184738cee88ff641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c41ceaa4b8af82082e037a385569b44642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a5e1c0c691fdbd4b4c86f389c9f095643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c94382816532522e5af9ccb5f66253644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743f21f93fd8e12b55d683d00cce7720645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240edcc92b95267693a47edf26d829fa646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7279d96153d7e430f95ca9da58a65edc647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0bc3a52343957c4c99bd5a3543198a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb81341a5774ed5daa69c6b1e7a49138649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05125c94dcf396f8826a7c85b7e289a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657718f4658f6f8b9e54fb5a7ebca306651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4e4be4433cfb2c7ae8f16f0e2a913e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0e5cb05e8c7faf1915f1089d6d8f08653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a082c75539946995dee2c6bb5441306c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8518b51e1d283c4ac715f0b68809825f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adabcfcce11958d3361c14b66e5ef2d7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7fb883530d7e2113a4818b3c5298c7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3923576aefb91c9e88fae2590db3941658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6361d834bad6239b11d36048789a1363659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e90943b65a00683db7c60fdeaf3ce1e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24e00d39186bfe2d2a7d562605f3674661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4db7fe84a5e1c068c315d372248bbf662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f184817d5c098b852966e9c526c8291663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544a472dcfdf2e8d3a042a351dff406a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b00c6ef936bac2b36e80009adff79f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d1beed89028f3f8e2ee1bf6c1f98f1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f2b5c4add83f12484a562df2918b6c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1d55e5f751ac7dcf823e6da4f2993f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7ed25423ef61ece43dd7c736183df2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5e2958bae664957e436866c18ac4ad670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f046d07841766ca85f145b4e670f33671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e0516f3e39579e54b27eba99c078c4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1753f647b7bf9d5b324508922995301673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b653c6d180bc84b7f41df02a02663e7d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae77c797c375b696d2653db31e3eb46675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4210680aab7597bf1cd1bfcfd793870d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16be3ce37784fcbb0b5272eb5f6f5587677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3f696bd46ea47781f80664262eabd5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3afdca5d7cccb8e020e19a3001373c0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fbe289fa74dfd91849ac596067f0eb680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecc0faa42c53761bc038d706bb28d66681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe42f9deb24ee4ef909f980a3538db87682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41544081217d2e834e9710287f2c1292683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd040729d61055e694a0599259d31092684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd907c382812df1ab97463927a8720fb685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491f6203f180bab6a27e89298ea16d1a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccda5e3c356fcc26b09966fb674d5f6c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f37817da5e543f71791a17faed74e11688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948dbce75bb1b9a04b57ce3b557a4000689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c736dc1661e8a4ac8032836560e422690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c4423fa8fc2ac039646c0ba7d81753691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ad79dd652335a6674e50919b21a13a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03581afdb47a5e144cca8744fe8b8cc693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d83bcfed516a11fe434ec84cc6ae38694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750ed4633e5973c1521a814cf88f88af695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4b50c3a7fb8deab2a5b19ef63a5643696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1eeec8767edbfdf1dcc5adb1f81533697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f197a0a362a17e71e5cf90672c8aa66f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4786f57879d65e5e5282e62ca3b46407699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b745716a133dffa43a128786dd0cd9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ea8cde3bce5ca866af4dcec3832fad701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b4b791bb39a069c023baeb14914d9b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e37bd686a405479f080983a6073f9ae703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2de626cd93eade3ef0a3ebfd529711704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01b9e0210ca69df7762612a1521819d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f07d20faf963bea8ef5b3fd8aeb9b36706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46649f84cd9df0412584eee62da46a3b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a12e15cd2090af3142342102f628754708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0c07f5f7ab46366ff087ba9856c1fc709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e63f817c8f857e5d33a03aa6ec41e4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3723cf82f5b76410db5d12cb61a57949711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c09320e932eccfdcb830bfa755e14f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4558b730f8da94c8d3d1ea5520ef510b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac2d0b225bde004c9dad44fd3caaf03714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c3a61991744abea79086a243e64429715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e93d3445cdbb2894bf05b07c94787e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d8bb1038db65ac90f1da38c4d68775717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3be170180f472ab26cc905adbaaab2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb20e836d00ed23a9db8144f97205cf4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688baffa63942b0e31ef2c54fcbad52c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f256461e208b27149d122f2063507ae721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb92ae9f65e596a98a45ce6c561cecfa722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ee6d39d6ef4eac8bf99cc587649e57723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc965457b23e802b1e778b38f5eb7d8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb3aab98a23a96fa9adac029754b39a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4247c53ac688e3bcf98a86f3192819726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfa34703ef50854fa74c6c432db4e75727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706425b2e8c68e9d83c26c9ea19bced4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeeda223949799766830c0c10984eba729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9d1f84447cee781062241b6d7adecb730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79d06cd13438a2751c2417e31bd2191731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7f27efa862389b501571a11201a489732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5244fff120ef456099814bd1aa31aa15733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0243d2889d22813b702189dd8d1a4234734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9096ba64d8c84ef81c996b21c003995735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66fdc21f4d8b03d7af1ebeb35a98850736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b6bd12496a3b04db22a5aa0cb258fa737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85456551348f237506da26d8a23b05a6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659088a820c2d53f4afb530b5bd938e5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964bb656ea4e086c98ca27154f953b66740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8cc97a04e6f42911153d1b62044d1d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323d170d095b8221e6813e66291ff405742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5789e7fb9609bd855b8084b9d7c42eb8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ad4c1f17b7582402f74c7872d1870f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c059655779378e6b1da92bf91da58f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b6594b62cfc291bcc2ca4a7d1c2a8a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb62ec7664ead462d9096ed3d47213c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae2b0fdc62ad0e61cb777765fbb56f9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a539bce534f087dc59ccdee218c8a2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b97dc3e9e8ac0a1c7faba141195686750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa5c0c2045cd4dde3ad247a74c271d7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9ca9efcf8f0eeb340b2ccad7ba69d4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bf8bad015761586be1df1d0544fd1b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de64787457d3e049c58f8f516192a76754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f43dec4e4fc0c525c46bd224ebdabb755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55772cc08544b1f60abdc49ead293ac1756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966d5b3627e73ce3d2b98f81cd434d72757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0868c1b66a6ec26a622e6a9c1ea047758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65b5de41fee3e543b91d342715baf15759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa57e984e41bbe7b2c2e84d646905571.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8439b7c89e2d75240e990fb621905cf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801694c60595befb152fef6f4586f8e73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e708ba65d53f8d237548c4846b79ff4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba09711c31cde0533b94df5fecd1c565.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd5be6b9e3bb2e69a65f2fd006e00dd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a7076ee6d1499c0d4d405863b02d027.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ca556a2f499f6cc9364c2ae2076c198.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4694dc602b9d7a6b3c8ba098056bff89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f969d73e8945009bea05cdc7d213f510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecc743959c377a1e1fad7aefdb1714411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afffb672424d3c28f7d8d580e57b7b5c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d7ebba99dcf31e8581165e4f910dac13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb86d23af7d123bdfd4c5a6b1a695fdd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc3b90edfb31a07e05b50891c529fa415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec78db445f5fba49737de410aa9b30816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdca8611544291da28e4a8cf6ad84c317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d78c6fec85b81fbc5753c26d169e2c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f476640909d7f0b7c58e3cfc66c85b1919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22858cab9e6ab59daa9c1dcffb912fe20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc7c984dc28dbe4da583dbce162cbf621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acf8c51b25926e27ba83a812f09e26b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a6c67830c0efb062fbbc087cbe316623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2791ffe1e152458346eaf9948ab830d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fc20226b1c6c39b09c94a57843ce2225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2427d6b608643e22ef600aef192f0426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0eeaa2ff8d9e3dd4042ba75423595227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460b770a966111a0088430da61b60c4a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd05f9f1480b4058ee1104cc7c11f03529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23870bbc4357edf34753b30bcc3310bd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58afa95283648a1b4a75cef8a6b295a331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9f8d13836ec8bda07a3a473220ae9f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea17f8496d76adf587c92497beefbfe33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeee9f9b9adf874901cf2c32ee7ff5d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d027992ebf040a606245e6d32b576da235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd8e4a9312674bcb843e7535f2282b336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d61abe64a5968fd5705fc794893d2537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb99b7c72efb8a92296902528e71ce4338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c28ec61f55b356d16d027f9cb36ab139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1c7b335d84fb722aaf72ca1b20e1e440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0b3af9570298ccad20f5a8e782d0ed41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c115b703d7eca592f4aaa3e7748d3ad42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97452f52d8b56263348bdf8f55d2c2243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9acf7561f6219ef3e2d15da09c9a75144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df0f249ad597a1a2dcd307f4ad9172245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de86e2aa4cfeb761f37dd0f80df3645b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3b3de75d9104dcd8159c5f54753f5647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e02a309dc5447ac6b1f4ca0a827793948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0706a6b2c1e5d026052754aec5c9d849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab477c23592ff68c003642723174677d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2e9e9f774655ee989c5dae9f9e966751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815f69352c4d0a009bbe4fe4ee541b7452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a92f4b88307a0b47a6b1063ad37a7353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dce642619e106ffe2ed358a7be574b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b91fbdc0f3310ec0e3d1225b5f70bd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89445945600060e650a6b237924481b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5619a4900ecb8078c61a4b7e9c26e0e157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f924d44e966153e4b6528ecfda1ca0058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b8bedd05d528592e210472e6ce4fe959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92923425107ab03d2b5d4e9a53315f6b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554061952646f66fc4eaeeb2cc1650b661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88c8602b6b233266fe22ccb2690091962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66273a2cb52c0c02eaf87c9fe31aa9df63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d03b5a5a48919658a51662a74818d264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e671c2f364c35055362e609aae16b75065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e21edeaf4291b2d887dcc7eecf5202966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aa1a27b670c1ebebe3e0f3484817e067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3bdcff5cdc86cc371404bebc71cf3568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c01bb8322cf760b5f4a18aa3870f76769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4913ddcff723b3259e290c19f3bb6bb670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eacf61c86c90e36bd05b8fb1fef97ba71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67e26c61511e490adca026baa9383e672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2e443efbf9d5edf6deca3e9e7b051573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef198077c8352c54d5cac49feaa6aa074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be23cae38d876de671ba9817743a8e075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799b4d719f8e1be584d6c65c0d3e4f9276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6381d07e9188c6b3cb41080466751077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac2b36bf8dc80908c80032bc08102ba78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eda16b84ba817c0472136c892a4b1a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a880b6450525d41cb31ea3fe97d40880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7455aecc27b61b464b05762874d70de181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9717ecbdf8b4fe9c5e55920b11b37f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c5b9649315cb1b7927387e6f903b3383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e77c395a627a1b0873af2499b1ee06984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389e29f43af387ef9d84722f4e16904d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e1c4752868e8c32f9e049c2399bd5486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07b855b5b7aee2b3f35b7e7ca1f3b1887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2d031a2a84bf1d934d9989737bc2d188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96284d693dd54151d33ff3e92b93f49589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1167daccbf19f0eede0367736d5c91f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaf19eecf4212b6a21fe41f80d2bf3891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fe0734122d7a0d68e73f10a30ddae992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52b0fae819c7fc46798ff2c06caa37193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05025583ee701a6c67b8df85f0eeed7e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8ffcfa5b179febf2bd56062f3fc85695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbda8b14fc034e4510fb3d65463e94e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f0bc69519d405376104930dea0dfa097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff45457988cdbbe44342ea808df07e9798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774b904a415627f360f840a26d92d9a399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cce6143784b3a4ffbb82c10811921b8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0197f775209407f668907df3ce41f0d4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0721db011b1662cab42d65f468b2aa102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcb19ef9313ad3e231de0d69a2afd3f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb93680ab5f661b02ef598523dfdec9a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dd1452f62504a10940070a454edd6f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d407a9e0daaa50d48095149dd9449255106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5014f707642e70a38ba9d359f103b20107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411d84eff3d61520fe8fa260f712142e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107938a589c404876cd36ec5c6baa58b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f5012bb21667c7bb9cb00fae105333110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b91b1073fd4b9fc663dc4bded7c0c7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd92da33efe33f631f6308827610066112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59ba1c9edc353d4e2174541d40103f5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6daa264277b31f4ef2606939e6412e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39268b50b744b5f56e9d69eccc901747115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f783831484aae37e1fe154c8534fb7f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f1f069d9f62ae018ee293702ff976f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2256cb8c1b63295bf1c785bc676ea3d9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ed0f0070b3bd97e80cef35d349ce82119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad94e77539fa2fdf5915fa721e544023120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10e83714b945cf4d67779f7bfa095ec121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af5aa4da04bf4ecc7853cab9e876411122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07756819ba3c33ef099f1df5855d6350123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762f0edc18fe1233e838d7be712f299a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924a3056dac9b8848c7a84eb0dc2f3bd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916e77738863510a0668a712ef106b14126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ce78b42e0e8c57294701a0c9c19862127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b01ec61c0407ca81cba615cb99653e1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b60e80e9a91dfa1e6578a69091aaa06129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604d85fa7747fe8af8d61ed8c80acac9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79139354a61c5cfbef3b15e539764738131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d5e6f73763abfe65e8ea74adab8f82132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba5a16a8058ed8048162548dca319c7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e87b73a4d609503b8b39b3f59c5700134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67334ef0baec852f2a1c990b974c2602135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520663cdf6377f4681483d80fb198e14136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddd710810a77e6fe1f80494a3600aea137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2704b2ba3554111c0bc7bc37683a438f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d89f144b6dfbdcef8fc6eb26a9583d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed881bfd8b970c70d613d2dc59b4a03140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c336a92c618519fdf509193d5c8cc5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e3b19733dadad6044b8bbc6985e012142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e3c8f7fafa80f374348349ff432bb3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae428abe846fe49bee03418130d76aea144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bed318444e632fb92f98d595e6665ad145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed0f094b246bfa79d9bb2c518723246146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51247c261972ffc88d4c6c3aefa2a96d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dc050ae76cf849e0ad603f54428bc1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24153f77ef38a9348d0f5e59b1bfc4c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a22df5bcf04239bd8ce259b66a824d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787df9a5b99911d12963648620c906b7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ffa9a7757e00217d772695c841fde0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402ab50915d2e4c59aec3ddeb70d70a9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7b8d7cb7136186fe5ee022ce568ce0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be009c043d148bee761edb3aa2ec220155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0ee752bafc025145b3a7c105d2f4de156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcf7902a5de8596fd7357c1b3d4bfd4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97da7604797704857d899647e7e925a3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc677fabe9f9cef12389f56dc4d1d9d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bfab33dc940f9af6c18c526e517b5f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0ff0efb247cd46de271f6d9fd6a592161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818e51f4866bf1973850129fd06f457c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90196de32181e61f6c6f45bc20ad883163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e6559273a23c9de143641c6b9677f8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7689d5f90507bede200fd0765e01d049165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598f2769a1d38b1df3418a1595eb93a6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59294c16876108f755d5d3372e98460167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f215755e4c28c652637f5e3ecc6b911168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6ccc671f43d0322ef56fee958e4703169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3019a59619fc40c173477a9c597b3413170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8c46c1469b5a0ec5b72d4853f4367a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288807de0fc9e8d9ffdc273cccca3031172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f61a7cf544f45ce22c3a4079cb7571173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba1a46c9b914dac5204812bd02c4141174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b216b204ff5a3afb1074544758cca37175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29118527b74c5684634fab9b524da06176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da11a38feea8acd330b5762e1316bf57177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949b4ef2e2ac2328a252abd05e5a214a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb845c63bef3d95a034a3c0cab0c2b8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc97bcc2a23073754baa8e01b0b73f03180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccf45d8cfe583eb0f8be77648680ab4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6a6845bb5172b8c8c2cca30fbcf6f0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cd9a1088b0d746be5712003431e822183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28928f140dcb505fd2b35dff1e0c77e2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9d3d7bf30e22b3a9dbebe5bb2bc63a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a9beea560c10068d905f23e08e38c6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c4d918e5ac6a5e471d20d6f75c83c1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aeded2662e101f6ecc6fa73aa08952188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84d17fe76e3f99369f2bae87b951a5d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fc7cea284a45f9e6183b42e567c8c4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d69b1c14435970b54a910bacccbb93b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1217eb3d350c1544e8b820077eb428cd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6c0d43eb360d722303b57816c2eeeb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f619750a3d5e42d058591fe4f795611a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a014eb7ac04bd5894369d3caab730a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7815148f0507c4f00557e838d04162196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d553950e0398b3021d2f28c599f0b20197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61a88309d6dee4d57b01375cceb42bf198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de918c20267464925e200cdf78b4ed5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd01cda5f692d6f43842accb4f47c8a9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98298b2b0ee8e0fe171a0c83a4e8e40d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad88f93ae80af0448b673768aa6be0aa202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c877cd13db2274527a2cef845bb48abb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee96d86235eb72a4f86f273c4c34d442204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4206c776721aafe7cacdd32a256121e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159d84c569b2b8cf731cd21085be918e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cf02a9bce00678bab289063ed50bb4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404a941accc93d5f7aa31fabdc59b854208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3899578c6229284df3c31309673735a8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1d115f07c64c4d7464d0e21a7a0f42210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76217dedcd17f9fac039ac050056cb0b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aff62f0213161e15bc908eb664b46b9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d827ac12c0762e6c632f3e869dfb7872213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd65f4b2e166be41a69916277a3629f4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed844617fbecf1142d2f5f54e04b1281215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70972f2a4bd0dfd938d66d11f8da7ae3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aefb57fafd5ccfea39a42d6c179bb2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a259109122263450f5859037fa426160218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90653c108a184f703f510825f09703de219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8da66d4b7be4354a8595d5f1071c35a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6c305dd891558af0b80c0106107e18221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01bc817cf2e8c0dd91e4f247e6b7415222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a3c7b45d9ca67bbfe3d42f55f0bdad223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fcb92d7dd48e66842ce7f65617e13b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feb8e90a294f5d11533200c34e3401d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc283ea2e7faed62c1b0d1822b765ae9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0a889a87eb89f5e428bdabebb499d0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bd66bb716eaa9575d39bc4082edf66228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68929d718491b61f5bec66a305598f1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46667f0693b3968387c8a223f15e392c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94b332d27e41444f9494d0b4bb39a54231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17c0133ae41cad72308d2e47913a7c6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86398715503cff638d3c83e2be637a60233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0784f6ea30f45e1a7bc29a0154c58509234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1a8ba9ef54f288a05372734f243ce7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63176ca0429b98a8f5097588da1df635236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a710815d68bcf71236e081961f3f44237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f234c867a9b4e19e090a2ef12fbfb49c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc19a3ecc4b60ceeedc9e07a553747d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c251b26ec88b136eb26ceee1bc6b90f5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9b0fa9ae037ca0c5701b554ce112e3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b63a8a1a150badf4ac2e762fbe6004e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c257f4f0591cade5654e718389b9d7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfcaca9ee85045edd42878a46367593244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45258fe91c61e191eac0e612d8523c9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97cbd45cf1a9bfc7442029f14822093246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ea7f84df59bb967e58e4e44c017fe2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d06053982e78d7ed56543f167589953248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d9800b812d890a41e2b69539f83fcd249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c2520c5838357e481319568e59f770250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7d49824de4260528c6a27e56ba0031251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d155168c87f92c55afbd5d53abea17f2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8f9291fc0823356a65178d3928492a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a458b7fef6b3fc2cd761bf866ffc2ec254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c5ae551f475c98a6cee89444e458ae255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44da1ef19b74b87857ea70dd29ecda5e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78a60c26cd028f5ed97725ccf7c242a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c1274e692f64aafd27204c59ac9941258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1557712de3b9d8f7d29753fc30c8aa259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484e1ef6c21bc597242964670460268c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3727c1e0d2bdbda7edcfa82ad516aee261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0f48b657342e18488bbfcb0d0ac2e3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709fa1d78554f53d789291bb9fa13a34263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df6b20c5434fb8a17ae8a986c91a698264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58462822c15ceedf808e6c29f36b827265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25438535c6dbe79c8fde1e703243ce5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d979f80caf5265d8c3dbc0d274f18f5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daed930ce9b4832ad1aa67db44521b4c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90b529a53300dd5f3b508f0bae9bbcb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f40877c2686334224f8fd8911a6ab0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeef0e3e7aec2a5aff8a42df354c24f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7361e0da183f4c1725d31d95b34ddfe6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ce19d0b99a3d7fd7fbfeef45688ffa273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e040c3bf689a7b0aadef5063f8eb5f19274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4301366119eb446a3c20da5cb599413275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e78b2df464ea0b1ee8566bb448d1ef1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31efc6698a5acb67458c3262f3ba5a67277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95402889fe81af9f00f1b0484528b27278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c250719a55741c851f50f7a6d44a52ab279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c259b1508bb7350cc8a2743e77d6dd0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5883bac3a5e4d0e86fb3be4423968d7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e48fa924bf7fa1f33b2a77ac979afe5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b53e9c70b52f90d8861c4faa3a4d92d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b02214c7fd12514def82009587a0db0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b54cee56ada8f59bcfbdcc2781acf02285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b387c3a86719aa9804605eb01a87ff286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaab981e5931819d3c74024979f9bd31287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef39505ccda549148689e7dcacdab243288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54adb33f3a847446345b5fbdc6aec2b8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d25ae3d3320a705081d1a44601e745290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747d3a6772a45ca9501b39cae4358c9c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14007a94c4f3b2baf5ad2133ff212f74292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58121e8bf4159f1e115a37f00b0fa02293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959a6962f9463e59c5f14985e9d074de294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27765a96bc28a108756ba77426cf120e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08af003180cc941d786952db8db39bfb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0793227ed372d317713b7cd80fe2c80b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1e30a98d2425cd6df4db02e5bdc579298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ade26e4bba9dc22788599cef466a1e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e3f203d8bd165ca733bd3b5405963d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a203ce4373ce193915bdd5a6218eff301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4435a4c8526fff6f911ec5db65d55e2d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bbad34f662e301c1e76111809f80bd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669cb5b86cfeea44799d37fd44f461a9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b544959708572a007713ab01140755305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe34f5cba8da72fe4806214d86719cd6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f70f04ef5d4aa63779696fa28884dd6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012676d93c790766e90dc57f75f369e9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ee630536a7fc9ab3febbb36eb204bc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e547abb825d4477e5dfb6051bc16d04e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed88e2ee2a847303c86347494c0d1d0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c959d33b490d86a20a3cbfa826a9e5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e1a443494b74eaa99f4056cae8f5c2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13542726b5822356fff9467291dda0d9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf569c2bea20c7f924ff0ee0383f781315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebfb7409a411603094b26c9975d3597316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c959c6bd20bf15bd462059ef4fe98626317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821008bc53ddfcaadf0b67e41733dca2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80b0244d95960490e81a7dce987421d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ae48ae588319d77ac47f4eae487c9e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bbac8540f4a34c737bd203a17ce514321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196c932f627ddf5b66bc7cc3e05dbc42322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c811ff9ba65dd959b94531d2b1fb33c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a51958ef173cfb5ff3f7e7177ad31f7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9a41309478ea2f82bcd19847d1a574325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c15871841998e8a3ac68de05803d53326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83da7fabbfaef0d8cb5bbbc7a2f72cb6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6532013f9226e67b17d2c3ecc9fe472b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17475c063b9898672c6dd3e489107fb9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cad666b05cb52723bda86e40be0f80a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a844edd7777c1ce5c36f2851a638ceb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b51edcaaf50b4921907ea5988da8db332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4890b0d885eb4bed290b25d15fd5ba2d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a0f254ed7de334c4088d85b569b914334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9f39091078388577886faca5b1ced6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290628efa81c37755f8588617eb7de8e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac05cb114e4447b5907a53049cd47cf337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773b628ee37c8af96e8e5bd3f1333c74338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8923c9e4c78a98f55ca3acdf68bb7685339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214fd4c382f5a92b62d9c087ce976cbb340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a652c1be5305b2eb99cee04c7bd8669341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d4c33fc1c99c5eb06ef921e983eb74342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e0301ad4c407934ce0c110bf08d6c8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d52cdea4a6d62f57b4601114d9f313344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacb6cbe22e93019ed14ca29d9c9a2c6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3444befbdecb942fe8049b40da993597346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805141d9317995ea30912aee1b6749b1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646279a230daa8bfe0129ba892a4d114348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049a7c2af4af085f9d95b4e72f63fc10349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23a19bb4fb5437fe6f8964ce55ae0d3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2141963c4c2835d6bab0f4f3e63d3c3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cf05d506f57b24ccb3ac295afd0155352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac9774aaf68a4407b2bee708abecf5d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351b11cff8ffec411f2bf37352ec6f07354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885601432601560154b39db4b6f1ee96355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c76eba6ada8342038cce51bb226a633356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d262e19e7cbd5ec02fb43b0e0bcce0b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2981aaefdc256d4284d1b92a50e3da358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4935e916328d76632f73f9e2fb2ac0a0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d5621d95f0af28afd0948333b52b18360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aea480a9195d61390cd181c898e648361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562433fa172e2237f8e74f8f43e0bccf362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6103b2b760c9923f198eff5697d463363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ba31d550ae50a57b5ef18c8b1cbd40364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e7395f787033bee5b90f9999279f28365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473635d089854bd138be3a4e49a3dbda366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41c1c8843c9c4df86ae41f34d1f48bc367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb98241ab680a84f8297fc65cbfc83db368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcba7fa1f34cd0f1d65e022efab48a3a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc32c6dddccce3982c9ca95a6b49a6a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424d0b26baa074d5945b145ee5bb82a8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7af6470476520760f73b7ca6551bc70372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01eb44851fb34681f356249f0c85bfa373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23756338ceb8563799b391cfdc861fc4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274cf6db4cd3a2b9cfb6352ce6b789ad375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cc6c0fcc6a257178c681c3fd1e53f6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbeba1a87984f3bf0917b401d5f8794377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3ba4e69a501d5ada7aedc2d7f520b7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32fecf6d4b9458a0e55dc744fb7b822379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767dde823d8526d89fe6718f587b91c3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eb065073c1e2b908b6f9c138469cf7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9c4d638a82888a0c3888d626aca4e4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82afd3fdfcc01a3f4c40246bf54f35f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf12430059ba0fe3fc711137ef5ff24384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2140de4d8e27a9d504df7cc3cbe4265a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7273a087625c66a67e2a98d2d6d8dd84386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529bc794058a68a197149bc3a6ab5061387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7929c05fdbf291743f608fa129e844af388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cc328db83fa2db985f3d9ade69e787389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ff7d29ffef3dde1e3ce6b216bf1a8b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6427f420990e7b00fb3077262897c8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3914b3a77646d0af65a428a8ed78572392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c256625658fb14908895790654543cb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2ced483638996d919af73ad3f0980e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d228d44ce19943f07b1e244129412c9d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c55978563a9ac30b1935913449c1c0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f33ef89401d53ba4dd18b55a5d3da66397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb851d6907439e47814b3b6d63b06562398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ceaa7010fd496e781284cabf7279eb399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d276c0fc3a523ad836ad87bd4f4502a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdc63a35c7dac4cfe3d6ed53ef56dad401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d5b06845ec629c2ad4cf3705eac58d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6c3fb9735c6f5b29e52c4abeeb8bc5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b13ab8ca111bc70338d7e4e4ea6732404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b56b05532fc05b8d864072623bd06c2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781d4f661563c7f5811a80dd2cc48915406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03bf17efa9f0408299b65be0a49804e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35590e3471f1246159c7dfcd7ab4833408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c934eba7c5eafbc2b56013fa6b354aad409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666bf204634a2c5a09579cb8c03c8d42410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1fa95d8040aa78e0d7acb84648c21e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999d409844c4b461ac4f128e10054e2a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696c8145eb828a4c1101c9d478fee25d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af25394946efe30f4e3027e790c45469414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ce665c8ab3363724c463b40494bdca415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d7cd221a370689681bdc2b17cbac30416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2af0da078139f7144ecbfd9c7022f9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cb597e9f39a4f3f7269b593c46e8bc418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc3e856b6ff67f132f614dcc3f5b4a8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f2bf01983ae05734e81e1634eb230e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9d2310655e3a0b0205a12fa565caff421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4f1e92e0107f85a09dfdd62f68ea59422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c59c972834884cfcf23cc57bef83ea2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5378bf6d2044cb567a94026e49764719424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed744d588cb157b8ecfbdb834d6c4be425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dafe84192d3cabc9f1f6f474c4a7fd4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb012be06bd5d0bdb0f1771c3d881185427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c6e915d2bbf90da2d9d1ffd4b39662428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70e4176258ef3596bca039af65c90ee429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95b845081939d83726a5e2a603f310d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0e527f2e82f4c499e6041e25d03c56431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77570de937ba50c5927dcd4e62c135d6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c1581e800d75c3795d5ab38a93de56433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac6a1bc55b25df41fef90991c9b8042434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ff72ce4e7e068e777c4f0b24fef09f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0b048613187b77715457e00406de03436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c5bb5e60547b383d93bd7b024e3c9c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80b3758c62db2c8fb8d871414a3d7b0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f59ff8709fbe48f4607072e514d1400439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5239a5313fd2bf0702b8ef66e35afa1d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e841f633b5aad89012e92de53c9afa441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e612f5b485cf1e97552f04f1b029beb442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e255d1ed161953c64f8a80b1429d08443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68415f7898896e785b4f20ccef580bf444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75713c5cc304c4adda9996dcb16d2c89445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6426b5a6615a3490d407a7cea9323381446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235a34b0df64c73df2186cc5a2d7edaa447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b964cbd827a6d2dca212f6a2cb90111448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bdfc426ea332036e49608e812c98e5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421a6e80cc15fe307c95d268f227b9e4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede9e9e3923671332d301d12ee14c7ff451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5cbab84cd2e1713db085deb1184d7f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f60091abb6afc2741e4353f62c65d70453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f814760fb8cea275ecd4a213f98f46d4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b6ce700db7d3dcfbee050d9d650827455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14272435f72d46b37e91123ff27ad049456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264e71f919aa9b1eac00fa01b3084c2b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab809aeda80ecadb0c1ef191edd23bd4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f248bf2fa4c669f432e9ce7a38a3a4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c41166c766ec13395aad8f762afcb12460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96501f0512c2b99fb10272d7cde0315a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99930f57f8f6da94069495981cfc6909462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b686a61005540b07c0101bedb96cfa463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b72533d56e8383791cd59243bf0943c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eb6df0825d7b7eb928dacee20222e3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fb549b30aa617c2c108b44e7cc39e8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68e4262f2d63ffc2bd4049007b3d7aa467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1435ad6345144f486ed42522df00511468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9704d67b1a047712f8e5dab6a2f2ef469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f4ad19555855cc0477bcca368f1b35470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e70c166943f927734f5fd1d1379d8d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e196e19d144e1e26759f3d0e2a4b85472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6154957b2557152870ab3175031f38bd473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b868043255156fac4abb08f972abbe474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adec3469dca0d947be0cd8fab70d941475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04475fc72a205eec2a5ddfbfa8b710f9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fe4fc894036e689b04c5f098119edb477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b44c4448a7f40d586e817b3d206570478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ae755f330d654cb49932595ce780f6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1fa41cf546b33fdeb95b9fa4589c7e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d000e55ad5e4672b40b1430c8d605e1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d94e5319e708b649f995e8edbbbc553482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a8133ad7b39af80bc0f093df4847aa483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b95b232486d306bcdc0511346d689e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951981a001c6cd30967b334fbb0446e3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a605e8b83ffc62ab6da10c7756ac27486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd468727f07e0af6513439060d0d2a87487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2afe4bfd9fe7c74f1c65a3307b0af0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0bcc5844c9854d09e77ca92e678053489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ab3e4cf12824c4f9b8899c949de926490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c5ac5d26426abf5cd3a6740719a288491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09adda94f50b5f3a822bba8be9560e3c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dd705e6694fe0b4345f15c8333a984493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79febc38869edc22267fa81d09541f4e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5980ca974ffb391e6430e0d24a7a74495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa3b750e8987bcff65f5ffb98924759496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6249cdc89583f0cf55afe17ba64e24ee497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b351391e55041414ec0fa1f46b9b1c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3b91e034ebb5727573a5dc77797fca499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff77883dece86dac3444212dc288017c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e84ab52aa0bb4a1e1aa603248ea8cb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c665f8567b1ee8f8f794abf348cbd9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ddb9ef1ff1e3f13974b6279f5a0c9c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448f25ab3d6d3e505b1e807d08ed1379504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d499b63cb6d2cdaa023080b57b3c486505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd5c783084d1e646c22037e97f788eb506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f5742c5c70b14b49e2f072468319e0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee5b1adb329fc9cd3c58077fc53d2d6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae61595e7bd74c355a4b4325f1b92894509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e889dda1fec9bf1255387dcb7c677b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c88aac0daac1814fcbcd4243e08ec6f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb0b0170c034da1edd34593f2c074a7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37f9147b80f9c8c2a116fde72cffe4f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537a40266e78904d93f41f227facfcd4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eccdab930e3ab52a93119fcf420049515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c5cf5e5240fccb6abcaeb5d0eb1a3b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584759b38f17652e01bf997199e29a79517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162b09f80ea06cd0b65e4b15979f74e2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6653f143b6c32e032990593a41b7cf7e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae4ad8684efb62e98616e4a1b294548520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbe4a33c911c46973bb907abce1f668521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288191ab36f03a418a8c6b212bde1966522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a147e6a9b1334cb6d0fa57997b2a41523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2cba6e0d4909bc5b7a12dcd0549898524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d765baab715ddb0c3de489d58e7d09525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235d0298eae8da1798f9b0522787a4e9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c539c39e516ddc59f1b4268e6a256db527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb0018e3617daf69935fd4fa011b800528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caea0439fbb71ae33d5601633d341e1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98480d87e1c278bd01e133de76b24ef530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9466ab75543d3b96ec0aac2f22e5dbf531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12761347780b9ef818732c81d04fea4e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1702f9bd9fa1582e4f9ee9610dcea320533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91f7a1214e860ac59e5512dd5a9af72534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ba1bcef6ed04b04c5b89c69ee90d88535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c5348f4b18cd76b491ee6825c39e3b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e4ed502b13fdd2b9d9a156876525a7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28d97d140a3b224de9f85d77f20b14e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff10d8ba6f0854949a48acd2efc969d6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7569c9c5f192c6ed663e5761eae9563b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecbdcfc433971867eec3ee1ce885845541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6422a81da78564376bcea6857abc724542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d8cf379e93ac12e566173bdbe8a76a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656c6f05bb606d3747537d6609fe1ce9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce073a879ab5940a7e1b3af8ada654b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e7783bbe57ce17166891cc05e73a9c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eace534881fadba4635ca4dd1af07a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223d5c7d22f0ff3491c5de1d14711b64548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409e880948443ed74bb8f0fe4e5a8c4c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ecd98024a04f89a3b1a78d3b7b37be550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8948ecf2f6e95f0d3ede76ced5254e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca22d9b9844a8ff142031e620dbcc06f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5951bd85a3a376a4351891999e368c70553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97edf35b591e1de5e01d7ce6a9043f7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e2b1808503ea2ede3fc5a4ee109f5a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20df05b13c49fb545cabf4a98985dbc9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf30b1f798e0f7151d1a4e54c7b04cb7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebd64232d9ce40afee911ae36cfb185558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424da7b7a87c8043831b6382359d9b71559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b9e5a813c143a1a97c9bb6b2eb4fe1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8797f29324470ebcb4af9ba9a8d8e80561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f96b12a9b0793b3aa91e58bc33bc6a1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66e8608fcfdbf3c5ba0d4ccd3166fc3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf781bc789dcbcd575b1417f5f79834f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d340b19d2086a56ae5ef007f1c99e99565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3576ecc5860b08b621ed8a0eda1600bc566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd45b6434a282ef77800660e7f85aba7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1efd3a4f9bb17bd714c0a202979f74568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca410e3e4c732fdc72e1794507507371569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9e1557d1f34258ebe79bd0439fcff2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c7cabec64fbe7e50c3661ec43d5511571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d47a22b11b6f1b2adf42ab2bac8fa9e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8fd5012103cd3940505c0238f40f6a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc3cb94da2aea00434f33480fd8bfc1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0aaec212ff603e22a795e2a21524d8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09c1d91242a3af06e18518d8223e134576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93b8165b2e79e4d034a8488870108b8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e12a15daa908b6730106dbe168fd451578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0a05f1f41be178c22bd349eae36bd0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb17d459a8654a05b8f47d0e63752c4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4561c0da53e158e0bb7c096adaa822581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8695b2415b5ca738766aa57498d0d8a9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0345d0ee1d79e4992328a3b3719803583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ae84b800d460f8cdef4613f3e59329584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0ca462b59e8fdf586747e707758fb3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5992f5d0f7e875f15e4973fa54e1a807586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1856c10738f0ad96a36b99933cb8bd89587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1d404184d6e2d58a301ea176d13fc3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59ec33d51ccd9ec7817afbbf2281dba589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96caf0893321c0bb5ed072121a3532c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c35436213aa9d1a6c1e2524cca86a4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797b290328127247fdc11dab79dbf9b2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21802c6287fc0f8a67c016304f15aaf593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4d225f38fbe857a55732e0e397d8f1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb0652b7007fa358407b3950690efeb595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a79df8eea9b26cd4e8b6630ea6403e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b31e69db64579cd2ce0f912be7fd6f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c466a547b7ab23828b9c2e3eae644b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ce2a10abdfc9506169c76c1b0c8fee599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26959ce6c4a75bab24e8dc8fe51c6fe1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94487d5e78c2e39af26650f39614f701601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99d0a629e82b037bde01ba88afe3d13602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0487c45e20a161e406d2c48becfc6181603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a433d9ce3294ad2f2dfabf8fb9da537604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f3ea548ed3da03142d8f9086712a82605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd5ebd1713b990bed1712b37f18e939606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5996d7326e909c4a5a8726f8d2b73d71607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc27de1f3335a13b7aeaef9e741414c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c84463e45590babb276c996ba008fe4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb42ea71f6eee04e0e991555bb3033b9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f20b95178d5863d140923cb1ad2957611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3d5f16720ac989f90f5c2a349e3652612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8295b6bcb0c600b314bc1318d9d5fe3c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0d59a00bf1afc590fdc7532377d6ce614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127a1bec14130be6d11990c93ec8a75f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487005abc934713192778a4f61783bce616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92dd8ff47d57880f578b9be8f3f5162617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fb5b5ef5cbd40f2d2be0c1f8c884de618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c512a2a9ce964affe3aed9ac5c1a344619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b128bd016bd673b297a9723acb484dc620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8e1a9ecf60d694684a590b8eb99114621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bab63e8861618d0fa188fa226cc4e1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b8dd28434fb5e95fbc73a5d7d5aea1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aa670bf5ee306b6a548bb19e54c3e6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309631a2557466cc818ae60caecf722d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4f39a05ced14e482996c71552679ad626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67747ed5511724105100437c986ecee627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75aff3d217abf1ef444434f5639d1dd628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef103473e9c2cea7d714499a25aa382629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d086e009dcf815c5ff39ec298f08ea630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5cd10567ee0b77f73074a9ada296ab631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bb203cb30045869b9fdacd84cdb862632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626ba250b735b2c7b1ee76c9aaa55737633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ad244b48ba11a587fc600aa7b7a294634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5ed97b0e10b66d8fafbaa0422ca2e1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5de7ab1b45047e8a57990a8260bc288636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c504b12dc44cd2ebde7cf2f161783c05637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717a89c4ae729f264696427c5d75ae81638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5879116e98ffc5c4961ae17927f5ae68639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af2ad5d38277d2896077aec172d64ee640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3e19f083b90ef5a947c7a8e7a0f445641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c2186ecd8ee949907cadddd933af7e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b828a3a5cff27ad51edbfdab3a3262b2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9e924a6544ac66a0e3c3c44d767fcb644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f59a64595c7f3b5e88c095f37d42a4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb60a952cee2e115b8ec6e9e92e7db6b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85984e3b97e304a7a8b7fb606ccc8be2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aa4fd481e1d656c4572d83b06b8e29648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c12e626752930ed4924dd542ed72150649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e025dd72e7a7dca1d499c4f54d5f5a4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c12e5f808d6d401ecd1501cdfd026d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfd2b053621c8208abe439c76685cc0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c701b8954e771253b2c6857e1dba4ec653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac2eb7768a6076e5f47419032c97bac654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7406b6dd8515d8e6e00c42201c700835655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4193ffdf887a561ac316f74dd56ca854656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a0a1b3ec7a8c22ea606097803a88c8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb21700eed24a72d5b4e4902ddc18296658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8283fd872b9e5da03eb482a45c871c0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e77d648dff914e1cbfd3daf5751c73b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07c9e24d609436ed28324d12d42410f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c585a59fc41547cad7ef5317fe5a14662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba7f3a26ed5ab72d9976511a5c1dc13663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb91b0d63dac7733019da23480f73860664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4706e4bd613b0d8dca75b6a908ab380b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dae51cb56d01d449f8de7fcdde45c94666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532dc82a2153d9c25d69c57eb7957c12667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574f158ae77770590bc6baa4d393ca2a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be47abf575ef755645905bfb5ffe58fe669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b39bcec4aad237b31a133bb3ddab3e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f28da672088824a3ab04542f4d58168671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248b4f2e51828e44675c4ec592eb7d56672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a22274664d34b83c2c596b59c851168673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab3c3b18f02330062001b38a5f1a5dc674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d5d393ee813b2eb025dd4689a57a55675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028e6f8f5d7b76e192d7f010339b7bea676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5277f3378fb5492ef051bcb5aaff0e5b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2331b7ebec00027b534e8134eb69d706678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e5f971494eac3bec19aad61bcb1e4d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1284c62d5f9ec267ce4ad81db24fd861680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f92327e7dd3a9586cab691c164a108681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fef9c8539eb425fb489e9ee2723f51682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0c5ebd14a8a6542fdce35ab611f0f5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c2103cd62979d35b38160532c3de07684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f024ca86efec7f975913305009d1ec685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08179760519f990a05f46026860c487c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba289bc9c962a3199ef459c4dc2f5d2e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09f8e2ab65d95e86f65757a15a5ac56688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec24676194fcc5c589f03752061b015689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7879379b4d04721c43ab6423417c31690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565cf0af74efe5612f93ce37642ba15c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955018ba9c486f84964e9d5f29dc8469692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e69a3789c58b7492a5b7cfe32d49d60693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173e89c6ff63d6a32ffb282c06b4fa86694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cb2e2a76e730a40e5c8bf5448e4a4d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c0eff761bef75f979906dad09f29cd696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7acc5db64e4716198f0b25be25066dd697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d900fd2b1020f335adc54e9feaa43c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14f89135ef90db5463134b94240eb38699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68280195b538e82ba41b5cc48c1eae1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db128c0e99b2caeea28c8ef47a4b1f02701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e764eb803f243e98426bdc6820799fa702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5b80c585cb8f89415ea1df70796d35703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ac0c06e563c0ea3ccd1e41befe2060704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de14f169d13fb54080aa678007240209705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caeec4048ef0ac857804da8327a55c1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f6b4b3be5a07861f834762043e41f3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b062b819a4890b4065674af19eab3862708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd2d2ae8e4b6da5f9c6352c488f584f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a853f1c9959316b3476947704d8497710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cef7930a15111db161e6752e650a90711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b56f3d1213bfb1827abc06372cfdec2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee358805599c4954564673180f06625713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981a07155019dfa010081b13f57d5b46714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb28092abba66a9691a8ecbbb1d30e4d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517444e542c72eee51feba2c7f314c74716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f250577714fa03508e2dfc776f164d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96248a90b9b1942c929668cc0375351e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1619bd56d46d209ca54aa6458b9995b0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aea22bf7a01b898f832926d6cec8a62720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33363304a4961e2be141865b22a46046721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e3d093ca8d299b18d67119ad5e3d50722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f368066576ca8d10f52a24c9c9e595d8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a10bb6c8df67d1c849366e73379d1de724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6d2e6c90f1b8d9f2cb7f6655329c20725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538e61e218f5530e0547b44661cb9d71726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f420430f7c43f1776c56340da9c44060727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6d9aec59ee1f651b0d61eb29a537b5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65ebe2460f25e468be25a096824a91f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccbb54f2387bc1c52fa914c0681a75b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9382b68962b739a5e1da2e79ed16e926731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302e9175f8ce42a4e64b8b3a582cd107732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0843b4352c761e258527a9f2aa6d27733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7d0b263fe31249cbabd5855ea78d4e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbac94ed9850118efae4b90a5ea3c38735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637ef06b54e8002a75848e3fe304d280736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4149a6116ecfdc2572ad85658eb39e40737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a782b344f48879e45c58a815007064a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745a8ee3cef9b8c190eaf23fb9e176a0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aec5c35abacd62efbf89f401d619e9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5206b69295a36a5f7cf14ef8e023be90741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e48a3a2c4ed9aa2aa665b9004b66023742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd265543e378863b06eb76a12ccc10b7743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403d1a7e0fdcee4ee76de9c7e4c99239744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dc9dda8c68450fbc0f09dacca25160745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3743923559267077fb4ad4bf98dbab746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e44f897aae6c60b4902c3c0d5973cf4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca86251473f66055e32ebf0a70c17da748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226d117587be09c96cff003017f69cfd749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aaeb84bf5ddc968c9ee95453946fab750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4aa6961681ba3317a90f998f0a0eca751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d8d7fcd52d97d997c7a05b369ae72a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894193e308b44e716b473fc52d9a1b54753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780dd25f92b1c411753edb38f6e210f7754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a639d4eb22172162f2c512892cd4735755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9246f859be24695d6a9cabfc981bf431756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bba3012c78bd7c70ca02c80cc3a602757.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -24067,51 +24058,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24118,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -26057,110 +26048,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>380</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26358,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J381"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29607,6317 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18210</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>21.5</v>
+        <v>9.75</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>18212</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>10.8</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13945</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13946</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>5.3</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>13947</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>21.8</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>617</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>618</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>29</v>
+        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>620</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
         <v>26538</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>623</v>
       </c>
       <c r="E212" s="0" t="s">
+        <v>618</v>
+      </c>
+      <c r="F212" s="0" t="s">
         <v>624</v>
-      </c>
-[...1 lines deleted...]
-        <v>625</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
         <v>11.34</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>626</v>
+        <v>620</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G214" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I214" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J214" s="0" t="s">
         <v>630</v>
-      </c>
-[...7 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>13961</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>10.61</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>635</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>636</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>26549</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>637</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="F217" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>11.03</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>636</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>17095</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>638</v>
+      </c>
+      <c r="E218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="F218" s="0" t="s">
         <v>640</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>26569</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>12.1</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17100</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>35</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>5.89</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17103</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>7.72</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17104</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>12.54</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17108</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>4.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17111</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>5.26</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17165</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>10.34</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17166</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>19.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17173</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>6.13</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>671</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17194</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>672</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>673</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>11</v>
+        <v>674</v>
       </c>
       <c r="G229" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.91</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17199</v>
       </c>
       <c r="D230" s="0" t="s">
+        <v>677</v>
+      </c>
+      <c r="E230" s="0" t="s">
+        <v>678</v>
+      </c>
+      <c r="F230" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G230" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="E230" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>8.94</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>678</v>
+        <v>680</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>679</v>
+        <v>681</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>680</v>
+        <v>141</v>
       </c>
       <c r="G231" s="0" t="s">
-        <v>681</v>
+        <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>8.91</v>
+        <v>36.43</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17229</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>684</v>
+        <v>681</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G232" s="0" t="s">
-        <v>681</v>
+        <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.94</v>
+        <v>36.43</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>685</v>
+        <v>682</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>685</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>687</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>685</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>689</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>689</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17232</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>50.27</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17234</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>696</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>32.08</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>697</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17235</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>29.51</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>702</v>
+      </c>
+      <c r="E241" s="0" t="s">
+        <v>703</v>
+      </c>
+      <c r="F241" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G241" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I241" s="0">
+        <v>24.23</v>
+      </c>
+      <c r="J241" s="0" t="s">
         <v>704</v>
-      </c>
-[...13 lines deleted...]
-        <v>703</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17279</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17280</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>1.93</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>712</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17287</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>714</v>
       </c>
       <c r="E245" s="0" t="s">
+        <v>712</v>
+      </c>
+      <c r="F245" s="0" t="s">
         <v>715</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>713</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17293</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.93</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>17296</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>14.64</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>22041</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>727</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>13.17</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17336</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>732</v>
+        <v>730</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>327</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>29.88</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>731</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17337</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>20.44</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17365</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>15.15</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>17372</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>10.61</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26678</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>12.69</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>749</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>750</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26690</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>751</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>749</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>141</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>11.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>750</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>26691</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>327</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>7.48</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>756</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>757</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
         <v>17395</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>759</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>756</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
         <v>30.97</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>757</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>762</v>
+        <v>761</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>763</v>
+        <v>762</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D264" s="0" t="s">
+        <v>763</v>
+      </c>
+      <c r="E264" s="0" t="s">
+        <v>764</v>
+      </c>
+      <c r="F264" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G264" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I264" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J264" s="0" t="s">
         <v>765</v>
-      </c>
-[...13 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>17417</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>8.51</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>768</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26717</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>769</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>770</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>11</v>
+        <v>771</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>22.12</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>26725</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>14.64</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17447</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>77</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>29.22</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17460</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>1.54</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17461</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>3.73</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17462</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>8.67</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>17475</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>12.43</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>792</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>340</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>793</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>795</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>591</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>796</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>55</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>797</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>228</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
         <v>26739</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>798</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>799</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
         <v>15.98</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G280" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I280" s="0">
+        <v>8.109999999999999</v>
+      </c>
+      <c r="J280" s="0" t="s">
         <v>805</v>
-      </c>
-[...7 lines deleted...]
-        <v>799</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26765</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26766</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>26768</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
         <v>10.38</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17509</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17510</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17511</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>108.2</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>825</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>826</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
         <v>17512</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>828</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>825</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
         <v>11.72</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>826</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>830</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>831</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>832</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>831</v>
+        <v>830</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>831</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17560</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>833</v>
+      </c>
+      <c r="E292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="F292" s="0" t="s">
         <v>835</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>19.58</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
-      </c>
-[...1 lines deleted...]
-        <v>836</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17517</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>11</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.91</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17562</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>20.95</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17520</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>4.37</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17522</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>19.72</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17530</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>34.96</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>17531</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>50.75</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17558</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>3.34</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>22103</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>4.74</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17564</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>23.63</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>866</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17574</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>867</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>868</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>18.53</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>869</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17576</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>870</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>871</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>872</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>4.37</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17586</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>8.68</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17590</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17595</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>14.74</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17597</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>884</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>17.48</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>885</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>17604</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>886</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>887</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>33.95</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
         <v>17604</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>889</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>890</v>
+        <v>887</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I310" s="0">
         <v>33.95</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>888</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>24396</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="E311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="F311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>24.82</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17608</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>5.49</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17607</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.32</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17610</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>1.11</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17614</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>904</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.1</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>905</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17615</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>906</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>907</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>3.96</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>908</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
         <v>17615</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>909</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>907</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
         <v>3.96</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>908</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D318" s="0" t="s">
+        <v>910</v>
+      </c>
+      <c r="E318" s="0" t="s">
+        <v>911</v>
+      </c>
+      <c r="F318" s="0" t="s">
         <v>912</v>
-      </c>
-[...4 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
         <v>17617</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>914</v>
+        <v>911</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>228</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
         <v>16.61</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>913</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>17618</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>715</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>10.72</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>26806</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>18.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>26807</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>25.62</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>17623</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>31.24</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>17624</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>7.14</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>22115</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>727</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>10.43</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>22116</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>727</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>12.82</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17628</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>21.04</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17632</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>57.39</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>17633</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>20.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>17634</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>48.2</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22124</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>7.22</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>22125</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>5</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>22127</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>5.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17645</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F334" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>10.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17652</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>6.65</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17664</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>13.08</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>17662</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>4.05</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>17663</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>22.75</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22139</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>14.23</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22140</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>12.74</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>22142</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>16.22</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>22143</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>21.33</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>18250</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>29</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>19.48</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18251</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>38.72</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>26831</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>16.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18252</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>18255</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>18.11</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>18256</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>64.55</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>22147</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>6.45</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26847</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G350" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>6.45</v>
+        <v>11.12</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
         <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1008</v>
       </c>
       <c r="E351" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>10.67</v>
+        <v>11.12</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>26850</v>
       </c>
       <c r="D352" s="0" t="s">
-        <v>1011</v>
+        <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
-        <v>1009</v>
+        <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>10.67</v>
+        <v>28.72</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>1010</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18259</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G353" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>16.68</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>22150</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>872</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18267</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18268</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>10.9</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18270</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>45.75</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18276</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
         <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>20.05</v>
       </c>
       <c r="J358" s="0" t="s">
         <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>18282</v>
       </c>
       <c r="D359" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
         <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>48.05</v>
       </c>
       <c r="J359" s="0" t="s">
         <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
         <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1031</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
         <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>26865</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.34</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>18293</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>17.74</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18311</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>10.9</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>22161</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18320</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>19.06</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>18325</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>34.94</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>18324</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>16.29</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>26901</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>23.37</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>24538</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>17.48</v>
       </c>
       <c r="J369" s="0" t="s">
         <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18354</v>
       </c>
       <c r="D370" s="0" t="s">
         <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
         <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>13.74</v>
       </c>
       <c r="J370" s="0" t="s">
         <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
         <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
         <v>1064</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1062</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
         <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18368</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>35.59</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>18369</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
         <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>35.59</v>
+        <v>4.57</v>
       </c>
       <c r="J373" s="0" t="s">
         <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>18371</v>
       </c>
       <c r="D374" s="0" t="s">
         <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
         <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.57</v>
+        <v>13.01</v>
       </c>
       <c r="J374" s="0" t="s">
         <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>29939</v>
       </c>
       <c r="D375" s="0" t="s">
         <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
+        <v>770</v>
+      </c>
+      <c r="F375" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="G375" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I375" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J375" s="0" t="s">
         <v>1075</v>
-      </c>
-[...10 lines deleted...]
-        <v>1076</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>29940</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1077</v>
+        <v>1076</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>776</v>
+        <v>770</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>915</v>
+        <v>141</v>
       </c>
       <c r="G376" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>14.91</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1078</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18379</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>715</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>23.09</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18383</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>15.32</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18386</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.64</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18386</v>
+        <v>18389</v>
       </c>
       <c r="D380" s="0" t="s">
         <v>1087</v>
       </c>
       <c r="E380" s="0" t="s">
         <v>1088</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>6.64</v>
+        <v>11.97</v>
       </c>
       <c r="J380" s="0" t="s">
         <v>1089</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18389</v>
+        <v>18393</v>
       </c>
       <c r="D381" s="0" t="s">
         <v>1090</v>
       </c>
       <c r="E381" s="0" t="s">
         <v>1091</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I381" s="0">
-        <v>11.97</v>
+        <v>6.23</v>
       </c>
       <c r="J381" s="0" t="s">
         <v>1092</v>
-      </c>
-[...23 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>