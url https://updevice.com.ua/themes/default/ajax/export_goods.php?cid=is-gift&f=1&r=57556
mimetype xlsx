--- v0 (2026-10-08)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1097">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -2867,53 +2867,50 @@
     <t>000012380</t>
   </si>
   <si>
     <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000012388</t>
   </si>
   <si>
     <t>Набір Gaming Combo HOCO Handsome luminous keyboard mouse headset set DI86 (UA/EN/ru Layouts)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/nabor-gaming-combo-hoco-handsome-luminous-keyboard-mouse-headset-set-di86-ua-en-ru-layouts-/</t>
   </si>
   <si>
     <t>000012432</t>
   </si>
   <si>
     <t>Планшет HOCO HI16 children tablet PC |7" HD, Android 11, 2.4G/5G, WiFi, BT5.0 0.3/2MP, 2+2 RAM/32 ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-145/planshet-hoco-hi16-children-tablet-pc-7-hd-android-11-2-4g-5g-wifi-bt5-0-0-3-2mp-2-2-ram-32-rom-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000012433</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012465</t>
   </si>
   <si>
     <t>Тримач на руку магнітний HOCO wrist armband magnetic mobile phone holder GT20</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-na-ruku-magnitnyiy-hoco-wrist-armband-magnetic-mobile-phone-holder-gt20/</t>
   </si>
   <si>
     <t>000012467</t>
   </si>
   <si>
     <t>Тримач-підставка HOCO Magic magnetic ring holder GH10</t>
   </si>
@@ -3358,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baacc3631646a4a892defa47035a4ac11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9673c0be6c949fb9adb34f75662ea592.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e502f4f9e77c720eace7043e17928653.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be1bbf29b6cf62142be4a52f39b6f534.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f355b5095cc7a75c726432353b690f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9670de31e42acb9139950b4cd2a21e66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746124baf2c20baff2ceed99b585e3267.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc98413aa85c1d86a7e6f0f23d5d7d08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e059534e6a3980dca0f7e596f012e3bc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4eb30fc800f0a6ef4adea7f84b925010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593b3eac66def05731bf958119837b8011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac740a02abb3522cfb4bdae0394f29712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa3179ae657b3f93c0ad6f0294122d313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c37b4586acca93638cfcdd1b1e93ae14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623979bbd9adfc26c08d6769c98b6a8915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b5ff2d57c9a1ae3ecdadd26369cfa216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66b1f1ec087fcff32dada9435d1e13d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5c98ed8bf075e53675206c81a75c1c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c19dec2d23984324527d401c555072619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddd160f9a5304e0de6fcb7a874b354120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8d58bf3834871bc58f84ee5c5feb5b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881ecfd1cc7ee607a50a9b85fea50b1522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616b2f6e0ae8e48147aa1d8822426a2623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d773e91c51cb60b078e6b28eb3502224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15558e876693dd3071b0be116b76ac5f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccc80096e196be13eab753a30173af926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b1abe019081b5972e4fb7f3cb1986f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b368ef21741bb31802fc8ff1ef75aef28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc04627bb7ec4cb188b8d91d5e1560c929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f47c9a3039b6f12f5705a108940a7030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783a6ba6e60401aa3320c183ea2152d831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9296431a643ed3e7ea4180507a09b432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b134d834c0b0fe5afb97efde75e1731133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aa4a743d81d1e12f9be37a0efb0b6634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29107dc8912e7ee68174077881e7137335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2487b63ef627452c7419bf1873cab5036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb03d49c0610c546e5fcc550ea0f7a837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8b974ad6e75bbfe226b85034c2e7fa38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0848067c267152e8f86201be12ac374f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354182758b7c986b44c83e41be94d88c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7601ff6de91797163067f76eb5e46ad341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919adf3e98bb19d7990600234509441742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c556f3c190ecc56bc58ba82f0cb2cbc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40ba94648e09dbfd45ef762995d51cf44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb056bb40db3079766338d0d392005445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5521570149866f89b3a1437a8e97783b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d1956989452498dfea802c8ef1202047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2f670a081a42f2a7b4ccc7eac5fc9748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede3a4f0b38a8b5e4bc3d649cad7423349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f965fc012ba9dce0edbaaaacbf32b1550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe587ff5c28d2bfa2532fc8ed47be5fa51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b2f6c1d8f05c42515f46a7858e572a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e8c7286322014e136abe6588ccaa6f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0041e1de5b92cf8e164d4e63a08f5f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d3eb9258044dc46aae3985bbf2200e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c32e3bb25e1ad579d26799ccc15788056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d006547deea8db823b15158aa51e38057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fa193ba5c95a89177bf63d4f825d5e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b234ed0b0f8ada2701f598f5b105f1e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16a176711de46116d39f788879f87a460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23480e2850991c1280fda6faeabeac0461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf1273147bfd7ce9b555ae64f2bc9d262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bfb3b7dbf5ffc6d5419ca10fb86c0e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b525710bb183579d308eb5b25eb131764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f2dc3956dcba02cf6f42ab316877ab65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99d678ea07798bf031cef289fa252df66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343f2bd89d323019f05f2b72d003b71967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d29047347d29162ddce0d1c95b453a968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c2084ac566a33438974d2c734c820969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b332616dce76ae5a4178be141e48f9cc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05fe2e1751da5374d9a2ad586e370ae71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5faff27620f523141d58d94687cde8672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393c7b852c442edf0ad91b54112b611473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694b100f0506bbb8741f93b25b9970c574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0072c0d985757f6e6d4077056bda025075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4bfa4a2fe01c8bcac921dde074965976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1152f5cd2c2d2857af0be03227608f6377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f55458962c04c4a8f48c8d39efa254278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8d89f19d7a43f969a0d9d575c1300479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee84122e24a9abaf5bfe1a96a07ae63980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca6fe66e893e7db10092b8ea4d4f85a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc242f473d00c947c8c037daa8e311e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d532418b14f6b65165ca77517d2f56183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7053423c612d8a082373c656620c607d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee47b953c93bc2f3ed654dd3dc4d97885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc169e87cf11f4fee87b3d88f9078dc786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbb0e9a5c63ccf8314d455c67f8722b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc679f548a43342578ab784edcbf24d488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8df9a8ba06beb18917a408da4f156689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5bdcc8660ba09fa2d4fef170d633a490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e758f7b711408b7f64677b90f5d528a591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456eeed2ff4565c0ff78ae48d775207992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503c9efbf2e531fc3a1c9fd22621e9dc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0241adaaa6af9a3cfa3b00af41f16b394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb4f2062ff0a819c439530f7f6bad0c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735727ead0d87c31a36cedfc0f09a98196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a62a8289a7e0fad5778e9322b1c09ef97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966e94f824dc64e60f07491eab6bd4d798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4256849dfa1b4e82da01956f9c526299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058cd096dd6efd51e998c7637de8503c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ce17c5febef08de76a5a12585d8c7b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8000557e8a80c043abd864c25a48fd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b4c331fe14ac8d8c6de864a4d00326103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8adb71295de28dea1fd771239d1c73104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2434859b0445a575ab4c2b84b8e26c2f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae8805dbe830c90ba72f339fe7ea346106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e82a1deaad9635632c7b3f3443369dc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb15e1812f404b35249f5921e6dc5890108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8482da98a602d5c8978c37007366f9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af37546d67dc2e25cc908b6311decbf0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad958d3475a6cda487f5767c2ae3f57111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a2120bd0390551083991a981aa2af6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd1bfcebd9e5ff03513b67e5e710ef3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aa31ad10e6d017b71113f50865542d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8543f9c921d01af23049bb401e8909115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3644523f74c819b3e46b63a7aad9684116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bba7b414feb0d739023f3c07fb2b42117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1429220459556283b002b38d03e7cd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c1706cffc8c4bdc39ad1c7f6384ce0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9461b2091acde5187055d1ccee0e0bb6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe90a707d67bc97a0a7f0115cc85c88121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ae5a8f7d7cea42801fd0de807f6086122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ce2888647a4947464d7132878577f6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96120fb03874cba0736754ffe92b68c2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903afd0dc19441500a9ea60c9f88a736125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3491e4fb4049fd0b10ed7ca95e1a65f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7834fef3e655dd5379cf5467a210963127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf292ca0902cf9fdf43ba8ffbecc833b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bbb7b2ac6dabec0776b36a32305e00129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07d3fae5a35fe354d5047733d26ee2e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa453ceba61ee5f60afa2b4005b10263131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd4051b35bd09799a148a8ab11973bb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a576fd4f48d10d0564bd01e92a9ebf133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc684eeb204aa57ff0eb221fe7828b2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893eea2b36e9b7cdb978b3ae743a6484135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7d25868131edfbc03af1129a9bb6ed136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b948383357ee3f8d418e234ca7addeb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd26e00f099be0919cb8c3049c3f1a5e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6768f7e7340674416f5938a72efbe7ff139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5250314b6cd0459fe9525822bf23322140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2cc25b604e944d44e1920159032cd7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d5ac75377a9744dcbceb79b06518a9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7597d92892d5e7f375d696c662f8490f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34b0a8f250f1196ce938439aff5fc71144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be29a67f1ced74ad5b7b366549d6bb9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778fd6f7b3af55b7a723acf47c4fdbed146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef0db331729342f6128875fc73ffd0b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f8bb7fdc928985502c4a1b05528b13148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9140467cf8ca27789a10e1ac40ec2600149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5e679f3a4bdc2521c1726466171644150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41097ae51d67bb4f29fecae1c2fae3d9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c691f125b952e055a97ec62e6502ae0f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdccdb24b93e909c4631162142723276153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80347b5585276b02c1046da8d84de17154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7e0bd15c913e16e5c3781963780950155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cf3e17944ece9a3d5c3f9f9a3bd438156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293f3bffa0e5df05551e23d3b8d58e10157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6d86b297cbf62284bcd8c6ba0c0bd5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e9bcddf4ff346576291e643f6868ed159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73efb1935c1e29e5b9db86db205b9a88160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d390d66d1eefd0fa257bc1a8825a8fb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0ff65ec52849442ddb5b4bb81d8e25162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5febfc10acd80892fd9478a4a73d79163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3944cfe15d7b180a61a15e69f36f88d4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae54e48cfcc344b9f3c11b4450aea287165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeebc3ac0fc8211282339ee513234ee5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5173206cd0af6441f0424b23ad4512167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cee3d37e6b97be58d6989130c5fd2af168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995f1fc225432856fee10e6374c73f88169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39f4de042646950ce2adbee8fc17cfc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f766d58d49fc6ab9a992ed93816d40171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f5f135e2d8fc08b4a921d1c71d11ab172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443f00ad9ecd38455421249ed815d654173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b571eb1326c28a7be9d46ace656386174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaef7f8eb643f0ecb6bae338760cc92175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa55d4cee389266617fd9da60703bae176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd4d18fc3291cdb8407ecb1a96bbc73177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8688a9fac7a68f9cab104c95be681ea2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88c269d809bc80359820c0e780dd03a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b03b25b2630c7158b22b724461c2671180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220aa2815451e79158a6b2bbf16dc980181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5040c4f42095accd01ef44e45361f5bc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02de5d660013c9228eb9865f5b02034f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672aa63e9005158cb5d5e44b63e05e04184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ba393173ccf3bc0573d77aa42f5545185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7aa83991af352f06db90e935528324186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02abaf4a7ba880221d9292e273511f9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aede23fde8a5fddd2812069c161079188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7d7f9dad549917a4ffc8f536f157e9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21efa5d24a6274fb3efea07db2c8de33190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05838b3caeeeaa75ccbd072b5a647e04191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4f94e9c13f228517caa2ed538874bf192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01961818cb3038e9dcc66fe9766c344f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e679a90505e90d4c723aec8e64b0496194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8543072ef7b95cb5693eb08b2864f4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb6526b59ef0943ce4245f9fbc93eb2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c9c0b242682f7ed64ea0e31b1ba1cc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d973d36193977054d8cb0a9536a8ac8b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821cd7f946b0c56f1ab069978935f913199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753a4ad2895555acf777b0febecf3721200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e015237cfda370e1d9e53dd2ba994d1b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf01880e71e23beac42769e86b437e6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c6226561eaa69e696eee8bde3faccf203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55def2b0e63f7884190c14f8e6c73db8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ad0f59d93ec8ff81643e92ff778341205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac181a02f50aec37fbef3d1db5d4ec1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c3e78bf1c449b36a29201e1ba7ad23207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c43b10e6dfed75ab8a57abe7005c3a6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64295b25f4f06543b4908d3b90680822209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e5f0ef11069a9593099cd80f8302be210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fc281775920716da8773cac86ee2d7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669da21cc7a2cb320e65e60ec62efff4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2134e4a88ed1243c44e514ff58083c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de3296ee85b7810abc4fb0c25d2158f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d16f8d0448bffe9067e02c39d1fb4c5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d775c2e0f84530b2c526a0034e8495fa216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f4b5574b6449ddc362488cbeb6f022217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db644d07eb9fefbbd8258b8f58d49a2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850a21b01105799b5e21996b5b524832219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0af6f39df690a3afe4f1a843d3bcd8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761b16b9b20fca5e223fe6599e7ac30f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610efd745816f7413da8e331a0befa42222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae73b51a727c033555a635929a41e6b7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfd4423deaffca3a5b29654ac0c77ce224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f6a102ff8c987abe0ab779bedc52c4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367906b0f43d03c82b96a2a233fda261226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76c42e2f38fec4fb5ba2a72cf5f3217227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d31b1d64e67112241a3c67899c0476b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237f088965378397dd4cc26790ff841b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6159f5f60adb6d6a4c944d4df30cde230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c9601f9eb641241112a871150e299a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec0e848f89bb6cfe29940cf87c29a58232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6439b103be3014f0f84522b2c973213233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c99b433f74ec74bf89dc382e97adaf9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a294cbec09cf0479df7160ba73edf996235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37af43fee6494153c56fa0227ec50b2e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4838e0779490218e0d8e997b9d8e933a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619d92764d702a457c585f0d352264da238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666100a1990677d79e585f6017f3e13c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edafa18a305639e6fa04e3fe34db1a2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011d00f18f2930e5a7a71910245025d1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2f1f22d89f046722afce260498967c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39e34618bf1877ad874d4ab4efb5796243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e2d08e3e7d6ba25bf257cc7ad251fe244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e733ffe2822e17d80e38067fafa8b816245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5f31b5812675a7b32974676c2dddd1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca50070890fe4951741bfa6d4923f21c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513cd47d33c6befd42a3c45d93cb9fae248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347e74494c5843e6041d94af99415cae249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c332fecd833b6781589b1ae746d820250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02983128b289601c82f74bb63988083f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6bc27abac5be99be79e7741a59ae1e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a2529c75b8ea218eb2d024ffc16ed0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b25049d3241ed994e799c9fba984fb6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fd116b85eb0cb66b3115b3ef93b01f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3449bc793a41113b59ada7e729f85e98256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23b5b73445a6f0ba443450861f69ee0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d8a529438becb132911c30ea903da1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d5ee75727cab32983c7c9d77c86d9f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fc64eb1f10bed2e927b724f3e6b3e0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c736e916b3622570db2f7fec625e8147261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc943d286884d0f79f1577a174ac14f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417fe6388f069abef8e44d3e9c26f1ae263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76c3ddb81d3b38b560ed7a805b896e9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ece4a366fd7c0d4e6f6d7a6e9e165d4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50e8d169c90275bf60282fb883dff05266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10a67711f606e057f05c6f3c775123f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131da234506249493ba45c0ca02f1406268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b2806a0a97c2b506e9684016ed12bf269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c455fa2dbd1120dd49e3c564ced3ea8b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854123d627eecf7514202ec8827b2356271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86b5e284aadb48e2c871ea5599af73d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b93ad25e3469f246a24279d1d6431f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fa8b7bd5f9bd584c27269bf153a8bc274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19deae66620ca567cdd690ca48b4aca275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e3ee32aa5aab9bb2b35ea7a383e78e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d9e641263b3c5ecd15a533ce56fd5e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73a956dedf8598261bb6a236fa0c7d1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17335cb1dca0bb960111dc1adb76fde8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d6884c90534d2a281727a15bd16bc3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f008ebad7f99400393390f260dba5575281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b5a4eb28305a7c7e5df8817186b9b9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9c0d364ce45c57ed498e9b49558e12283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6a71b04c8f9ac178df9b7a3cdc5c7b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6cf2a8faf49b13a8c2aa97d8a3377d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682eb4471e12783906fc7cddfb4102d8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d5a26a3a8d934380d93ed4ba53c861287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b4b98614360cb1757ee50a01fa1420288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f39887f2d521bd56970f25c9f49fb21289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ae17c6b198b750400535ce5cd17702290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56a04d26a02630bb104bcdbf3646a6a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d139c12ffb116ae2dba290033eb1e042292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c374a8e7c98d5b770c4f1daefef354293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fbcb4f3f26bf75626563eba3f466aa294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a540308360ee217962502e1a3b0499e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991cd80bcf51debc13d9b5e1b7f57090296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754297f3a7093580bcd78a9cadae682c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c4fcc25ad9a94f05200596b4814080298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bd835363dbc2192661698b7188cffc299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcdf3aecad55700f938960f55efda29300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be9dde42346d66275f92b36b00ed67a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0812835b04d1557df459721a929d9cc6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2992184c01ddfde09306ffcfbb62ebd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b698ac2db92967b4a82d2295c2adede8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f70f4e6115f7e23ee955f9d9e24b30b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d77932e2d31a27acd14b1e25a35ea3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d982afc7fe97d9210a85769a888bf69a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42143eecf1ace6d18574a7250f57fefc308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba231a62a03a3bdb2415ead09ec1d41309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a310555cb4c1553ba7903f6f28bf2f66310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300b5cccba25ec9859765fa328b3f4a8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0dbaf27ced8327917dcf7bd819ff94312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a8fe53560eb84bb778c3ba93dfb230313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3dabec91e417bcc0758c078c47fe2a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e4b8975f296e7463404e93aebf6bdf315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c691ae4276eef6c47d8c39989869a8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9d82f445626731a9d56d36c3910438317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249fecd4cb8d784c86080f97235550de318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b9820eabbc9ffdb7a9d99290356de7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c8196ea7ae150b36aa86a7aed7e50e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75cfab46e6ab70569f22b6d4f33170e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b82637802db898022d0300486689e8e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4ecc900e6abe65cec0a0a821dc465c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a075846823109ff8d755fa9f6c9a585c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ddcca952c6190a4b085b29c023ca14325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aa5080b59bad2b69cdb976ca4da071326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b2619c8cfe1d83e51ec252ffaeaad2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a541b54cdf61433cc910d0c50ec2fef328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d46e21c9bd3f4a481154b7d4e873ff329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12618b542d52b37894ea0ab69f4bdc8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7af0adda1a473a1eea8fa1f1fd13287331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdd7fdc4659edbf512f2d8b8fd73439332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd38830b613b8f336e354e46a0b6ee9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ca756bd1ddf2030f614597908a2e83334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba808d04054fdfd585d2a1e9aa6a9c6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c361133e9a23b4cbe2ef8ee0e575d9a8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc570ffb7e81778075dcde2a30bea954337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05a91da292b43acaa95a6fa7ea159a4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf6688015d06fe0837fba9c72aa3021339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc12fe9485a5ef991cb6b79c45ef5f30340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1c834208f7d959d0b8b0bfb7f9a115341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798badb82ad4025ed9bf0c5b1ca5023f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db449da28d3b62cff9ac8121bf0566d9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51ab942e42faf9ab681ec10b0560f99344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11234fe8b4afe053ae8209626dc6b97a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d020a0fdf4e1d6e47555506b6c6f5df3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4d4b8d8e28072e8830898178d8bdac347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9422ecdea7bd6002d54373b12fee3c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbabaaf2ad4bcc48a40ce0bf554b954e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c27a68203c7560721f7d8ee5b34a541350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac520403c0f884e06d95759b3611ed3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06c76d7affbbd47a0b9c4736c6e39f0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1caf21a0e5f986dd9cdac6e58b1535353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cf8e6266645e65f63281b48ca74641354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341713d3ff490d0780943ef107e96089355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2f281afaa9de9f61d8a5e0d06b4fa0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901b540d9f8e486335172b8b9489a1a5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadae99f1e25d7ee1518f6a8a6e99eb7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27638fb4ccde1b236685f26b6fe9606e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c58704d7b6ececc0d14d90eba337df360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22819cdc649e200a1091fdfa9dc30be9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d48fb14ae1fb2068d7db952650fb283362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459363f7b99991054b2631d4ed0b8448363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaa4e51d447082eb27f6c55ed38627c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea566f854080330f94fc3b531b37e60365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e42ab5cce5d25e5c1cb3b3e7c76684e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941e5f4a957992108df11a9122fd0de9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a09646efc8bd2df1c8f4596956bb8d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3494da9ab0633da57cd6dfc395e43d05369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b504fe5a8b640c6b4c490525b6f0b1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d93134119b4dea4bc5323a5749c3b5e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073e4df12cbc0e81d7d5d8fa11fb50ff372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c92f6109a7212e967c7a83884c821a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443ec565563259286a3b5020d57c14b6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c927c712a6011d86689f5cbd4fdbaa375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bbec79274623f824701cf0e259f7c9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8632388a7130967d5787a4978f31a9c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa267dc508368b120ad36338e762926378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adad151dd78f6e2beb47850963799a4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf37cf8491083b5573a2f0bd647b2eb380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196e215197907041ffe3f21318443770381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff49c8beb5e1c88f5c79b22a0e53c3bb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e16ce04b7781bc729d0a798d034f7b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a1c5fe23e0d7d3b885e3c9c2f1280e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2540fe1ae04442c6f3a693161b32c63b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee81bac5ca6bd81e8533fa757bee419386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef53860c18c18f54d089fcf8ec5843c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ebb95a8b16d895e02e93e0c9656e20388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e62e037fc1f866af5472f94735211e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31de298801e6490bc1ac25d066a34b41390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67b7a4c8d2d03f6d1256e58e88bf777391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de59a40566385f4a4e7232e9451e8c1b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2aedddceead15eb1a719c57e418846393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c84fb37757b8d63a9005493ca8f55fb394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20af8d0b8328b995416979c52375f50395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748b0825ed5927a3aef1d6e76676306d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b24c990aea272b5d8f293878f9d634397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeed456219f918cff5034474e11727e6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22435b41c4697e433be146fec8bb5fc5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8612da7278c0b10e05921429e817f219400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12699847fbd05fa1b8c9fcae40549d76401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641a22a2ce3de0c9a4bb67d9ae89d894402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7c3c95b776170752217ddd9ce335fb403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8dcd0f5572c3fce5d416a20e26c74b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1994b48bf1f00f08f4fe604986f38f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca4f6a15b81b537f55014e297632207406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82aa0e1f7782c856e2b4f46048a09d9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b1f128017c9cb041151a7b1e135c2d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a44558febd89394de6c98dfe6f6ebdb409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731c5cbfff2359cce299358e661bcfb9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd8c82ed62e10454ce05ed8e1fe4e9e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68ac602cef76aa5d904f36d1e90dd5b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcde754f7d28514879ce619db74715a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376b0e0fa15fbb99417457f6749ff43d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7016e9c2338f8612938db870acb3301d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f1663234ec40738d59e97a53df659d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481caa2a3d87b1ebb60703b34d39c6c5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1230b8bb745fc83e0f8aac901c39c9e5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3bb90d9c0849f4774c37ad35073c53419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bfe4b446423b55229f1c05908b945b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce218f4774ac801ebeb4a5bc1610e3c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fe94b446e68d340e6855ef16e69986422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171ed2f56e5af6133f0b5765c575756c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0842827fffcf20a1478e57a4ce4cc9db424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e716be4c82db678dcd2b65e87f2ff7e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb7cd59feee646015619a4162029c7b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054e641fc6658f5c178e68a8c12ff1b5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be03d48ffe4e36fa33022908c6b33fbe428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429ae44f509294a82838b94f125b7d9f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8de99b12de8244b289dfb534ff43111430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740d909ec9ba45d438ccdc9304d8905a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d87950ca87ca68fff2690b763daa95432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadb757b5d4bcdb9d406edcf7aedcead433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99f94449d6df9636176f40b7db6008a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45326ac28548c35979dc9a784143182d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4eb890717a1b4cc7e44b0c6787bc58436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f93682d1330f165b20bdb277e48026e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bf07c2aa03564b3850d56375e6fe6f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb8daf6624fe53302eca21c4c2ab4c5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f61e702eb3e7e7c8585133452da395e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfdaff1fa98889a11c972700b8e42bb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c639d7b81648ddfb4c1c9d3b49e0e60442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666a7136104d9c0b7a6f386168ed6ac8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb81036c4d72b2b1958d769230ced61444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200d7bffebd72b553b7f9008708e1a61445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f89670efa35b33c75e17233809d04cf446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5aea655d655326b12fd179c06b37ca447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244f4b53f67942ff6ca219a0601a4bef448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fd92724682c008bccd53fac2ac5632449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f453ca391f897cc9e82440240ca1f469450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e418ff114a3a427200abc2736965e537451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c90da47c79aaeaf023b0db43451d32452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bca6126ebe54fa655d667ba078759d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d20920b1ae6af9790ba783fcd548227454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2f6093dcc8ebbb79347968bd993777455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21545d07754c18d058cb2c2963e5fd4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dffeaf117cff20e2786a7bbe51b4c1e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3e90af153fb01b053c99c2c48a73f0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bb9b5bb23c87c4e0e4f3b9691f6602459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397eedba34338fbb5b2891fe0a1c10e0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ce17ab356b04d32e2d828568cf87fd461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f5ca15c37b3b6baa10b5d9cf022c62462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b99c05924631cdf6ace872c4c4839e5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d442ded066a6b51f612a7b7ef76c034f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6cabea5f72409a52d4f042456ec621465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fff1f71ca47422df27a77b712614ad466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610bd0ce7be3ff3884d0e46a305d7b43467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860a8661cbdd25ce9d1ff6a3140f354e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a19ef74208d53e34dbd71edf89256d6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ebe88a73ba690e4d91a7d6ffdd0104470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77735be79c1815d0876cfbc398b46ef3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f254ef5da42e898b2f15d93011b277472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739cf60aab7f0ebcb2604730f20d6c78473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cccda31b58dbfc01bbcecfba76235d7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be493386dd1eb0724f8e2c2a418b3516475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ac0f509cc328dd07cfb6d888d81547476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b89b967866267c6613a914dff7c9fc477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70349f156eb8ddf075d8ec2a87af3625478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5168ae869ca7a3e41d5304f050a33abc479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a02ca1a42693be0504b16152ff52b9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cf1119bb5638125e6f942b3785e6f7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9546bb62fde6d6305ce4baaf5ece236f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0b1aa22bcfd47578d9b33385b7a633483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee856437b73859d17588350ff7dc7d3f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cc8acca35880169563d1ff3510b334485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b421cc4433bb9e425824079bc6c8aa31486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9fe50f56c6ce92872311ded926bc13487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4cb02972dab4dfa81c72f7eb1f0f6c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67da4acaf84dbdec1f242f44c21c2a2c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6073547757ccdd3782bae34af2c04294490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0066e95f779f8597a96aa7ef7e7c2ab3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6376bf8560187f89d643efa0800225f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7227ab032957f036f050c4f696a21e9e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa5ff4630e25a36dabb8be69581c90b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b4f5b27db5daba7e97625b0812932a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9754012da06c9c5244f50f8b8e1694ab496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c83dc5dc26a0d39b75e9798a9fca76497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6126ecfc8e8f83fda0180040b6f1673498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0922c3f310dc3d79e9bba339e2fad425499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e7ed6fd7d6ab8aa236a03a344551fd500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94e0badffe63f06d8b19d0a046cadfc501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf85312d12fc0018b068d7c275631874502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1053e77ad93d81da07adf72719a4793503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e79478e13984599760a82f5539334b6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915c6691acbb5629b782bb67ca5359e1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8126b194d943baa0e5a54c47e41e91c1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2868f107fdf058677119598fca4395507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de1e49312835d2770761fc335f29902508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfbd8e1846b7e21a4e16c90df835f16509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fc4305986eec6d32145e94e3f94b31510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45e53c4505d87ac58747d52c47c6da2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f56298eb08deba4e0b4e0a5d1e9668512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe50b631fae3263c933f18840e44929513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75be725060e7ad3b1559f75f1cc371b4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c08b966eafbe676455d4a897f0a71de515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c384b91ce8937f5d854a6ab7e19e2fc4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06730b5e85d2a7e33c87070a430ac090517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e0279fd98e7b7b25d7da8086a1c326518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc528c3cd2d3c7e94dc35d3c95b2a450519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95e28474d6546a71596135b052f7200520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c874a235d53fd5b8c4721289bdc2b9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff48ca74b090bef2b54d80c64c93b7e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c092d0fee21ea996a975c3fd4566d80523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d2766a97343eb9968e0c3da78fa08b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a41a6fa66cd3ea3eba4f2d58a7ac81525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf669c735490ded23d9c09a59d05e9a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ff8658ba86e424d885a8cfb817c8a3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7501ec642eba23aac299c387d6e914528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ab8e9688324540c8f58f7fb94989ee529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0528139586ba3a7b4c2127727e37ed530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69afa3943463938fe127a99a7fe4396b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b640d42fc0dce150b4b8ff2936466db4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d196da3f47b1fad1635178b9836f82533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cdf5ce9e15c0d522ffa8a83ddbd852534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ba9d23ddfdd98f829dba7aff99bd38535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1b8e3c8a02f5147a162275c5e723a0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d11d0d4c73a205ed91610063dc8b824537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9c128c051de87552ca6057b2ab4a0a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d698eab2b61c740e85ea19b9e968d08a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29975d42e92f4cdfdda6563b9b956ec540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adca88f582a2142b0d73917624efd8aa541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e19b79de90ed3b05287c7248a5aa54542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468be0f126ef733920fedf6a89cd4ba3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833286037fe097884227ebf1cae3abbc544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e836a68bfbdd72e07d912a3777e65c70545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9188b2c3e8898aef3cbbf06cf75fdfc546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9960d13f91846bdd1ae02ef0335376547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777e234314baf461f3f70bbe5d3b9abc548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c533b25057f49bfe441e292276cfd1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9efa2c4839dadf9bbf3e8a64e55473b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa121341865e633da99dd0e879d41dc551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea5e63bcbed08d62d69459c1de016ae552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e6adf42c7034631568dabe8f1de091553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8bbc25d0d86a26b2806ae4b25603a8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c82addeddbfbd380f64973840236ce555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec1ca6a4e7cfc8c3a32491766801c9b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3c6a9189e583d8e45feb0d8503c5c7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1353878d8cc6727debd0f18b204cf9a2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3f526a80f888b362bc990985a5c144559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf56cd1692a0488c753c80fd84f8819560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ec1051118f14eb3616e5b09a3db796561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddd96eb84a558c963d819ef159e77bd562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1db2be0303af227f976d8379a1e5a0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6175fbd31b3407eb8caa88e6952bf0ea564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9c021cff2b7de4b047f22ad9614e89565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334f567774d87f639f88cd89da73851c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945283930517259b306988e03da9f88a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4de1dcea15e38c2095e087ee97318f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aaad6ae303716efbb77c587185e345569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1e3502c9e21f6caeddb32dfc0bd26e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510546218a176e659cb6842c831271d6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea93327be88525408142632cf991d1e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3c3b3054712fb8a23a2d7304a962c1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f209507fa97becb3643dc8fe5a268e2f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed24671893353c877640e828265a134575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25780d37b42130523c3573e8fe2cabe576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aceb73ccdcb35ca713939121a37afb577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a51f62ce88754fc0cb9f272a5e0e0e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c103262a8d5994b3312753bf5c1a914579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331ef8833b209dc842ed56a2fd2ad23c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04ae8bffc22377daa86c8856903c6f7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d045876feb4be88e32f8903878df5d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44256c71d25f2522a341ed8d86ecbb4e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89c746574fb178e9ec82ad4d2ab3049584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdae126f7f605d07ede02071b76e37d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53639cd57339746328b1ed8d5ee6912586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0859a0694f9f8c2bba089eb661dae9af587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89b80e8d16c2814ff066078c7d2f87d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070c6a3b84bed433cf0f572e012576c8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1b4d1e39038222c2a90b53aadb72c8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc303221bb75aa318afb4cece4ad69c5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a78f5582bd08afa242d4771b460fd4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c91bf45b848b5a4604bdae9ecc72657593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12968695d0a9fda7e23fe10f467a8d5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbbc687ba843d79f20d2c4ef88ad6ed595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20546b14aab49947a2abafa484d72a1d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f138ec2ba9afa9cccac890201f6faf597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3277fb9354d7db03674939cfc23236ee598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cc3e9b419668fede375c95cf0baa93599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b3c6de02728e2f36a244fb365311d7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410e6017531e2526b9cfb7c9147c4923601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ac6795a78508cd1ad03a49075f3491602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d3628bc124233f599e0517bc939a00603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b303ec036e4202e7a843ecfd3eb986d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dad720457869a75a6b26363ec41bb48605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ed181477743628c0c75a495f4cee0a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b64bf20de249274ecb7f59794e1ff5e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c590be251a0c93ea38d0c7243b5444608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c3026b0234d171ac9c22621101fb82609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fde0abbcf5d368c1464a8f21b72c07610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ad40394832bd8c75433645453bb86d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13b9368732f780abd1e139368d11cff612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a884a07d1ad1448b292f0b69d1a362c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d6fba207f82ed9440eb6752414cd98614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa87b5b58284b17b5aac9f4970a0fc28615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a515f3a91640d9da143852063ac06669616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ed6e4d96d80df57918ce433bee14be617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3d17c05e6a4ba834fefa7e13a34fdb618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d46f2432bd592038be9133232e6f31e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77991c6f57ce30be08425f1ee6b22133620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0578b39aca544dcf784988cc53ac53621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914718ca7514ba73cbf98d5e449ac963622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdcc2b0859aa0b5a365005d5502574f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bf0bd31c8ad10da7f487b715cdd2ba624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9568f9a1d6a6029a998e110a5f1f88aa625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c20500332be492530ea883d60da4b8f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43f4506595efcf1c909fabfee4ad21a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64737b462129f844ad14a091c3dc43d1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e432a27a4267f4e1b2787458cadd8e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632074d83ead36c32f4334ce22caa053630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a044e84d7c38301fa8e5dfb2e5a235bd631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5f1bbf5b37666afebcf7ad1204681d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2c948872efbe152d34384c92665d89633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e45c807b0c3f5b71ba14f2abc62843f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1bfd2090815380862cf1b1bc67016c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1427a957f30eb6c605a64c1dc0f1ed9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aca7658f4ea7acbceb9488601991eff637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c359b94115bec604a0274746a5c912638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40aa7354d4d5ef95e6695c68045dbba639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721db165f4aa060822bad7dfd11e0a03640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281a0e9dd40e7b8cea30dedd5a9cdc84641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8312fadeca3b58dc911932255b8a2f7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8566c45663a3e8cc8bd2db25859859643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f9b097fb4e48cd0524f019b90a83a7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24abccc61e2924e41322db36f0ad1d78645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14a20d8a8208bb2e6e7ddeee539b2e0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc30c3e9bcf25790226b69a708a34c7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aa8d2024779670a4123bfd3d392f9c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3c7613055539b88837c56d688d7228649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e63da0b92995790cf84c84f8f2fd2ee650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba32937d18d7846a47b1637e99a88f98651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6869b2f83a30ceda71d66549319a883652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b61ad5deb64ea158f8c50e6185237e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd806c52f180b7ced7df3af2753a73d7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997d97199398c42847482023e73be686655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89baf5650db5633aaac9d8e6a0909cb2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa4543e289c9535896177cf6a6f38e7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b116ff61dc1ddea22dc872a912798e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97622077863cb4640ff9198f8d69e37a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7635729a1641fc057a52493b1d15a5b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3852bd6b769a706f49fb6ac09b02fd2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854ad3a86af19c57628ff97cd80e09e4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f880aa7e1a5b8f5048d83202ded3d608663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956be49bd49c86692dad33317e2bd84d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9ab4bf3e38dba2eaa33d5b74c7a924665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028d87d5d569a64cc5c800e7546b926c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0e53bd8371887c9430822d1d219b64667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efc00ee1595b8664ce07d3aaf08c677668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0539055e222bfdb94024ae15fb7602ce669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ba3de6e8535750a4188847b1718f8f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fdcf127c2e595ff2efb3b85a2ab2f1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef80e887c1225e5cc6e7262f10214c81672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fc54b5f86bd650064275c166cacb20673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5633bc6d500269b349dfd648d9d92575674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec78032eaaf738efa6d76a914aad553675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd473fadeff0d0c1dcb870b1c298a7d5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2929ff966e550c5dbbffe0d421419aa677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0342b52f12d726d349f93918e377da678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1346e05940e38daf9b8fdd9b93c7ca8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3df7e9664a07dce0ae6d9d809ca276b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a93d1e76600da74406922aab2361855681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553852a48d437997279f1b701d5badb9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844e342dd4a6a39361810cefcbb2a6ed683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0db07c0cb96d4263e085ee99c35d36684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a0ed0127e4468f6434d37fd3ce4bea685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d831a693537f58cf9623696c0d771d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dff679a89ea2483a050bf8a7334ad83687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026e2790a193799071dbb4ac56311f8d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d1900770795f7593d84a2ede7bf470689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3b165af81e811f7b55b1add743f754690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711fcddfde4bc0abb430fedc91c6ee73691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4d8e4f01776b299046dc866ed95f12692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad8972c449e9d2fc3d72c7455fe9159693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c915c08f324cb95c74ecac3be1de42d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f344f21b7dd7aa7f5c9bcdc20b80ff93695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9596cdcabaecbdb8ca82aa3ab795c1fc696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cf2f139cc14be0eaa2edafe58a07e7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9726c06c13bc09cf78ec57458dfa4e5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7ae6c18c301e32bc2b8f239bccb4d0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c54e33494a9d2467d8086ef8f1c70fd700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcc073d402c8a5cbfc2e55fe88b4734701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e12be9398ad555b27b49441de79d526702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a234b6549d4500bd3c8e176328d4490f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883851ac9fbf6296b0e68dd18f792551704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df333cf8ed2e03a16b22c7a09a50bf6c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e023e4450fa4735c02e5a9d710e8cc706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5b4cf18206d3f76468f58693c27f42707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c1f7203705471b495d3305875a6a24708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd2f15ca055a4c3d454ff99035083ed709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d92d647e01250af8e6c5e160841ba9e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aec4548f52efc2418c1362a20e8a85711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9f1e4ac4d433091cb723460aa2131a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43289777028b4cd1c93a29fc9583dff2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db58312c967317e97c4ca902b609a3f5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c51e9b61cf375f8ff618690945b682715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2156c785ff9c38634baa88ef24bc0ba3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b432708a8ee9dbb8f23f6b4818664849717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a867d152eb139832ffd905d692774b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2461d1f5298b80d514f05b9ee84d5151719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7506cca2eaeb7b129b3ac292b46d2921720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89409267f8a16fd7c10ec55073dc623721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1138ba4977500551281d54b6e6a2126722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb975ac1d021891a3fbd51b27400b082723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7087b9b5ebb4ef9e4eb17e649d08b5c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c2c0b1670e2b45086530e55ce710d5725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd1fe3b7c2914a6ead9b981cfb5c632726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c434199c9495004af180b7197c59af727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887db0619b913d28dcc5f85ae284510f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c11e06ec55ed1e0a6b64d684f8ff336729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def7de7407c701c7f9e25748695c36ee730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1dca0c37201f2ac815a80e70a77dad731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc4e4645fb666b4cc0bf74336087fa1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42e1c2d6d31e159293801bd2102af19733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3db3cb8a64807dce7d98095a8d1d04d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf70206ec2c0fb084d0fa7b1112ff3e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067013ce7def81710b9bed9e01a10b15736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ef9f3fcf28be580751630e8e92c277737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09856e1c604fa19f4c0fe9ebc5ec1782738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf7982b59091841d115cadf080ef9bc739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c7f66099ff2c02dbe00bb004756469740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf1cd6220c9d9c4206d9d7ecdedb36d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18679852a4377cae703e71c2bd94c8a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467c79dc277d047894723d7d88096e03743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86fb5921a3a1c63f22d5ecbf07f09c7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3070edf644dd6e69246430b8b36c91c3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1010b1102b32ba9a9efb44a6a2981f27746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d7fb67fc8b674383c4cf6089e692b7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6bf906f9a95f5d65495f5b8177584d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea2486e63150be811bbbc584b30d628749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bee1a3ed6c1c9660807acb9b8fa444b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e124b5c631b5758c25d7b405fb91f280751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c5229bb71182476091627854102505752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2968967e2e6b463945c8fb5c271e23a5753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f827a66fe3fbc2c8a48c4a802aa63b6754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876ad2733d3699253b37010b008f2a9c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f839d33eadf55357c4125cbdd6672bf756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbafdeae4559619879893af9c36bab4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eee56f6097ba9a26f7cfa1e8e20e9e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f6307f1e6fedaaff66a15319885eae759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155994d7ee1b0ffaa8e0f72a9442ed94760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ff9ef095cc545dc35b4eb4fb43f687761.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6023f1bb99e4e04ffb27b628aa2abbc91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07289d925205fd8e8ac408a805203392.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c668283497c95bb0441a43aab5e9e15f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b580f36bd7290bb8cbfeb203a3a9c1f84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5580c51ab9bf1f057f8e646b230acf5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e988fa43fbe20f49636dff896bcda96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641560539bff5a0f72f6db4caefc91e67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c9fc94f8e1c3e7038052495155dc048.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4ee1fcee0c0df8adde64185de5352f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9efa09bfeb9fbd987494eca77125c110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c545edffd2743b55c06447d4fd94e6fc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cc0d99e914df5bf63d21f1204c77c012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1751ca55420dce84afc8701ef09a182d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7edcd46559bfceaa1d24eadd0e3d38a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9b10d97bad267f0e1e52badc576f3315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ec1ec0c650f78a70d7ec9b31c4c1ef16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52c3f0053681e278418e8d538e6458517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984858b64992b7b297cc87331c1bb10518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6c7383475c9e04801e5b4adcaff43519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2958933067191c1b3341a09e27e0145420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1de26a56951ada102a68d75312418a321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d319899e9530b701d3a5721829e85622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f2fa3608451c86713487a989e2708723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356edbaed08e4bff44ec6156c008632924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dedd1531f3c4dd59583f9e396547b6d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95c3d16b3bc1d56fac1a19298805c3726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd07920e9d0fe60d23f8108455c183227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3d4ff574b97cfbc330bbbb1ab092fb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b21ac54852271e6a3a97d615b32bec29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e7cbbbb5f784fd3517c8682d681bb430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb5f35e8a3a26781ccdb8aa40af64a631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e2a1da4f2bff882b37f8b0f7be804832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb1007355f4282760db0fae4b363f5933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247014fa36e47a008675e5aa00215ded34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2ff16f6796039584a983c4cf411f4535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaa8daa5aaea931f4f42b6008acbe3436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ccf7cf5ab6109feea01cf14085beab37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2afb90ee6d042b342699e12ad96fb0c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67df81a7a9aff05c795dbcb53ef046d539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58dd040273832f6abdcf25328711f5b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37e2c290675625ef0f28841a841e45d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368b08960aef6fdaf1b50f9920cc70e642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcda3623ebbecd040594c0b7c2987f943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc5f870a2f0ef3261ef2a5974ab552644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695a4fcd523b2a2d251fb868ee7bac1745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7223807f4e2e5cd372c3f8e2b9ace1c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5694120f9bf1b515c9385c0d1684f3b047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c314fef9c45d8b852997c0d22bc2d5f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de7e7387f6e1b19445c757dac9ac21549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cac5aafd91b6f89d4c7e1c1db3d68150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b5d935176c6156a0d095247c21dad051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0eaa773501ec19d0282596362c6de252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174a9235a483082de78fd66dac8c824453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1c48fe44a207bdce75423261fb4ba954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25e08032e111cab2e529d022e0aaea755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d983952009881d59ceef3107faa9c356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e81a87c4d58b9ec1ecbfcc4254849bf57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d352b870640a9d570de72b8743b10e7a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b4bc5053cb63eb36b82db059ca390059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3bf6f77b4416ef9e94c5bf8f8cb80460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07301c3ee87e803fe153abdbebbd0f9761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e40ac0053a74d0daaff0f1e3ab026262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b79b2470cf3982dcc978cfb763a533a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007420cf2375c846aa7688a24978254164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe285f1ec01db198e553abbd7613e7065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b9f54d12e0ade631a4a1899185842466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117454f0e8a3f9b180e8c595a8ecd69667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ce3529e83f367cc2c9b1976f396cc268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0f92f506abc5a6f064eda90a6d8aaf69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f959c8b1497097e945bdff7c2276a6cd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985dec94cdb673d6afc2f2677bf8079a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2072de0800b9f74b1d4cbdc22134311e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350ff24e1837bdba3a7cd81e8e5224cf73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222a236c0b1ae5b2d5672195e86d707a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58af4d13c0deb57bb7ab305b3ae165a675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e09b254c5f38853526e22c4d1a918c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30b666d203227c647b3429cf4f049b977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89f58cd9484246152896a6eb55fbcfb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa275da19417a38ae42f6fc83d229a379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381a4042d46f1ae6b9a1b98924b2269880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4991610009a270f0570b60b28dece2db81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f230d1378ef5dee8e20ebf06d9bb0c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afec8aea1ddb1aa38f21e3219f874a7783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c70f46f61055ea7ce69bc25cf98d05d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342b7bc84489826575c00fdbfbba34e185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adc49db744af345ea2616ca7e5c3f6186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7c84f90315eb27733b3831c4959e1587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2191bf8fa7923aaa162ac09e3065d9488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1590fa004f127bd9532e999d5a9db4f889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b8a2bcf74a6e436aa9b15de5b86bd890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5216f1424dfd4c553b9d7060f737377091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d73b09fc8e34309c2fde5f6d3e7ae0192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d558d0676cb1b44c577f7ff0126ec01893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af748649a098ad0cfc0a22a3c02d374094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102344617bd4dc2bfcb8ffc70ae54de895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f1fcc4c4590eaa392cc8fb9e50694896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e520f838adb37389cd730a3e7d61c897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000e7617f9938d011eadf23bfd08249198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eaf4ca0803b797c7e681240a2e514699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e105d8057e9c8ebd94ca2e41558939100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ed6e6f4ea2be978d5813a998de37e0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0416fc5f49aaccaca7afc41113c10e3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad4dfa40c38cdff8a1b31a104a0eaf4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90e82161f9f889d810740180d183472104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bb12f6bbb769e834a4fa104ab9e728105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c91159af3c26d38c4ab28dc8212d0f8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f287a2716aa95e997a10683d722a4e57107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8492b9a25ba13992106d5476f9a0134108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc7cfb2e88a2bb0bd1f160f22574547109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb94e5b8bc3ef3a4c922a8c3392e61cf110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed45fbcd2929782fadbfe0aff16bfe81111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175503b2e3b5bbb73772a659ef15b425112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87ecc38daf10b9f7c3e82790a979737113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce5b6dab31df4bb4e48587409a4fdb4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e739f0fee8b2afaeb23e3b70bed83479115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04e4d1198936cc5940f48b1a184df23116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3071c84b15b93f4225b34697f59eba117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cc4f58c35e683ac0534db78cb433b4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eae88b4a00f5b130f45b742eebbad7b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcbb51a0c7fc95d6926c412cf315e9b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363932972891c22c16f58fd2714a1fbc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e338087780cb92dac4f22756e377218b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc9e37250f4949d9778c6aded8e0c98123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b1043a4e9e2291089864acef6cafd2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9c352b8c4d12b7e245ac6b3fa36d77125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034e6fba97f8bc154f59cefa600e32f5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd4ef06629ed3d67f5ccfa381183d55127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304685c9f3de5ba32219fdf556db59de128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feba74663b1fa9087106648b0deeb38b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5e964efd5b051ae48f81543bdd9cdd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d12c16debdd34d4c150d11233751aaa131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e5274aa2472588c42671afc2c2b83e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa9c45cdc52e0f4254eb5dcb5cd7930133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10e607138fa2293b9ad902af4926664134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ac410ff9cb3a0c0f70bec18a3c6d80135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed2337a4966ba761ece80e0b02d2ab8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ad8cdaf2e1405e443a9759db10fb13137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfdcf9ec868b728b241e95239c275cf138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bc8d2f7354542af112c0a91598b501139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbe93ffc7f0fec40323fdee6e7aae43140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfee802833e0bd58fadf5ed06a14830d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fc29cb694fa4419d1a033cf8d5c708142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e51327c4a15cea68a493257acd7f7c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5404603d97e36b5ee97847786f0d358144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0a793ba1830df78d415f39883c12b4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af73e7b7698cf5c7df785da6ff01bf5b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef62b99ae504474c04bdc508fc25df19147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa31936f6904ef63d7010b6814b023d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6577aa2120d292b0094eca32513fe7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ff7f13b77bf9eff21f432654afe83f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c98a8db4364329a1c2932ab6b10ae1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ee595eac853664635f304a3cbf377f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd057774c44e0d1e9cbfaef73b6c9cc4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33746f52de97b58025857565b8a08cb4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a228e3e040985a65e8fdcd8006a83337155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3a1ce01aa168ba35ea53df39e7ff8b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d119be64e7efdb83232438bdd3167542157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afd0036fd8bff37b78601ad6b0e998b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a7b386a3b39911e05e0447394be5c0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479b88ff57da4feae37aa3e8252df904160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d86592d1e4cf345dd33eda288a666d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f6a55f9f8528078497830d66847759162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cad706bd69565813328f13a93d70bbe163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4408ad93d8054a8ebf948dcb5a1dfd3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a9611778a4ffa4044a0fff4e14d8b0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e82af32156dbad83f21f2a432a8785d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e65191a876d534f599f41167d32f6ac167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11285b988aa7a8a03410f7bf0f44b87f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397e0fde25ef18d407cd88b4d6922160169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a30cbb43fa571403bd94efd83f8286170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158d20d8a744978aafbfe5f8d891c4c5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0845e969d673b40aeb69d6c4a21129172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f030be8170da9ef4fbf1570be78b5a64173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d089e0dd7564678f39b29701bd97d2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d835eee1c7925eef6b0b74f12addfb6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1e9a768c4d81f71b45a21062d5e9a3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d5e84482cda9fb9425e0ad408af593177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd05fca9220eb5629a62b2f0c234c86178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929c972318f16d91d7bafab7576394fd179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3f5488951ef3a831dcea84a6ff05b7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54f64ccc0b99eabef64354516e026d1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99430a6f5a1cbcac6ede9222dbb5b936182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e0023ac0b9a139c8eea2a9d1b59f54183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213cd6a3b0df404baf84ad57c577cad9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a220677684613d3ae280414237532282185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8eb6efd8a98cb163c6fa71b3217237186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d06baa3a78a5b5efd9ab655d172892187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658a84a32f0c6202bf7bd6927b35f585188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964d707338ec9177ba129cb9bc89e78c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397bd33ad48d61221a1dbfb492ab8ff3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76a62f874356ca47cc6791ee0dfc93d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca86008599483364887cec3928407a79192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0726f42e8b3f049f2b6281b80e426fd0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf7123175944114b92f310f6940836d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36040c80ffaeb99e0b97a27b29622f7b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f24750ca293049e6008273a519ab81196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d23eca21c913760f216a5bd4c2378fa197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cac7be193509aac7a3123af59ec9c4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5d35584651041fb9c004e844780700199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e65aeb2a9224744c525e7d721a4f1d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e2538b40bf0ad194b4924ccf26ba83201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543c5bfc0a45c945c9ff6c5e44cfcef7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3acdb0a9a247c3a3768fe5646f47369203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b984542a44005f2ceccf8d1d11ef28e9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629c238bfac22d52b4d170e1c844abb0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f36e67a1354cc97b7e318dc4aa3c833206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fa12bcf344f33b555042e5d1b6517b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324147faa60df67afd4d75d0fb852541208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804e13ed4458f7f4f947099fa1b6e2a6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76e6637c0918ea8ed2fa73fece4d9ce210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d50b01d810ff16a68e79123d715d42b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03c3d19c7d0b66c3b0b1e3f90f11914212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3bba2bba6dc61dbf8144d60a182de6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc85a8ec6ee1e254be91580df25653e9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7f4e4e575342218b4522ba52f8b5f8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466cef49edefe1de15db79e9c5d010ee216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a81e0d5bb72113b6e8c477ebcb2cbc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114b86975a3b58323eb9ce575549409a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941cf754b7bb827de1bdfffda4cae578219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e8d16e5a8c0447f1a014b051876f15220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a934866c67e7b2f306f882962bab42c4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3841824a957e19dc7d06ddbaeaac8b79222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791143f4354aea2030cfd7926f4d7cd2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624c0f7126ed62bc3f68d46bb10b7cac224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14531e9e788e497677ac21a5e77013a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f809f8b2ad11ef228e6c7129fbb2f1ca226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa998f6805bdd25ed6a1bba9cb76fdb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306ef8141b43ae16f33c8a2666415e2b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e646f5ff2c3559d3f0e3d16b1f36a797229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e5f700bee252e9fb47ab4cac915478230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2680bd6d9feb09937ea0b9e7e8e40b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630a5b198ac5b6b936319f0ca4bd8b62232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0c7a525c46579848ef97a9b1e20b49233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866874b93f7feadf15f380f96305d785234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e7c571844818e3f76362e2cf825f86235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9ea305bbaf79bc335eca787ec0dcf0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f228015b196f7a817676bf319d1d81a2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73876f01ef7aea55048edbcacb156874238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39090be2cac68449f36e3c5a17dd7fbc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f59c143ec8ee4c46ce4ebdbda44e63240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad9a188ce53b31d5c4383e9e12464e5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50ddab4b801dc153e6b0c7e430dd83f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311f9268ab33814e127b0a064b82bd02243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f633605e359c982c2d898d60ff9e7b81244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fc9b3a03239f2a93bc1b9fce5a6bb2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50800e0ed283eb9413027191f467310c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56990cee113958b061aabe1159ed0866247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba17c742eb1428005f3b5736a1d455f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06568ff1da8b4babe6038fbcc1c132c9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea01150057f4a5486b53260b2ec84c46250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba45317734be9aeb007581823e8f191251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37242bfb32b9ce4bf89b2b752bb25c54252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05e16f43f20b2efc818d81df9edc696253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5463ee2916bb32ab6ce00a4377d2626b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ad33ded689e8cb28b01d46ec386649255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7d6e54b11fcc5489db765075e6f625256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b8c1472561fed76b40b22fb0eb38aa257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7910e2132966e21fea7dfda91ede76258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9537a0aa14c8cc8ae6921973623a1f23259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57096c86a2fbb166109e168222a5e9fd260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33cb63f11612b1d6ff7ae002266fa1a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52ab3a91be8f1716028559df3e93adc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c268216f68ea3a82b94a8ca0aadbebe263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad3d55f777acbb0da663fd6bbef580b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907f43336e1068790a9f10d47bcab9e4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d418cea23c78a2251895321ba712b9e6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70e8672be970fdffbc28a3cadce22ed267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85378202fe0126939e02c6efed7eb35268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bf05a94352ad82fc41cec53561f033269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e37ce3f928ee6c7fc13d148ea1ec157270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c530c9d7d39ec9e0f11f7941a80a80f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560e44a92868acd977403eb8355c3bc2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68128c4bae824c06981c036743c8f834273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075fc76c31c7be8e8dfcbde0c5ec356b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765fd143c83a2ef34cac6a637ecdf7ee275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3810346fa1df420fe13626ff37e6bfbf276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fba45df470551c745ff229c4ba1e0ff277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82223b6bd825d31849afe15e556ea0c2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab07ef7effff3778af1c66e471c0e5c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d9b71a180fe046301b752f726a6c8f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd01546505d64b3d43f1750d6429d78281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89702c53761ec0cf4ddfb77edd7a1737282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647cf197779419bea87c77b0eb870c9a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46f80a5f561eafe66d06bd390b2a275284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa998b0ccaa96ae31778340a7d8d926285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0346a27d0e4018648f878add14ec47f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84755c569e2599a9946d20abe71134c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e859171ed08ec09ac0bbaa22f2aeece288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d130d848d2c5bbcb43f5bc5f416d74289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9452b0dfa05895eefaf7fe34a46075290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26607894ca33f288eb3ad12cca9487cc291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002b3e94a4e4f746b471c5e5939b3c62292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b367ad43b5f0ca48260b23e45dfb47293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9abc8b33d49a098126fde5fcc6e645c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fde16fc2f0c129e2e8759f06850b91b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7be6ee08a7654eebdef4908391e70b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29971085a6bd7abb067823ca3cbf4a9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472800179910e13446d6aeac14b5b267298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a2f15290c4e6c070013a5b4081a6c7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d2f1210da3b3ced84133f9c3449aca300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e95f1d2b27b75d7757fed50caefacd3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841c143f429b37add23858eb301c61a5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b82d35c4de2bd787964a0c77fcdf550303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b526be759b622620fdd62e9cfbdd12ca304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbed7143273eae0a270b6118aff66b60305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeda634d0b9d98333930b964fb569e91306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9e0a73148787040ec48cdacab1c239307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6640fa796ac4a69bf8754f957bab9829308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d272d88a0c2827e2902098b1f96347309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679fcbce29c7529fa330b57d1fdcdbaa310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995739eb992deed7a8b1e974e405175f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4185b51b631662da0447d6e06d4872e9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990b52c1f89372e4ecc1f515680c11c6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d485cea83aa46081671aecb3a5150d0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ed047c57406dc6ceb04332522cc72e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f47d1813a614e84db1f9f1496d22ece316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd839ff4a534deef621dee1e07586cdf317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e5fd0d3a394543d8f173377c4cd442318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c86420bf940ad2814f41d5f7721f314319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2000dbc5459b2d1db9647be65f89b67320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fb3bcdb7fa7285f5a9ebfd5b047e0c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b710271cf220bd9f82cf78ec484da7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a8eb65830370ebaef9c250f998d8f8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d685552c50407d6e532be26521ae21e3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6a9fc713d55439247de79f14edc806325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f19d1c36c70e7c7c04716418cb0666326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40ad217e6cc0b7ba1925da3bae35a27327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9782c4e632d22cb4b6d21727871fcb6a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c106890b6adff59b9179561463421c5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe459d27425d2e428ad87b333500777330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9951e84c48ff14748157c7299bf44044331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202446d487adcdf44fff098315de39e2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69c6bca0b6cb7f00fb07cc2314e2fc7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1da703b9e68c70852786bb058115f5a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2f6b528c2bc524f6fecf553cc002f0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee4157c35f4dfae9783d645339243a4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c505c8b532adf959cc25422c7bdb391a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02076854e6c607d1c5c39eec482de540338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d66d87932b07a8e8800602f839077b7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93f0af1333efbecb3656d96466b6443340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd4c376872bd0d66670ae40e9c6930f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcc9aba4efab0aa432d0c794daa36dc342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2586c0e7fe0b7b9a480297cb439bbc6f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43c4404d4119e9dff7bea31ad2df7b0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1f848d1303ed2a01aa647f2d98e170345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd98f73396cba75ab5b71e9f8e9811a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4eae12ccd3333de021df404c9ba950347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6194bcffb80b399b0600a11596be59348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d3e060d0e2ec22d439924b418d30ff349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281c54ddbb5524add69c390463b7deec350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead051102991b77978e82e5f5071d829351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6be16e134717c3ff4848896b483adfa352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee1f306f89339c53295ae3cfa12c2ae353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972fbff86bba443838eee26770de7ade354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f8da3a4fbc34b4b9df098403fb8000355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0693dea06aad9b6663250a9321120ef6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51170ff907a4e9ef6db2694fec3b439357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b04616fcddcc841ad1c920e4b93793358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f6b44b620a7e4d8b67126ca7da5f34359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de7fb51c6a889459cf082d2268f3ede360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724b01cce759456c044dcc4aaf981fc0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183e6944bf63215593e5f67fd6188a29362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d409e26c120f714598adf638a472a257363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a873fba1549d102c1511daea17038a34364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a269f2c2a23c327296b753253f61a29365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5da800181948304431c95c40691458366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec1b95d36970759388cf1e9f44e32df367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2c95bb16e162e6151b84e2fc479ef6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa745a6c7778157521260884663755cf369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c65bc6cc2c57b02a942a374767549a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f643f970323c66424d6c12951fb668371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9768565e80d0e9e292c21e2cd79ecc372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d10587a09a760e057ddfc3d04e35e98373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85daef0f746c48b39b7e69861eaed93f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3445c72154018cbfb919aeca51c5f02c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f523fd4ec0e5b9b601c01c069db62b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4bdb061d821ad934ad9afee67ab277377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81928550fce63aa283645f19d7f47972378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea59b0c31ea8bba38356b16e53db267379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f9d3c6f0f83c9b0b6de0d3f7e538bf380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213558c5f8deb357c78f47903e6b4a09381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113d34bfe45ba2da86f53de8c7d6f6ba382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32c9d253b247ff8022fd89cce3eb7e4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5734b4ff3b2a44d6ca667bc36ef09832384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6d5c3b9c6fab2f1bef6150e9cf1511385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb136949d625fa92847f4df3b04a999386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107ced33694c5692a8b4b9f42b4b8042387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3047d75a87e428256966a3eb04f944e3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39695e4a5c80827f439897ab616506a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7659c9a58d50affc08769b3ddfef9651390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e402aa4afa76056ea5cc488976925ec8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ef59cb4e7eacba01fb6c497b8f0b11392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226dde8bd929dfeb0b3f07e607f2bdf8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a6dca5db386bd7f65a46143f3f76fa394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57984c706c690a70ccce7685bd2c2afd395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a81b22457cff2a4c7fb8ea0115fb0b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa649440b8a16bf964d6f0922ce6531397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e60dbc6bca470d93d77f97ced1edcc398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9af15f9ef7f95e8917b57ec4a14619399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89ba8636c23fb3e1f049041e70c4228400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46be56861c3b51a0d6c940e68c9b1878401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0a694854b387b8ae97685677e0068e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a948aa86fdd6de505b15c54d69800424403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a5f64daba0c12cce2603a277dbc607404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9ce7fb435e591b5d0324b339841c66405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e178df4139ffeacc1eb99de64ab384f1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf649cad8e3e53b5db56c57e28ff118407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b579f4d598912da79790adf1144aae408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed55a451d1d7fcc8e45efb011aa4b768409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155bf437c15c8fb4206877c7439c3a2d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61960dedc1dff6790bda092f816f8af8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56fe4d2a74afba63817ddc84a45c48e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbecedb1561964ea843891dc730cce7c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8654c4b87cedcf94ed5079501d53d077414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8f3b3ff5c06087a8c5dc0c2a7caf09415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb571f5b0d2d23210836dc13c1903828416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f834e315036ad775864a04efe1589472417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8148f5b6f9fbed51036df5a3b71d48418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c308934fd0d1c526a446536477912de4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a4de495b83d49aef8bf13d1b51c391420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1259856915f7f6631d2b2fcbbac599ec421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5084463876c68f2345162c98edc81d7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ce376331f2868044e870132079a4a1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664081fb0cd0309773a92d33e8561665424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f184dc0478094e3b9ab105b2739e94f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaf35522a8cb2773a063fb53d474ef5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd4e9f7b0de8b466070f50e8ac99ebd427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9718e39dde680fc76168ac66c8d20768428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf234c25dc4d6b850317f33f6d8d13d7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9cc7ee5119969e7e0b23237df8c1f8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fed702b12de01c21d98f22f8c41ba3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea09a594e4269adef77dc1127be0d74432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae9fe8b35ab22146f086087b1fc1dc4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2dbb98ac8ea6c849545a1a6dc07bfa434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0c480084d0f63b03ff550b1caf4e4f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b0bc24d9cf2fc0028d7ef087ef64ba436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863c9c3540fec18f75855a16eb92c15b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e19df9f85391a87090277b5d34a1af438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87114e2d77726fde375b9cc7f2a12ff4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c02725f4b272cf59b53d27ea5b3a24440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae1852d1c683734e5a099746f00b5e9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e697a2e196032aa6b7412287571e7311442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdee26ea3f4e82772ec320e490e6c430443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbaa4e886dcbbb4e433eef98e711c14444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f809598ed5cef4a5b1c25892d20aead445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0354548d8e441f8693f344369f0415bb446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25473a466979fa0ebf72016c95ab4a7a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e076f39d292420b1264e252c1c81a2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f09c36c1f818b6fec6916bee36ea1d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c387847a740f0a591b097096fd94ac0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb1f594afacd538ca122568bb45481e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8bed5e117137042702649fbec07f8d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb261ac7709f4a32dd6e381b2b98402453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463f5012184c9288c5384ae74f60a5d8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b682d72c3a219f2379cbb57dfa20e2f2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e88c8dfe90fac050640c9d2d600117b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1205a4bb6b9b548e8876e1efc5db928457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f2ab36937e5d53bffdf315a82b4aa6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1180a7194de22b523f4fa2f662450541459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cbe7e8ea62615c2bb63265c45816a3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89635fd5cd055013b5e9d630d7c2ddfc461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b4bbf7bbae87731fc415a71a147fd0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57a8d12214548a1d445e5e81f176c12463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506077f44008341747a18eca0e6bbd1a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961f10ea49918e7e5f8bfd78fc23dbf6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ae68ba1f8cb698661dbc41788db8f7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68681b551f60d6e55c57ce128d7747a1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9f776340779a376fd1111750ec09c1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f4db9636d1338b065020f2d69d162b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3260452ddc31ed522c86867623660cee470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da144feba32925f0aa77f1e64768b4f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90972785da9086ebf5c7fbd6754d66d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd24a91282b09ec2aa5280bfb14c6269473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb81c96a8e50206cb6bbb6b1714b06be474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7955fed62c9b58f3d45fc928c2be31f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668d645d46f412735746ddfefd797bbc476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6945e91eb2f2e370005dacacfd3ffa02477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a239d0819236cbd206eeb9384c5c737478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1452f050c19d7bf089b2111364efbae0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8a82bfa236edabe62eaf60576031b9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b6992f9ebb88d4482346d92782a30b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5067f52dffef088468ac252bfb68ebe9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d53e2d0ba8f32c2f028a8f56aa3091f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467eeb3a327ba2237844f1e93da8358d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843943abda707a870bf38e5b2cdf2070485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4849b288cf5951e77df9b260a4c43a12486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc5bbb952047154990e2d4107342562487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e97a1fb17cfd723559a9e6223ab33d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed28fd230c6068b7d38c72bc157a40a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2022469199b6d2108c9ea24e5f84e1b3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c83c3dfb889d79db0224a388d575d2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b496af51439ad214445c38b565326b87492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b03346d1dd97dd35437cf0773e0b44493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17acac5a86f53b88cd7c3c7eb60da818494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3094a4a4a777b972492d7fb638e992495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6039fb75e06c0ff6b6ef331416a8027a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3dd8ef5463ab8717f0018d0f18dc67497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f85e63badb62673ce7287bed6116d49498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067b8e4b3f5ee9003c9320ffb465fed2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d505a71ed18eeed4996c3e856b789e4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67089d041419c9007bf2e4e96a5cbeb1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6201aa000c34e28ac7a65b21decba409502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf25b965df93b3d646bd8dd78327475503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1e8189a888a7b8c5def8ec13f015b0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01144e1fff9f922caa2ce906a679957b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad94a1c600553f78736e8dfd18f1b9d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedc2af8d44af82884b9e60e41aa5e3a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864673a3f1f5477df6541be45eb5e91f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0928a2dcda7e4baf23faacdf5a60a60509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0277cb0deb15cbf778c319ca14ec52510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ed3020265c834e9d896bcb3d262e9e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a020a22ef5a50ddfe625759160b0a7b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77df6c6b29f39bb38dc7b7252a0d853513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d802d742bd1c3307902a83ff7698291514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00555cd3cb580093727c23be10022730515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21638ca6f4232afd8d8ddf5666ba162b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d6d63d2035cd56e1a9945055262616517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c4e4715569f8c52a4b746da7b62767518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37952689091e790c5dfb75e7d0f9f45519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4248ae45548913218780daa8aba5c784520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a21b864c6283a4762f94a7ab91974cc521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcd20a52a43add60a0b31012629d332522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca09419354952c1c025cdfbec612d4cb523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e084101fe1990c7af2a3a98f53c0fe524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b097d1cc858be3f399bec36c687c99b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199dd47ee8085d507988f1900e1e4f1e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24b5a02c89b922dfc59f670c3a48751527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eafb3103a694ebfb1351f2ab83a60f7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5c0a64bd9cbc311139499c9503ad6c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7272b8063707041c7d50c21a3b02fc0d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec59c0014c46e3002bbde88cdf3441f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d323416bcc3b10579f8672734bd8986e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268c5a8f6c86c5de248ce70a8fa43280533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a81af4ea71e1594b6f7e97c0c9a8b4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211d104ac2887790ee93afb47337520f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71f899705588e4e3571616096dbc7be536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb59de7f4daffc0b299a5d3ed804f019537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618506976d09e9d952e70a8219af125b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a5aa5e1a88440d434b0be5c2b32825539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9efea7663c3dabd74f3f24cde351bf0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2129a7e980ac70093de548bc8d5164ec541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8061d6a019d58e3f3b8eec08a730ebe3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866b36d1ddd19c0b42bb32930f713ad3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb17f81f9c50f703cf71ef8162f0008544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4dfb4114bfbc28a0ef4a6b1e885a5d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea9796b47577b9b68161017e120e53a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758dd93da351757aff867a9e8a70988c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3365526542c84d6e8a5e1b5b12038908548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8872bcf62f5904b1857783f1a7c6bb76549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b144c09c5937fcc201372352ef249caf550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dfec4280986732bb50a48d4ab11738551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717d01b5ceb8cd54bad7dbe0b924e31d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b83fd4c26994844e06af939c62c0b6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311659fe5431dc2dcb6e3da399bdaf62554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e26da1950963652983aa297546de193555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4ee9ba74eb551e150b5981fa834108556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f413d008b261dd13ff04a8bcbc07b67557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951f69007e5d7d49eaa4d1ddb4259e68558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d650ca60ab788883ba9f7dae814869dd559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaffa2d87dcd436891c9a865112db505560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4a70e075464a6f962137e94c3f48fb561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6ada8bff1d12ea1d5fad8379dbdf69562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5534e46b13dbc5de4c4f0c95f4f6d2e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb476ad17113198002c4364f177faf2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f43ec704f6780d310090f11f6406c7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91f5414d8ee78c6ff2f800ac9139bf8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cea0d2695e5944a6fbe2841c8bc1b8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd61538d8abed912a48b3e7ca9a3c9c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991243b4b932fc045ce0734044e30700569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3459695cadf72748e5ac4a632e7492b7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ceafbed3438508bf9871abd00c90ba571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0060f98046b594ba643893fbde7bc2f9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d6b3d05a1fd7aa6eb330125b5f31cd573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f8cd0bf7b67562790acdef023719b6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fdd70461d9a8456934962b33d55cf1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ca249fed8d456b8b4eb5d121cd93ba576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225ab0c03bb1c9967f034d6fb448dbe6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1513a8403d616cc2ba7515d9b6e40002578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8673deee4c9a84e0ef104e4d191a172b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bbff4af25821d754dfa4b5a678c88f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2920c73a77f3d801049a972a75938a89581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1383c3b85fa2aee41977936db01846582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03a936dab7118db3543ce8b41a01578583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a91dab9cfa9672200c2701098fc724584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab60b6a4936a7f514b279f5a61850631585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c432a6ff0b7054285da4f8641f853ed586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7ea795cf00276922c5f4221b0b4084587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b1c76e7c1b1c8e8135b4538267e1fc588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403d751b75ca815552cd2521b8dc1491589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822decd4593c4eddffb6292b8ad15811590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835a33cc1ee99fc8fd54290f30bb977e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c415615fcd9620b82954c4966d83268592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8969ed38c6f7ed0f02015af6a87d71c0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d550a16bf3a5c2701b6cb65b7d4c9de8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ef5a87bc9c71e7f376479fb0a6296f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c231ca40b5b7fb5c55ee9d8f16c56a62596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33730750e5a115cad99dc43d18ae3d6e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9a89e4e323d2f6ec571f92c3f34d25598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f95139840d7664be4b8cbf71bf7f1c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c458da74a765b1c68b9d18165b2abf6b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1923cffd2a443f43d8045c6d7088d84601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e381e09f2b5387b935cd8955bcb6fa602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6c183f22432b0158c27a4df6f267ae603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616e8f0e6b6e22c5da3350e3fa6cba13604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc43355a3232740b5ba5f10b679e4757605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f61e7cb68a770c7f92dc46ec70e296606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d1ac4672eb30c0f2929090aad43f8f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e09544b38581ec0e184c729fcef7c8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fd414846c7daac7f7fbd8271993857609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ab3e3a78b0a443a7674f330753ac47610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d637937ee029bef3977a7c816dbb3ea9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8291b39067e58aea87f70c4c9d90bfb612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70004a834932ed19b270d21b45c74c7f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8163b3758be8b7e7257b9c0d653f07fd614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63197aa142d60dc587c6cb29102574d4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad6109a03446b2a8049dff12145afa1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ec1ada1d310b6c42921811e9795635617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab741d1be1b63b69fd948118f030b119618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adffd01660fdefd983043aa4ac326f7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5abcdd73456e4586f9667499088deca620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcdb2390bd646943e30417aa10ad995621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4073c07fb91f687dd422f7a37f6b8b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8a907f8b7362dff37871bde5d6e2a4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5891fc20ea0097717f707238a5acb678624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3727539082e61cc5dcdaa7d7e2cbb19625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67f6441ec7591fda1ead39ba8426d25626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc120d4c3994205a77ed0d8efc6f127627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9399d0ce0eec987fbbc9be1fddf7c3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1247380b40d8e9283d32be0fc29a4e8e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8becae2b0b11a30790507f0c0f7f639a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febad4c5a2c0659f7f66cacba750e1b2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a46511bd2887fdb9b7066a028897d83632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4820e8efaad957fe9dd7354d58d2f5b4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1380944d1e9d9420634caafcc492cc9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2d4de7f64712ee2d7db8a7631ec1a6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d941ed3ddff83de60e5ba56cd68c013636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f7ac89b0a82cc2ceddc8a5fcd03215637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2236a03d5abd0b20d35dd5d6bfcf1292638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff2a4f0cef0b283e5c6a34e9074a28b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b2b37cf662c728bf4f7eb65b41867f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad48f4031d24c69c50b917945260ab6b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1daa5254ac42415be3775860eb4d83f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055c717a8bf15b1ab7380c60947e32ea643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7de71423729abdcc5fc26dcb56bf3b2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225107d360c2248ef4459f40b04ff0e7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec65af77c3767072cf195ebecedd3bd646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5cd8a222e13666b38cf65321092b8b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b4f1914d1633a02cc2960620f93e09648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae145c2913e7aa96a60250cf7121b6c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f18dd30635b20dd23e16680496557a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad0802045717f1f92033200562e2310651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c265a626eda2363c5a41d598d56c8cff652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaf3673f647d96687054a484e68cb8a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21b66eb479a098b1c58340d7fb976b0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ab2d56d1a981eaa247983a0a0e1ef9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05637272169d76c322d80e280314aa8e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9de5820c1ec00b695299fb9d4a8260f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671095fa1497009e72b207f5a9030560658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079f81cd0bd99a343335c02ddab687ce659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2f94de8f0ccf71a145192cec6ead0e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4172d6d4a4a016d5b3400f93f53e180661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c238387e0c14b244f3f9372ffb2fb183662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9e9438da1327b33b6882019076822e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa6cf9adaedc7b642cc5ac34f28870e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701d30f38dfa2d5199c18d36bdd17040665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93b8db455588776ca8eab8a4a873733666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debc94186b9953d68fcc5fcda077d50f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b480ad80f2912e5ff46798e39da666af668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b551f43044c218291ea9b8349fe56c2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8ca32b0c9502e7436c7984219d4595670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dfca647eccbfa2415f3ff3aad3bc41671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fb3f1c9a3766312bc481efe71c1283672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fccbf74cf5182ea998fde4e121974a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c064ac3b06c82be542cbcfb2cb0a083674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae06040a203fc3eeced234cc624286be675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b84b7c57aae8b4e37a39f8ee23e644676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95517f09e7479ada9d36ef47146f5786677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa6ec0d5dfab9ad4b126490c62689a2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ed69b4804591c30e0193f9bd71d8aa679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6cced0c245d42db9e1953ebd4ffa5e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0036c73cab805de820204b056a2a4a4a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11cc504093966c9ab8e251619f55582682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce3624b21fc970744aa31415de20fc2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1557096f3e77db7d38d00e96db573ce684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd5ca25769fea9b5792e4626369b38b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd525a5a3467491aef5643fb98ff39e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad2d340e7387475ea14606e395d0fb3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ba5643cf076edd95ff3a1e7d4c4adc688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983a31272b8b6923116440dbacedb2b0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02255043a84f8509c0702cc586906cc7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed10d15973146142670d69fb0cd6238691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7577e452bb41fdaa0661656cd2d588b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435b3b46db36852048e535432475b494693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98b1d5c162aba2a77422b7d69026fff694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450197e6f47e2f1cf7c824e892db5986695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba3b9fcbf6d83a97d0b4e9a7f3fada2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78b06728426c893d2058d50aa20fec0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8ed0a01f959f4a8f5a2d2cfa7903d0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b624d067c7e2e08a2c59b6aa953dda0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1359d14dc2ec7225e3c1e4b861cb2e02700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dac86b9e4fdc83d59abefc9c7b71cf701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482479d85aa415cd699fc211cfaf393c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9115271290d9018e6a5d44c0789d62703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c63538b4d051ecd1e8157a75d317a6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab07e3e022aa0350c0e4046dd6098fc705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41507bed5760253227193012aedefa0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edda49d8f7d54b1dff4eb26e9052fec4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a334aa0bf6a73ccd020b7a835c9b2d0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309fbc7bdae36baa02ca6e5dc127b487709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd387913d09077d5064aaa6acbd32c46710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6a19e75427d9778f7e81aaee5020cc711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a754699beaee65b13a29b911fad31c5e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608e37a23d149d0dac1732590ec5644c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ad33a71cebe786817c3c54373a5c95714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c85cb8f238f07140767fc97dce3a0f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e719f62b6f22db2991d487425e05da716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6850c615f59df7fa8945ebf7309af9c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe693b00a41882e7d302bacfcea76e4b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87584f613008bcedc939fca411aeec5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798ee31fae25bca88807117b5fb152ab720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ab16e84349b6f969125ea90a11714f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ababeeb6351cae98ecc5a348444004722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc102d57ef898b341ea8c298952b3938723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671902754717f35bdf897026fef5fa7f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3dcb0ab330baaa102d47439087d831725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dac9a8e718b38c44e8640800ee7528726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd28de164b12dabfbab8985f98b25aa6727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54cd9119d8e99a269bfe289aa855258728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8426ef5cf1402570d18af6f70fc9bc729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9ac5ebf2ba886be5b7f24482778b21730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7d0125585d2b9aafeb7f4d9a292934731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b83cd01ea687961cfcd421abeeb9f0d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f99fd1264d5550b594a93eb41f2bd7b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec534d456dc2a7d5540b7c41a2be85d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26809328a14dcfb508a33bd49952394735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f812d3aae7b64a4c1208544f1a0cedb8736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dccbf3a66ffaa1ca12b8229ae664575737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe329a2360b137309e974dfb0cd35dc738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c19bd97bf26969b7dd991b66ba9771739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b493f749adf31c328e3d3323f57865740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51fa111809087a8044e5df9ca7689fd741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a25ebcdb286d1a9126641eaf30691ad742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e7f103d0f39f78961ecb14993540cd743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f55b1343a636cfdc785b147a30021fd744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896616e0ffd02984de80196a20a48115745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016f1bc6158119d1f57e0faea7912235746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f985bd49df0c8f2ed87613c2d0b472747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53ba8cbe29b09cd6b0d3e2f6ddee7bd748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe60fc1d1f9f43c59bdf8ae70a50caf749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edd2be8ef0f8f57baa9739e41df9f42750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abe8c935c668ad153851d972de2ca75751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e362c1d02e1333587f18d1c4631a9d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e461751d6e4587361da17ca1d0a238f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8cb77aa265dd3ab989510048c485fc754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0579a1d8aa6ebaea0c00113f42f857755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f789cba5f8eda83a51eea0eec54ce03a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9351095e15a5f9ca340135486486514757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee93f1928902f11fdbf8ce7a18c7a49758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a21fd0e33c44c910a6968fe3bf4b7ff759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -24130,51 +24127,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24190,51 +24187,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -26120,110 +26117,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>381</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="759" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId761"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26490,51 +26427,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J383"/>
+  <dimension ref="A1:J382"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -34764,1342 +34701,1317 @@
         <v>17634</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
         <v>48.2</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17634</v>
+        <v>22124</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
-        <v>949</v>
+        <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>48.2</v>
+        <v>7.22</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>950</v>
+        <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22124</v>
+        <v>22125</v>
       </c>
       <c r="D333" s="0" t="s">
-        <v>952</v>
+        <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
-        <v>953</v>
+        <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>7.22</v>
+        <v>5</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>954</v>
+        <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22125</v>
+        <v>22127</v>
       </c>
       <c r="D334" s="0" t="s">
-        <v>955</v>
+        <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
-        <v>956</v>
+        <v>958</v>
       </c>
       <c r="F334" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5</v>
+        <v>5.02</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>957</v>
+        <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>22127</v>
+        <v>17645</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>958</v>
+        <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>959</v>
+        <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>5.02</v>
+        <v>10.02</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>960</v>
+        <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17645</v>
+        <v>17652</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>961</v>
+        <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>962</v>
+        <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>10.02</v>
+        <v>6.65</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>963</v>
+        <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17652</v>
+        <v>17664</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>964</v>
+        <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>965</v>
-[...3 lines deleted...]
-      </c>
+        <v>967</v>
+      </c>
+      <c r="F337" s="0"/>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>6.65</v>
+        <v>13.08</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>966</v>
+        <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17664</v>
+        <v>17662</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>967</v>
+        <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>968</v>
-[...1 lines deleted...]
-      <c r="F338" s="0"/>
+        <v>970</v>
+      </c>
+      <c r="F338" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>13.08</v>
+        <v>4.05</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>969</v>
+        <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17662</v>
+        <v>17663</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>970</v>
+        <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>971</v>
+        <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>4.05</v>
+        <v>17.73</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>972</v>
+        <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17663</v>
+        <v>22139</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>973</v>
+        <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>974</v>
+        <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>875</v>
       </c>
       <c r="I340" s="0">
-        <v>17.73</v>
+        <v>14.23</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>975</v>
+        <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22139</v>
+        <v>22140</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>976</v>
+        <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I341" s="0">
-        <v>14.23</v>
+        <v>12.74</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>978</v>
+        <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22140</v>
+        <v>22142</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>979</v>
+        <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>980</v>
+        <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I342" s="0">
-        <v>12.74</v>
+        <v>16.22</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>981</v>
+        <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22142</v>
+        <v>22143</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>982</v>
+        <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>983</v>
+        <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>11</v>
+        <v>733</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I343" s="0">
-        <v>16.22</v>
+        <v>21.33</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>984</v>
+        <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>22143</v>
+        <v>18250</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>985</v>
+        <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>986</v>
+        <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>733</v>
+        <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I344" s="0">
-        <v>21.33</v>
+        <v>19.48</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>987</v>
+        <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18250</v>
+        <v>18251</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>988</v>
+        <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>989</v>
+        <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I345" s="0">
-        <v>19.48</v>
+        <v>38.72</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>990</v>
+        <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18251</v>
+        <v>26831</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>991</v>
+        <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>992</v>
+        <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I346" s="0">
-        <v>38.72</v>
+        <v>16.22</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>993</v>
+        <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>26831</v>
+        <v>18252</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>994</v>
+        <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>995</v>
+        <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I347" s="0">
-        <v>16.22</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>996</v>
+        <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18252</v>
+        <v>18255</v>
       </c>
       <c r="D348" s="0" t="s">
-        <v>997</v>
+        <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
-        <v>998</v>
+        <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>85.31999999999999</v>
+        <v>15.13</v>
       </c>
       <c r="J348" s="0" t="s">
-        <v>999</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18255</v>
+        <v>18256</v>
       </c>
       <c r="D349" s="0" t="s">
-        <v>1000</v>
+        <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1001</v>
+        <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>15.13</v>
+        <v>64.55</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1002</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18256</v>
+        <v>22147</v>
       </c>
       <c r="D350" s="0" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
-        <v>1004</v>
+        <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G350" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>64.55</v>
+        <v>6.45</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>22147</v>
+        <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
-        <v>1006</v>
+        <v>1008</v>
       </c>
       <c r="E351" s="0" t="s">
-        <v>1007</v>
+        <v>1009</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>6.45</v>
+        <v>10.67</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>1008</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
         <v>26847</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1011</v>
+      </c>
+      <c r="E352" s="0" t="s">
         <v>1009</v>
       </c>
-      <c r="E352" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F352" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I352" s="0">
         <v>10.67</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>1011</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26847</v>
+        <v>26850</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
-        <v>1010</v>
+        <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>10.67</v>
+        <v>28.72</v>
       </c>
       <c r="J353" s="0" t="s">
-        <v>1011</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>26850</v>
+        <v>18259</v>
       </c>
       <c r="D354" s="0" t="s">
-        <v>1013</v>
+        <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1014</v>
+        <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G354" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I354" s="0">
-        <v>28.72</v>
+        <v>16.68</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1015</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18259</v>
+        <v>22150</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1016</v>
+        <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1017</v>
+        <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>16</v>
+        <v>875</v>
       </c>
       <c r="I355" s="0">
-        <v>16.68</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1018</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>22150</v>
+        <v>18267</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1019</v>
+        <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1020</v>
+        <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I356" s="0">
-        <v>9.039999999999999</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1021</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18267</v>
+        <v>18268</v>
       </c>
       <c r="D357" s="0" t="s">
-        <v>1022</v>
+        <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
-        <v>1023</v>
+        <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I357" s="0">
-        <v>8.119999999999999</v>
+        <v>10.9</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>1024</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18268</v>
+        <v>18270</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1025</v>
+        <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1026</v>
+        <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I358" s="0">
-        <v>10.9</v>
+        <v>45.75</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1027</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18270</v>
+        <v>18276</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1028</v>
+        <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1029</v>
+        <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G359" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>45.75</v>
+        <v>20.05</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1030</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18276</v>
+        <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1031</v>
+        <v>1033</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1032</v>
+        <v>1034</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>20.05</v>
+        <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1033</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
         <v>18282</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1036</v>
+      </c>
+      <c r="E361" s="0" t="s">
         <v>1034</v>
       </c>
-      <c r="E361" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F361" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
         <v>48.05</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1036</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>18282</v>
+        <v>26865</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1035</v>
+        <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>48.05</v>
+        <v>10.34</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1036</v>
+        <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>26865</v>
+        <v>18293</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1038</v>
+        <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1039</v>
+        <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>10.34</v>
+        <v>17.74</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1040</v>
+        <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18293</v>
+        <v>18311</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1041</v>
+        <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1042</v>
+        <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>17.74</v>
+        <v>10.9</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1043</v>
+        <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>18311</v>
+        <v>22161</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1044</v>
+        <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1045</v>
+        <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>10.9</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1046</v>
+        <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>22161</v>
+        <v>18320</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1047</v>
+        <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1048</v>
+        <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>65.56999999999999</v>
+        <v>19.06</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1049</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18320</v>
+        <v>18325</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1050</v>
+        <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1051</v>
+        <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>19.06</v>
+        <v>34.94</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1052</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18325</v>
+        <v>18324</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1053</v>
+        <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1054</v>
+        <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>34.94</v>
+        <v>16.29</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1055</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>18324</v>
+        <v>26901</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1056</v>
+        <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1057</v>
+        <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>12</v>
+        <v>459</v>
       </c>
       <c r="I369" s="0">
-        <v>16.29</v>
+        <v>23.37</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1058</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>26901</v>
+        <v>24538</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1059</v>
+        <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1060</v>
+        <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>23.37</v>
+        <v>17.48</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>24538</v>
+        <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1062</v>
+        <v>1064</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1063</v>
+        <v>1065</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>17.48</v>
+        <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1064</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
         <v>18354</v>
       </c>
       <c r="D372" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="E372" s="0" t="s">
         <v>1065</v>
       </c>
-      <c r="E372" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F372" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
         <v>13.74</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1067</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18354</v>
+        <v>18368</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1066</v>
+        <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>13.74</v>
+        <v>35.59</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1067</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18368</v>
+        <v>18369</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1069</v>
+        <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1070</v>
+        <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>35.59</v>
+        <v>4.57</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1071</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18369</v>
+        <v>18371</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1072</v>
+        <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1073</v>
+        <v>1075</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>4.57</v>
+        <v>13.01</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1074</v>
+        <v>1076</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18371</v>
+        <v>29939</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1075</v>
+        <v>1077</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1076</v>
+        <v>776</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>11</v>
+        <v>915</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>13.01</v>
+        <v>14.91</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1077</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29939</v>
+        <v>29940</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1078</v>
+        <v>1079</v>
       </c>
       <c r="E377" s="0" t="s">
         <v>776</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>915</v>
+        <v>141</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I377" s="0">
-        <v>14.91</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1079</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>29940</v>
+        <v>18379</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1080</v>
+        <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>776</v>
+        <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>141</v>
+        <v>721</v>
       </c>
       <c r="G378" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>9.539999999999999</v>
+        <v>23.09</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1081</v>
+        <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18379</v>
+        <v>18383</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1082</v>
+        <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1083</v>
+        <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>23.09</v>
+        <v>15.32</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1084</v>
+        <v>1086</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18383</v>
+        <v>18386</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1085</v>
+        <v>1087</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1086</v>
+        <v>1088</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>15.32</v>
+        <v>6.64</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1087</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18386</v>
+        <v>18389</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1088</v>
+        <v>1090</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1089</v>
+        <v>1091</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I381" s="0">
-        <v>6.64</v>
+        <v>11.97</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1090</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18389</v>
+        <v>18393</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1091</v>
+        <v>1093</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1092</v>
+        <v>1094</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I382" s="0">
-        <v>11.97</v>
+        <v>6.23</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1093</v>
-[...11 lines deleted...]
-      <c r="E383" s="0" t="s">
         <v>1095</v>
-      </c>
-[...10 lines deleted...]
-        <v>1096</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>