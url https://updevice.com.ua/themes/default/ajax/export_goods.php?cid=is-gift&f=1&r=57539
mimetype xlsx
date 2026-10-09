--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc962004cea6b813afd5063630892c3b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846b134c6f74ff14cf7a957fc5034f472.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2479fecd7fe148da2cecf3332bd8fd73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e602f3f948debfe51e86d5e95fadd24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba5d60e056b3314af5d3c4e1d271afe5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9548bfd6eb8d9b61a3f9417c96551c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d570a4c86b6a32c73d2ab301a4d6c9a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787606d561e9c591ac42dc30e538eb708.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0d843e1eeee635024332b83e4ff6b49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fdc63c1101d7c121236efceba47a9b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3ace271fc1ca61986351af5d84f23811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f079b8a72b49c5df6ad811ac327c3a212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d432f09b913b05704215c522b7e683913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268105541ad9ebe7b910a9fa98ce10d714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bec996504c0be5ce4e63e4ed8726fee15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feb445940b9cf29fed9cd8f8c4be59a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6258ff6d2f78271edac453a7657283617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7325fda80f7eb568b7de9f13a4a8ae5718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7625aa108fd6c3ca8e93cb38f74859d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7177a17163e585bdcd1fbf5eed397bb420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffd9c5c9325c39a225dae9b73b2f78921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fcf821f7227e0b14d9c5514df04a1122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6b00d9f7048b0833ca45b13ff660b823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e6640bf5ff77674c5c5fcc7adbbdc224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d066aeffe2675cd011abb58de15ef6ed25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3edc71ef832f815486a23057f81b7426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7f974a1f550683f1a54a8f0dfb3c2327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96710f497d6d962fc93ed9b42930018828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd59438024d44971efaa445dac1a7c2a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7b75870730e97f27752f07df9a79d930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52111e64ffcd1c2bbe6cc5d1fd804b2a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d92d215b00159c48772451c806662d132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b4cbc832aa755fcaecb3fb388be1e033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0639c444127893de10bc96367152905734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01c3288c6ffdd816e86ef8c9b942df235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafa8c3220e5b08304678bbc3db1842b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bf05832c36a2c9aeb4c717df5bbf3537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d45a9ba1e7b49718d484126bcaaa6e438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dab623acfcbcd7897d7ebf9b4ce6a4939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d45e66adea9aa49130ae3ae288eab640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8f486e80b9bace4d5df44312874d0841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f625ee85d0079dd76b26778182151a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114c2a4a26eba3d4c663e1210b360c0143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4e012bd2c13208ab801daf7ab95e0f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fc7a1da64ea6d1a550c647b074ee7945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055044eb0bf29276a8abc63406aafea646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7314cc6282a57dd18436368896fc13e947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22ca506f9121e5a912693725812e1b048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058df0a100718e786a047228d13c081549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140ef13eb67a238d6762f17256fd921950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9276eaf410f023742572fb7707984f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfc4b5dc2d3697a1af69708778eaf8e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d811d0024442cf3d7330f11c7d0a695f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fccb5ebac78b9c1e88b8d114c31fd254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488fab10d3d30e3477e8a82b01c4b23155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fd4e038d8ccc2a4252d62a73aaa38256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b938a2c28587137007223e6aa97aa12057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abddb4d4d48cd44c53726e584c9834858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46415d63e6b2acb9e2eff42ca9f4b9859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095b30660059d5b370d1e76ef0ff2c5560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407fc7e6a0bde78be76f804432fa201f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673b218d2aefc6685f8224f51cfe363262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e36131fbdabf47798329aa64eff9f863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437190994e89cefb7183f947224b32d664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534d04e13262fe9b545c2831ea374e6365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9395ae89c9df03121c3d42a21dfde81166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529ffdddb72c4d5f7e55ce4de80df99b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b6099ea963ef817decde51586815bf68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c9a5d0dab1cc90950db8096d64571269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fc231ca512ff02e9f5af4702f8358070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecdd64ed5fb2d2a2afa3e068d37374671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a89ddef6f395713adc2e46ac979ad5372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5369326e97cc2f69d43ae07b53d0b5da73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0f13c78cdd2704d4150204c84a56dc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c48c199c8972f5a43a32a46266fbb0475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897023c7230a6296ce5e4f52d05bbb4876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080c555877c8cb4a22497c37e860e9c177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38de8b4e5e4f008718d62827367137b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65d8573d854d0687557456507f79c2d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfbbbfc7290d0bc48933aa171bfdae480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed39afad3f676275835137c2bc78f8081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ec7a9830e5b0d14bca10fb1f61999982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67be75e4e2ff22024a00ff142578ec8a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2c15a081b5c4fc80bf12e4096830a284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ed8f26f9decf156fc6311d1429218d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f5648f7586b25a5187613eb498bdfc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0534ed64fd296401f3221ccc021414087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c353a010746d6dd6af0bd99c96aa206888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6641b1771bd934908570be576da02d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b3e7784785461cff0fbda0e6b154f890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7386e244fc0a51dce5f4252dbd0161f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055bb262990f0ef2b4cd4117bb06ce6c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3b29d1c7f920b990f87e57dd8aa88093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c93ea841936de49fac8940c708d96494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee583872aa3a6179ba13a8aa552434695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af69e3de42203645b556ab1dd41148196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38963e6f00950fae7357c9352f654afb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa276000ad051a70c3a75cf584f8ea298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5040cf7ea3f4e3c402e643b305b90c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e638143f0f95ba0ef50d65c37f930d9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c79b42f260cfe60ed08b2706d6dd59101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f3f097661bb77d225765031a4ccc1e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60d897c9671f0ba641558e9dd58396b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7569b7f5d5674bb1d7413863de458689104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce430f3ec54e352ab8c0a26547791e37105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8492e6df072822c5bbc04b9b961ae662106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f2e48249356c6b31e1afc24d2cc351107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97699227ac58388ea243c089205c6bfa108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1b2a6918f7382eddad8fa6f5244175109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ed80610853e1fd4bc5ec2db32501cf110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6dec19cee7daf65cef2264dff77d49111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebcb2dc1969ec59b91c3e7263dfc40b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffad999301d939585e3cb858297b8672113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af73b8b4b0461ca829d649a5f0c4a46114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c51901884e0d27a35149ef7c7b95de115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e50015ed81c62c7d496d70073bafdba116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8423ab41de604b830422304444789d3d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad45bb214b8e8b505a81a28dd9937262118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ccd0c0074b2b573d23fc64699c24af119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d384bf7b90a20ead3b5d217f94ed45e9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8d38b47c7865a691c8789f16a12008121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb3d6ac62476a1b58d73317d86eec1f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65030f3d6c0c5edc5f18d2e23f9ea969123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f5992e48fbf0b132937b331d9df914124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe2f711b58c5f761aee8e07ec2a42de125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecad0b65de4d892e15180a8f249f5011126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85468f784c58505f4551cfd0fc0c302127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c861c8281dda5b9bfcef62c0e404751a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b3cf1d0b4519c7c40f5f15ceff6dd1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c34dfe2b308552aa3653d7473f7f51130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00693a980456e6677853dc54f4a6de8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c20f9bf77535a24deead8dfcd49a9b7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a797473513e46d659f4c37a801859a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0711eeb1ae2435a5346f17d4bec3a443134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a78a3e62f6964d6f6c2eee24d067ef135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f9362874e5440e337e3d75d2f36bbf136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b09e1cbb16ab7cfd52b3b6de14701f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805dff4c4adc0755807807f6c2403595138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f1b9835d5966ea2d70ee40bab444ab139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179c9e1e32c6462ac1a91117ca928ad6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5eb1bde5b94230028c7d920d3748e2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebaa39da4aee31c7cf539824c045cbe142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d6b23a241aac6d0a47e64b5b5a409b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d685d9d403b30244a8704c60e087b934144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb0c0d0979ce5f5b1cef303661258f6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c87c429484e9a133b388022b5d0dcc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59e3f8e22c245a21002a353e8e38cd1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bec082de1d6bb01e66fafaa49f6e90148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cb5618e63957811c642879418cf427149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e35339b27184b9aadaeaa42a7960bca150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16d5a6d0d854cfe0ad6ba166cff7fd5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9941525741057816630fb260d334bb37152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e353d2017ba05a54dea083ef0c5cc8fa153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2d5c24c40f99687f6f6b68fcb5199a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca62aad72a50a8415a30ce5f23b3c093155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaf12a8442aca644fe454b59733c8cd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8167aa18b01c89fa304c3d3cf2e04dca157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9abf0238641867a36033f0086ae368b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff36970411ba3b3874f14fa0bd6ac407159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09b07d3441dce7e080b0e1e1ab8751b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beffff8a8d2a360752e7477e23feaf1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa8359b757b3c17f0e01a3abe5d698e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dac4f8af7f82391f7bfb1d90b474074163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1524f02d4d8a3d77749e16c4bc2b2ca164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4718fcdf116610aad9edda9bbf93e3c0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e498ae35884f1e5beec74658c32727166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7a58e5bd1a22d5c16edd5e98b81e6b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ce5069caeaae65910baa9fd660983c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812e2356077dea8219d0a9f0d0932857169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d43f16443e93fa37655bcd156de5af170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef93ae7cc56127b474c593c11e653fc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac883dcd2ace11e2d732c4f28afec13172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f9fda06098a20ef737fae4a6c9bc0e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2b1f4c502fb3f942e6480553aa4bc4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c060a59bc2db20d4c8132962c39d0eca175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e83d6272efe253a96e7492f3c7dc24176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2331985b0dd5d03743c3a77a707cea177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81175d486d7cb163c63e787bbc09743178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af0377d66b6c43e86dce0d95aaa9591179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a337c76c8b59e6d4ce5dd9795a779b34180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8d8e8adc6814fe071619fbd96479ae181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf505275d7caac6201c05edb7f2b10ac182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61c8c3bf4ec9e327d4aebeab760488e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbcbd81513669959f081dea2cdd00c6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa67403e5e7404c981fe4ff24c33f92a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0795a6c920cdce193e5b1e6c67db20186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397f4ca32e9894e941e328502f4ec511187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b7faeafa4851855183b77b8aeb868a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cfc7ca0b561877bc1ab99916fbe4fe189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa90564e81976932fb64b4b4b7a92d9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b5de000e0f48ff52a7f89f13eee600191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0615288fc382f378fd8ea8da86a00905192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce11a84fdb39fc62818a47f2b6c8b2e4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f9869613e6725b8aea14e06deb7455194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb8ce8d2b9cfeda85671bf86c302658195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5abd2b2bae359ee1eae52ebb7cd4f3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af5dea9159a82498eeae7c8dfc606b8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7c3224260a8b2f9e20ff960265e465198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf9f46290d252b4ecea44b155716939199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510f6dd9fe07c28b79cde49b9af633e3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea24ab8da7412f1aaae0f1b9624a5fc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1cbc891e2a11bc496936ea3aa52c8a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d294b16fea1fa2501d5851bd68446d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c0a4f0112fbcd9cd01c9fb025aa3db204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a451868b553417333df41bc53e602b97205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851bede71ecfe6992d2bae3fdfdb2b66206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02d854b7796f08145f23754d2493608207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd68b73e9b20b101f10c387d20eef0a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d14c263419eed33ee6d06d9a176b4d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb59ea232b2c828048ded1df5ecef52210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8584554b450b7c6da25fe8450df5fe7b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680e7ed2fdcc336b999cefd2fd3fa09f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707f7be7de53ab360999d9379d219bc7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eea9331722d6f85b0fe93451d618391214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3a18a48505df51d8d59f3ae0c5f6d3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7db6965e2a6aea904699b182570c5f3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d3cecd8633c8fb2d9ebdbcbfa29358217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635da97ef86b1489ae964db67fd26284218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869d51eadbb2c24da46be1ecc4c55f36219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98ee2725309556f986b4202201ac7ab220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd966a89a52549b8db8d0fe4b191593c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0a1c6cea31e9a1fff3396c5a9b4355222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5808dfffebc05d89cb794a60157f2d66223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5560eeb481353f49f4348f6d109e8e2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b03446fb268af024a068930dc11307225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebe2769158997a512b882d0d48e84f1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574f4a13c168b930909d31a65644e532227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4070d3a69251acb8a69e1e88db714f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8215f779e6c38006bcdc382833cf2d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a627f8f6d798fc99c8d013f3c3eba7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7368144122c628c48c5c028b3abfe2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dc19f32ffe881a5a4ff43c3de3b27e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73e1acfd31cac063f677cf8e3fd664a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456bf78bf177e65178d60ba49b60e5d5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ac61fd7408f6ac4e55c1ec0e91ad41235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e46e7101617c7089ab78c1b2415994d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a077f6d03849155b1689388edade7a4d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db67f0d26ff59d1ac6c200394b501c7e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2699901541d4dbe320a9dfef906256a7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a8ded8968bdc6bd57f1975cabcb2af240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c1fabbbbf10f88b9c3df1a0f28950a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3c093692fa7329db784740f0302356242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca791945adcf368a3b310e83f9d0c5b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17039a7a9909012b52739577a0412b86244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ce1d4457571eb8cd5b36d4fad552c5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5975d9ac1af065b8e490191faea073246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a3378598fb29ae444fc7715e170bb0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cc32f2c9c05ff373a893dfa23d1ae7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c269cdeaa71055496500c29e409276249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ea16702356863a7dd110afdff0b102250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02ade6136fed260381d2773ce3b68a6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3378ab60d653f436724615643e1686252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f5636d9785f0113bed1194617e38d1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7219a24f764d15766fa9955f5209c6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba6a223f16069c1cfa1a26472869ef6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe56525764bfdca390f15e96121502d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c16ae92acbb18ca21df73933be2960257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1643c7e04b41e4650782688c1a923b0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74d3e57877a3893c1289557fcd53057259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3fb1004798a799feb85d78e929287c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5532624338da11747612d757ff34f4df261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6b81193f6adef419243f049d1f278f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9666ceae93c36addbcb4c9596cfac6f0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45ee314bc937c53858ebe0b9b8966a7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dc1cb1ffefa8c0d898493ed840621e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6902bf8b4e3e650c47f01fbd4feea0fa266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c068cb60cc3ff9753cff91a846ba055f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067d68628e8af3b4826ecbda244def82268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bea9f0b3c36f3832c9e2cb5e5c12e3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12128b125fff8a05c31746ad6411b139270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b7e95dcfa2c77f96af2a35707c9bf3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddfde4eff31c2e6bbc950272a7129ea272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e4814df50b1c0c72fb257418fb5e6b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b6593bb55629453f5d180ab34997a6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5c38b53a1160b67d17d62494fbb566275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402bb2e956e46b9a8a1a6390d16282b5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472a7b7379f9bb39cff20a237f74ed2c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf6496d5b6bdbe75ab4a7a8d4d823c8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a00aa501219e082a0caf09e52a12fe279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551f76ff504d362da932ef7323e80872280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ac384cc49bc8e64a1f6e30a63cfded281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a21670e775a63cbfbce1e779028069282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fbde0d95ad786afd53ef2250fa23b8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234993ea62bcbbe5681d8c68abe826da284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b53c3c5cda991ecd64257fdb8cf0db285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb77b0a0842c47bf0407fbeb96cdd7f3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93fd36d0413cd9d3b83c12529d004ba287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec20bde2e6e096964f7101cb284acf1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579115e6991e1d13baa9abb20f0467e1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8117736633605c783a918d62b561a109290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bada5635b253d04716b8fd4a44b5314291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842bd8522671350b5d8bb3db020092cc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268553b202f501e95daef1f492774307293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900276e6c8cf4e6ce8ad16e7b11bf987294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe57d63ae39d6febe409a9d8239a2d77295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd24b4e9009b006f7e24992d6ad5d6e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329cc354b55c9512c02344149248558d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b988a039ff8e52cef5f7f20334458e1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f5bb1957b3ceeec7c1f2a1ff162a53299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf1bc3dc853d84daa10f33604a11ff8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e38f869fa1afd0e708f485b424231a5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82049739195357411d5db6f011993e2d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393799ff442198a8ce4191a3e40a0e6f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a62d87f98b789c562703a0538d9df87304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea304185d5ce160f2074ab5bbc89167305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e9c95cff435c83db13cf1cd4b68ff1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797de0988d06145a3946e357f38ec92d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d53b84ee46651f5c4319330dc1141d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a3aaf9fa7949c4ed301f325223b9fe309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06307f349ec02971e0ff4af1b3efdfa4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd43f6d8706e979caca81d90af87e7d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293f8a038b534605e549d4ecdd304789312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df7fdf84ce4feb181d9cc1b03d1621e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3725039cf06a2a1446d1d394749562314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3095f973d9c07be14ca8a815109424a1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b8092bec7303bf360de13ea14934c6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341755a9d45def694aaae62b9110c5f8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c2236428c4af9ac51d6f1a67ee5cb2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8117b9adc5764acf431bce1a77b24524319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d437df55746c8cce47feaccdc802324b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ce05fcdfa72176ebf55ec85704b729321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244750469a2f4323a4ed9ec2205bb3b5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1881e8a09ae7e9d628b646b4bbc888323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e52161db5073699c649d345bcbad6ef324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed12f03043fac541a275b71aed9df61325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6a9de6f33d4c89551a274e2534a7d3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32634a5bbffbd3633daeb4b2d9aa5222327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2756cf3a9feea0897bc9827be483f71b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3e01f29aa663cc2a9ba607cf8e8b22329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa350b2c47dd75e4f8c53e4cfed880f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0206a14d7bd1e54b16816fcd4499f3c9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39608d8bcf119e911a6b8cfbc4dae149332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44665bd8e7f02d455f03488aff2262f5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22daa525ca7f9df1e38c8999d4b2a78334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe49e419a80285a6088e47dc95beacb3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3230890048183012caf7474e6580b1ba336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d96c410a95118e4b452aaa704aac018337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e75f38b6a1a7b19fe955c2aca533bf8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31c45a4c8c6c9d918967a85d3b572b2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7653a5580be5ec3979d46a3a8b517f8b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ca56267fa8102a64dbb6e55f73ee18341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a42b2ba1972e163d96ea3677b01aa90342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd17f1ef233c9ed57b16262fcb988ebf343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7854c94f6a2a7a917f12eb60840c91d3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccd65087bb416bc3246788088464ab7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee73e2619cd335a49650225088ea1c6a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fd3e406198ef2f3fb94cb8a3bb2583347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a587499f5e94fadd7632d032a623dfd8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708c6bc42afcfb8e0ab7e307870e8678349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072c75de2296b6b097b019b69d1121bf350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de74ca4211540f6c5e379a1868b171f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6f26c8cf2e9872fc19652a2d6e7daa352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb443cc70f771b564f27ced9da89145353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb7814a4a191cbb7314fff41dcea541354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1d4b8475d76cd6a991407e9260c462355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104deef0b2449ec91e37301050cfe561356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29453973c2ee15db34c302a11be248f5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85132cb9c49011480618b1ebc8fc53f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c756b8c0bb17863c140cac8ba1e7ac4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1f8f4cd803fc3fc13f34fc2148a662360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf803bdd6526332058bea114edfc105361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec9a2a7e064848781af6b1174c855c3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd76b10049265b7fa7ae01fd902fb7f2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac75a566c2b5f9d7176a99feea19ff08364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234c5459d9e0bda00d41f68678186480365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7945c35e977207b0037a969946170b6e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceae0726b6dceb09601a6473d886f41367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d94292568793ff8ea829348f860974e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9142f8a34bf182efbb5dc3f0bb86ae2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0a632087936f1551edbff6e9d3e441370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb55acd1f3163a9058ab9229398fca6c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a20c53d01b27e5cdf2a37489f4edaa4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c80ebf4d1902cb3152f05c0afe615c5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f151f6eab19c9db526fdeaddeedd8bd1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fca6b6d1c4d9646c7e8468fbebcebd375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8139b10f1a85ae026c9e796b474cafc7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfb09007207cc96338efdd4c99269bb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b063fbed9dff620f0342f270cf6460378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2b17b7ae0c2924d185d5c056ea0f7d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4781ddeb16029ef64a2d7f9d321b820a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cdfd833ca3ec4fef04378dca423f3a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad66b13bc0b143f62a6e9b153360eecc382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f775531d35300f77dd27ef8a49bee7dc383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1690f221a2cb3f07c90d881f4e6b23384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5f9a7b43ca5188ccc44d15d4537b93385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691cd8587d85352cdb98bae2b5eb975c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8551bd716d4ad0259d829cd39438494b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556b41833b8e601df4e72194c1758cf9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2157daa01db3a87593bf3ba13e5c40c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754806256bbe697de4fd79a229887722390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b82f395798a5b87339a0f45d2971cf4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560993817b9d0dbcc3b37ab9ce356882392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ac035149ad747eb9e304aaa491e9bc393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621046a930f703e92f92f3103cd93909394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece317c5915f8c4ffe74d9a1d6658d31395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f32d31c59c67394b415188ea426428396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f87d2be860538ced307a7fedfcfb689397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f25efd37c333951e66d76c3acd4cca398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c582325f43dfc13891f3cbd989ccb9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae904fb12841b0023faa5b83c389d4b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bb06d89d65f0d9f180099ce6dd8671401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c231f41951f375094c1aa065787e5b0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabfd915942ae8fbee0f14a713bf253f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e9f05f058ac73b0ea0db52d2a0542d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dbb6d03a297200f52cd4014d13c41b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aacc47e7968fa052d2f0775a526759c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4792b8045aa08dbbdfd9c550e610726b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5702f4ca81c21157200c22e26585e3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658df269dc5e6dc5b03a754ebe6c0b09409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fce1cf1a4115a4478b463b9f418444410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e388ae0bad671aed276a4abb6231b984411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066e947b90b04524661161c2d0f78794412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020cc9c745ccf512ab317255ebe0e3a5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3520e700471409f6f88c7be292ceb318414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e729c3d55d564c4d235dfc4090d4f1f4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f65b408dba83973fc5bcb4dbe2b9b7f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d248015109a6752fc1f529030e11fe417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596742354d589b6864387557c957e01b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f5982b6edc146f7adc4ad2ecac2dd1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363914298dc5447ceca67dc9b8a2dcfa420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4aa8503e7584d62d73cdce6b1c770a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2652e38f2197a8a7de28806fc392447422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181a545145eaee2305392be17aa575da423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e178eb2ba533727240ae279a43028682424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d3de982d06ed39cedb392810566d25425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf1f7a51fbaf87248a7cd7f920087db426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d392bf38a5e5d70288da74981f6d96f0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14f5ead52a7a0a281c61c5945d82e99428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6367acaddf9b9596a85fb06758ff87a5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e626313c07e81f3add39d7086e91f2f3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a85871ff2c21dc0568a66e151725fb431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec56349973a1ee601b716362e00c5686432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d39a97dc2514511add50fe09d906c2f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7be7805124da937447d03412041b5fb434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c1d04c681d711352d569e210032fac435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8640bd6d94b1d1c350bb48b061b8146436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e5a77dd8f2378bc3eee4770d62f02a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63da1aebb40b98b49578a21f3452f45d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6a042d2b7ea0d492f2d354256b5c2a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8de1e53ab54fbb0e8ca7a217611396a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe87eb7cae25262e1ad6cfcf1df7ee4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e8e5231e8e290d74bf681b3db8e33b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0a69d641e926a3f2e1a0b06acc06f7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df21ca2fbce9cc431ec6a66090bcf0d4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab42ec70d9e8b5d11944422d5c5c7d51445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b480313bed8c4f6f92c3cc7b468dac446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49279344f4b6da887ae601ac03ea43c6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be098eec457266dc7bc1490e252b223448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340d66c4378fca55e299e2538a521151449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d53dba34a8a7278254467f9bb06bc00450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76e36c5ebc58644f3e2a8acac644c63451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9466963da0d0c7aee00dc78c339002452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b468dce51eae91b246a94fc0895ac3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb662a16895e98800accf92f34536324454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530c890d713b494d76a95eb4228857fb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb7f4dcd673eb958da5c40c1d2f62a7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b02703836dd28fa69ad7840538e67c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c122e373e4f688b2f6e377f510f68c3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686708dad90c48da236e845d621d357a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d380d8957a548bf5eeaa71bd13aadb0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc1b3d6023236c9a648bca5dfd07e18461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8544142e20d703ac0ffcee601d3823462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9111a2c1530c9b3da7b610b146134262463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb75402592a7f99d3d18bd2d91b7bf5e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0d1d2bfe93e11234fd8ff93ddbffbb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dfb81449404c5a17b88e1400c03e12466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b72a3c9d74833a587d6e8452b7e7aa9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eaa2e247ba06943d783f19cc8f11b0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2368419da191107910337ed8258c6204469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5cd481634435ee7e01c96ae646afe6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c07f2b862e700a74612060b63900ee4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86742e53022c62aa64ae3e518fd7a58f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93a504392fd21126ad03fb04b7020c9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa77c9734e8a0182e7d43a2748f6f7e0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a303b52759b76cbddbe186e566746ac6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2772bfedc55fcf090b842643dc63cf10476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a64ecb64c2b4fda6fc425c7babd7c2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d953179aa81b73b168cef14454ad55f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97bee8db4119bac0803308250610b73479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692c6b0e61b5173e2e0149825751a46c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7a1ff04cb931e5ad8a9c5492b3b560481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9f3fbd75cd3d18c9bd94329408a0c9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d0870ebaa94dcf1a493a3fff8255fe483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f932b8ee50e18adb53fbbe76e4f61e1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f2e2d14f1e2381b07ab87f10c06262485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30cf8ddd4c374d074763916ec5e552e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2894a9e2aa894ac09d1325d7433dc9c3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58a9a58022226f818e6df54b6fbe523488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb82632611ba01d8b6f5d2aa9870850489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3da0fdf316fee53f59c66aaba8f25c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4788a5f59e6c6fe20752b17b1604996c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01cdd63cd161a09e462daefa3ed5ec2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef27c9cca3031ed07312e6481d04005493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948072cda714d13d51ad0862034b6cab494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289747355f1fcca40e7ec41ee2aff0f8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979e5cdce9db4ea7497084bd07661592496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86761937a1aca5011c30a0c322f021e4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a824a28cf73250f1afe4949ef33d3df498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7722e0d96de86caf7975db28cb2f3e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb75e21115482eb20a8540a4a47f51a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51895f82d3f6cb3023c9332f58239c0f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9916a586ea6d12f09374f3b27ed57d11502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715e9ea6da14ea79044dfe598bb5858f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0359c15d8bf660f885d5ffe78d2a2f8d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7471ad559d5fe78b8d7252848de0670505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27b557cf0b5b82083221cc0e2496c59506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4629a8595f07e4f58bea8c4e5a51e47a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674c242a8b359147b00e2fb73cecd57f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927a766425463cab3f5b491f48e8c21f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ee0603024e480617eb99b0cedb0688510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9aecdd858975e29440f4b6517a11fc511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f758d56a54f9cfd7c9fd970887715a1f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f1f1dc086c56adeb80ff5b8bcb0ed6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380ddedd885683e47f02332d85f7101a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059e58a36af510af6ce3c25bd01d179f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc30db37799435125b23115649e2f3f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01a0ae53b0475f65d7167f3d17de9f8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7a9f760387d9737047ff501e0722cb518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8ce49a60e7c9510c27621b87732a1f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dda57db7efb193d636a97b2aab1925520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddbccc8e96b8baa15c7bbb52ae7a8ed521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08efb5b8131f49f8a95196d2cb477216522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7703705de726a2e710fb5d68fa0ffbbb523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705ebed01a27ba36be8c1003ac0092ec524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3385de9dab06fe58ea5649df1476ce31525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b31c7c5601c5ab325f70d01693028c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfbcb2c56e5f1e3370ee521a55ce438527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c996cf691bb9a1096cf6321c062d24528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5723f05307545067aa3b2d2df945ff529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451ef2f0c024640c5e47a7224d6d2cdb530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353bcf97edf708dc0333c5167c627789531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2c012e7a38167e1bf20ee04ab5a317532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e778e6241407dfede54d80f81e02c132533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d13d38943d6672b976acb19b2675ee8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c012faa765b08f6cf6d0ef80081468535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f497960d8dbff7bce84cced19b57afa536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce5cf4c66162867c15ef0250ed1086f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5192058153bcc38ccd3ceebd41307639538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13a3b2657fb8fd584191b8551859639539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d51f07ea41b6ba297f32515a25159cf540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa53b377cf5052c03dc43d274fca3c1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee87db18cfec815e9eb74ca3b27a908542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe376f2c3907b7df02ca3e2fc7f2d69543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4e009aca63eee7f308e756b8d05554544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f241b137f9e193935209c7674ba5d11545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c1e2b0e79c2d3a31b020382b769dcc546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1845a72658f41f77a888e5416fb5c716547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d04f234235148b662b59a95fea56aae548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729e5f926f0735b1da3b3a1fc7059430549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47190960dc9374390c38412a8b97dfa9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f633ae3a5d7c88df620315ab1f950cb551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573f6edd62c8654420e131d759789d50552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e164ffbd2fae11718751202e4b26ba553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd760d7bd8aa1f6b55f26e09e2cf7e9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11de7781e543138fa9f7e8b6605beb4b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd2e5cd5d466b7d291baad21879aadd556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7c7775eca090f0e0df3e5a2de5ac61557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e52d7d0491f98583e2a650046e6e892558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06732284d311d2e7188b0f79c94c5e9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cff2ad912f6107c56d7086e9ad65f8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edf0cfa95275c5c259d461fa185c04b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44acaf4c622d527b7a8a2125053d5f0c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5262dc5fe051c5817b914516638bcf56563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d18c6490beab8e568bbc100d743433b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b752602c341ace7808259e4a10de5a54565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6cf58e24da81ec598a20da4f2985ef566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2caa690a1859c645281e8828052f6da567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9c4fce44ebe3f8eccf2e6e72b51ffd568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dccdd938cc81c6d4d51787afca8d62569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfc28703d1ce5d8959020de9487df16570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98172cc1f31742d9458fa8af3ae31794571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a75ed9534daf71e75cb1804370528d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb4b7b9821a40622c93ceaffa4583d8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d36d6934399a686b7f2b1aa886fe995574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fea47cb6fc496793da4e6ec9383968575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d3ef192aeb8918ac22317f19a4c05a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd86cca17e141f892ef9c8310ab4a1b5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b856229b0fa2296593ca5e7aaddc1e19578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08b0050324eba239751954bc18a386f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5aebbbfe17700a2745fcb888478fc8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f952ae62b9efaef267116539e905fd32581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9037c6a8fac83483a2f96c2426b57428582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85564075a9b18c582a55aaabb7e11c91583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fba86b262efccbe116850c28721c74584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa95b03f3938ad3004b72f2bfc0942f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16443c57d8d28a8c13f18ff7d0fbc798586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eca0a7d9fac8bf48b8c9205e5a047ef587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7995f98eb533121ba615bd362a3a28d5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2562959a504c10b3a2a91247a3aeb94589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe01a6c92cc5c43b7ef86d6e9d2270b0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b152f593bb6f3e53f9042cf00e8111591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfce4b7c77134b1d555bb3597422e1e0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbca08bb2c8d923d53307e73594d5ac593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ff662168b451f89dd8676e4e9625f1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166e0789662eed7e59b5e5e2e8fb35c5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e2a2bafccb4116160af7bf31005423596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3c37f229422ae7679ae12f11239250597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5433b52c31ef858c12c4c012e8e68877598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63ba2081a6aa5a271434ce3987be824599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68886776e5125603e62bdb2e941dafda600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8f6cf1e729c49becc4d2ea1a64a104601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccb450036b36623c424ef1218fba9e4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b6b549893fa8a53ad2597a11918932603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8b40f08dc71afce7f6f51ff99c3438604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd461ddffb8c8a35c76ecad12465cfe3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2edc47ee6b4c9117e1b7e27c64ab884606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016b13c089c26dee942ab6a1aa6f65be607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8971783d6d4791e16ec6ff9dcdab85608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9c15be30794b38905408ce7de6df19609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e933bb389064dd7a7f2b21f2519fc5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a85df736fe51fd7167307f5b24946b3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbb160842984ba342da237e9dc740c3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0942b04407d655a6dd99b72242ac9443613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7a7982ed27d5cc0af7ceac19d2c1e2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8740eefdfec13756deabff283e194b8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54d69603647a09c10921dd6203e95a4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac4f4f016a89890a052a9f816fdcc72617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79818b83b469ca9b6e24724d975d8571618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103eca21562d35674f74d8f439cde5d2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48c94d231f293352cff15255dc0ae50620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd98141f7621b6454b2e4af10acf69e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c7fd8b28c02d90d6da664bf4c1e9b2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e9865b663fe46b52326064805f01d5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c280511c7afb59c467b63de61950af64624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f4b0660e3255ac152c921be19af19b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec96b91fe3f221fe67633f0e9968c09a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799a04423e51f6155f9fafc25eee5591627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b811187f9248e280d3ec9da7344912628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f530a68755926eaa7f34f64258251f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3a0c4d90bfac96baff9ff82a502830630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5e520bbca8a37d100e66cf24798382631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2859e54cbb6c88b91fd55fbc438834632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606a75e1ecb0f70c29a7f9d02954034d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2e3c19088ccc04f541ae544d0d7707634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0177d01cd17fe54e534607088abceeac635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfc56c7196d58e17905d855c7b8d2ed636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62efb73d80ff44664ea0b975a200d3a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaae84f66a7d9e624c019f5e67892fe638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdb6ac792c26c3570073116d1f51e48639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7505ff7f753cb378c12b918b12da28640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e3665bbee1d8a21f3bae3aae493385641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a58a5652add038b42453793a64a6c12642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e2fddf0b072d85bffedd4b791a99ba643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a066d31e0f7843f6a07d3f7b49ad77644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a36b1956c8b89277374bb1834f4be6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ee0af81d9ee37c44721535a25b23be646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4621c36a6c006a74c0959f117d22b22647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19619e035fe73ec2ff5fe4684fb12511648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f720b4cd96e98f2cdc3f67a1d56d4751649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ac8309f71fc54e8c689fa2edd60ffe650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57d7959e064b5f78837561a11b3965a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3425c5c58e32d2038817ed4885a52fc652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfcc1194e386e1a474b390fe05d9bc4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccf86ead7701ecb720ed180af60a665654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6edb95c52256b722a11e86cd4734f3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23921443bb81e10be09503b200295e1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36bc9bf167a4720b1fd4357b9f5d602657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ee184b3690bb49d63863332f010d5b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b676d5644fa07a12770bf9cc873445e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec647cffd8e4c0c9a3a632fd1dbc18cf660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7b63bf12bcc251b989b9e3ec370b86661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a359d478193daeae9960e437c6066684662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bcb4437db570d9423b5317a0b34fa2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233c8ccf4e1c8c9a2f40a658c06d5a72664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea60d8009e6e42f0a141b44191ec156c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317346faa4880bc294cb8f37d4dc1307666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51888d10bce07562b461aeb99171bb6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9736ceb94d9a3c9267df584fc9c61dc5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118cc9c90715a89b956cc35d9221c717669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10319c1a2905efcd3225c724edf0425f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35748517e4c95f5b230eb52a503eb35c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379b57e003e62a3bcae414ea64710f61672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9d0be5399f07fc5a97bf8fc9e127a3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777a44f2ed9a875c47f9c0baf1344e48674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169b0dacb69f13916c9e1a4a13945226675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a344878778456f7262d72b15313370d0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a939188ccaf4b1f576810619c50e47c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9493474d5c215ad186540b8f434e9899678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabc38c0042863f494a11041d2895687679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2352ee0eebf9ba4907d3a5617a04990c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001aed0a80931274d2b99ac0309e6425681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318aa5b841e5e5dbe3afbda74af3e2df682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530dd21a3f701b5953ae7725e0bbd778683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec78ff45b1e6bb2fbb349726ebba9f14684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0d299d4a1ca53a9d50a82a89079a1c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96002ef557dbf32bca55bc86b0917f46686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f59f0d91ea7ce5d8b4f158cf650b4b4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a97fbff8d675f5385ef529b2fbb827688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73afa0958d85cb79ef0d57a0bce69e9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9906f032b9f3f0fd6d30e4b543b8d0c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b74d03be6ba6d7ffe34430e18fa9192691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bd13732d103d07633cc4eb695315e0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc67324d29a4cab596e10ae24b6bc704693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6492274b4503ba3b13e1754770a43d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d00f276a44c710a6c5035f91f1c8fa2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ead5e47f5169a4e7e4ec88cd7625cf696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128df1d4bf6ab29b95d6d43c2cf6224c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e715874c7cc924dea48cbab546d974a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0546f68d02bb33cb89965b9d13971ae2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692f9ba0e8c808345d4834bcd89f29bc700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4428974a235a54568ce7ecc2474836cd701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f4ed73df1ed105a108158b5d2051ad702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9861e51adcca6cc93d05a6001f3fa6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec698b2922b5985edce2d610e648c8ca704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32f15fd718af36f4055944fcf08c012705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b882496994cf26bbf5c32f7093323f81706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd14858c56e75d97e015e6646a4dde3c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24891d717a43ef56f5035ad4b3550160708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452e852db08776cd82d496673f0e23b7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06aa6bdc1392302eee3fa118cc3915a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e98f37a5fc1daf06b2763ba0a21f999711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4b99de950a1dc906c7ba754a5be2da712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d9853500f475e11f7f9faa4c049f0f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b949711dbb163eea6994149822f819714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782831ad3595d77611b0a574538a34c6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190ffdc3115d6fa855baf7e293a95d33716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8b72f41e0ab9098286c49526332383717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f225522431fc77c5c8244bbde7ca82718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612df49e826f4751bda0aaebeb332c1f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf503ec10454e8e23cd30de68f456b88720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cc2326f7838913c2c4e2d534a5fd43721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c3202077bc1784d34100be4333326c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f97e341b1ef71ada2ef68e08dc53e3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a7c51b8a9b41bb193caa0cb55b4742724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da27c572ded0de6a3ec8c5f35a420a8a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52992ea017483a7a77edc0951c9cb261726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306d8e76520232e34b1dc09080bec7c5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60abba6ca8a2e09f4fa80b684c745167728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9516fbcece736b20b9b0ad05cd1af30d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a0eeb4451e15617fd35cefd96444f0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc80146a8d9199935aec3d3ec02ea567731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615696e3c9fc1d7b7319515d448b2c42732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6896ee12a539e2cecbcecd3995105363733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eb227e354b2997a6a31446f9a07365734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc8c55af6c3670f040c0dff961f439d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a40739805a3180ec8734e982bafa9d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4c5824a70e840c57c1aac269cb9c1a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05214edf30f45dfe459474a674ada57c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2a1d2d3d0e1e3c18a3e1a9a05f7e1d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105760a7c037ba13fee206abf5c6a605740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a79f2e328949892ba8002e717f28f08741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2ee102cf67c17ef9083e0786d539b5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f463e119dbbcebb2698a12be35792f42743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab754ea5562b44b8b1614f8196ea277c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9cf992ee9bae9f5b2bc01cc0c9eaa3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d92b8eb1a661d15e38748d9fd334c88746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad7ffb609921f0e46f7d5553cbf50b2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f64f97e6b3286e1336ad9635b8a1aa6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4ab4a309ab3d203113f411c6244180749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6788418ae31cad7c91cedd5dfdfd5a9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a390bd73bf9da3de1a020933fda42dd751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120cf37c1224126cf1e8a50708212ec0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c047e839b83ccf70bcabd0302bc375753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0aa1a9c3167d7804483fba7fc1e070754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18b03d5ba4a3932fd3c37fad43932e3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dfa5e0e3098e31cfd4bb6daf76f18c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1ca421b645778ace4957372c14a246757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4702115933d53a491ea8c2e4592399a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ec2419c00a2c0a2cd393bd0ab64450759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf0dfd32c1849fc67ba10dd64116be71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd257fc58cb24f2d9e03c5ea0798b522.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8686fbf5a37ee01b8374e912268e1dd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c7b065cb8e90af69b29518e221ed834.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f192b437c8f8073c6b2a432aa831755.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c07f79a48ea2d24daed979937b236bf6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a082d5d32e53c5beaee76cbe9780d9087.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86ef467da49a64097195d3f1abde98e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f467abf5e07e58c7ef40ea1a2805e09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f3adfe7494090db6c96f34d646882810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6757d61b1256ce655c46b24f952211f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a15a9ee39dd50aae66a08a4689bcdf12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6a0d46b842ad8258842a72785b752013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b56e4a2c6e42f709385d159980b15e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bd146c0acce871af1e7802d90b65e215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12faa99f429badcfacdee16cc518ac816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f514ce4d5cd416498537f931065514e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3aaee3d2f67dfa3170c0004dee6c9d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14483cc685f0986722fb2529891f4e0e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3552491aaccbcd0b1d17b60fa99131020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf936d499706f0316342f0ad75df50e721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a73c95ae8881c82a7bc63acd4f28a9d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03e6eeab24b83b7f6f2f30880208bc723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e431aee2ddfc7b6ec7cbed5213de82624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67540ceb8270d4a57be9e4dd13b999225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61de4fe78cae07c4aed401a5ecc2c6826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b58790f600b6d00420d45dec3c9d90e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0964578ba6092cc652302ce1c2f22c9e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f52a53e237d7d4ba6cd9bd6288fe9f829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8d749ae527561e70ca71a25579606930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81a5ab1cfeaaf4b5ada63ab1560f59b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e0bbc2b810414db133067e692e69b932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02086465be28db463f776a75a9309d0433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59e23eb52f0e07501fd9c604b08bb6334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe12738e60a8ad7325c610f66a548a0135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eb6a08b0b38156bc436719ee9430c736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8a1e36e2afbce2b1e7e9bdd0e87c6837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18146d6c344723ad1a207ad9ad789e438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a74f3ceb803717da6859842e6a066a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d65d308392a9cbe79c7270bd7b0b4840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73c59bd07c68b842b8315052bbc71c241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2238a38445722ad18a481fb0d86d75c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c47d49389c0dbaca348c95bb00ea8da43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba8318d81e4c0575625778d2067173244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b833378ad6ede0ae780a1ec96de84945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897d8c1d8f2e33cafce7e8874158c3a446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a18e0b7ff25f4ea6b88434e2528a0ea47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802b7e519f547c50e9c0ec241456876648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1308b907b0a5914464de204a1fda07a049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753f02c4197a472a4ab998c4c8bf9f9950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61e0ae023e5070d33dc68d75e52309251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6e6d3beb0c52a84ca7e1a7d66f5bdd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dc5b7e96d85b4d40e78860ca9c308353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d7eef2e252aab4bc08108f63216bed54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc268b5a3637f03ebf34bcfe91c834a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925160d99a0cf7ff5046683621e867d756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfcdbe020de090248ebae190fc8582d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6b384825f3e9c97975c5b746670dbe58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9410a153745c89e135ff919d8c1049559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f8342941bdd04f24fcf5766db5763e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe4e5ac4fd349ecdb8f4c1cfcf8d8bf61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61da1fee69f4311864394ee0aeda53a962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fad922cc8adfc6042e84bfb9bc4bfe063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d62d73d1e2525417345f545cd69a20264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9f5af32857f842dceaee1f433f171765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7015374aa39fefccf057c10e09be368b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3eae3c1343dac6dce2d0a837421a5367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea92afa995a37e732c87b78c4f85bbc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74960796e5deaa98e0189f28d54d0d4369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68129c8eeedc20a64dd261bab41d04fd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6980d327434807d498be1b34ac949971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6403cafe5af1493df5a37da51225bb3472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a597402658a8f8706b2919d21d711d7a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12a984350dac10c8a5bfabf4557ba7874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f188c7ecedbe50e351f596defec69275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e48064a4c37f2760f22ca96721296c776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4801f13a7de4bf3f7ca711483da784fc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7245a721f5928ec2c46d2b0cfcde16ed78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e0babe96082d6533023e26bd1775d279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a609fa76df17976711ae017f382417e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f0bb94b311472eafe5f118bf88743281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0c91a9a8b1ef077261a193857bae0f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc748ed0eda7cf16685c59dbf0bd0e483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0bb9a7ef16ad375b583d463c32957b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf38d803d95cdfa83d03e66241bd40185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d08e7c1a81a0d70a3c1f9b04e1d8bd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321f19729dee58ccfbbd8e2d7d5328c687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12f40d1a5f0c584f59569da1c92590488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba89cea05ab71de480e45f4bb3300fd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d035664709158c9f641f0ec30aaa0390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cba3c2106e840837e182ba6616b6fe91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83981badaf82dd628452614c6fe5712692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84896acbc7c30ecf88f68c9d3c0c8bd593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb90f6e59f998dc809ae85e8750780294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbfd7cade9c8188e9c6b6bf97b3916095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59ba3e3b888a98a72348261d0a53a9296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf410f43aabb00f54fa0644bf7b81c0897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26f67976b5f36d62daed4244616628f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d126e4bce27dc30d04d836129ccfe94e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a623a7da8f6a4d26e3bb391d71ae0dc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be00f409e1506fecbcea09b2d78d1dac101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649428bda57e050ee7152f5d1b0a2805102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2f783cc8f416090f7f2120ea85ac07103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801a2374ad69b1f4ccbf40643d5e4450104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed47fa594ee798b0ac2828b70d0fa1e1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfb95e4b5cc807c4f67cfd59ad5e645106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba434feeef487356f9638a3617765e4d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37372007c4144f05b5cb146dc393ccf3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3706ba0567d1b103df1730017be683ea109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a2f2c8b0b5d8eacdbd47c5d8308e50110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cb11d0789c44c8ee4706c9bcde18c9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a72e9bf79eeddcd65048bca5271a560112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffd8d599051d8b26f597c2dc36e51d3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dde8d4a6cf4a669e6aff02a61289ddb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c1e5e08ea641083a23eb321dac4753115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6838e6516de94c7e2d4431fd5be7c55116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118059e0a298f273a4d17c5a9bcc685c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cedbe38d45f57953d3f53545b368d9e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377ea4ccae690157598290a619e6bef2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ece31e859a0a0f9439c11d98d04cd05120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bcc168e9803b9c85f00e8bf3be47c7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2443febfca6cc39dd45c2c2411de442e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e695b3131eb214b1cf0c42ef993c674123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd0a37358a27e8523e7eda7e3938c52124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c514b20c1bc987d7e4ea3ccbde60aa76125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e10f1f23ac8b2690dfd151d9850f6f6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ba51be887ea32ffb244780f7ae1d9c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf185d67317bd4d9ee954b5787aa5622128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7d759feb88282486e46490b4c4a93a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1120dd7b075cc4a5b5b0a7bff2681724130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4cb4110d4b108f07019c582b1609e7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be91814abaa76ea89345507018e0784c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07de7085cf66ade58c8a36ec5145aef9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001d6351f5d97a1dcada34f2e1be85c5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81326f05c68ab306e35e5ed296690426135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d450b6a36c9d4c7b23681e8cdaabe8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5188fe4b95e85bd0d8ac5b7121f380137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882234f69a510eb8b0f9cf3e5dd4cf65138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed50af9147825c9073c65b0d1a3d81ac139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e04317ee933eb0c5d604b14de635a6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80da690e4ef92f320265a4e81961532a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a744245ff66a1cce8b072311a0f8d8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6674f7ff64d8511e2126e6e7e5f1cfc2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8faa9bc1475bc1d725aa796c0f9b72144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17ece2b2e6df898fe5660d2efc02c5f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e15ec9e5a54f3a824540c3ebeb8d070146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d815bcdcca3c4b23b99335fb68e02f73147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c779eeb1f996438d8586c816531e3cd0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fa67452626b74a38bf1aaa41c762d2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48cd230b76da093f232573cc9d99fae150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec879d1c9fade5b8a4f14facf9e2470151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc10b66175e4c7e215a6cb6ecb553fa3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8151bbde78e3166867d998fe27257f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed211adb0280769f9f4a78c2dd0f840154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df5db7947449a7035f9f3f2e6f9a8ce155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b731ad521220f1b8e5547379e03bd371156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55110d4a42ef4876ff049d911309451157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48229b94229e13bc75e4d58a733409c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3540ec9883cf49825f4d0157208bc0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dd5521b10a331e09bac479482cea2e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a33ac3c5f999f005fa6e4327679e935161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5339c4bbb3c30d715e5aead879b33b29162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f5da22bc91100110fcd9bf7fd09923163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8110323b17d0cb7cc8b19d39b95b55164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580dc0e233f33da182ba20eaa85563b3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdb256eae127e4f318a3ed8995fdf70166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01a7139be1c9c0ba750c53383a71de5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2920495cc44e8c14ecfb78bf8377dc2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89f95f7c1a4ff3617fa43d2eb14d77b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aef6b552ba5a10c04f44e377c408e0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60b2a562cb871839c335f9cc90d55a2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b5393805811c12844bcec63d4340a5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b5000858a0ffa6edc9334c93472e0a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1de9145d365a8764773311f925f031174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba33f516a2e1ff052c415e4e92cbc71175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25adbb9123a56779af159aea196a2525176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ee0cf981980fd6775c24a56f4aa3ed177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe178c654464aece63751ba9640d224178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfcebbc0dbd35a209e9724aabb14439179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7c01820da98cd03a3907553f0c81b1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7411b7d5730480c8a88b08380cb4a599181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b2db439f58110aefc5f282a92dc6e0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a08ae54ffdac09f4e2399d788affce183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8521251689e6eab1e1ed9c078b4f3d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47d3933252ab16ce6e95dcd5d45c044185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4edb7550fab637b4c43329f3cf1c942186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd60c7704efef26a65dfb4571b253c4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d51f8c07a8267ee2bf9fa8d35665071188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a251fba8a8fe6b1d763195ecdf5fafd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b68857fa8de96f7af40aaf014a0536190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0742f66f07c486394688fbe54d784a73191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25220eedbc0521a2fe36fa8372d41157192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16726fd4e86ea14976f3539cb3a9ecf193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d7dc0ab0b3e32a3e1565aa34b3a7f6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee351c4315c622b34ab374b7b65b0514195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2954fdffcf6c58c5e0540805f9aaab17196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2270aa47db11b6b5fb5faa914e2dadfb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9e37a89e709223a72c5583192babf3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ec57762e2e5c3b35db1804d06478c6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a548c66e2b832f5a8d16daf4d0bd6cbc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f883eee71bb3eaf7425e2e04bf788f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b143e510b3a3be235cf5c7c18750b0d0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062297ebfc50ac47ccced21eb1770711203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9237159a3231bdc0b6318186a37a1c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f40ae41bd2688ae6cd5d5cf189701db205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c39cb909ec50e7e9efa772d89ca0af8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be137e7e740a9e89b3e6e35f7e0503d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2826a763413a160e9c8a52c088412fa7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a12dc02369cf710c2c6112439739356209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92ffc0fc30b835759a622263bfc2246210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161cfa097fcc0ac7c25ec409a7f5bcdc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac3600f9bc2f5caba6dc7222e245ea2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4919ab06bc6d3727e6d1bf82b5a689213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3544e2037c2d5236d991b3459a027d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16b293a61c4a948f82532f5150a1bf3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d22517b5dfb9fade8e95efc93baeca216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deefef9b7845808633671786afc42d1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5f0f71a24cb1f32e59d438b8ff43b7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cf44bdb699000a59fca6706fa41e11219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31d070153f8e9e92452a2816ea675ba220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b37e4aef46775bdf4f2d9cd1c45bfa0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb68a593137d153166f04a5d6abdaa1e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23298e5859a81cc7b5e040deffea8e24223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9135ee128ae41afc7f3c791277adb7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066260fa8167e00a9f21995603e01795225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7436a790c4ca18adb44ae7864acc35226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6255b057481cced41b110bd1b07ea531227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f725ffdeef5affb9947f27c7ff8c83db228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bc28ad3ad0a5744002c49837f28bc5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0fb49765e3c3dfab4fd2a09bec5832230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605be8e64309f78fee6c43ed4f1abbe5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537375a00713cb68d6f1debde4da8605232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4073091b170f7450628f12c5d7e0837233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92432c78db3dc9aa2e573d4bae6e481b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd86aed0e488eec11410507d11068a8b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6364453ac53eb8f97698de91408459236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8b4ce2771f188364d19b025798a33c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d41661ecbabbd372a74bd7a3c1e0e6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9509aecd9929012c425a348e794f2ca3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270bfb520d783a0980fbb583af92286a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513c370074c28692738323eceb0341f1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48454e5202bbd8b3aa560d2b5bf39ae9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96ad2d1d8bcc3035fbe9e0f09db3476243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fbab5769cf92f59c067f9face8bb17244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34344a61f5feeae53b774ba245165793245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8611ed1f920bfed14b145390444a58c1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e559320b507c33d1dc631338c3c256247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1129263f3b3dd85034b024d666bec70a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2161da4b97282481aee135e743dbd4e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a9489e6ef1d27e827a0465c2dffe06250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d32dfe628934ae7eb88f6cc7842228251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321012a5c2e7321957e5f5501020d45d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139ee3396f738789c721fdc3e0fb1a5e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dc29813407c620800681ef7d1dd0c2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69670629f9cbd0d587c75eb31b879e9c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526adfaf642feb171cf9b03291e2067c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cf7f41607c37aacf5f841c56c56dea257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29090ff374530ae716b01ec4b2a644d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024a8523390f63c68746ea3503255995259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0398bdccad5e95f2bd760a3b0b0c921f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2a5102909665f9a1572f6d81c3b667261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266d2dae95cf37ea58a619a3a554ec83262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e199598da232ec53680f73e4653567263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e2113093c7c204944a1346af78c66e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e55da2cd792dca9202810490a261b51265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04309a0885b04b08baed7dcee06c74db266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4036cd2cb79da037756141878cc2637c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05a1ac05a719ffadecda7ca6b6ef253268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749645a64493d277103c4b8f4f5c4743269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8c23bcb696f3cffe93d8d5aca248e2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc217a0225f08ecae96085a7f9cb2cd7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781d979a7df0a134fe226517b5c5ecdc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc7de4c7d7c6f49cba25cb0c87fa8b8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f4a2e8677a9db390335cb3cd1fd0a1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ad4fab0193922fe9ca5162a3c0d809275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7c3c5ad07bee576118c0e8fed95af7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c8e4a3255b9848269568575a25fffb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8772bb40888c17156e2dd3b9abb76d6b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b70d94f9c1838b9186b109363352db279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9e10a90194d8de65291f67a2ce5c60280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5dde8c24d7ac7d0e0842612a31b15e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cabb1649bf57314e52573e300585695282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99fdc81a7a150bdfee6adde04743e7c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafd5eb04dc62f93962c2111e411c5d5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96cef5ef4e2b84933da4d8eb0d87bc6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcd2f456e94324652ade18dc352f799286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9bf17bd57f3bdcbf949eb1cddb2394287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cf3cb12637b66b7f532f00096bc3ed288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4bb7141c5ae09dab9cb76e4addc5b1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e2fe7e8d3a3ad04452a2efba85279c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3970418cc2e2da844ee058a355035c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc4040bd0e337304da4616f8518780c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4718f39a74e1b120c87a9d602847afd2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e390a8cbadf7bd2b1c003ca654714f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb07f6c2b129a04d83b7f6fe7ea44d1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9920d695ca3a247243923c544deb874d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102a62baa4c0a208603c260a67330f0f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117378f666b9acd846acaf1ffe58bf37298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bd9b4e3f75a4c302e1e654df470cf8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eac595ff52f58b9b124c70b077969f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dded9f10ea91a37cb0744bdc004f646301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f8522888bb23e3904cf221aaa0d1c8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c92a70b9c5f1a7e0e921215584a269303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718ac341bfad82f00be1e7c0971c6886304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3942e74e6ecfca0f1d20e44fdf68d4e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878d998609acf2123864c0ee3e84208c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9ff93106823cf07bfe2609556b6d65307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4718787c5f1998518f1f06f5ac94d9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e040e7892c75263ffd6a0703b49d6d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a40235d30a7f2c9b39a8e84b2cbd4b4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8aab065bf1765670028c5286e57a22311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231384f1ad3a0e092687bb5bee95b6ec312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b602171b61e41c4f86f5a2b57fc8d1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07fd6fdf061d004d890f62185dd70a4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a820e2070d2ffba531210b673b747d5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb98fee1762c99084f0e7a02e126ba96316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15c2efbb67ab5ebf75e3c64dff2756e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c76dca5e34c9f7c572994671baef670318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150934b9b6d1a04fbbcab12eb0c64fd3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764ab06bad2de2245adff3204c1e355e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a6b6175783196d3df56af2c8d8ba4b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aa70fddc201ffe0d17143d99e15fe6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd3fc73dbf20d318964ff49bf040704323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d2858d7ab80c7b1918cc546267d34f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecf0033e37651da0bab40470aea7553325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee282347c7df3918d2ca56b3fa74b5a7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae04f79bca895b1f8d0508f0638fdf3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7895299f1f98f2aa3bf424f052e24b7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1513fb78c156f0fcbb6355cf35acc0e1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7863b601e1f78ffad821370a423db80330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39903d769d4d90cc8155199baa5ecaac331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6108a8f6c3095b84da74efb271f16c3d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0367c90f564f7262a94be6f42355373c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e5a02e042c96838960fdce6657759e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a2337bf7c8384d07d3ef85ce2401a9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d203a972c8edd832edb57becfb0b29336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd21bd4fecf1df07f90df4b69ff2ea56337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55612a8fd336d27d880312ddc2d22e75338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f4ffb12b5425b6a3b1fb1650283cdc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41c06b4525a5c447000a230e93ea8df340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f623b31e881b831d92db5a291a1248af341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23685f900a7475bde29a49e441f6a947342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f144e71a014f2b33284606dff71ec0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c720c0a24a97c4396eb41247cc771e4c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c048516878daefd8947a3caa2d629c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27432d042b72fa8f768159d3910b81f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6135ef064b42974151ed0dcd6b0cf37347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41666c13df392a645e65c3b15104e7f7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d47ee9413eacf5cc0fddc6083ff47a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018cbc59023b9b9011b6353408cb9db2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a0bbf37283c6afe117ba418f653c9e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec1b62f14f3f68ff7fc5ef3ad2beff3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d30dcededa0d4a46eca7baf7ac30331353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f9e73d7a206df25fcd7c6038337501354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff999a2187137b8d66af4f3d9f2eb07355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0df62ec036eb9bdda43f6b89ef65f1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad9ea5fa2353d25a0b013a7f1b928ee357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74da6a8a04e09bd405b69a08ea935cec358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ac34b8488ca4193765ef155fa984d1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f574005dde1af25ec0c96f49469b773360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d2d6b68feb6f923d590a8d1b85eab6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b53c278006d503bd11adba954d930a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f131aed3a369776217f933ec7e7492363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f3b8d2b7661b4a185cfe26118b3fc1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49f8481c2f6070852708d397c1e9030365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0abc509c5a797f90ab095efde092ff366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207b5cd4f4b8034033e4061115e6f9dd367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f782268e917cd0055611e8cdb8ea40368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9bd4338eed2422b7dd3af723ed5d8c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c18074b876921b2fde595a2a470168370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1306ed3145f1ac2ecbabfc830808ebe7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02577efccd95608c2791297f73542f62372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbe2eea4b826a949980557e024c84ba373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f6d09ba0d7b9715fedd0c921319469374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710f16c83b586f0623d2d1524e38546d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3621eaa90abac871e3c1cbb87573df8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5efd67c8f7e624ad911dd3f5350d44d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515cefe24ac54628b51becc71a82efde378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41e5c8a9f87f4260ec317366869d1a2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145944f242d5b1ecd9ec6d66bdc7df78380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb38e6175024e213d888bd267bf2a3a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65698ad821179ba866ac64b45d3dac1c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6ac9699d287a7d4852740c4aa39668383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dc4d05879f18044bba756de888625c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab67cb63bf5d8f208a7ee1800511985385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cef2ebd12549419ad2d6f5e3e2276be386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df04fc5c5f2d8a6ca2d8c4d8e81b5cb387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f69f2dc571d70e62dd1eeba5cf113b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f3a9541dafa6eef000f247b4beb2a9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4febf9d945093dd0c2c75718aed348390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72171e42d0e49ebb9fc26afca1a627c1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493573500021b398d7dcdda32d9c5dec392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f5125a64609587e418364a5b14f7fa393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b0e66374bae731f9af4477c44196c5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3c1141af43ec65a3050970d421872f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a199cef1d8a74734094ff226099b6e0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5c9071b9c2344cc48ff272fa98488d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36600c7f49ee740b405df52453a2efbd398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0848619067965647f98d7435fe437f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c53028f0fb524062310673026ee73c9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357c119388ed1fd7437cac771d987149401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de4f229ee7a15bd98600167b5379bb2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4850e4a6e956444e5f28d75cf037f2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4bf3033c0d99c68df30f06309a6dbf404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c378d6a8b939fd1479bb8352c7a45a6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0801f1d0b75784df04f491009a793e9d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44f89e108cb793f3977334d40c54cdd407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d76462f87a72b100942d5a89d076cb2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca704b9f3ec331bfe34e0457d661911409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88329c6da8b56158fb47c02974dbb08d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898c84d6b486c046f0185cf079771222411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cb1dd5b3c7f7289c864a7e7a4b87bd412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b926d5962cd6e45d2a6130d097f2e526413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8726aa37254ef033e56a872b4d1101414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef55c3420754118422f1abae0cdd5345415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36484ee8c7ac455c571d1564c2aeb2ab416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb6e85f976726b14270f414f5bef958417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c31e2633f58b7bd1bbb80e4026bd373418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51201f62e753de57c8de9001ad4dda47419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eb44ea4132bbe8cf292dba75b58b25420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2b421d0bb24a64134ef5deda075f6e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618486afa00c107a7e2878f62dfb76e6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28a5afb88871bc73360ae9344ff64ac423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cc4c747a3076ec2e27d6aed20ef677424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbf10bcc712eb3bf027a2053dc0663b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cbc444bddb3636be9ec7bde88c2b2c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fe59475af1fddec3d8829349dfdcd0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d5becfec9146bbf528be45be96fb1f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d183476afe43930789fa65d33b0498f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bddf936a5e5000f43fcc1e7de2df66430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c6bea9710e595c4020d5ef95f0dcda431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9c0141a4be73cfa642a729c7be24a7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e5064296bf81a7604e9fb3a6d2c4e4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793e7c7de90bd9750de79959c9210a57434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28b2d7a68230e78a4c4f7676435d999435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365f20c4e949c017a5c7e3eccfb50276436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed613d1be2a52bf4ae9ef0d6c823680437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab1ee11d4127927c6bdb0e33db915eb438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe0b8ad184375f7c2d0d4da9e9c7462439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e31de0857b137a59e51126c2471aa1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8722c41ced3743ac187ae260461f7a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61f1bd18a9140eab621e8928c81646b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02878fc9a5b51d817b5ba63523cc555443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980db2f0747eb4ed5b5eabea5acf22f0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a832d0f5e4909f3b54d253b26eb1a9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50874d7b9da77394cd1e13c524702f4a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07843769ea44628cd157ccba64e81fd8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886ef068f7e3bc357cff3a0b3a701f96448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b04d00846538318f469506dce8c66ad449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcf93a6a450b8140f34977390cd6153450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9acf07a9ad82bbb4f95881e4118935451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404db13d1c8120fa3946e73501953e11452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b5e12035187e1e89fde5a48c02eb68453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1a114afbce1278ad566d18bab7267a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ae220baef1f5358eb72b1ee0c1a1de455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f8ee68471a052cb3b7fc37c33e1872456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9770eea755dbf484b3725f88dd5aa2c7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85f4846a5e4ee84279416f72095ec36458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441bc29781f37c457e043d9078227c4f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90181a0395d2a0bff833de910d6a4e68460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ded85e1b34c42ef41b1b58c089e401f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29e85c4084e0d9163bfa7fc3196ec56462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2ef10c554ca809d70b6fa6e519a5bc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7e09ee3a48095f1d76400d9a273573464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0653a0f210131068176d1e11a4363f44465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283fba60e46368065314b1c5994ca0eb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce74a0555dfc2f56bd989b57ff9500d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f125b105905217021b788af1cfa7bc468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fca8771e2a8e01ce31e741d1c35e3fe469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de4d8d4bafc19401a96e5a99466d12b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f029245734ddd5b0b046832ba9c0900471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a5079097e9986cd53eed0183816d6a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd867bc6c5e502ee8d9c39b62ec3e47473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8715e60085cb3e541dc157a957816a5f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ea429acb023b01f61beae3edf51bb1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af064b5ab16ef6bcb8d7f0731d04372f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515db56cc1f49ef98e34c504cc4133d0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ce90cd9d98df67d1e2ee62164b8d5a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fa36eb194fd180e2d16b987977f6c5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad44d234af25002a19c42859c01c0b4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8732ec27031af3701ab6563ad0ff9a79481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8692d8a39237c35084ff8f8842ba542482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03926daa6a38a416958d0f45afc69871483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f08f0fc2477152bc34fa0f5ca19682b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26eca2b3806788be4dafa03d4011cec485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0e66889a4a4456887c6aa3bf88358e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a422b17953521cde3584de365e914b57487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd7d7d5307da2a2390cd0239b078625488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6754f74e5b3575307f7af3aef35e6162489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490a2efa5ae18c6962de7ff67cbf2bf2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d0bcaf826e83b8b4eecbbe98929665491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce935d596c2e09a6813320e1efa4b43f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c01b133eaad79ec49ecc6b093df3ab2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9570388cbbddd36b4a9a28f9f334ea0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3753f5f5cab4d49fd3ee7db3244bd5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fa85618b5e2cd40cfd12797ea14cba496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bebb8dd8f972d8617d525bbbff0a5e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b727a167d0c38a2cbdd8ad643ed9c984498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8e4396e6fbe56c9fb020b0a4f29337499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b908160cc10de10d70db0bfc23de7680500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ecd78b64d7135a7e4322a205b6491d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84776c39ed28c0fe83a8945e8a985d63502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9888a78c389cded5a6befb90ac8b7a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54742a4f0107318717d0dd7b750cf309504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aebcd8e9c40c28b8193888ce797239e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca017c66c1f8e2502f0f0281ad7c3e6f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121b36fc41b1d9572e7684b963373efe507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de98c257e850d632c9141459770706a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa85b70a327b617ee2bd266d73084c31509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3219ea07da05881683601e9e59818b8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1354a88df02a4d529fa45383b5a3cb28511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7bcb86ce9d239d4c3620b89aabbb53512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9675e049340645afe3c6421eb3dfa081513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8002c8c3879d66ebe70a4e2d87241a19514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920832172d9b3a31e09ae20c13117256515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9505665767c65b6c3b8cae75c72fc68516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1310959bbee7d80b50730aa5b7684e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b172d0819377c7b910a0a3f47c82e82c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976a375c1a17622b29b65900fd5f1428519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec7dea6b4dbbc1b8cda6a6b3f061ce2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dc6813d3a14df37835521e6b617d28521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8a40a4993421550c4a8195b6007580522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b9183e39246505b295974e576ea7ac523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252303b88df56f12d51557dd5dcce032524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c608c020bffdd5a24cf2ff487ec5242a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce91e588ee68d4b4825e27822e9e3b4e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436bbb2d7e373d60ee7f3c91684af155527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c543618d0bf22327da4c360f67bb10528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b6f7f4f07561c11e5876b647fccf69529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeada9cd1de2f16f52b186f0155f6356530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a21c3032091392f54e105d3f35f5557531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88288f87e0c526b4871d5ed139d99bc532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81e72063dcc419e71aa9f4ab324035c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025102904c0e0703afb280f51d5f0b44534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40585e1169d3bb74dc4eea6632c06ca9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68624d766dbb8847d227492280664afb536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570ebe12215cd0247f117805c0facf58537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8116561b5ea04a2b662447507b72194d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f83de9d2d6d209f94da3dbf031db7e7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c7d53a4464e2622c47f0715fe47bd4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffe67d185f4c5ee4226effcaf51b93f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97c7f939f2dc75378045393363988fa542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589cf218740672b537dcfcaaf7e0db35543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9266abd99785755b12fc111678c22e37544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d6b46f889a7c39c2693330ec8cf74c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aef198b8e68401009500ec06f7fa6a4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d699174bdc7a17255a9647a00e67a4e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f07b86938cda28c6edda5ed90902e8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e102a086d1126dafecc5415a39b2548549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe07d493186ab544dfe6efba4c40341550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fd7574c7c85f331c92c2585f9e4ec4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07be75489da3ccd5c12822ff0b85f05c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0e0ab2118f42dbab9b328c570ab1d9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44a31583e0da3231a0b91e9e7c75a79554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e352d97ba8962463ac6887dafea8e50c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9622ccd90cddfa4b017455e5cea79c4f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20205ea6166c720c9cd1f1b2367333e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1143a125238b8cde22f59358c95485c1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33be3a775ea150e712afa8540ee05a85559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cec4e78286eb9636e9a67fe3a1247a8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34361fd269d885dcc4a79647d4d855a1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba528da4d5dfd012b1a140b2be702c6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd7f0b26b998da889ce14dabbdcef3b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83d2c1c280c8dbbef7e97758e59cae6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4e858f66b0669eb60562075a771d99565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d914062d3f1a81a583830c8b18d1e96566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020ac436011490587ff6bc004ae45bc4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8479f499f8e4d1acb6f52779555bc8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4339a39b431ce9b979ed3f0745c3d0e6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb8e5664d007c265876a81c861902c9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9e793d6a1557917186688f969320af571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a650666662c1d1559f2f471d9ca89bca572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0ea95b24bf73be364f28bbee1e5734573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9695074dcd97f7779fd3fa5d8e73a105574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093c2fff47e9509c973b2ca9344d3bda575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6753ce61f6f54367c4b73e2f4a7e32ef576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3e685d8bb49defafafdf2c7d6f8c22577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24beeefdef40ffeb6bb77b686c9d6a20578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d4d20fab18052e5f180afeafcfe557579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d22b01fd1cdccf178ec4b058073534580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7a2a963bcf8fc533423059ac255e7c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b9daa1b3a893783f5f86989fc90170582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5699177787ed5bacabd1f1b0eb1f79583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a3e08594a33cf55b3b7d321813b4c2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7960d63aa5eb9606b248596e2a2c49ff585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d161ad666d354a8cf791881502dafd6e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b565a74438a3568397299b3e981dcfa5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854dfa9ce8841099c3ffd64a4d12f31f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eec6f528eeee9b0f867f59c934b76e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4f3de30293339fa237d8a063064b35590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c493fb9a4c1bdc961ce37d643c411ef6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4397854c8c0fa6381cb6d1f7a6189cd3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862a90726337fdd8f441d8cede254ff7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609f9434405680c91d19902838e13480594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505866c6d7bab4763abd2308e164d675595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e682ad0af4d0fbe8dd809706ffdeee6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8262f45eaec4f7a5c7f98857f9b4dbc6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eddc857376db0e1e8417dee280b280598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1006f45a9d5bac77bae45d4419866d8a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943d8f505b3b8cf74624e405c8571963600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7f9f33212a6114f6a565fb569935bd601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd19aacadf8944b689ec519b815242ea602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7294bb929e9f1ef16535213d9e0199603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aff28b115279e4f92e141cdfe106397604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfb6b1c5a8591a0eb38f2bddeb0203e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0db41e10cb2f43c829c9a2d6e7f721606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede6abbda9be444face633cdc48ea596607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07620e673098f0fb5b1c79cebe10264608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390e5c4fdcbaf605c62d7e09f8b5b583609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63ed0ac61cbf8dc772d68652a59d347610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64b0998b446b77a82a9b51db96d91d8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584f08d80117e22f777f4296ddf48527612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a279c6bc50d1aefe3da3bbe23198b6e5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4050e869e7688f6fe2936d3a3a9bfd614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535e924a34f3393db94698e4e256695d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34962bd554d60e2d6309932a4238d9f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3266fba5a4b4638309bf3fb67ab46dd3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe611170f7b322867f8990fb6830b60618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a34f86c4909e2f7524d2bf93b78e0cc619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3cfcda8eb366de99ced19b320ca72b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8cbbcccf7de2254a1f2eab6ed02780621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869ea10d826c070df0d32727ea99ba54622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60646db2689c1ad790dddaa246dd682a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a20cabed46b27444d720555ce78736624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564cf8ac04240911ca16b7565c604a35625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45de345af4ca5a155f4c5189dd67f64c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef439976b1a39a26e4d8803287f1306627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e05f2804d5729a30279b08a741d21f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94953c59f3673aec5486b8a3fde8d68629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac55e2dfdf0b5a5e96cdb8dc1087c68630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c51e95db0ae7608d4c12c25b69cf49631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189487c2d2e736cc1ad1d0eee6715dad632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7b04990c2b6fed674c943b2cd64dd5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc796462f5264bf37d4cc9dfeb8d1d11634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1879c830bfef44e13d044831839b444c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b422337421a05c9b5ae8c6115eb5ff05636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9952a479bdce544f5e14275c3ff8d5ff637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a901c5c1a31a1b250efc7c0f1ef0396638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de823d3f2f7cdbf7ce632d2c8adbc948639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cddbfc3df50080f308cb2ed11ee1eb640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5b07c09c42edbb61cc8b7bde80f860641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4f2e8721ab570c331c921163a42b15642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe664a0e99cab879d0f53a43cb486895643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2c299480bd603e4747487386c71e28644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e053fe9555f1cbf628bb0c2ec7d9ce9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced90b0cf8c3d0caa432256f0d4e8034646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26a7c95c261f781a64d3f22ffb2f07d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4762503290ec1772b790f9b638f28432648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e16c31559a95a4a59c5e11405edf52649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ef2968c8f09132a6fb770dc9cc8476650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5df4a63c0ce6e789cc0e0029b6d371c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0262b585409f0a9113a5a8758b893875652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe522730512047dd9edfc7b126195559653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcdc96ca7c1dae775a0dab4ca8b3697654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328579d3f473ecaf748eec3f2f67e900655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55683b4a21a9f53b4e681bbff442cf28656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d97e62c1662a616f6ee69777d01cb5d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e43e33731f5dcde421e9aa488f9ee8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c233e67673cbad42cee7fd37f9e7535659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97ca8284d6216e4e2d15b7106376105660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6e52f982a3b92038d8c259999e531b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30704188ac0920620830559ac617619662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97af3533fd5f6b78e1189e6aa03db5e7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed67fa98878daa530131692ad6d0e6d7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c043a405af5674a4edf02b8d4702229665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d42497a6d976e331fc4e4fc9818559666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327fda6360786374ad2930a6bc7eceaf667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7adf24c49454d73f65b5f5d23cf51c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80b90f5410ab4236e495da7a39a6684669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdef725b8486af5b8ec22faf2e4ab181670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511e62cca1903253630908cadde4941d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81c481d7e742aae7cfcb56f85f331f0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce69c40524009e5b818748fe8a60e9db673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5c01e574ce11d865a05e3a00b344a6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cf31e202eafd6842c9d73d3ee0b993675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c642b9bd48cf76302c8f79563bc7b85676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf30fcc12a8533023c88dbe398f62eca677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c41e2b226714a1e9bc13e5129d44ddd678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718dee461dece5de41461eea630e8712679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a91c578aa1fafd9479f2ed152b86905680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642b8b04946092e3ae8f46dc854c5a58681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1529ed95b8d0e4f235bf71793ee1be682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51155930a17085eecb0c171ce3ea1469683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07d2c6019b162530bb3c0cc5b505999684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7365a7280da4573b59c80e84a15f84b8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086baecfbf5c01b8298936bd42e5eb11686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7659e6caf0883d181615b6dbbd3f76687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580916c0701e4894d42809d6a1b4bc5b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8378a623b3a5fe1bd54daf1495516a1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f78ca3a57df71a5d51f1dffe29146ce690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2414c72e5622a1af0b2df767a37e649691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1094a1f6e6a536a0958dc1a199aee2d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931e2cf14b19fb19f283612209f8e473693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e241a6ee461e937d6b6cf4ab2c6622b7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba71de73f2ee07894eaf1bb416ab92c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12498ada65ed5c7ec821cac3d638bb7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb73c1aa9bcc6806fdef9671cbb375dc697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d89c671da77a52f0740c2711f437b61698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ab664b7d52de68826eacf0ef411adc699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fd07ebd33e462698994c88490d110b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03939ad16c08368a9d07acc5c9d53839701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26f521ed37aec4bca9120c18e41c13c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861aa98668134d1ec61cb4a271b50304703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11a54f5f07924eef3d8049bbee200db704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4fd259c09321d54c6860441e079f6b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f966bf402533848d9e13f22f419fcb706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5221aeaf87196b86dc92a2101fc7837707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5e95443898d3972ed1e9e48d912693708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650dd5105596a80385599ed68120c824709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bbbe949bf810fe070f31fb9bfaad76710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9980164093fc0bdc946b9a06d0d86e64711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3934409416a14ea1130885bf3d73effd712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e0e6a5bf586d44c11385f09608e6ba713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441010efdd9a35a2d4fcefec9ea14be4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b889c581595be3dde31c037250a8e1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699d746a8aa18a8c6279219b232a15bf716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d906843aa11d1fc60c6c6873b0e25b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbf1e89fa2b00dcc66b79233e22839d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d5b774501722eb6f254df7bd7d7ec9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dd5723ee44bae276e544d306705bcd720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bc3659cb2e006199835bf3ae2cda3b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165dfbf0e21667c8c04068318deb5c48722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc5fae302d1695cbc8350b3b7a97742723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e81bb76f13748fc4332427947fe1de3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb1737c1faeecb0b4f522c309da4844725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f136a13973b248a252f8b78ced00ea9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f9d7bb9d9ba5382831d90f7e89d699727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107cdf251b95158282bfb84020cdbb90728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fffed558bc4542cafe603acfdc1593729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95846ee7cca9998687dd4da356d68ed0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f136294cbf4336080a249038028d4e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b32ab7985df98b85247b4f008cf203732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eb3a5620ebdf57711ff9027b6674e1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6763c647519d461c9237db0727d3dd31734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8475af7b0590b969c67e164d9a19df56735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eb5e75366d9082df340e1b3aeaf897736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df23442e587a72cf9ee2fd3f3f33a50c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a6e1a7ece6b02fd3a1ca4126a582bf738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca042fa994bdb5058cdf814a183fdd6a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e3c8f5fe70e7fda0246249e6b7f853740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbbe25ec9c8f533dc158428a0e082f8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c39f41dd3746bf199dab9b166522d3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ec745b22c608a935c4b8ec2f7b23a7743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f00b622c4bd3436fb834bd920e4984e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4034e2923506c1694d518cd4a0ee702d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e291f40e21317b9b60255b3e04a58899746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242d5dbb70b5b55a33cacdaa2ca6b5d6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bdf0e9d7f19b718d5c4cc35eceaffa748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704ec36801a25cd1d8deb73bd9371ca5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f0dd1c5927ee642bf6991bfefed71f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621a6fbe45afdb9ee4395541655b2ff8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775442192c9a8fb58e6382adfce58118752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f206f46a80919d995aaae9d352fe983753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1234b6c0cb4d0191d5597b6dc2edf118754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69490c0c27c94a84bffe2bf7f2ca19be755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1106af02cd4e65c99a8d43e8b1614e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f40f2f1a18919b2fab528099eeab5f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc68c295dcef3c9e630ecb14bac63849758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e5b90a0aaa23023d8e714e930e279e759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>