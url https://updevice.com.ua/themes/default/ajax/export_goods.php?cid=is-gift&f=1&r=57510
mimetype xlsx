--- v0 (2026-10-09)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ee0f4dc31ecbc5df623c70faddd5bf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2487cdec47305b6218bab1850a1709eb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f0a45391a06b5db8acabad7de86fc93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488f41bf322d8ea25354ea2b5d1417374.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b90f63aa71138a254ec39565d2226375.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2d5fb06cac7e6d1d72a468b871add36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be46e80ca8fc01ea9ea357667e11efb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0893b2fcc1f0eb628801ea197c82a28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965a90b8384a34cbb518ed66ffcb9eee9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7903d7cafcf5d2b4a3af47d7153821e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d094f2c866cd690929917f05e1701f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99eadc1a6703de0979e1f3631046b3412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ab1a9839bda9a48ce1038d2f89509f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c704a6291466250b5bdc33dfdc8cb6e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c5ad8da63d87332ae7e2558255c7c815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842e29a010a81b1faa680d5e8464d8ff16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4de759e8e939e1ebf522328e9b1311a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3569b4ff7055afe45f525fe5938d17d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca3a1f33fbe771165f03e7ba08c9d0d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db298cf09de33414085aba6b744307020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee78b4e4944a1b51beece09fdc498b7821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5866b6a023e9a0019afae1c0f2c5a7222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f3047e0ab39366ea83556bc1194c5f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36818903b31ef0244fa5254e5a5e168424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbedaa4399d7f5c9d050a7cdf864f67125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4788cfd89d4ce0dcc6481b0024c361b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e9a9244ba54f3c499e798aa2a2f98827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440cf160c757602ac50557c58b66a97428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90667000c119e260ce76a1e9577e9def29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c878291a88ffbe28d58c046862637b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966c4bd353e6bdecce3ded5c43ec1b4131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e492b06dd07cb2fd590b1de3711d6ab732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67adf5b6802784b33146ae389e6e2b533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba7928892fc4e743d736da502ff0c4c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b08ad1234f017be2c27acdd8d0d54135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb60d86a213f60e4cfcec62706ab5e7336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce58f7a999f21c92c22e2adfb000ec037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867d5f93392229475803727c4a47d16038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bac9bb848ce5af0c5a35d841a2f2f839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cbe6fd293283528de76948021fe79140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639af0b62c7eb9478c185aadf843fb0241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50288b9a823aa6db4444fd66df09fd242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db27208cd7ce04e86b3e5231dfcc71c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c63a3303505f0463edcb4928ac458ab44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcc03c1fd1a13bca95008022a8e08b745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be29a4d123b5662e481fb4a0b274a0646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b7fe0af800d752ac0787882f7c8c5e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498dff1a64f7552f437e480b9d4e265348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb4abb210a4606effdd3e809dda7c3849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe1d8cca5f6e55e5ba0183e796a3a1450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1403903c70b2170b113dc75d2dcb2f3e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e41e4402365cfb577891d1971d75f2352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f1bfeee4d492fcb26c6b9bfdb5315953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74904ce480a8c315193c92f656304a7754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c00ba4809afa19fc49d6effb581595255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e173fc95bed5cf7792dd28f454a3b3fb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b8c127a2351cf1c3158b2add73adee57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc897dbea269873f16f7c6d58f066fa658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7f01d2a306381e78a6bf8f6db57e0259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649cc36daf633fd332e3d028f9cb629f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd23e5706ae90918412c88f128f4351b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25825701ed13dce4151ae39ee662930e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5d9ac7bd076402b99fd8b4a11d647a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9d2dee929ed54b8ec64af10161dd3764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380225e3f86a470a68cd532c15200af165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e68999d58b4eeb0e17f86ba33d4041366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb99b39bad35eff29bedc98588b7ca467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37279fa2cdb7782bbfbe6c45fec58bf268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434da4de9bb770b3110cdc0841b74edb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e052a15188ae582a3a808dc32e1209970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04d7028393778aa158936bc0c63433071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bfb041dbd1a65a657ae35f5508682772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446f9339aa1b7c52ec1875e2294b422973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a38dc34c898d7e31d9adc12eac078d174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fba188579fa2279b0d12373f53b2cc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892fcb6bceadf29a646f8536cb6cb29976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5796c52dbe6a68e386be215db58ba70f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3c5567fb56376c5ad56b0d46092f7378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8688bc22871df11a63758063bbe5f92179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700a44a25301e64d4193d276ef6222f480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b17c397642685afc6e2244d7f1dce1981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b859cbf7af5de3a755a3f075f85e679782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957242d65507921e19a05e4f35753a1b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae8c1f2ebe41d9abc0e53351d2a546c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e1db12970484e7cb08ff27272c511b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1707f4d6bfc44d1bbdf64bc4247a221086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37051cb01ff666b623485b1b7c0916987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cd1f221e433c8baa7cecde042ab58e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d182d6db0d732f2770d590c76687cac589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf027063abc2c563e1dfa7b654b049290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae9fc028c0c3174337c4767594cb6eb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab13902536eb6cee14346f74e97633992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d9aec4de14d181225139bdaf1e672a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05749b9b4fa8006801b7dcdcdd1bd3d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3409e8c7533a403426c90a399c01086895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f015e50dc35a3d16281c021d52981c9296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cdb646b9bf4804b77cc859d6dd9cc397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1380705e7251e5aade88e02dc57411b998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce8cd00cbda3240cb12efa13ed385f399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeafe8fc3eb527941941f0c918d830d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a759284d3380fb8472331067859c70101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf59ccd7f631dac9d207c1f4c509453102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afb3b6ddb88145ce4ff61c68d2581f7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a145475758969a806d0ea9ba3ad09e5a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20413862ea24c653af3fad05697a66ff105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ddc0e29f6bf8f9f9bc0d8f4355f70b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25343d37052f64816966783b5063e37107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ed4a0cc1f27e33b566144541b49c0f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f93e3d7712152265fb29ade9691456e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a91938fd824c272462d52e6da2ddba4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8343128c87731478d729109c1003e59d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3ad34f6438b4a2f0eecf23e80b93d3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7246b57d7ebbcb8cd651c45fd9c185113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ba83ce4918c36c72898da64d782755114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2517f98917fa54bbb8e4e75b37e1f888115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268c32e921a0f70de8b4fbf83fd8cb20116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3df91782f5906c00e27311ebe6be5e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947e5880d897ad54cf8f66c8aa0e088a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3564c3c8fb0ec74d0250d9073d950ef119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171a3a0ea0722c1fdea83dee1ae9143b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531a7a90be10f36e40113904df809d48121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086e46823b5892c3d77e8f01364b75bd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eb124b0f2c22818a1e446e88787064123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85f6f732b6b28bfd0d894cce5faaf72124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6435f18c17fee7466a9f186418f6d6e0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b48490accf08e5e054367f20ace5dd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287526111a7959a6cb83b269f06cd151127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ccf6c6d4c9dd2ca07335dfb96b21bf128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ccb7b7e67bdf562ccb3d7ac705436f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217c4f66c22c909a48f0276c46bb8375130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410e0b01363c3baff24a403a0e417bcb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356db8f973c094f63772124984a122e0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1b178b501d8d1b2877b97f6fb28042133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23b1f5e02e49ffb288cdf1aa4b727af134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed6daad1d08e40958d209bdff149dd9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ac851ecf3df3dea71889745fce42a0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dcdf642f348c69fdec6123222b8179137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd608663b747e840bca2f9c1be1ef2e9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978215906ccd9a7851ca6fcd6c0a9c63139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7332b63b91986743c577ec56e9d9f199140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3bbaf05f837a3cd19443b758d8ded9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448d18534fb06ddd64024dc96e5828f9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e839de8dfc260c9c1b7f8fd88b2d97143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ebec562da4c87b532644f49158dcd6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32faccac9fcd1711214da1e65c8ba5f7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c646a0e60a7bf2a41ac33c700fe38b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf017a4ceb02a6aa3739cb23e1453f8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dc4a5f198e1eaaa924ccfa9d4ad2a6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a241907fe00ba901d3abbe02e44d87149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5253124b80f17279318fe55acdb9feb6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214198cb0e2cd37c1729f7a642598476151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015976ef89431d807602f1262bd9eccf152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fe51789cabff97a3087a78f144fc86153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c5b2a34b24d9e48ad7a594eff1e609154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a9c752974d6f11028287d6ef1374c7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82b9e334483606407cc961efc95d366156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117a9e479980a56f77dfda389f49b30a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b283f8bd557b79238e9210370c142a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d505edd766070e6f1155176bd4374c9d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b1d63679f428b560fb3d11449d6b93160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab561619252ebdfb12c4a3227bbe145161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95d56c4e1ca139886d5c797c5fc67ef162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0873161324f04840196c50458bcf1118163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98d03cd95921c227c82a6bd69b6fa18164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62430105d9c28d44254b7e7db1fb22fe165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fa404a763c69e1f5081375660d1289166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306552370e35ac851e34ceab4f0cbcea167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee55304e3561d545d2dc5c257a7eda10168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df41f3937d5a3a303e30d81d24a67b6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9e74a741b4b20f4cdddbd4f2592ba1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41b40fb73453283edb2aef42c4526ad171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0808942da8c0d4349639d60f72472f34172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6ab5d612722ece801c74ab2f16e813173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961863d108b4353cf9cd863525d75322174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2425d4c63a14c5bc80d3b5f92f3a2cbe175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cd02fa31dc6be1ad2bf54a319324e4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4982acd18f45e3d82f50a67515af426e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d69fd09ae94fa600fac1bdc73934b77178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a44f0a441526fe3a9afef5a788fb97179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ac7092191f8304aa3e3e56f4cbd3f5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89ddb82d4bfc25e659de3fb3e6e4ace181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bb3ab522b6e7ce9fc3026df7896e45182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6850864e2b1e933ae9c327602334a8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95554f4197011771d485742e46e0ae45184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dab0d1a08de6eaa8509f76e6d1af4e6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269db33ab6c8c64cf37f33bdc02b8c0f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f6f1dead7231f9d3d8c2439879c193187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efe401fd56411453296864fa1da486f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd39fef67b9f573f1a119ded03cac85189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11042f973ab45e52260a9f1d9434e0e1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c1127cc43eada87b4757ef7a52ae44191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe45903ac1031bfb27b54daecf7cbc2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747dbb9bc4314837a7b06556707d11f3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76062dfdf8e32d3c5e27c923f8bce72a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aad5628eb0d00b553f76bd4172dc2c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c777da8571d45a4743d3fd12db2ae9b1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b8e11139fd7f28b23f30fba74e2b33197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c286443772292edb41782ce39da960198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee75ccb2540fd08bb10ae3ca25b55ce199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53480b95bb887ace8068e82475f4cb0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21870289f13707f65492e8654bdc6d1d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e70943e0aa784619e22fac09b164768202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7002ca03cee0f92a7a86e45afe6a02d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea17a9ca139c562e1fad5124c59921c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940fe84b6f49ef9e0d309032b3ed6696205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82ee3438b8c5d1e875d0e7cbc4889de206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09aabc24d8eb7a48717930eeddf9c48207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d555c1805de0300e402f51563ca0ed59208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7bbd7023fce07a678232d1fd1d63e5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea1cc69edd3cfed63d78cb6ddec7c64210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78a70b11fd4b052d521298b30204bdd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b524dabdbb3e01c04460988274fdfb0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8366ef55dda3451ac61b8fbae8f0e802213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf2c91d9fb82b054043ae2f9d9f8016214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050d0d322f726bae6b2ba7269efc15b9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4633e7ea0af876b75a8a57270b6a02216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0706530f53c881fd1e07465af101b543217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9b3b416929cf5d34cf6276b4ceaeb3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b23212c203316d8a0a78f0a8a8a463219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a708b39983fe5ad391ac1b59979697af220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab3aa84bf77b90d718b300b7656ff7a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44c3dd53e7d9d7f339fead458cf6f83222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c33f8926caaee1e008c00da49ddb5b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad4306cec0b628d638c9f85c7a06e5b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24a440fa86c37d749ff78c87fe08320225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e422156339122acf0bf97074c534e0ad226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a915191485c2fc3d68cd789a10dd767227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2e9bdd1a8bcae20d32505092914357228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe2fe7b1402a7230829efaf6d0796d4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3f7bcf4a03e2b153db7bac33e0aa34230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636a9230cf5f57d3289a6fdef268087c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7e8f4a011e33b48f65de54afe6578d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dee6bfb512c15d078eb6843d2b78ce6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c00ebb08333d65b7c104769ebaf309234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711c71a527c3e3f5c16f40148705bc88235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c160b58ff9287d1657875cb1c86152236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979e1c7a0849f352032f991de7d45f5b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6199043c9637b92e0ea3d798e56119c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793cc36c3141d68a33836602b9eaeeda239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86081bca2402a28f046c0952b18585c4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01e02e515dcf8e0dd1e01ec540b7574241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1365749c8f6bf9c42bef8d3e07f454e7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5883019bbc41959dc3ae3a032227a8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0ec61dce52e75e072aee7728c75158244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7ea52aa75d14323b612b34b34caf19245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd75c292faa9ce40a3cd84410b6bb04246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e708a412bb8ee1d5cf7da9373c6730e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106e6b25eaf0445c4c60e1514206ab35248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e536116720ab48051bf7068c69d29173249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f48bd52f62d1bf8ba55d747a29d3c45250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1382323e93e2394f1db97826adafbf9b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc124bb57061fe16f9969ec857e92f2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8646a9b8f4a8a6082447c0f2df113f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f809d1ce44ec583d2a741120e1539951254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5041cbbd365afe3e9aa900cd80fd7f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e107201579956a8d6c526713e74d246256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f0be19e0a197193158d681c4156cdc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3d3fbc731963a38da7221cb5852a2a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22e93867e0650aefe1e501c3ff85ed0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82379815ec1291110fdc0e1e7bc8281c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688f785696c4d1713e80aa83a7f7e794261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c20691cd58169f25b8f504e7a73ede6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290415c8f99838abdab64c8162adaed1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a116ba8ffbdb577a8837af762b870373264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3942a0855ecd15c4c2d6e53716813593265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c129e280877dd6c145a2e975327ca625266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f112bc49be4d7433294650da86e89602267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66a4b4f7d9a92409dec6223e677012c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ba2e8d15767d2f341cad9f6d4a5ad3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4cf482f01a2795a480974f53c02bb3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9707e8981c314ce4b7af2aead0867ea2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e8dc814aa2f24880ee62e6faaaae3d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00829e0d85ae7e05998f1a52957cb69273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892749a5a910046f1c7501c2fc7802f3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b92ee2a5292c021de86696124d7ab16275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9075d09b608610af9ee85057cc9454a8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c958c20b443cc56f476a6ae86ca22f91277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b93b7aa3e15866dc1d3e61a30b3250278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75393d39962284090783ac8eb23dcad279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda16efe4bba4a12a4c955113507c347280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3582ab5ede5a76078c8ec89432f0c1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87c1585cad31641196e59b51c89f827282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0322efd4874077a270ac6a9dd872f5a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a55fce0279fce267d817fd67f7dc1f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58e86181e069aa92210b6df50f8e131285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f39ff20263eebddbe088591b435dbc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2af1f5c01ab57494d05b9d40add5d82287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1267eee29e794249eb1f0cfa6ae654b6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a799f35955d10b558c9b394b2fd81f3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a262984e029697cf1d30124c093d6d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614dbc0bb08b1ab1839dbf9f9fb75696291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6900219c4c12fe801b451f5ffaf185292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982f3987b5400dd1b28bf9ec3fd4fcc6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1042357d75de67637a9fc6cf4a485fc1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a84c53a7aeeb9e7031ffdfdc8b7e62295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a989e09673513327c8ad325581ff340f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4aac6eb25c9bcdf3d83a7d8c46af5f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b85cdb875734c6e51aa7e435cc4788a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6159c4285fdd9517fa43be0148b3846299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c13c9e87e452efbd1fab2970962d825300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04981677b60226843fbfec0d3876e422301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83bbce74419874fa1d225e26cf99261302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc365c0fcb282d237a753cf89546628303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e30c57a0434a353c2c46191887dcd9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a35851ba3bd46b8daeb6264c5911fa305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5e1d232eb802361d26574ff279a90c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387c7056ddcaf68c840d9925acb99613307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5471a9f14d8b0c15be4442ca3096f1f6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879cd3af1f1d7750b1e18512c25c0520309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22137edbe88aa75ec4e77b716a01494d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de30e1b80b0f5d8526dc5d667b68d3c1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc68e07f65694ff44bd3938c701ea76312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b476f29642e1430b0257aa7e684f9bd7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12abbb50038f660ee68a3616a76bfce3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f93708c734ad4425fa67db9ea15701315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab726eb92daf880ee11197b625d99f8e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fc8661fb812eb2c2b86af0fc6c6145317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fafed6a63f5b2a5c522b0aa01d6e728318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0776682ee2085d9782cfba15928ef14319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab69ca616e6f67ec8c509ae2ec9e416320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a21acb696970dc79b6eecfa1e11401321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eb58bf093c28757e026560e640663b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778d905605ce246448fc5f3a7f668f6a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a03636048492d21b5bd00848933acb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9fb5512446238c813bec487b51a973325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606dfbaa4d7ed1c3a4be98a54904ab75326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c53762e7d4e64a824fff30c06fc6bb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df650d415a6a797af60457e9f38f8e0f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a8236452445101a7e84a95d9b045b6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46eec86c09ae919beec2c91368d2ea2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f718b2458d72cce6d6cb34615a7c66331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efcaf28978b1d9c1fc4ee5600f5dc2b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85ceec1f1a6ba6f648f433332c278dd333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa70b68123a6cb12325f3cafd2b7820334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c58c60da87d9da83cd6aef0878055f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67286f5ecde25a3bfbd038245dd2ce16336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2009c753661f576273924a809b685a90337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d085775a59f59e6af63d2fa92a0a78b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c60430e54e663b3c585b2dc0b7e5777339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021f63d8ef994cc0cb94a83f68fb73d4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90797ce51d020876c71346871e991484341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2528681f697f329e61326c35985c7bb7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c88b0f2ac141ae5978e109270ab9ccb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c543e00d9d260dc572dcc39b241458a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c034c64b4e15707c411919580b4a30b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351758fd88996840fc9ebbcd6dffc09f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407ca0934665157d0d8719fd5f745aef347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140dd20b978af4dd7a968526c4045873348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea66ec7961e5bfacd0e0c93f68b99d9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc589f3d18f64fd007ad60df0ea46ac350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32432050bd0afbb53f2ab91245e5416f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6089531662fa524c9ecf1e0b2073b186352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae7ab3cddd09bc509b9c3d67e2db4c6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19608fcfbc8f865d447517c35bfd2c5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f935c0b2dd42e5ccf470d59bca19a7ce355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cea7467c032cd7b911abfeb0b49c171356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fcfb67fd95fcdc3ca94e1b485a4e8f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc49e6d6bf6f495dc3b8f259a5ed997358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fa939493be258506a089fdae63aabc359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9d822f9208b10b678c046af08868a2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dfd824bdce9d9db425fac07a128b07361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fab9c45b5f821e1063d93a141d285ec362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedbfc4ae15acaf7f4275b626ea0d161363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689b2e24a9a3a96a7fb34197e837bdca364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ac629f42e8c2b9825eaa4db2ec1b92365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dfb4b68e035c0631f515603551f33c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f037f3811b203c8884e7b7affd93378367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a22a9a1d4a95c7e09f3641f2aa57d0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fee7be9509f03925ef6daca219ce9e6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe08791bcbf91b31ca0d8cfdd059b5f5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237aeed82e8bc5b08a7b97f928ebe998371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f1b685a962e9835c5a8e82a1f6c945372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951db2d3365e75719957c740ff7b5123373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51ae505739bd19860373026fe193439374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2037475ad2f520cf23a890adbff1fe375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0789cf6a2c13659e73221ba9b28020aa376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087df8eb72e0c59c49b1f44ab3779bf1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45450b6cc53956b7fe9a596d75456349378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7724f6d1f7883d48aad687ff8acbd3e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b427dfe20ea169b2b47841a0b990783b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d378e546f69057c9016899f0f6ff4c6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc15b4589c5f03e600d39d30127f6d2f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfede937753a855c24dd95b650089a64383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2f078247046e7d48996893470fc704384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be02d2dbb7823239e62639713c5f913b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdf8344abbc383b6286e91004d112f0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbadad2d90212165adec4e34a5b778c6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ab2d54c97880f780bb1c11c0ce78b7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6999650ff696f9be1aaef3631f90d2e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9ce939d3483df0b8449a496e8082f1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d685946021d06547cd1452f55f755128391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addcff69d2cd2a5c40a13c043b5dcd4f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d92d7b82bed230e3bb7248aa8cfcfa9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba7a1a94240f46a157b2203e519818c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abca4fe7e3d51e1a17cac078664a681b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c6bc828168ad2499fa3e9accb513fa396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db969cead3bac0a61d663638d78e3190397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3246dc656558d87e395e0950feeda737398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb5784ec9d3cc38cd2d67a057d66db3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a54280c63065ab74dfc926e9a9127b0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5c73a5c6150d70132a3c638953c385401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9529755c874b76bb035c68592c785234402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49685f9ef1d50299b5f750fa4a3870dd403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18844f2fac7dee7204294906421b8610404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68f461a305d76d0d582d089a2a08779405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc6a7a0ad245b3b86b37c42bb6256be406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090688d36111251cd2a1f411d7bc4eaf407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47bfce8d78d7de46735c0729d2b0198408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65caf8f9987d8cb8d3705d436d29b351409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161991c6f023962fcb0ba65e90f28485410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e933d4ac104deccd3405f1012cc6ae1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb73d2b9e834f91dff81be58461be254412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3493df67544b5a168f67dd265c4141b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748f4cd7a424364fcf5c1b5a5e946735414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea35b4c6fd3a7316137fe6999d4a699415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e59e2e230babbd13b6508879f338fd416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f9c7ce5dd10ea61430c69c728d8d5a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cfab8085abf95b7fabb72a185b4977418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40498c6dfd439a83015dfc45ca44e96b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea2cf4ec3289a2c23e15159c14e2979420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d57d64518bbca4c4a7df1121814503c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f28c097cab727f7f9e5472e2c1c5414422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce3c0fc9a113d421463e76d52760203423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c571ed11f1e830c7eccc4792f8994f8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2df47f87f82ba5e373ade346e4173ce425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ece8023c1ce8814950673a892c71ae7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7044d014d7134ccc2bf1d9a4e145504427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4eed9e29854ef748f335b42c226e4c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e0478002aa26081b4e786ca306c94d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffee6ee7f93b214112e9d03e76f5bd11430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d48f5d3a00dd523bfa8ac29ebaea9e1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca509ba8569989af65074cc868448d2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5469ec34578f28c236878eadf9c90942433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589d82063c66fa3c88fbc2223366e586434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49c91e16f90f69ca5308f93705d063b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5736a8c94e88db68c7610aa37353a86436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa6485314e973f715aa7acf02e6f84e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c488fe9c285014ed88bf62c74f5e3375438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02da9ae543d5755b2c82c6d9d42b41e7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd04015889adfcafac6fe2812846e86440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48319c1805422c0d2d8e2666372e6c56441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082bbbb823edadace14ed193cc39a4b8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbc098ca41af8b23c934ec512d3001a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726636432a09cd40a76be559a9839785444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f223ae1992915c0d520589285fe8a1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e968100af7c94322cfa061c31c3d09a9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d67974131f4df60d73eebf93e977d8b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4341251c8e03f47caf133ebee5610f00448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64915a2c6692e0e571d5023f6a9639e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137358b38fd65c3b54b0dcc52500287b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ce41ab7259f16eb39049ca8b0c916e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe413c17ce3a8cc8733c94b515b20faa452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142f547c7887ef1f01626834917ed3bb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b732a4fc1b30dc0be90e63f6e8551045454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12429255fbdcc90b838c0bea50d3b53b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84213375f6e9049bb0d49343a7841297456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c284df610e9f651720f9f3913be4ee2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68500592e9a6843197334f22b33ef841458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc246e39e7f942ddaa48a0993d44e1a1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d984c419124974b66ecb7f07f19a72d4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd8bf37843d81518e6781d403279494461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27991b851d5782d949709119a25446cb462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e03e3edc8e8be07556106457035e3c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2148c1803f5faaf968923cf2654f73b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eb040105f52ab39b90edf9cb2772de465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb55918ef2fc1e2d821756cb55a25a5a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955b78d0037e69d9747498192a8cd837467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7384ee8d24a528ad195618cb9ee6cb0f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ea4fac4fdc65bdccb668fe92eeb450469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5272638f09fba0d722111238c567c4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30608b6291a416302b8ae3444309cb4d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021f4a3b0977802703d97a735a1aa3e6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b1d953075c17fab7d5b16d576c61f2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449bfcf7a24e17773d62ea178be77b25474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd1408049218c4532752900138f738b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ec385131031bc2b2328cc05f02a0c7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c056a25041c922abfd45736bf5831283477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148b74e946dd2779eab1b86935c55f1b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d3c9aed5873d967e4ac4897ad5634f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa74d939dee977376a52b9990977b92f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6784f403c74dd19252686047257bcbfa481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5701c397c298bf8e3f3ceb7127bab3ab482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bb0aaf253676a1b9c55ec7768af322483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14cddfdd704012b7fa329e327e62909484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f6753cbf5713f01348060ab38e2ff2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62ae9d9148d506eeda5b3021633ccdc486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff8cf0832a028037f3fd604d2a1866c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567850dbf02bc6d2ecdaf2a58038d4f4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b6ebae6ac45f4e5cdc4312ef83e91c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05701e4708e584e314953ca6512d137c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effa5c4d0c9df702b75d31783e8f194e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773b4503e5fb9ca7f1de7c880dcdfd54492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c60c7f70089ba679240fc0fc7e0a2ad493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65d5e00ee781ebcf5913aad5ee933b8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77cdaebc6980494893128c3ad16e3f3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9db78bd3d9765e0bdb85cf47b55443f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d97a03cf39e147db65875a7403059f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69596d167b31ab0f2ce023248b70d9a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3b36a7b89dd44fec75cbdf2662f4a0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c029f20202493299e53c89e795ca69500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3413afa13bfe5d07fc41bf5526a07b02501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4782b50274a0667d7b8139387306bd7f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adac3097a26e31858545e3392c64417503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145b55ac50df61fc3142f71c97bb50a6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c388ade039dbfe7b75f1ba25450095a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c351dfdee9e8c2de38d638b01404582b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80a70b47b11065bc3a404b88d181d9f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b91073c9b909a9f0345d220f56ad80508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186325e123e3373baa06e4a02312ebe1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c99ee5e869b722c8dd88a97c56819d8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44031f5b9c2e3803701823652110c57b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fc937e30f4f918c73ec369b819efdf512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d321e56d788c6c7d102e627eaca22ab513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fc5b3b7b8af4ad49fd704aba447dc0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56684854b777c35db71dff18fc847e01515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50709b90eb62f0d6c013a5ac300810b7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c8e6a3804a95e62e16d26d92e9219d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cceab7d7ef4e7dafe0303c310ba11b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a21368e05e30df258a56612fb6609c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035880266c6cac0b17227918f38f8372520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecfcae0e297ed1ef7f7910aa8bf6431521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78be70c2229465a8ebdd6c75bbad64d6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d4501c3e6f899b670f6545956e6146523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720128f9b71bf14acfb8ade0e1a188d3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a03e29e01d2bab138279fb9402deca525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2ef87d3a4ac64880adebfbb62dcea1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb8c86cd9b16249cfb6054ff23c7322527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4fb640237899d8c45d6a984a518287528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69d0d1b79701aa4dff459cdbd152363529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabc8e7704388df24935a4a3d6e5087f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a3606c8ff747ce73954f79f01b89ea531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f7559bb1068425abe3590aa53f19d6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033b07718e8a0096f80bb8549d0fab85533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacc4c94c0482b2e563f17de5a49cbed534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74778f63d5c85094635bc7f637f26a56535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a364af5f82e8bfe92f01b5ad78b5233d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce10696b3d95318de0a825b06676698c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e00f78c778a49ab1ddbe6b9d8ab0e8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dbd62ce9afb689446e1b2dafb65d13539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01229db5025108eac429aef6ef74077b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2bcd727b74f6aefbd13c137b216617541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e010a1f0a1c1821bd94102d5f869dd5d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e7b1e425482528c909fca5c0e592fc543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920c76bf8b813a91a26640e51c3d5e38544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6311420b9089ec8404d0595ecd76068c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69adff2c3c8d5eee051f27f01a0c3ec3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dd59e19ddf4c4159ae1c708ca59d1a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ee5058c69c6202eb737ab5ee674353548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dcfcd573fba5df54f836d842588377549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729a0ae09bd926e662da3ea86404db57550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887675198c48874229e13cf3af0d9614551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fee97929dcaccdf446d542b623f0ae552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfbdeadbf3f80330b39d4099a8779f0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2f5036d6b2a1a00302602887b85310554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aef51eb024f6b74b1520ff8ea38727a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a285aa9a0f23beaf200e9f47dacc65f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8516fee1e8da2d5927c80f191680c01557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d281de4daaf9fb5bc71f6ded360698558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca5d921549c311cff502e669a4f8e93559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ec65f1064ca2dbd0153a95ed776711560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79303958f423527a66b511ee728808d9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755c46ab5c060c2fccce635b7635255f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12df9b864c0a0a4c4501544771cb4713563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff674f561ac007d732457edc033d179564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd53e2c9ee47a299a68c42e7622dce4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9803abef3b7c88e10678d38a5e7801f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1c2c2f468a85980a77ccfc4a7c8ff2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428eb84b3e3de305c697c84be4f2991a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0505db467ca3695670d77f94f586b80569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323e89c1678381c98154da6658ff797b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ea25ffcc7d16c0bc854ce37740bc43571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7351d1261be62c23a233f20608054f24572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309ac9ed1938c3b6be708cc3dfb51c4e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7b42c99e3b1b08a21122d842518a01574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b91973f5607afc3904010ce9886cc13575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770db96df56a7c245ab033a1e5b93c06576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c7831e23fef44baf0ea2b53136b4be577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c377f6ba6690f0c554d6b0013f5db9e2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c8810a18a28bb3f5865d6ebc40d0d7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62e5e2daf7fee7b3f3c6ac357d20006580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c210fc097062312e29126eb0b8e8c65581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f1622164a1597b1147f65ea32422cb582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484a43340a32b0cb04a7cc3f5151ff6e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626ad977fd5cb2400a32e2eaddfc3990584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d119c76210f3c96539c2b140be962429585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f3a10a33231c915b4f11e42035362f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b520151df0d5c2f1c6183614bae6b2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe0b2bbe1ac1635d527d440d6405450588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3674a8ead76ef648f4bd27e964180a6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92b4edbc7c3678dff2f506d685f7754590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ec5d68546368352b50e567db429ca8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bf244f0b6a96cd4c09d7b11e91e0fb592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ec51fda8b4475a06a3f198fdf11592593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18963e6b5cec8a20d28a068ecf218724594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c5f8465eff3cf0f0a64067f2d79246595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a5f5d3c1306d5972f8f6ef50622c97596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31185dd066cee93ece61531dba68e1a4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fb1bfd3e9d0f72e47b39012f13824a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19407ec7fcc92066ca628870c875aab9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25efb28c3b6b8267f02b3a887c07c18b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe970cee2e39f7b6a1f9d34c22c86674601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f916649b53f03cfda8b8f476f563a240602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5ddc53796fd28cfad32c50bf35a80f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8161c1a78366c093238d44d3c090cbdb604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69d9f4c2b5ed80d33fd6bfe6976276a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e270dceedb127b08bd7a181ff837fada606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd060b30582eca930833e6775630300607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9001a0d161b007957944345f73b82af1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71902987f513406b56ccb2694e5dce94609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53c035894890712b59acdc9cfa84d38610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9f0b1982b0d83025a06d9cf88168fa611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25124e49b5d888d7d74937a9dde5cf12612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c579fe0ddd431bb5ff1426c6527d3676613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1380c30b178c00a3d41dd05514e276f4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3115e924a4313cbc7830382c5713c990615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0ef7e7a3899b5dc2ebc2e93db83a17616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd322ff82cdd6d0fcbe1ae1ff794a22617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932e8b2546a676aa634b6196772ba313618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0a542ac2c7aee8593503f21765b772619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6843c87120dc7c15d6be06319aa3bd620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a833247754187ffef8f71080e2f68ac7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bba512a01c23a5c9fba08b17280ce8b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ea13a4ac876a80b4733c38b9683b8d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea0d220f641a8b1a1a89b8d5ebe66ca624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9512f886ebea4071bddd71e269f687ef625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8bad5bf88c051c9dafecb8ab4193c6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9f2130ab40d7b11d3d0b359b4775ba627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220029219879b591311e2d0c883f1cf2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2043698af5547d7a07141743350d766f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed628365f6a37e2a83aa303145b944d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d42f39abf08d593c729e3cd828ba789631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aed3caa5ea7145eb66bde7feaba227632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9c01a62cb733b4b1985102be27bd6d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc78a611f61ea8aec89558ef27f84e7d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfbf08dff3b5ddab50ed787a372e891635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7d6523d678322ae076aaca808ee749636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8629e8af7f4efad729a48dc60b422a8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db3844268dd1bfe58dc012afbbab1d4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac6cfd99f87cde7212b44053066246b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f6dd7e1ac7a1057aa22eab0fe847d4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b72bb0dd98f79a7cffcb374a6853c7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1e67e44c7a910f4dd0a2696c6f42bd642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc1b8b042a74c169c6b8e935d5876ce643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3f5ce1a48b6f5d0a446e5cd574e7ad644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09816796928da841081e87b9baf63b74645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5c977b80e61bfd4e257454affac2f3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f5518c3382b4f81a4e7be4a1ab8d43647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb3d9ad8b347c6572c9e1c79e452322648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3846b460df31402b83b20074923f6604649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305f7d82ebea70995a6f5f07a1576abe650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d0a6cee4521e7f87502bd839249113651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3e01eb9f35f96cb42f4b87b082f727652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca574c9a50e578a20eb3daf85cfdf10653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d76e477e3de64df3d72adc595f63c56654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975303f587faa7d50f6240e980e9c120655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a2a756ca5c6af089e7e3884506d8ff656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412814884552a92411c3834ebd050626657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbdeeb6dc88d884c8f30697c58e7577658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1070f2d26508b1ef025658d81a54b15a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52e3b0313f3ab458c9a8b6e49e737d7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd42247eb46fc3579f4bbfd1f1fedf52661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1a8b71d1eb450b0b728baa478f70f9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9069a721e9bb8189bfe876fb8f0863663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54103f44684d53e25adff4a59b07efe664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6889725fdabb819359d003850c759ec9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d22cf9dbd972e49ccac431f38cc13de666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86725cbf7c3638b4f10d36427512dda9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7949562db5580a00d83318d80a6eee15668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46968f397016523594efa5cea4977d99669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de7a48c05f669ea5ec17bcc45fe5867670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e1c3e35659a3ca3ef9ed4cd3044054671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6903a46fb5ee079e34a970631fa9ed3e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9991efed618a6a58690d976d5c7137d0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07d323deb56accc85fc0c7070475ccb674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ce0333e88c74e5c1422883db26137f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110f72eebff2161e639e437f7f39b50a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c1354d668d9afa14132b2917960023677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e554c2185614a009dd25d6e77e5274678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0133e4621707d6b818c86195f084dc679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a907257482635b61edeab4de55a7df680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3392d015f3de9190e44f00c2a90a3a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d296cda93022b45b7bace73fd29a487682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23add1882b309b2cb97feb36840481e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7375369865ec196ba44b1fde9e61d764684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc449b0401261dc09d11909cf9a4bec2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2754a951483e5b240129b6b09719d0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c309524f43a2ad33c8573b59debcbf687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273fed48622b573f983a3683a52ea3f8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96175e983ed610cb61c0d202796065a2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd67ebcf2787e1c51e7b10dbeccc5633690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6956ab1b7c60dbba59b61ee08dcfaa6f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e698176be40e3f4d77df0fdd444050692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e194a666dd65822ed508a790b7503fdc693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b919c21896953415c5c3e304abe56a9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75885944a368a0d024e5f98aec8ab54c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3721c1f774942eb2f0982533e7af42d0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb64fafb25c3c0ccd1fe7ee7ab786a1e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd8e1f47776291c945b571d681092b3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeb5c862b20382e776c0b17c1b3da63699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edad6fd1936a39857c25ccf64e2ef7c5700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6786a4ba6c5ba8c83899238108da5630701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3354f364bac18490e6082778b3c84cdc702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dd20c8c0e47cc7eef3d15ff57a78a6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d14cd849dfcea80fbb6206578a3e4c1704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7e474d34ebd3fb635bd8a614d31a5a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ec9c9448e42a258845b47586aa0409706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9102b88c7c733a8dc192795c0154b692707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03df4d90a2bd640a5d812c447221eac708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a118bed911198b809f7920d4602b1e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8058698df2d52077ea2e836c4b37a6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012b454cd932e104ab639072f999a69f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81383f81d0cdeaa91ae6a766fe4a3722712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efb29e0b0821786ceef734a31888155713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108022b5d7ae96de3032af9353c92cb9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d5546f2d61d74d1de910f8a7855d48715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1383bed18da4cbcb6a509e4abbb0cd716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bca68519eb8d1554458b27d677478ed717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac53442e53bc26c62303cd44e204c038718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416fea61cb741a8d04f8fd4ac2f17e84719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa113173db45010a71d05cd5310e2761720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232d6a46d09946d5d032add67a8c112f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3140f5d047fc0e56e86881f1295c823722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18a43f6475f8c06566212f553c77504723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0bb108e1dd1b63045543161164ca7a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3955b0e302026f1655d5b56277e84e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226a272ac07e0ae992e322709617294f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535783af5d6ad0327d89879876ad2bef727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc02224344d485d56020b5d1e886db5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffa893ca6015f2bca0c07f938d269ab729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a175b1ce1d3cc8d30a97cd7e90e22128730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8588adc27bbcd169222105e63de753731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13d5898cf12d1009cdba21ef69181c8732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbc60181267a034601e6d2d5b7ca9f9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e929fa531cb4834c58e541236bc3fb88734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cd7bec0ddb6ac2e452f3d8a90a01b6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4fcc62c1afd5b7a805a00a08131c29736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267e2cb2fa17fe7486cb8d2a1f27db3d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabbd72218474a4da6f1da325cbc0489738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ead3725f0f9c597dcbe24888dfa546a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b4a3112f58143ed60a0ba752fb5a0a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a3fa830d02db75bf3c7fc874a62f47741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9507e8d1a46f4627b76096adc91a995742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a9f25b9cebc463c57cffbca40f413e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69573388f9e2f160458c362e8193c5d6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e995dc910226d2a6fc1fc0e5c0f38d51745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac4a48514b6103270d6663ef17779c2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d362428a42997c365eee2114ec294ce1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8157371bca05cb2ea55262f6e3333d19748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de4dc65c99ea4bf91c17a9e3544f946749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53935059327bec278952af456bbddb7d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47edf4fb6c31fb97053751ab003cac4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd44df3fd71468c88cab7f67278aadf9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5672f239ac8b81427270461adf01fa3e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de77bb30b553d7e26e8257231edd6b50754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea21df86ceda17da09101f9b7436df6a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1862937963b0ddc0ad525fa372b20934756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076ae51472e0efc25ebe9088717a82d2757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d9d988020ff19f5017973037a14127758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934216bf89d080c9c1834118058f6bdb759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1331503f66a458e88a566857e1ace5e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860beb62290e34761f7fd96e7d8ef1da2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85fbd1ed24d1fe24e076295b225c5503.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea41772f158c12464645a8ebb97d7164.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfe86e43f0aeae5cd8ab7f9408ea0d15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a36d40c8f16d5c662d4dba255ba8f486.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745680714f9c22411afc986110366cc97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6909c3ff10cb347cd236a32569a822c58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99fc129518e4996fbab497b42770a709.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b09235545e66f11b22246625e3063f710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7f251521d449d7d31b0e7d3300f46e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272c4c8fd64914d4261aeb08e017b15412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c9c628bd63b2606d93ec7ca2ac3cfe13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b51d2baba151a196bcf2a17fe8ecf614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b03409a43651be3b3de524d1fbf84515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1db874427a945e650ca408560ea54ce16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76563b4ece332325029a1226e00305ae17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5a742696b1d69cb398aaa2f6b6c4ed18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64825becb420b8aa5d262289c0e509819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297c3eeec51c5ea9a90c0ff9315de23e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac05faecd2342a62569ee89ee71304121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a3c3e96ad51b5ad793c6dad6d5494822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7437ef66562187219b3d3817583a274823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4d17f1d52bdae0676b169223598f6224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752e907da837cbe4185a5437e70df19425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cc0792c30ea847b56394cfc83dc4b026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1fdeb155d6c66ffa0d72d87f289f3927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd48c99e29e86d9ce07b3592bd26678428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30bdb7432baf792acc4fc07b4147d6129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4075e787c1985ae04596de39967df17830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ae8d976e4ca405e60372213956aa4b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efb32824541ad60b83cc14288704c0632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a30beeca768d2ceb54279d47df8a1d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5957b9dbd8a533fef9172e7299e7231a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8296d921088c72283cc5acbb437cb835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03827372935513d8086075e56cd7b35236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f4dead09616cbbb723ab678a88a1f737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a88ae74998b84f2465093216f0686f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cbc53c9c804745db4ee7b56a0e84ce39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ca3e597dbee691f0e77e26d67f227b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31928e1de1a9d202266353e9ba7f1f1e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73332ac59807d815e3986cce50505c3b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16774c2847c7eb3e4b9a12a14a3981fa43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d258e4d483721caff81715baf7f1aef44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68e33928a05fc3accdf16c82989e72d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03152ab917fa4a7991640ae3b5781e4a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffb50661381073b2f98c2ebc3a57c3847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee00c8e77098e5ba4b085bdb4677e7148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bb4eede5fc5b648de26f3e4d324d8349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176afdf43f26cd6639f9cb760407d84850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e673c7f91c738392a96644bfdff77a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e733cf39164462e358fea6c6701dad52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549bc77703e4587b9b26d78fad12bef453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec46b1f036e8544c9e615c4ccd42e1a054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19edd211c12c820508bd0db9cea7021655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d80637533b34a07cac20adda911c4be56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45e7936fd61519970c5fbe6856aaa3357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf418949860d79b30840c810855f60e758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01419212788f2e22f4d2b40b6cc6f4759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e12257bf73f9e667f49f6438f23e29160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f6d2b641cda17c167cbe97be39f64a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9deed07d6020aa0949ca127bb121fe62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a37c21c9f379e626f6c3a2929784bef63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5092395180ef18bdebaaf9f015b26ac764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14068f2d5724d551ba808dd82c21d1965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a914d3fb53d8fbcc9c2eeb4b4fc9a466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81dccff447cd8135ad506ed9f5af66367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6639ad975b9559fc7d5158597d9bfc5a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047c164421af3303b436d098dbd591af69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdf46c20899bb5db4e6ebb2e91f7f4470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d154255dd2cfaf445b6ee107c5a19e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4873f83a7dca593b2686dca35e6e17c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a33c57fd96ba11f6372ce6049122a973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ead42d9d294bf0b1d73ee934d76e9874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5b69d99736e33f8ffcbe836e5bae9f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9430026b6bb57eb0818d3079f0aea7176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352a7fcf4b49312d14d7dab0b72a90a277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efa5c9620d8ea38a418ee3a7325f53178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9d5f9892abc50f83507aa4b493382979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c70a931796a5f7cfd5fa422383be97580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb5137daac66783b54bca663186e38b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0ba1d81f76147fe49ee31649e250d282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5179a5b48496ccca74a8d4a4531ba69983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8979f1cc59a18308922c38fffc3dbf2784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5b085748a68ab1290467c652840c2085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a996d3424e38f3f397ae3273c97db36f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a960c611d7bd66b47ab2f8feef8fe31087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1378f749c31c3aa4fa0d1dabb7b3fc588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9141ea7b8870efe33dacadd2d90a982689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bf3ec710d877512cdbe0b45f9c2f3d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ede1a53bbaccb5a149f7e7d083ef31c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1519f28f507f920a0ae6eee68752293192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb1eedee2e80b0934b626a12fe6bb1c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87a7658042ce2b203fac125ba2f80dc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa130503ef3f02bb8d90dc0b0d7f699595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8453f1e3d64da22343031ace54e59da996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8a92921e9818604c99b01125b80a4397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0618e825c73a8ed1cf9a1b0c6cb3cde998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18fe2748f28d666e6ea031dcde3b7b599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1501adec74edbd89e9c63fa0316c1ab9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7452c9685e19dd39e0a9c3fc81d756b4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf96b60cfe60c4956bb852fda3cb7db1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f4618fbccebe16f3e9163c58e42fb2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff05ac1d5e49eb282f2f0e54b3c4022104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078eade357dbe8245fd9807d2e4ea96f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19629a8959b1dc31a8cbff5caf1d3250106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84727c0b41cfc92ac2413e61d53f5842107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311f651817164f3d18e1bfef9b935a7e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca686c3c5f8455f8bcde997eda40cb11109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1103556eb1e8eb9ebdcf950210e1ced110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec82310794a37e273c1343b013b34d1e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ee461f135010588908f161d52cac06112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a9645df1896cff3620db6c07a8308e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115a6e29e36f38be050d928db32d92ee114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26a4f7f3d5ebb4d62a0066950d588f1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e589fa4cf9aab4da4a35350bc74a0236116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99714c43d37c8e1cf537b54034455f6e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a34b62c034d71a31ced10e701d9e069118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbbea6863a5f91867a9d89273451846119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33554c8325aace88d7039b8cb4623c96120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278cdde27a47f4b24fe86798da9401c1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e18d39a32b671fc4924d1a7b264f38122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b967c65f47b0ac1a694541854b390cd2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5126108d7dea2f7fca377854b85616f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d789b50c0ba950e2efe66c02a34237ea125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63e627e5783a69d4e995a02dd449d3f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5174a97485f152bbde39cbc1af814a04127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc02d73220a5d5959df45a3137cafb6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cef4768ce046ea1966c0bd80f8b046129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad670f9be848e61677ee9b4dfc5313a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dde198ae7c6a976e47b75b10e31b51131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aef5a2a2857914b216bae2d3b23ebad132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578ebceb63dd87323c85301f2a1d53bd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f6b5712660d25978094526ef392416134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d915d4a4ab8d952ea52ff4ef8305d1e1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860cdd39e2c661a7860606d8bc8fe91d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ba79fffd080e8b335c0a2ea84da97c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5d14a55ce6fb8f8ff1d815a9fe7913138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa256512dffff04894084c94feca148139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe206c0dfe8e56dd47fea2bcd649399140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650cc81d678fde8437089a0a8217b234141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8512fa143930aa070955b23d35afb8b0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d39a349bc5c970d96aa186a7744126143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cbf57aba76c511c1f1540316b022c5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c5b95339297f231daaabb49a605ab1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b43894fbf0af8e792b63c8f6dd24b23146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4c0b3a5469c8d504dd68511df1b17a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74224701855b015c4ec359cdf150cef148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98f61069ce351f07b21deff6df691cc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e400970de30e29dbaa0ee7a894e0aba150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548ef2f372136df3a4df24a585f14c49151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce34d62dd4d1176778c2ae344f6e9f70152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5b86d33e2154ca536691bd18f277cb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68658b1d03bdb4ac43d85ff0393fb727154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7833512ff613d80ebe5f756eed15c8c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10211a5a775e0cac3d97d4b498bea69156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d51333059d563f05a0b9c1d5735c714157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad214663c5c2d7c71a71c87f7fbe7fd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b11a57d8c08954ed1332d921d2a61f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e4cda2a78dd6fa66d70d30c0b35927160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddbc7517d8aa67e0fe6802bf5111ff2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c175a15e05998aafbdd815393cb7e50162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdbef3519365b73145245f8d270fbf2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b5c6a072fb9b3d7af997b7aa6c5110164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593b36b9799f1ab6ccd5d2392441b6d6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9394984e6d44aee4b297b2e34ac1797a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a1552e3939396e7ce920e8170b679a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c634be05e2f0173c35796fa860e2d203168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02f64bd6109f0512b6cacd7166e9bf8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7303813221924a0cf0d323fdf0bca87f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ac87f4527f9ddc1f16654e06bee3bd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a892b4f61cccc79b416270e283b8959f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f2a294efb0088577a9bd361581f4a7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e0fece15ab72a409452c039b248d79174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b49fbb3bf60a7efed7de93892edf7f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21d52d5b8f189d3028a0343f198fc9c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb520a1a42426b45a65e1f6fdd0a39e9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b71a47ea02df55787192f141832c165178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68101eee575b0c25a2fd1fee30d4055b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec06cf41bfc4b982aeb83753786121c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5679a9cbe790aea2c09f429603f8cbc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182818fd852f5f88939b6900e5b5a228182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b1c79d6b9b7b323d2a0619db511763183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e950ee586597b003099a6a9d7e59013184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15daa75a43f8edbd8f96bc92d4d2f03a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e7f65446a129e28ab9a00bd3e038af186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108637b45655814c91f417d49b531a4d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc25a815367c4d4a507be8e13836543188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6a020d31022ada3d11a14d51b5af20189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a808b791f22b70f00587648a6c175b4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debaea0e6a160df5b3cbb05defd85943191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011e7ecf8fd1b6d7ff7a2c8be7bbd907192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4013fa8f999f32154e985242e1dc025193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcf1a5baab8b55af53499abcaf8fd72194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbb8131c7b6ccb549a3c14987d9e311195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aea60a5662a6f9e57a7577793b7975196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79437ed1b1b517a67b7e9a482a3d533d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e737e1084997defbb57a642ff33ec1ab198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd253ebacfd33961a52a0e7dd654d8e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2eae5d33811ebe94192d94b18c0a3a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c4a5f714c02fcb7c755c9f9ace1f00201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e27ed12fb93460d89b842e5fcacfbad202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7264950279ca89d8437f035ad9a238a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcc0fc40494399601f144db05cf9fb3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87790e3b154834e115f47535da0d6c6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbd8bf3e2f7674fe5a614e249f97eb6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff98b9952678a15eb869dfdfd4bc2b2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c18da37414414a03e6670914a51e00208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70551dca79dad70af704fd887717117209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fd8f67a1ec1c131c5317b950e0d3b1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7524c3cabd154caf7e223cad485cf49211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8bc7eece15475fecb441b0f1c23320212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f930a5ece71e4015ef619db247ef1af2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499a9ce8fa2c28c20f8459d741d1c85d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42a408b4ade28d48628b4a51acc6a11215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338c0e733960f4228ad840eb981392da216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ec330455ef749268ac3b229326f744217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eaaf58fb0b816b4c6a4114b757cf4c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc0c039d04b745866fa5b5c72579f86219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abd6afa9864c9412831220eb3c5fbfe220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40154473b41c4522d169851748615b5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cf38cdb5b9d84e989d570911f68805222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1297a93b996b46719bbf193511754e7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab27e8f62f9b7abb1206efce4915f6c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b305291ddd9eb21fb8efe40155a752b1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7becb36a05f7ef4cb0f3b789208198d8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa604b164f6c58903f10ab58358db3c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fd5a4f1a5603fdf23e0ff1b04afc70228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f32780b36ec9888f79d6e0b56201b1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cb787209a1fbed926cfb35f3dd0109230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531a7865f21c301816772ab1548dde02231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f69399cd6a854dff84606009901094232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b6757546757148452e6f0bc216bec5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a579622489f425cf63ebcb3b0803b9b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab00e7baaa2e97bcc9445cb6a636ceb1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fef8b2f6ce8ff73670d52ceb16a7a6d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eb755e17f0a52a5f08bf74d6f32056237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77b6afb4e7c88fe8b818d26258a28ec238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdfffe83663d0180fae8ce653e783cd239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a109a8901f6dd3cdd2dd353d924cf10240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e247143b3d41b4ce0003a8fd6e1a644241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced03604e515c6ade21c148e6f045d7b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3f2aaaf816b7581bb3269024f828b1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15bef2bbb57fe04ee297efa87690ab7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aa0c4f68c5cf8c589a704fe543b0c0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c93a6a252f0250e7e299a8052141369246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6887f0a7b7978df1107da1a6fc869c33247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2790e5a6a0393c1a201c38161611f65248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a755f20ca638f9b6f48e8db40c4254249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107fcdffeb2d36738841ebb6d7d5d452250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a46cc6ce4521953e0788933684a444251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae98ac20ab698b3d04045d70dd35ac66252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f329687c1537a2837072fb60af8759253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c1b079f03c90dc5623607831b38f3a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62aa8dd4b668714153cb19b1026d466255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08c604e56382a4b5f996cf0fabb076b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e93ae1c894523da8807aeff155a0cf257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb19e7c44cffa8e07d3b1a9e5941659258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab792c9bd617bfde3acaeefd70c77cd5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c8bf82cb64ad704212ca5fc99d046e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262c659e0c2e5ab123526af0ac7add75261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1927cd612e7647221dc53608b25b2c06262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b28dd00b4d8e879effaccd7ac481ed263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909e59f11e477c86a80168c902e1b2a9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881cecd08790b47ccca798dedfb47030265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e49ed3ede4199086a919061beb64810266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e161a890d481b6035c6169146a508c9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b126e72f99e87b6cc970ec815bee33d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b81a2a74e6be397d325b8e5ef78cfb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c870f662e85413ca7c218a7f2a6be21d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d9113e126000bdce4faa4f2412a8b4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c9b5c721341adb41078e2c4d8d6797272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6542334627ef35c5071e03b9b88654a8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaee5fd304a6a613ada2eb6f1cb1d6f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce1c0af8e27bf3b9f35fab5c31b6d76275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d54b3afc894b4ac07809687caa147c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ea0e2e0522009b78de3e78e7f68f3e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc634171ef034321e3031ea29e9829f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835aff19b8324017c2ed771323088ddb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b964998ad64c15669f83984e313bca3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba9bcd42451e741aa1de4825ae6f5a3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd7c4c0eb65b9449c7129f12a16f404282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04ccc6d40cce18c2d5a5d3155407e7a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e16423d4cf42e39cfdaab1c11b7c815284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824aea2c8485de3064193bc05b0f4f1a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6fd9aba867e44c694b92640444f56d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1a47a9a2ff46ecdf41cf1d46826417287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f876899491484db18687b3053946bbb4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fe73c9fb854e4c5cacae2cc3e0537d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be00766e3f9a675b7f0470104db99a0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62af02617ebe93d69736c5ad8a2e70dd291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c98f072548f82d7b291eec37323b5e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69880ba931d668097e21ef8f04f079b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd23d44f4671cf487a459b9b07ab6a6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1babff70abe29a85a368076064a4f0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421eae520af49cd1e6168759cda3c5b0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbbbd55c9d1c57c7da9f136e67e906b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3349d4b6b8a6d33e488a468b2053ac98298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62651ce540228aed775979a14fa6e310299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02f2f203714ca2c2835f0f1f7e49fcb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c8396d980710ad5ebe4f731dd3402a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeab8177ecb249af2c164d5394ece41c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c05550684c12ed763ba6b031365187f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de93472bf09517e5fd4d89624ec68125304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7d22ba4a65d2fe422c04dbd8591009305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa5acf25512b070921bec68bb4561ad306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476f32e19cd941db34d80d5b16248148307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eacc0a99797246d16bcf06cd6f7a303308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b35260bd691da6c091bf5017050eb8c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15eb5115d00ffa7c02e7722e9681252310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b0e51b5310c3de00dbebdd612ff23b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ea748b10666dd0dfbc3bc370a017d6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beab247eea26284d7b2dcfd8d7d1eb03313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498422460b1757d17b00c7916598690a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02618cc38ca2f0ac741120388eea3fcc315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff160666d013de5988cd978083d9589316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c7163efe3fe7f58d83b969a9fdb2c2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa758663b30f1d7a4e7cde78a14b5f9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e2d51ee3a2772d7ef2ccb6261629b1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbaa56a54ecb5084cf84a1fdd224565320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf6b26ab02e65850681df77bc4929fa321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc32d9cac0664e6e2ffd96aba59a8fd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2316d681e4e95a57a7fd9a4c10681282323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8767bc7f33279d4b8e74011a8adec60324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c43f0c90d4fcbdc966b8c1278fed759325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d733e137330b9174d07e7498484b27a7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f165c7e1e6e78a4abc19fa9aaa9ccb0d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77ae8cf59106336959ebbab6487a298328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55cdfc0cce7ea63d18fcece2b3aed90329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d0f3403555307cce7d9120e3e8623a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6056743114fe9edcceb296414f265dcd331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477361f971b736516d78b95a012abfeb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ca2da4a95e2a2e7e7d67b429fe3a27333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa54fb0ce542b9f3c176b51b4e39ac5f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe81fd9c947de71107cf7d824fc295c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0581ae692110782499c85afa13230b8d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931bbfb70d46912259eb72e9abfd38b5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35aad0a4d6d9d2783e4a5d06135024a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d107ad7becbd8bbe1ccd5daedee75604339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e937c7ca239583d97c718b75143cdaf340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5827a6221d2ee9aef67965bfc76eeb341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc18937e44b19563cbb5214ed99dc337342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5495d962e2724854b49e65f0b26688de343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83742690ae5f290a6b1a7692be673f9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dc9d0d5ce48d8acaaebdf0f863e11b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de15582a35d96fcda3f218205d6f266346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa6e291f0159c0f65116368ff51ce2c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be7a61487ec2216802263c4ae0bcbae348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea53217fd0a5f3179103d29c8be4702349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cc83498eeab979a423a8ae303a9a6c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06ca3c1b17702334be8498909f647be351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a27e51b6698beaedf376a74aed3884d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f700f614150e794b68181386622c638353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c73a12225a9af7f64ad5b9adcc7c740354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19f7749f1c8617e8a2f31ba3e740ce2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1597dd16531d062032cf093880238d12356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f04e1c6c0fed52eac6a8bead4aafc41357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3495dd3029e907a6e14a41ae44162f4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b514252ac8fddc0adc6bb49ffcc4e8b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5d033ec659cfe4373c04ce8666749e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d68a6f93bdedf31a1818353392b071361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fc8cebadd21c6816b4f4d697821601362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ef44e25c48c8018233e5ab6439227e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58890f67c14464f0d1ff8ab09fd1e2c4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5831299765f2e81aaa3a0de143358544365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f032b683664a2e0131e1a3d9f7d80216366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692e57a72c28aacd900fe3564f8d48a6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65a613172ebce9f4cce5c8eb08178cd368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eac333f262e5f96b154efa320bfa3f0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b8f85595bf8dea8486f6bf717de596370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5a88f0d95b53c45a2f6e618c598d49371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045d24d2805806eb3d1dd2e7202958ef372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35bb5a5dcdecd66b9abc8b659ca9966373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a0c3ba1766a53b3986cba8399643bb374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504e7afa57c119067a2dd7b4b707c3d0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1a57810f16c1bf6f8544b5d528e03d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cf83140889615fc93ac66569cc8c79377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c3760d584dd85ccd2722829ee4ff74378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ea3670140fb25a4cfb304c64745c36379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778c290bd877c62503b7492380f7b14e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb78ee6d35c944da193dfda7760fa2da381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0a5c795e231fdf9c8d0303ddfe349b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586cea7f4cff3bf80acd5d85dcc6cb5c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a679bace0a99abfc934f7ced39b5759384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a28123ead93ed99ce8550abf6d9f224385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8f74ee2c67fc830cd94336aa6f369a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e345888351d14557564dfd83f7dd29387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c759b43fb3246c4b795895306f64756388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a28683ffb6c26240bea99d76450301a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce5f2575edb1b30c84ce18cca37f397390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d418769c196d523aa8132f330a1be0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4faa15927f684ba772683ef8584c420392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1736831f4f97a885d7c2a3828a547116393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b556d29a7939508fafe2abccc9622593394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d0f4a21256cfd8435a71e28bbf5c99395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079646ab80c34500ad7f7f31cb8f3372396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7dc922ea53af4f2222cf409c8e3c6d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ab8be876142abe4ac6a939ed2eca98398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7536e3f49c08989a89788e524f3fca40399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3735d628d0fe0e08254618265a3c7ba400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8a339d41964d80386d9cbadeb21470401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11053b0869ddbd1e6a0d0ce30b0f365402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eff66c457baa88e43c59e9fc8520a02403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4573d7b55791281b9c25d54e271b065f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cf51384f086b9791f51e30486833e1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607b4592ab8b2041db51b5fc0cffd125406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74935ffff1240105a6ab47363287f5e6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0609526c33bdb5c485afde8ad54b5869408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ae1f37dbe1d6cc1dc2ed53b6bba735409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63860b9e630f6ed5ac23e03c64526f84410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1e0a9ee380b38e3b0a0a778e0d682e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecd2a72fd1d4d22e1ea75f28bacd2ae412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e9cbe62b9d1eb298b9e0110db5843d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2d57a00679ece47a2756f5c263be24414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a516edd19ac1bde59c8404dbe96ea1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad28ab90c2fc970470b3836c6876843416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c821f4cd1868b99fb6ccac787e146de417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c26c66f35b2db6d8f0d65830f66b4a3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eee45f43b024b252f7df3c98f864975419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4edf3b9cc8967f2fc7c6473c4427ea6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e84282bae1a35f9910c3f3e85e8aeeb421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a9fefb92ac1393dc47f712158df9b6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a81b81a5270b947238e3369435f56e5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52741c35b3aeb8190b9defe0110be4f2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ebaace20f0978c7d44fe81235e690b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ddcbdca8b8e92265ee03326becb721426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6953e68bb9e017b7c4f72752a095614c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8599e930e635b9c118a1e20da509cf7c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5e222b66e08c4a830064042bb9d934429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5792c89672b1313ed6925c352e9e291430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fa38a3a7725fcbc036fdc106b35919431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43686f7b1a3544650472d2d125e2a2b2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f288ffef9d5568d222ce7927d7b28bc1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d032287dfff2d0008cfc5dbf4c1bc3c5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc9015a639dcb3783c04d4c190d0a26435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8650eb3a9a05fc8594866e1b9178bf93436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6537b498bbe239dc966c3a52ba02d83437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcb4aa984ea3d99116e5bb607a265d6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d837c0d078b5df08e6f0de883731d1c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febd03b5b76a9713edb263c8c174f10e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8987f69b2c968a20c7244023568c826441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec21451ecca6898d6999c211bfef97e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8107f1bb1a258d431c85ca8e071dcd20443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8661a258255e19eb4c878587711a47444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6d27fba0c70e061dedfe15149242b3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef7a1873866f9e5a82bcea300127ea6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28810eade4ce8f016f06cc11cd0882d1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d738acff431c8513d4d3fdd0e9f28ef448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfa61ebfa61e7f8f83048c3a6a00c28449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f56decd260c54fe324090860b671473450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ed8ef553171385c6f30c0d6395ca9d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb213071a35b100b40eded255973952d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfa53c486c8403b8d85d1062d52c880453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74978e30b1030a9b5251036f3372935454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6210b71aff5aca6260ca509ac2abab5a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23b98f821d9a49f1a87127ef431458f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0994867d0a14de578ca9c68defcf9f6f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26240258159208b4c200ba7a64b60972458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcd317697621455950302c22c716a5d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bf7cfe428891f610c0cc4c5f82bc4a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91a15631b1fb7b532e8fbcbf2428e53461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10676dacd02f13c7d3c940766612e50462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b76c3a0b64f52ca70399b4b13844767463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed599c41c87ae67cdf4b8582009383f9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba4d034379b270a18203ca9878a3ad5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77878a4f63a9d6f1b2eef54b5359eea466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88602655734c5386dc82f7746546994467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1520087e0d4c36a51b11e41331eb5787468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d90b82607f388318cb61abd596bcc7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28b613dedc8f4914a645982e2a1438b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a0f45b3abbf47a2239a75effb1f9e6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c65619ab5035731114f3cd056b248f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cd818d9fa92581127638defa7dd53f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ac06fdb7a23a544d2de68d7245295e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5715072d7a73621f716d26d5eaa91b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c342f07f67ab4607d15c4da77b2889476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f0ef059f211cb2b7a2c832202d1583477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216f3a1992ae36675ad96c9c039faf77478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffb3dbfcffd63c09d33e376084f414e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87bde3305c49b2af8729f6d95d3530d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4c9f95b82699ae44e533c83477764b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647a4c73d8240f23a2293d35311c4d3b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5b06d59b288132d6095e6222d64e78483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931cf88055c02f2f0101fa94efb8723f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e719f6d526240b950c0a5b76b1c694485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be834d32ab5e0feec33164c8a5da86bd486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb01e32ceaa5ba816f68a90e70d1aa92487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4bdbe99b1c624bcc2dbd50bda5da4d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c407dec73a6696263deb6a30f8d4c2d7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c08d024b8838f6e2e03c663a886f8d8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e851423c9f1b32384a4c03f2c66bd1a2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0302a5b9f549d156baf69360355673f7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac63f91d682abf12897a6a479c2608c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97806c26da7c6dcb746d52675cb9502494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320e9601a8bd55efff53d1c146b21219495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721d79a7bd592f2e231e20512f954848496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec2f3dbf1f6433e7ace41a5f17e8bc5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bbd02296141ebb28eb363027b9cb6f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46fbe04c78d95e698c836779492f808499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2c8a6304e5baf5fa3b772e05067f6a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a23658005bd3fc2db9688930abbd3c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a87c652007cc255f17147be12c6156502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e86171696390328045ca74f2cabeab503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c278b73a2ca3815aa16bb197e2409c1e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfc32b7e5ff2d6133b357e8a5f86427505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18aa00474dd47b71a98c4296de9ade6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7924090574d3e2404091b3504e7ffb507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348eac46a605ceee82314efb18c90758508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5694a6eda8bf6a56d940633661714696509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dbe7bfe936cf1649f25831a5035a6e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b72b63ea1e9f2900526e49863e50a3b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b8d35a88b08202632627e16c2e1254512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a25431ab879f41ad46be43b02be01f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fa4393a1630c255cb5ed8ead040134514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1d7978a8adff7b3de77407db02283d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e8b38e34be6e51c3399c3b5b4c0c1f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3082236484174a9c34ea072cdc08266c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824eda8dd2ddb50904c2d554a30b4183518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a801c439ef1e2fa4cdcf86eb0798e98d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69db6036dca88817592562a0421a756b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa01506e5008cc7a63d31acb6e004697521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09986364c1f081f3d493c11fd1fc42ad522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bbbe855a02abbc5575227781d55116523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ea6ef1b0e5ff10a53ebfba68247836524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f4766399731dd2800253aa74123f1d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bd04757d1dda30b23d082d06841268526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bef264c8ae0e4538053eb075b498f44527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99add0af876c9d6a01eb3d3fbdde9ec528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828cf12a53acd68eef4ec11d2560d9a8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd62c8b1bb740a1c997606e66a3d27f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af89098bdbe2105fe492a3d2f7b12c9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae32f159096c6c33dbe9e9b6a0a2ab0f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7884cbab0ccb86b94bbc534b7e4976f7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0158efb75115de3573aa0df45506475e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff2ac813971a301b0c91840b0600371535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08a1c5be70012dc5875f48d84f3c6da536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4841f0ca99dcdaecf46733a968cf362e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de00023cddbf8b26d82d33f59bac84ff538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865e4f80759c45148fd49ab2676573b5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbc7f00b0d9a52383a888bfae6a72ea540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5821958b3c83bd8c5257561bd16347d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c51a85f0a0fe551c7df1a1db5d2e88542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e53c6d1c88eee98a2f8ab9077fe2f0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a5ed5b1cb4a45520e57da3c29a0821544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f120da834b37050b4ce8961b401cdfa545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d41e3995bb663737349ee80a629d1b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64861e3cbd604b27a4c759300add43f8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651aea19c64ca80086827e6555a1cda1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7140fd988a6e90154f9ef4ad5d4451fa549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80e5bbec048bb8fe715460e2b5f7d5e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c019c1c79aed385bc7c3c38db7910f3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3493e13532a49cda1aeda7d2a846a5b7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f15210c7a3a840d4a69b37d31610fd553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29dff2d42591e0571109b22e31d4289554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8af49cbbaafe0e5d82ed1c2503943e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2749e1cb925a614c49d28560e3cb97e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6522a4a5b498cdcb3730a791a1be4435557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4dcc1ea4354f90268d061df4f1919d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670973883e96d17c0ed4c748268a424e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d138bf8e25f9a0a6d541615c4f0b26560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c87fd9d6817bd0e109b5d41f3d3c82f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89f5d1c4da10519709c71a844a30eeb562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c12dfec43a8a378fbcd4f4e1502281563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c424299d9b3c4978c87dc623b825046e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3dcf6ab93e4f2393b94c6971f7b4b0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65aac461dbdb5034561c7ed5a1a8624566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23022b8ba4b2a00bd38efc1e1530b3d7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274212c38db2bcbc63d69186cf0b9c42568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea42262bdc12166e3182e916952d69c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d9c8d895ea89de020f759d1da8db06570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b57064df0d513253be7004cd0071a4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65bbe2d1f8d96467d45482ca56cc4d7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b5cbe7ee7eb907931ce68a06817ecc573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5de7f176055d6040a14506375205c1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff02208841f2577676af4a94cd672e7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c4e79258744fce36d2325db7176ef0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbcb26cc3d696ae1d01b7bea60a61ce577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb213513990dc4c3eda4d32ad48a7ff578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a615e5a5893e1432c28ef67c984896e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0041fb82d98e49ef76cc10a7fe8f51e4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a88b7f9b401a2641ca54aa625ed767581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb70f294d4ff7a86c45ba2c3d69d87f1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6834bf41aa573941f883c2e482bd430e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fed9ffe5cd68422a5dabe610745ddfd584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da68c907f0e71759c74140a76eef26d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78123194443a1b3de09cabb3be757ddc586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f50cf326cf7243598a499d6ac3191ca587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5010ae07af86d40af79294b2e358e6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ec351a9e254ed7e7a88d914233abac589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fecb21484cc94fe30a501e262a6215590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f48f29726edeb39cb40f0a5ddab808d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17dd4e1fa3ed334e4b72aa2a39726bb592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1942a61ee4aa652e8e10d07041969061593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2565498ef8d0e17c47b4aed389c43c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b3c136e04c36224dba628ebc1e7883595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008bcc735e93969b1fa0354b08d83aa4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe637abfc1fbc7ec135aaf02e2d1fc59597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf03ad2b16d0fc97e678da3f34460d4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41341ffa01307abdf3f1af2edc4178f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be738b4e3d7f470af365402aae00a28600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caebabda208b495af60831a0210f3b6b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ba0e236589ebb37a6e7ef139c80f3b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac89c10be368e358dc09f3ff9e29c1e5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ec42fcd33f03974c1cb47993434721604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10940d01d2e8cb9e60a2aec7907960b7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c396041d35f33109da7808031f1945606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f3878f10185870914bd85c1df203ef607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76223b64c762870aa22c2ba8fce248f4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9287281abb58214edbaff21a63717b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c72b13a79a4225ae9f75c9bfc1f1db610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e3aa55e00ecce30016d700c0bc9a1e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b320657386263afb8c353ba764bba87612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef717efcbd39ab7098db3a6941e01e43613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210f146cdd23e161bdb71863a224d85a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91abe27ef6781fbbde0830fc513c4813615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7900e4bb0019ac5776b2ea5fb3b88e7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21dbb07f662b6edd30508353b8ba07d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb409a3e2189d92aaa109b22189a668618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2d967bf9498d51db5c7200fd5c096b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a592060f4c7c33cbd0a0378d50b44f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cab85197512928dfc40567605bb6dd621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87058f69dcc5a0893a7a092e82f705d3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9079f3fdfeea89a79b6ba4f1e200f45b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb5880641b2dfce120e5e54cfb53cd5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1116c2ea75e987a2bdd37785c13d9946625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077d80587ed27eece050b42d058fd1b6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e66eac233db8722c1de6e260d54540f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8709e1fb2461548790df0491c18ca303628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809b9950295fb5292c1745617108e7c1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607f4c2ea52a5af1024d60f81b81505c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686f86c1062e731969509c44a4b2afe6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea38918b6bde5de748b40d021bb84249632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7fbc07239f1649d95825096ee298e5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ee64f0c794ca1a8a4b23ab0a1f68b3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6095377205176c9b5eba44e08534d93635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e908d65a270a85bfeca1fa890e4a3d5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e960c9fe2bfaf0924189f621f6331025637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f8637c2f2912e7fdbb35cc4c3aade0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236ba20f1f5f6663085aba2eb1757395639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34440f2d79ef6eac6e4ad7baf5595c8d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8810635fe6b2f41394a589fe811486641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3005b4b2d991d1fceface505da8cc73642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31768871924b4394b66ef17115225e34643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e75fb335f9f3c28fdf4818937e12c94644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c60b61b3721f25beecab442e5b17cd645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c680cda090499a669f67463a9b139791646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1cab42fa87940067112af1179559aa647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335391cf7a452533e482ed903702af61648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8956876435fcc0486eaeb73009cc53649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010fcec5fdf1350a3db96cd294687119650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848ae083ae3df4b9d02996477a4ce136651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b876b0f14a0d87b55f05c8d5df2dcc652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f5bf17415645c4277c8673ef4820c0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200f0e277738fd5259376caa36484482654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369681623efb4e9f326bba75c5ab0423655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac40adcdc2fe326872bf156858dfe0f3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a812d1fbd56732147fd3043c1408c7af657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e861dd00724fb3485993022d56014418658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac7eb78239e41eaf63a820bda7dc180659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e3a998263112267c7efd8458b1f7da660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f182ed7ad1ff718eb0781202290c39661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5760557129d138f5da6b7c070b93d4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f262f944ace752fc499e662c76aa846663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f7857d10b2edcd68c1be0cbfb30828664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d89b9d209a1daa72eef4b99550f5d3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5bda22c24c6d16dc45b633973bc471666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0fc7efc43a4ebf054ad5b1a182805d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960fa3d4755297ca6e6147243ea237e0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f9c86f2026bbc1396d315ca08f8824669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73463d1f9167daa0d0a84e607354095c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6505f552629146d7c7a8c2d70dd027671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5241fb4013970f630a3ae85217e6ec672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f8ba1b7497bbc89dda8c18560e9731673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9372cad0383fcb56672842b062408ff2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0758cf960b1aa734019f64961236c2c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d513358864f6051357557047bb6962676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092865423113c2de7ed371c71f07be8a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1959618a94acaa75e58b7deecb937f57678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7410e5d0ebdc9cb33c0ab91c7f75b705679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd01815a192f1b343f5a1416550fbe8c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fe1e59ae02120f7e5d3512293e9a11681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eb92a73b0f722b156444920c759969682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640afba9a3f8ae3852d1ae8e54b5409e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ce84fd4d41d4e903ffeeaedf8b80f7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f42e8d785e05471357563efe25b32e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78401ff9dd490e16b20164555332c55686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0ec4475a7ba6b351385b027b6b28e0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6d33c22bbb7cdfedba1b4d3aa02f44688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534d8216a661aa079313ee86d07cdfee689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8137a85b1d8be9ced37c51aa0f8a8d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30651033ce652ce56777606fa6af1ff6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964cdb205eb7d4723c3d69d467906176692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31acd862764ba383538f5fd9af115654693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d14d3804063a1fdbdfea908ced44da9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a7fb2cdb4fc27f02c34509a9bc15f3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69267058531dcd0f5fd9095272db88e7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca574eaa7ca430c35496570b79b8f00697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f46bd8e38bd1212bbb82588aba9b930698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc3acb39dfd10e46d0d641f3c794fb5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ed29abb464a4af531dff58ac0c5108700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37f367c3b7cfa71d71c43d6577e6acb701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e117f615d511a565fa8607534df12ca702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcedd6a61257cfbd12b870e1044ba69703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97656a1f3c512ee2098a9b7422a57b3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f861167e4df21d0e7c4a29be8e24c3e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2ee4e87a388a0ff471ed77b8687665706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a2336d55c4d74bd1b7d3749af36483707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be62f38af8ee4206e50018f64fa9897708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1efafa0b9c00d6f5111de0be6d221bf709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fafe152a404fb2746b2bd949151d897710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f191a39c2338ad1a4f80b13714e7f32711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dab0ea51f1d60c2736d19bfa28f639712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f45aa809252e7509bcd8b4141d115d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fcb359658693f229ab8e29250d9ad3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6bb80826881393fcfb285da8793f92715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd917f416f7603f77335ce7f726b41c4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1946c8e6b28f3d28925d413256ca874d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998c7692c10bd31ee1b7763c6981de13718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6225d4ef75eb88f32386ad4f568d8d9f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1662fae28d62e5df37c7a190e13ba1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597358966cc424da29dc9e83729004ea721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f19764b0ab9d33c926ec8f9036ed2b5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d3e195f913bfc6566a147388bba941723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803396d9a3bd374e4c4b144a2af87556724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8a076c69ee67d606132a20643608ad725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d702b336446cbcd1fb588c3fc6ccec06726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23868358def1a9a5c131d20c1a73641727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a8875db536359fc5c7be921f74e54e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f17a0d16a0eed9cc5d1f236b6c9feb729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a202a0c616af4cbd98bf858b3764409730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b607b989adabdfc0a8b78fba15b83b83731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2164c1038d41ee1e6af8ca78ce5c01e7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ed5593d59b2a93d5b85c40f3f2ad4f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62787db4259b7773d8ed113e7f5c1f17734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66c7b6a4320b306198621604fef8e98735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe21da34877e90eb12100b95a7240c99736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1296d99ad341c97c171e92ec062c57c5737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6999f342903f617a58b69c7f53fdddf738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade340cc7fe8895a276516426cc08386739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaf17f04940d793f6f41c8d6bea2c0f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a436fc82aec8c90ef0849179e136a8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb64a1a92cdd6524cf7a138afb6725a3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab40a4d1ca272d3d9949d064b915de4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32250396bbeb25489eb8b0e399ef0d53744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e65ac3fad98043496c59b8130287b47745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4041c432d59e00aee619adbdb256150746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccca0b1d149e2a5cc5298afc976d749e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66186625daee7b9e612b9316c3a9fb3c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa1cb0d1a639f150147002159e1c440749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa3ceca13d5af7f765311deb25792a4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537e98a03b9ca1c51f2f866d35b4b23c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83ba34ab4ecb2f9109d70e840c2245b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5e16a4605e3d79cb8edb402ad3234c753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>