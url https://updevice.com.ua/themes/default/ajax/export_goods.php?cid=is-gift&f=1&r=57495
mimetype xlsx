--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb93f9b7feadc08f837e5ffc6a15d0c31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20553c454d522e195032ec81c3bded6e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edde27a02c9565e3903edb74ecd048843.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc48b93c61dd4d123b3104a989b410c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cf4704a9c8623f2a65cd6d40ee4a855.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7698e3099a753d538a8a394851629796.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1d751001bd47b78ea60f08d5ad11617.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000d62e260f277d622dd16d2c66a14e38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9d46caee06e5f7c7548cc1eb9f8ea29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1d1c3c4705243e1a3933c6b66b9bfd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9150c8c84040d2f8becb78ca4c62ed11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3a030f9883ce87fa4b301b7ac1514812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7ef54ea3e396f230a9b2bb9d6d65c813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8acf1247654ae020d84b1f5f138dab14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93258fda32872d3208cf72fb2711627715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f37f366c0357b563b55abb2238cad1a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fa39e9490b6e6d2115db62ad59af0d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52a9edec664803f6f5b80a93b9bd19018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6632922a3a0b28c52979584d189cf24519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36d0b60e71dc35588130dde738427db20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f36097693df0f4a59deed2a0ec605c421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0816aca8370e11a615e3a7e2603e8b9c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149fcedf873fd776db8293f3d67e5b9b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f3d668fa009110d1e0bba9a21f7c5c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435adc67402c2a3ebd6945a5dc5ea54d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474616735a641dd3b920a8005105ad2826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abebdbf5636122166174756c6ba9851f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf828d497352e01cd21f543eef697bbf28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a713ffd5e77867e0b8722e12a8e8f429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e7e443f77b609fd7ff77089074f2b130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0db61bd67c2bf012add41fc8c271a7231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7c8d10b2b95ca917fc13e8251c905c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8146a7545bdc7cd9433ec13beded3e5933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b822c666e8f367e608066f46474025a734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2fa9a041ee8897ef787f84b3a6529d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1fbbe869456b9f277b7adc48c76baa36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493cac6ccaee00a414f1d2aadb278fc937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c084bb4ec553c7ee8fbc6be7795b7f0138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe0bee1912d4909e5705eca234d45ab39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea19672319d95ceb959f57fd2872ecd140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6edf94f8043ade9549150213bd4a45a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc30a7463c28e422392d1aaeea090e8b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fde88d426679b4881d20b820c8b800843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd63f210d67a01cca564376afeb47a1144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8039611cbb3b1af8c6f62532147b9e7f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac67ebf84a433412e462ca0bd9a0c7b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858155258bfd4a1116f78a385d38c1f647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e0c83d93d365c2a77a20c3dcd7c50848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef7e667787665c418b748a983e2299849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfed181edb6ab27d4dc8e4dd41c5ce4b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0dd2b013a2b074b5eea37538dbb55e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9ad954213556fdef6e9c509c8450dd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cdc35c254b8ad6724c3f665de0987f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eea369080200584c8ffec34dba06ba54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1693ac7613204f042c609ebac4105f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4797537d67ee491531c2ce9eb2f57c956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06b6273bea0d7c3db48727f4a6a8f8f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049549ff12cf1f8b809a8fc5a4d8d84158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c0ebd1bdca90624d798a8e34eabf4a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcd071fb0acfa051b4e9ab7faff860660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d330572127760c5523dd8ced89183e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a39bfb433e60a8d8b9dce9393af297662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b712a8c5bb7757b3a2a541ea3f822763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1463fcc975ac8c3595dcb8014f7089be64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6113d305c6152e4fccdd4e372478a63265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fbf52049f46ef4398a99abfe9d3e2a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb68b0bd9ce5969b881440350fba1d2167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec2bf1fe843a84e0ab88c336a7d470068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23762d732031a3cdece858faecd2a0a969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955499667471311e82be35b8b512f47670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9efca1b0ebda16bd4903dc3e852e5771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5ca86088917417690f9e824fb2614b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf402ecc49098f2ba7d4308f1284c6173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2874fdf1f19782cea200a21cc0372c4e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094f2f246af153a188993c98bbbc1b8675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee627feb319ac3808b9c3dd26a5e60b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80421a78fdea01e8ffb42f6d3b50dc2177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5165079dd8dc9e09cfff8b6baecf7d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1576e7073fed9753ddcf6c98fdd39dd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78d601c17187d02e6626fd6a205f33d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71b8cf2b24e2d525d10b31547bead3081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4fd5b04eeb2a521ecfc629106fcad682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba67f3191ac1eae2044e1d8437926f483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec93946ac5882bda4a7982bb25480a8a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99cd295bf70022f1e47169fad7f382285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9267fbf9454ac429448f86c5935fe2a086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1970103ea3e12f76715c0edc460f481687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbc65943f8165f631007194ca8925ed88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71356ac6fef33ddf7d64798ae7e90d4c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebf5d6c893cacb2ef23ec914b3765a390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ddf9eb2660a76a14f07dfede3e100891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b17f2fb11bc2bf2303cfdbd65a238fa92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00aa8a49c472227bb831ef49818042493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e42ce66635a3f7a211d399e8018b35f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28176e0d753fab2f8b0c150b3c2c64fd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6cc1939aa4ec1696273165d043458796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d345fdaeb788f1575992279d2d99de97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db30b737f064e151313eeb6cabdb5e9198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdef6fbe073f04700457e301937c048299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3a183587d515cafd40873545c8c36d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a0fcb062161750e60c724139af1710101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7401acb1bb48bcb69d955be8c7b91b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fd40d1fa141a927372b35418a9caaf103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea285a31d3277ba41ab277bfb836124104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8c38a4051f387613ef6878b90429ff105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7549b06d0a9e9a615384abba798f9355106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b183cb4bb621438840019b96041231c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d07a125250e14558443c217e8d6c868108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8e17ea03273f655f5ef70fb6b746cc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99bb2146bb8a0e5c3c77d62a067620c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084c49da86e35947835b70307c9412d0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6fd3ff5516e386d4964b11b6afc8a9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52bfa2257112dd14449f90dbe490094113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e44f3352ce3a6e2260484f56b8b0e3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5fc0703f199957f06675a8e59072ba115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac43719baabed7d586ae4363dc5b4140116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762e687283505e9506dc8f008104d66b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cf98b66d4549b48cb56ac63c3716c2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36422e455c1de0acbaddde20ebc00112119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b306b3f6f32c8f77f10cf0a98028af120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef68ebf17bcd01587e6512c03aece964121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7141ecff9d42f04357fb60d58c574ce7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9511da630752151bcf2ecade1abe5836123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded9dbafa03dc0af119537edce9f7955124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9b7d145efac7663eb5ec0de706f152125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280443230a795fe14669f31d72a181fe126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa68c04789580059da539ed597733f41127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274ebf7e395a5906ebf6799da9405dd2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f13c410801fb8f8d861b45429923d1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c70fcf0f15f207a42b8f4602a8af8f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be347e936e390ccd5033295a69f6016131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9381b0edc12f31cb77c12a4079e65c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5867fcf793b0ac591ced33faf57b04d4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00074e9c7a045a0d920d8bc21fa77ff7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdac8203a0f5b2f3b1ebce904621805135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084212062a8038d706a90563a23da661136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b4753aaa004ad3dbe20001a0f62b8b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff24f36faa463eb3613bcba813323b6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf369aaa24a3aba28f0ee75f574d1689139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d1cd69f5cd2914db3086b98e5aba4e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbddb97aae436eeead52ec55bf47f771141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100de49c34933337a44d92c11c1e818c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f484492fee62eea260c1fc8e5cbc3867143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e829245f7eb8830ba6cb07052a202f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe81f28a04c78aa902b38ee4cd76555145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115d6031f37b90f153ae62eae5c247cd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0c310002d23e955b5bc69774de3e2d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeca508045dc74e81bf26717c82ed44148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2cbf1e9eaf935ef401999126e3a62b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c981ea04a6b519d211ad150178c0cd6d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31ff4e4f56b8b31b0905eab3d87a5a2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0f11395dfcc764e99f418b3607086b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2a9853189e1906e5fe13b00e1cc41c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a690a7c8e49f8d61118ac8b9b59690c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe91b56b02ef23e739d34cb258a6516155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300496cd43a214b9a8f5fda736373bb3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69459675b6b7bcb021025936f5527dcb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e88d38555a7ab32e684f8cd439aa61158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d38814e25f6744cffa1cbdbe20790f3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3866853966a64d89b403df524ebaaa13160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a34a45071368fca482fbefd674986ee161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad73b77cd05bf359ca238b883d22999162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e962fd149c51bdbb2f32ac2a9825bd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14deb59dc33b6572255ce1b29e2dcd3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff4bb6ec98b5a736e29730c72d8e37c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b95cee0f3dadd2c8a90d194cff6dd03166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c532e86211c8170cd3c9407929fcb61167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaebd3cc398c8f8201323c958e8086c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f14a0b43e86a208afd10fbe4cad8dd6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402647cac4a85671f0d3049f056a7fe7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8536c5ac6bad3104b8c15f046b8777171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635fdb384c59936f49535df3dc5423c7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dde4e0dd79e2de21f2ff94738662d38173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17642e1c0c9dcad2c9c4798e128f8100174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f0cb847b4297c7e7bec18b959a89d9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c067f4486426c48319ca7b31faca43e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d32a05e16b22fc602669056b1923bb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4086a205ef68c1f8aface8c1d4c2db91178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca146c88bef3f81256bd6730f9ecf06179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c35774ac48d6639c0e6401dff8f9093180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbc9728f782197439ff51f19ba94ec4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79a13834abb95a56d085904111db375182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de339a88c9ae7f41fbe4e3368788fe10183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5343fd7dad3a671aec45bda6cd190efc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11477bdbbf433508df4b7a0949e5c32c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e12415618cc45dd3a6b329bd4757519186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6647e16c1dc33ca82ec727461f5ec5ed187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f905c74864c07b18c8590f42d8845c3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fe728ad0776e0f9a1735f1c6cf2425189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02b4527e42c03a71892776d87e998af190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0044a12e964098c9401f388ec51c2b57191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda528751efad12d1b9fc9032a4279d5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98a2cfed932a3ab97483e187358411c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa6f0f0dd40ae8af3a5c16354ce0e13194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ebf0adec55eb99c0317769badd05b3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c64ec36aa3b5045f64fae6ecd7c9fc0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b09af99c761b11531010fd7bebfaa5b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6442538fe8ba054074ad2e85908c3454198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f114480834bce4fe9e3bf7a2d642932199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09b3bce50825d294f7cefd2eb22cdb9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b837f0eaa92f4a4f4b8358addeb4a6ef201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004b48926e82b1005fa838e4facf2a11202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a78c4a8eb800405c7e8cbcee2011ee203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545ea382b8eaff4e0d12c20db547a7ac204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b357a5b8a9fc58a4838e7b0a2d1af605205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8184b7555d4c03fdae4b0f46da82b166206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7372699f590e11c966b933475423da207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9c51e0fe3b810d0e5ccc257d27b04a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67267ecb10abb884902cb03aef28ae92209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7675177c1c8438233ae22fb4dc0494b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259aa0fa2133817cb62b03f760884b84211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f7c789587069b2c1a9f932a9fd5baa212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1583b5a5f57a4eb47bedd475a750ab81213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bb7bbf5b7febeaf54ddeeabae65c77214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c362f54bc5114144c087c3a8a3bebd51215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20f94cd074442cd869506e8613e1657216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a60ba47414e405bc39b8e48182c024b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dee0b75fed5f1b52b83f2b0c15cb6d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f20acc89fdeb5b028c1606fc910b09219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed46745ab1b647ef89db8d3f3bb9adf8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc2ac280344e25a746162f767bdcda2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c45c50306e122b3ca9841780eb4a9f2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac600c5d462fe7a849774f2ca3e20689223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cb719c4cc6a127ce542b1a0ad79d95224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd62b663062017f162c00f726162a56225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca5c37f53d059de6323fe7a5b00dc17226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f63a75bca3fb263c92415b446ebc9e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e22bcd0804f52f7f1b5222275b56ee9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ebfcbdfe332a9f45a623f58c3ec897229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d225c8324dab7f9dbb0981feb496ff14230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1871fa1edf699fc2cc8da33f2b2c31ac231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061790d37b83490a3af5b935b0d8fc1f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d8496122cfbffdde1430c0141e51d3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae6ec0b2fadeb8bc899f63f0a05b672234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a40c0d5aa11e7a562638f456e8a2e6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00169227e75863fbf04d1f09f0e018b9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad09b1a7a1e046512c2381485b89f4e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e111f050b603c7631a0a32addff9411b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d4e818187403f4a243da3c64181e50239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6395eb4e13f5fee05cb78cfc07b4fcf240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2852baf4a1322c71300499057ac075e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1359f394c2be1344f3191447f5e82a3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cee08958214eb98a425d54ab1d712a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be037e2faf6dcc837db704a8c51d80f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f77b7a7292b64b1073d7a80d3ce77d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17ed2219d66f820acddec484507eea2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddfcd4fc2871be9aec40256380da490247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab7415c1ede42abaf0aaf9548c26abf248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3245f9038675796f5c65b8d5a9a2d2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f631ef0724c6a1eebdcd89a337a6dacf250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911766f8a2b64e5a6a62a4696f3cfe52251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c630e973ec57df0149cbb5dafebc52252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6246f68a7e371b1a420e451cd44b632253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeefc9d218d633cb69e0e3dc061fb81254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec5c3272bef2364e417258718ed25ac255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266b7646b84f58773c43579bcdf8ddb4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc45caaf02c3686410657b71d330f35257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214311d2e30dd98d771217bd3affccbc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417b22ccb71354f708a559fdd10699f4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee38db9dfa7241b59ac8b15b9143f16260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01155ff7bb5b013770fad288c691f77261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b2f739496cc97f5f9469b0cac766c8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6f13dd742efed794687d2bb2a422ad263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c9e205fd674a01a9ad9cec998c366f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21553f66f5d396ef21ebde3c89b943c5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f042456ec59277b504366e64d7f031266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06201c30299d82aa3efb0ab32015853b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1544f75942f962d57d6852c6b3ce088f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99607dbc35bf7c70f5c3a97c3ed10be0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d828d62beb35aedaab5974fb3f3b7fe270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce29679bbefcf729c08f2df6cf664a5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb16a5bfad1847ec8af8b3f4f1ec1f4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91861fae7fad061a994b44df5fad9d28273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ed64bdc61cdb3cf032da86c27d4809274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74384069e91beb15fffb20255ade1b6a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59793ab8c05b121120f251bfa8ec261276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317fc1d94078d8dfb5cb98d1dec2027f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc23234220d0e928b05e3d9d18d90d9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f850631a2c5d6350931a77fed7440e26279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e08d71a7a24c093627a4c749a76fbd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d34319287b5063c6b0983cd4bbaa66d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eb66ee030cfd414c584d7c9971f7a1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7294d436c863eacfa7ee98075a5209f3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ba2c86b91e57f4fe08a41d2571de64284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4252d125f60711e4771d77649f2d2066285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642974de6d60541135b02b7859f5e74d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffc589092c518368f535f21df238a55287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4865e3955233b1cd00bb72f40063d60f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228d4c086b7afc47203dc4f6ad5826a8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf4b57dc9368a00bacb20098e6067d2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f799f086ba45b541d63890287d748da291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ccbfbd0f920155eb2ca38ca805a86d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21053dfeab167e020329d60502e8596e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bd24a3e4589c8397f515d6ff0bd66f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fedf4ff48f34712f7993168f9c449a0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3611723c14211ab849d0ec20fd6d6bd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab39d363630c612ce63daa058bcd240297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9842403b4a6892aa873df7dd20a8a9ad298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f20e46d7f6a2580e79faa40df76646299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc59f500e947bf2bc4ac654fae339af300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7d90dabf83ae4a331077392d1bc04c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a80678ff779fecc1a6106c0bc9b94ba302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e38c03919ce7644679a9aec1f1dc236303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aac1becf78b7d5c06924d37e7f98fac304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b63dce1ad04ac8b866f7696c6f497b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09da59d927247515cf01b7490c096261306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda0d775c840bb7dee1347e8cb56559d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927f3602645bea472491eaa220478b90308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2bcfdcc075e3e9e366060c601de8df309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056e52995f0419362f4ecc2f51680ca1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce383e64720c91cf16a0a84f5ac7c8f5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b80fd5e0561ca1bcdac387d74db6f16312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdd140cacd86849b933695887a0c15a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e17a0e35887d9dd1a077e7882d97ec9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4a917ab97115f556acde5b68d5a977315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e594cff0f28d5c64575a5bae0a3c1c4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7d2559ee2beca78d0e90b789415e50317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139fe9299035a55905d6181bbdb71cdc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774376746621bdb9330cc2d277ea463a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dfc16eb84097366887d6b68f31fa83320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d451b7b76ec50ffeb5c50fd7d5498f7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275ed2e3b36938f237aa43daa7d9c9b8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72451f23df3f24951fe77562abd4c50323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22aacdc94f5fbae5347d46cb11d858a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccdfa8dd71ed2c5ade694542a6bad2e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887f0aaf96deb4a5cef5ea7b219b4fd8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848de140d810b8530b852d4de8c8a29e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562cc22824bae29d9045f7942a2264cb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a7db915d66c64e6b9ff4bc0d078ea6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa85cf3fff0542f3b3b9803a24aa6575330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52e1ddeae1ae081a030aef3f7789a70331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b57f5d47ca4fca30274b8ee7e7c36f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8be460ad90761d085b4db892a7af1d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d27016053fe51bb95ffa820354d5a79334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca291f441f9cee4214ad66c18f96451335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de22e344b759941bc4538c12ac4b267336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3411a951be9a2e3eb937cbc91a8ab1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b5ee115f534d600bd7a865c1b6e167338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fd786d795f63cf70b3bddb8e02abb5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f479dd1aa83316ae9eb0aed0d2dde73340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59d2afb5cd39d817b7adcc60f3a4466341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e0eee52bddc14c3245b38f796144a8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471b4dc24f0770487e281c2dba70d7d1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46076d9c66509d10143990a3ee231de3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a5beef0ecacf16206c950e8d718cbd345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d73ca7eb03f6dfa4e42c5cb8c08321346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27de1feb382f7a540ee40da6645a483347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc5cab05ce687a1ac4f637696311b14348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02235f19c909c44423ba89756be59d3a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dda6df3bf066018401b93990f0b574350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489fbe3353ecd8d70d7f367a8e9b4f6b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b471085926341284eccbc8171e71aef7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a15f6b6aa7371d83b9271b36184d650353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05f038d03b9426bfcc48424819528a7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e7d7c2ae73a5555d6fd72b2f49cbc6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c900486de7ae219854b53cadc968db52356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2e140f15941dc5a5ef4d5aeb53e299357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa9138a0b8a74d21dccce33c3823b03358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3af6d5b092f70cd38b5aa65af6da98b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacabf3dedd9d75b2c49d2f97076ffab360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1562eef1ec3c739de1143b6bc683ac34361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8276362da7fd587959e7da9181d691bd362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01703fd568789dc49022bc8cebfac16f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa350f6ab102ac3f963fc98daccd85e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31dc34f7ae797ac09f9e21de32594aa365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a07a8f89e291bc05002dfd3cde0c475366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82dfbad068e90e8519cd523b35f0a86367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb1235b685001a0dc9f856c3a0c9de7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d48135c96c6e720ea96f768b1f582f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e00b286ec36a2a4a9f53c4b945f9734370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fae7580f00d0439b6d68aee82272682371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880cfc3fa87306fe38701ba9e317fd08372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a278af81af2890a6fb99328b3f9e81d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489aeb6bcc9a0e196ae11a7421349a31374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42858925db3c97ca75eb9eec891657d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a82c7a6d8106f7f76d1573e2d4e6da0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3377db06a484ed3f573524dbd641fa3c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3336a1d4349220afca7ee28aeed597c5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b1e4aaa6bb84734c3153385470408b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2a6de24722745812c21db23d3d7997380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71784cca6fcd88429d1e7398b1462723381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f665f261b26b0b873e0f514f9d65a061382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e920f852a7deefad179d5942b8032a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c2efcec063365b581fd5c9e0fcd41a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e4dff62cdc85b94549818978d41656385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3613c40ba33c28c3fa4304c45700d7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc57a9a67df610dfb3430be97051a2b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fe05e0a1c66a471a5b71fa18a3e1ac388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb0952c4b5e938b93e1813172f7489a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affc173f63614432d6a904769ded8b79390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd862a6929dcb89cca5ca4c1b6481cb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7e670a7948ccfa88a31cf7f3810d77392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c73532fb52bca45b6d4c071897da16f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a525189fe8703ff9219315e61467e5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e7139f0bdb99b34abf999da77358b9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66df9d8c34e5a2d72416e02596a71c16396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5863f69cf0ab0779d48a9537f14d679b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25d75ca9be0666bfdfd468081dc21c3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0e65ef8ecd73d339db819286b6bc94399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d503e23efa7734b4e5de9d397009353d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd7c8926a103cb9b31e849453986ed5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3870f45d2307a7b1a3481b53fdc1296402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70854ce8202f6edb786ce261f0e6ee60403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f6f78dc8be62e21cc86432b279fe68404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b834b3a9ec0e8ddd2d602b2badd5d32a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f18158882d511af81b10eb5acfd849406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6570a4879af69ec4e4564701ebd81bb4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e141e11f9c7ee415abd96d092f9ec9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf21aec3fd05264824359fc79705c35409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c9da2da51cf69add7c19ae91409c8c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331cfc1e3d6b32b320ef7ebb9564dbd9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93603b21706552160e1f8c9ef3605be412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1644b34c4ddc2c077e91d4d36efb84413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2ea9e9ef7b6d41e4d4cda6cd4c2500414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12234a2f6fe36363d7759d38a28e4b7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753b673c54654d1423eef8bf21e72073416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6da9e05594f70ddc99915e21b650d64417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fffa2fdb4e31913c41703739ef194aa418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304c7a8f607ec7ae1387a868998386fc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a414d0d331d0308c507bb5b444b2e1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb673114de03261c63f22d61c5fa1269421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19060c39c448f7eb50ab8f2e7e4110f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c21003bcb8ce6446bf265fc23ae2ec423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cf0cf1ea8059b9c28fbd817e8f1783424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9857bc22e4d31d80afcb44d05d0855425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6a41e18f98c66ce14d8ea10b8be9fd426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3849cd0eb102117d3e49e46f007d4f03427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab57346d096a497a972902769cf1bf9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957162d1bb397b7fe5726527925ab1b9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea91a2ad207fa5385b9503ade85e0adf430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd90ba66327e93db3461092aba178e64431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b4cf37adbc05bafb779dc34238fadf432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3aabfc3decf582c21b91327372f235433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd4f5f0ec2f2d5f2fd1525a009cd5f5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d061321ea4006205c8fae556cf539ba8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20f6968e9d74c9255d871220fa11eb2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c801a641222f10399ed7cdd0c14218437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3264f402e6864f19d49bcbc0d1384dfa438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580f5ba6ccb7c7e80dcb1c7edcd391d1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c07b617538508e585b1819d85a30631440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0447760ee180cc9075d8cfebd14e5c3f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3f5cbe1de3d659f1f9f156c106864f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2918f76d0ca563c9e9f4e93f65d1a191443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bb468934de85077dbb1bec1ba24b89444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c55deac4eacb6b9ac516d53fef3ff44445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08a41b7142f4d340fecd91dd82d37c8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c56456b9c2def51aa37651fb1a1981447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d270eae6539165fd09346f5d3fbc47448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40fd29209134bf732d04f8865d52ee9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de52c56c35665647b32545c461ddbbe5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc96fb5b634a02ba2318cb11e6b51ec451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19959ebf93351e57b8386788075d4f8d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d446e3e260c79f462b4a6f7263bdafd453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aa437eb7044c43e0bf430df0a50139454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e37c17509541ef9c34b8f8ffd731c5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b18ec1906bd719fafe12bc5130b44c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c2742e0289f2a8b418405da0637a56457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ff980fdde2b64e28f8063ece5e1983458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10e0979ba6652b3a206e13c20175876459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33e2eaaf312682c914e83c65701f8fd460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5729795fdd313a768579376e45c3172461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df2c6bb1388767e945b92bdf5ce5d94462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8170a3f2ec6d44c2b32cbf229daf468463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f049628f5611883ac5790b9c7f8b66a0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7efd681562383f73654ce96684d903465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f940cdd2c5c0e949ca1c3a4e621a9f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1766772264cb94643837f88d7e1995d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7ebf6053939876c982595f47ccb072468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13210065bbc7d147f5e27d8d15176ec469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f177f9673cb6aded6f39e0812d6117cd470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acc452e2a281389dbd15a337b9402b4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4b6c10db11a23f0d83a83708b032b9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9813f9c384e57801360b8ef6701bf14b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23059fc0eff2c1916ff843f78c821d13474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9da4b669a168aac3c75ee8a153ad17475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739b0c5cb2363993ebb278ff0dfcbcce476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbceec408b16712d02201063fd81448e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357a8692327b86ac75f8fcbe649644f1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f50aab3dd87f066b0a469a53c58bcc479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2cac0fb926d15bc3eb44f980729624480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884c624b56c42fd53490dffd5b6719a7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f72ed1301080e047ac9cdcdf87cd0f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1344b5a4fff38a49bb07a0bdce3353483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbefc7a95b53a9a7c1f330a192996e2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2218cbd2a151277a074537fe4eabe441485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad757eca8a7c9cffcb94f266d8cac31486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c0a7bb26d4c8cbe8b32accb934b666487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1829532a7143e4b83a31994c4fdfb12488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b47e324d1f72e93f721e87827b6113489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614691b5cd4fffba966a74789f4b196f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a4e7b83620196aade309762240b38c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6881374c5cee995f106a34f70f8687c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa839720e34e51d97c6a4a0d1b6c5d1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7edcfdbbe1c3db77f49fe5705bd1c88494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30117220e3597bdc5ee641a54bc2f346495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c262912ab204c173f0af538d38d1639496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65631fb1301e6652014e64bf445af07c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43af56f7d0fa24f644e7722389d0bd0b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6435c7646531459a5f9d0b63513a27499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c8b388db990a8ab581a9d1e6ce17a0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f70954776df4e126129a5d710b439d8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65fc9365d997367f8ee2903a7d365d8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50da95d85ca1771848a77c02446bf9c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b82060fae3b8239917d56a65711bb2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7027a1bfa775a9a6b4a10499c0f0a0c0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58395eb50c5df37362aa59e4efcd9b41506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb5264907316afa4e0ffb5451e4a5d8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49752ceb6a1107f03552cb470a20a80f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab476a90f73346d5cb6045e1c6408ad509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae248ea4601e349a44b74e944e5696bf510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499e58ff517f807fbfc1d0b32cc3d10d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f3e132b99208ff92ec25f0b88531f5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa56d5f5161593b8b8e1ef97e5781334513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbe554431dcaedbe67d83330417fe68514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a6ee8971434bc9ed2f799248e90824515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256dd16e444fb9074fedc3aaf1503657516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557212cbb288b28fd441fd3ac8693c0c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d2b34ed92172302d06dbdbc2e1b812518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf9ba5c788a84dac3b5e8f60469d6cd519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e412645c13099f4fcf3d9e8ddde8f06520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386e6eb18597ca1374e010674f3f53a6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7835af0fe19c42314dc3c3865a9f1dfc522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26ab4f28a8642e3e6cb6f6848f06c8a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa2b77073fff14c8c9498cabbcff16a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2585249d6e6e55a7be39b3af7d7158525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5e2c649ca4d8a599ebda14abdcf3a8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e517d28fc30a0ce5e2e08a59bea97228527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e88ffd1cb051aad5c96fe38648241f0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e0b950f9a8213ef41c3c7db64e5a1d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee479a9c42bbf0fef0fc9aeaafd7c0c0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e8447e87ca216139739486720e2a27531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5983f4383ad324f74e1aa31519ff8183532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf3f488d857319fe6b5162c26752863533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca20b54523c0a0763304edf7b6b9995534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a061b4b22d59bc54231be3614816d7c6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133e80651cc808376d6c13e01cc3b59f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddc9308e8228f368518db1ea865a324537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf266b74aa5f858df3d1179cbd447217538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080bed15d0e69d039504a0ac0e418f75539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787269faeb584ee8f67c472f00cc4621540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81241b10847deac38b4daf3fb9112e1c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d113df324179ee0815a23fb75147cd542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a921c281a2b74eda6633ef427a45f45543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84f6df09db1f5c92dc64bdd38a0cfbd544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb49102c55a44af99047a3cfb676562545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57baf55bfd827de32ec7a8fb07a261e6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36f50aff3376cd4eeb6909628e64ebf547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc899a52b147cbeb14e931ffca2d1da548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d049c7eaf0d5ffededc9cba0e66fec1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b99eeed3c66a912e3ed6f8e3e2e8b5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de36a89a17535f234f185bd79a2fe822551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e8ecfd0dd5dfcc6a6c65f429a3a6ba552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6d792317f217d0f68cecf26656797f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2022386b72a29993e7594213ad73d0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76375d54b8df811a6e5aef7c62612e6f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1986680da63ae758e80c565318353fc556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cbcbf3330096f0cd4173a20fcb18e0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f5974ecb7e0514b1dfe2dbd4389101558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9104221d07d0e91a9ed58a51cc76020559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb62528f6295c68ba271fa2d8a41409560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcf3c08421f029fba732ded58724c01561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e758fb91c930c28e2bac064db605af1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca2745936efae31f58b26f5d56310ee563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f426ff8a069a8df16ae8c38aa00f0d1a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b493b65d180587f8fdc6077d564d24b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739353f3666492f4f572848791374aef566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7be1ef80adda5ad6cd5fa14f79b712567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446789edac29153ec1e794c914d018c7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7503d16c2d121bb0a019432f006adf569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cffae50f0aea76f895b6e6182959b59570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2163d7f9f6d9810a895a1aec7d0ebf52571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e5c95d80e21a03b550bc10cbe0827a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1f1d3632c9d17c897705214a956d0e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bc9842fee132fc5d13a2e9b6d2e194574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a919da46b41d9bc6e2de50da42bd7f6c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee3361098455fa5f090c059e136e551576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d642aecef2e3b8f3baf92ef543e759577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c624b51bf7e065a6a00df37eb15127578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac13627338bf5c0638591a9e8133baba579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba2a484cda711d2097207a434733368580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524f939865d63a4911a705d3103947d9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8440cf9add41171db82b5740e35357ac582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d287b392bbc2790f30d1544eeb78d45c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74f1eea3e6c810024560111deee6bb9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cf06b4c73a6023e4b6077a382894cd585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d775acc60fbc43e28cfba8333ee7b5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af8585d459f1ca447a78359200e3e6b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fb48bcb3b7e87f94b63113718a1462588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591f28a7a9bfdfa554e75ccbcaa30eaa589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852102dcddc0bd749fbe849f1d0dfa4a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b2fbed2dbd8becd59f0e123aef7196591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56f380b4f9ffbda100a130a2ab617e8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1547e41bc18d31769c5c049a737cbc593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb5fd620fba5762106123259113dec9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e301e2e78e1ddaebfbab8520605895595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddcdb0665decfc0e2ca6349d252d99f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbdad5ba76a84e1b2a14af4e0d96d75597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b49f0bddedd7eba22221b8956e1bec8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb79d88327a11866035c716f02077c1b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce471ccb0098311cf2e2a8f921c1df1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9c16015184b55ac3cbbae485eeb6c9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3831f4498dfd070763baa25f8975f56e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da946188f8e905f5b88fb12a649ab3fe603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687f466e69fdd4beac1d1edb71c2e09e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0353839be824e3e97bfa1aba3d0624605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a204fe7884a3d60afb08af106427cd606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e79e74b498886b8aa513375ff0cee7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4894b295ced792cb0f4ff8658268d6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79adf9baa12f6cd53ecbeb4641c80ef9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dcc5cac70fc5f1cfc7bd6a9ddc9cbd610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c1d8cb7cc572f42954d641e9d9a92b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4366dcdff3dc430f87bb0e56872913b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99616d1b28be16ce44290496857da9fe613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4eb7df0ef24adad67d1a14e5de0a7e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8670392111c013fdcb0cca06fd9aa8a2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec19cfbd30129cd57e6430d072ca06cb616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bffca16edf26276ae616b34276d5098617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ba95d50d5cb1107370736e4ef97226618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05cff5bfe30ba6ed861e70593bfd474619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b5677d6afb5d48407ca7c24f4f2107620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f4d5e5d9010781a3f5cf77ed5f4702621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3beb0876b2e00c0239ed6543e066a5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3858f72f64836d2c23e6464757809096623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3493568fbe8b9f1c6b1834bd722a811624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3248cb35d563bdddbb9b287b25c7db5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b90d3ddaf8e818597480d7fb83fcef0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c49caee006f2f707ef9b72e1476709f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cd37d8942cd2877e81453562321805628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bd7c9ec02c1fddd7b17166ecca67d9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f123c5ce3608b512632a36a698dfe3e2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3836a3a1233e2e5340daaa8ebf00f091631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d1a179ad1c3eaa028a76827c54699c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e901981217c4943048684a93d4a8367633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df56c8fe03bdbf9b2c465fac2c37cc8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf6bb3db05e2bf5cb05eb855f545312635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c9f2e8c4ab161740eb2a12afbf0f70636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589e8dc9718e96867d242ee4c4f1df7e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1ed72be3ffc38e5fdbbd031120e042638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a4a823b67eee244235c52a0e930b01639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bf28938a503b210ac9755d18ff6755640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d924236e421cabce4642b2c0bdd8e6c7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987dc72f4163670434d426d4b21c1e05642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1321add6ce6631f558bdbb979a18d43643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f7892505d23919056682024efdda16644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61411654bb82d38cc24f2307dd5aeb22645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14df6d3f557649ca52c17a86ebfa2565646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d328bfb58e4251198bbdbafc1152fe0e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903bb3c89f04035399e11ab043eaaae4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348248326d0821e82aaca9fafe09a880649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb26bd53bd94135d73acfd4e89bdbf8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a133391d839fd25438220865f12ac474651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acddeb84d411f94df7d36eea1ec1086d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd8580e88af5d756350e71472ad3da0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12622e59a033d2ddf0fb388fb012155a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a097ce8db5ee6045cb47b2ad50bd888655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d276e363165f4461c1b51e8fc53ed322656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae905ae074d01236b01eb47040b78b4b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227c6732795c6486918b5d60460b97fc658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7026d813e0d18a2eb5f3747a6c4c1ee4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6e45a0605fcb6bdcabb789cb94ddd8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62351134ed2090f0176c685b7eeee9b0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e3e71bd2e000afc2fdb6c4f16a8fca662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e6e11ad96b4ddc275068c90d06ba85663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e244a37986c64104e9b315b8b2c249e0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d20cc3fc0fb1fe80ed93148fac6cec4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba7ae900248e9be302d766e61a6d973666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06202619deeae19d97a256e04e76ed2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbead4ddff5fe814f6237266cffa29b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04d7cfee5a644aaa840f910bbcdfb94669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbbc782d9641182c769b3c513b80b5a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf98f5267ba2692c61de7e4b1fca9b2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a74183a1fdb303b7a808becac3673e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962c445fff539948b185538b3c1fa015673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c860b16804c2582bef534a698b3cd010674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a90f191bef576afc856a8c1038036f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4e95d5116371ca057c9e6bff80a429676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fd11d9ec69480079694b85c10a920d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1671565403bf69a5bbe94af6f29ba35678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abe4ee934665aebf9f3c7f8b10760f4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5f787d62bdc3133b868d86b51648de680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73006410429c0045d07f33863063a890681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc54c8b5aead179c71da16470b415945682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ce230a2f264b20dbd4b83118577f45683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cbc6e586c0802998c893b118caad6c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21e64cdd5ce4aec9bf4bf82ea29230f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd521d0e882428fe931d4fb141f4c44e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a29a6dbec0460dcb82bd44b58a329d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d356f6c224e7121de5b6ecf8cf13210a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d696b4f56e6b15f1b4d0e78b0f266283689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac6e72710f3247ea90f6ab18902641f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1054f4cf8a9aeb3a9f2e4ede7553c18c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1655b9187a90c4c6148dc7084c3956c2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43c4fbb72543c3c58a159bfe4d96edd693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2266b92644a1c43cc4c7ba973f41fedb694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e257b6224b5a061c53c955ae3acd597c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c826f0b40c82776d3bab7debb2553f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5bad328d56104dc4f3533fd3859c88697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4589ee8c03f121b8fb329162e65ef255698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8f3bbe7287b860bb164e21bc88c6d4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9866a9b6de7ba63bfe7c3faf33b7126e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c0be2fc580875f5937a39132035a86701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfca403d778cda91bf4d93a5805e08e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8f170b2aa568d8930dabc715b936f0703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30079720aa253f2fa5b342658b1e7435704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5bb19fbde8f938d3be7227d21e93a9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e5352a674a94ab92fb1d57f8017256706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c5172df6e938ba98dd6507b7783b0e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c50b8fda990e9aeb4701fe3755593f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb9c3385b9cce5fca4498c5cbda927c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce381bece5c11794d36d6e138e23cbf710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16b4c7ff1501bd7ce446363d00ee711711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39469aa7a8b41ca90f4c79e25554b954712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e809d1c643f77c71b042f834ef21553d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da891578929905d0bda611b36fd04eb1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eb0480b14d39c2059fe9066fd192ee715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ae1132bbfceaafdd0e55074ed11f25716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3661826b7bf440f284b25dea9ccb8ee717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3fbbe2063795b84fe25075334edd13718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb90c7332edb0d2c89a50579869c0ba719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082d5a8804ca2f59fe53ee5a93b2ea84720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5014d3b036e23106f9b60b6d20d08522721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e14285c17e5cdd2f3d567aa1a2823c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e63cc67ad1bffa6d287dc0a216f6ef6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54022a30ddeaba77078f881c5d7bdc85724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120b130f61ab151f575053b7ba8b3e2f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e052c30e35b4f00614289ec2ded45d16726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4120904855bbad8f3aaf57aef2d3a756727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4460295722c9d455a386b6d81557b51b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fdbdceff7ab17ccf59d079b19b87fd729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eccb0001cd3c007d3ac59b04626b678730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f023f608143b1aaffb13fe4e737fd081731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e97e097592cf222ab7b224c607545e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bed6ab140e437f17333347aa4a7579f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c319dfe37b2036caad4ba25ba96208d8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f551db01a8e17cfd58603d497f77a1b9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4580e911ff4b6732bf2c1f9fc6d6550f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c95258fcdf1c43ad4dde1c9275bb8b2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadcb222f1c6d170c17341cf37220e1f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f129e1950f1f4fbb2a9a03c748aafa7e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88390c172b95ba31da72e6822fee96bc740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76070738eafedd338a0793f3c3ea5d9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d99bc34022846e479f98a6ab9b1b18d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caec7519ae382456db3473c31d2eb55743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a9aee6a020e5fd2f188ccd7e8b29ac744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1135f5ea8ed2a815a1a28272fa3aacd3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1958272d550800d7b2197ccfb2a7d391746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27c89b282c4a88af47b7385d3725ced747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4b958a3d51386154b78c6708ace8fb748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d31772074203e8af778b859b55287f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4ada97a88545679be2ce747b2cc51e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d8b620b48ce73c5aaa71d2f1e7294f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e89ce43ce46c29f11c806ce4a39864752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29448781dcb4465a2e0dc2a3ba7752ff753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a596315e9e5a778834e7700b257af631754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f01faaec1a1b8d4a60787913deba9c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99205b9137b1fb54acb798e988dfa78756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f5c6d66ed330e78f17d0b63c67baf9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d5fa743271fc5effc48c584228c7a7758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0befc09ce1092a45af3f05b440701a45759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0863a105e0f86ee02c84043a7dd5d91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4030f4bff8f9ebd8ddf579433cef37412.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6353940a83773a02fefa2d4df087589e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4fbfa5e5449342666bc408c05c2c704.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd72bea15c9a5c41c5131fcf92436a65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa51dd4079766e794d6895edfb759206.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22cb014708fc2cd4eece13cea85ad037.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a13f04402e86ceefb97439dab198fc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3674025d9810dfa3b9b641c45322cb409.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c67249ffcabee00e274d4aeea0180410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4bb0495986ed4e15094dd834e9811b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1b1e00e5171f0f72e6d6e40995d29112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9955b79e69cc72fb5cbe0fddbffd0f8313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d440f30a84fc99f8cd31c6044d9d8114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8237647943bc14e3fb4a2b6fb789d115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afe70cd00269254754ba4ee287a918916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee563a7b8789312533265ea9cbeb6b517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea49020fa35ea6a493dd10c8b3a0128618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce336eb1ed54b3d86863793b611d2c9e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017dec73fccfa956048548dc10846cb320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8247faba60cf2dbe39a9d7dceb9ed98221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5273a973efcd47780e729f0c2b52c422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11711f6a9c993cbb6a9fd8ea43c8880623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32920e8c824d298999ecd99f7ba0158224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dba7b32aaa2bd6772288d40f9b63a525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272aa93f56234f159827d8494e2fa42c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ae04805578af652b98db8a7ac8cd3e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded6735d888cd572cefbdc72c5212e0428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5888f4d3287ffbf02654a7ea1b7b2529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39595931086c01aaac5f56e24358a2a130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd07c690ca3688c9f3c90d18614859dc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c36fc8646c5140122857e989dd2dc6632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f2394f42efc43e1d92acb6f184c9c133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1490f609709d775210b66fc3c418d6b934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae60f42a80588c170e95f43366b3d7b435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3c685536cd9138244c80f4bbc56f1b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecccbd4446f7cf9dd4df398730d59a9a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbabc14afe2c526f2b59591f0c0952738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb2e0357e2a4829c411d0e04204c21239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bac412bbd97ca6139ca19eaf679fe840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ded4abecf6070723152924a029c42141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ba3ae615a95fd6ecea618490c3a13442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab3c8b6650d0be41ca6780b405a783643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162cb0ce39fe2d61cd72deabd2e7221e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6e6674a4227e439c7ca9cca14c0bc245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dd6ef050e344b815b3faee9fa63a7446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf5bebfe77bd9b782787714113e9b5647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb08964ae948acfd07d6a1f546d799448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65191dd80296a7fbe8825181f372cb349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d92e1cee6f216622dc115baa504e4250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1873df67d592ff9ce80b5ab9ed62800b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9492fa6378d58bec47e248410ed7ef52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f966ea8cec592cd029b3cdc6d67bf5d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f354907191752b57cc54aabad532ce354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a1c50309a2677083cbff69f2578f4355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bac36491a6aaa1d19e4ea52b72e336256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b40a5c5ae9c4a669c82ea6be0dc076757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35019def32d9a93e25d4ea875bc65d4a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0d3f8ab56e2f257aba400ed158febf59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf72bec786ad7b81489d05f32e9ccace60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59ceeb1545a511200907ca0738e681361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca5f2e1f3090787351ca260fe68043b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9bfe3778f8af3fefb32f3dc1c0300f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc55dfcba9c852e773b48c398afc80f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba4b06b9deb02c79aabfd6f5ad3941665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e24b59513b5f969672f681a2b3c4fe166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e37621600460aa6701669a02036276c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ab55948691aa7c02cef3dd10bc8dd568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ede083b5d1db3eaee19bfdd76b382869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac371b374d8a3bbed91f7aa9f66001370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542189b957577bb4e767442131fbdc5871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d292d4370c58114909b0847bb4873272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c214ab11875af13f3e4f479c693624473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c2af79a213429e7158433bff9fcc2374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8c9daa28ae6414120a6421ee1f390b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f7a0e293c777126cb4eae9e1c435b776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b580a88b3cd828f1d03913f1199b54ca77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cdce5be80c4b055f2e530347879bf978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b7d2e0c2bb01a7b085b455073b00c079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087728e34d3551dc52d97fc2915fe55f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3cb853e1fb5963eea6cf68570f623881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0c47f044e73713cf0334fd289326ba82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fde70cf6cfd720a75ba3c94425029e383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eb362cbca6ab77359eb01b12e5970384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d50b201dff52ad80ca7b7fe15beeb8a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3873bf276075e8f91536ff4fcc977a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611bf4199596add6c2fa297f5db0134087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde3432df62433d363d9207a0baf361588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bda939787fd1d5ca5704a50f1bd83789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e1d91d4b77a1451b40d8ed1281944990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefb2c9354964cf5d4596bd64f7916ee91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0621014d8cb686b1ef6a75e6c311f292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886f8dd2b04b6f5790d8e6b13e7cd86493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6b7e7d7f271b35eb200dded4a6d44f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae68e4d7016c01b952de8da9ca4ba90495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd7c72cf65afcdbaf13a2d74002616496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7397c192a31fa492cc90f844c654705497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35dbd4abb8dcea406c81b6e4b03d39998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb24bb338b2c351d8ff29118a1a5ec899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9499ab8ff709de87ac23b7d90a36245d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8a0491b329b81b5938f8068c571683101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95933c2b5cfbdc95b1e1cda13e2da844102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2685fc27caa9fae530eceadb84e7b75103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e42a10f3f02c57dd28643b22660d1b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37f16beb80bd6f3a012061e5d69bdde105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f78a098dc5b540b3d8a13713fe09c4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effddc1cc655acd302a3b32cd15562e8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5487a2ca57590ff2543967d4872181a3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b6734e361c327dbddcf17d76b1c753109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1039eadd4d7c9e5ae55ab1dc92ac628110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a21c3dd299281ad439d2b565103cda8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6851e71c9e05bc33fa8012ac9f71a184112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50b01bf5f6f8943f0ab01a97f5f98af113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2683f7e40dcb6c5154f0f82498b37c61114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d00d60f3af3b56551b80e358c97ce29115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce38159b5c54312787312fd2a072c69a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd631687e11eacbdf46eff574d89cb1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbcb16325ead4cbb615fbab27de6125118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8143f428780254385d60db8b2c4054c7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c608c7365b485e498d345578e1b5650120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e568394864db510e455547d296fbced121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207a4f02c23103c23d9c720a911c0d50122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656c8b58d18b83a08af30731485d8da9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0c9d192aec2c1362afb569c9bb80d8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafd36bbda482996414f858b058aa325125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2250d5b1f86b9f53deb78988de77b4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2077a2af0027a0b26dbc16a5c8daaa09127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046db254f4ddfb381a21c793e0c0ee40128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97332baece445dc1ee3e790cf4ce9d4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3af85bc194e5e8d75ab17abe16414ca130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc730d647ee94865763d7d043f5d2c83131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98efb6dc633b8207c26bbb2d8f283e6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c9ac70f5b94e627d48525c01dd93d3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cf7afe1a7130376b4f64c7a8758c3d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f6e2900a9d8ab299faf00ce2ae554f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b5723346b58aca0aaeb91ce44ce619136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca43ca8b3a76df09f96ac8133179b1f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acb15469c83cdebf2f2316ab88e3645138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2bdce739435608de0eb8474624f116139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3139888d68323667983b5c1a810e2a0f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c02b7a120d0038296b36b4a47c25746141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd3d79d6708ac4b501c171e09e58a28142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae239fdf990224a0cff8be2a100638ae143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4351e9ae140402630a0e505498f1c94144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163d5b16ccc80d091e9c9d542c14f7d0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b886c7b11fff2daf5f2afb172014e114146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f4356d16efc2ee77a50f0b283b563d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71931c142f73d4a2942f1bbf55d3cf2f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c8c306393aa6b5d5918d5ae18d0ae0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cace3eec9f484e607b3cc76d7bbdb2c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6338b15729237f690e1a8227132f7e3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1947324cdf62f1806e54c3e7d2487f39152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cbce8a3efc6d7b82010994e196edbc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c7ff124aae197c16ed775dd1684c18154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e798ec7dc6ac62aa90bcec202f94d2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceca5891a463044162ba5dbae721b97a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dac15c3ab3fd7464707d9b753efe8c2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d553826e06f64025946592597af8bc61158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca487496ab5e2ac36657368a24cb9b6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e6b95d6f368089d3583be1146c15cd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434c139c25347457ff37706e1ba65ae5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edf656871941a270eec7c2f2abc1cc2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da9f97856dfb5640b6fca6f57222745163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5112f8175be1b44eb3c2dbc1d5d417ed164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5665b893e7b376162287fef21f70c24b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ab55f1c22198097e697c1dd6e2d4c6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714bae4b60d2ddd62c2bb3a355faf5d2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15d67a87ce9ec4a2aac968fc54a117b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3fef734cf9e9c12366b486eac5ce1d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5548f07b0831b1ababa6bfcffd9370170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf85c4cdd6d08c0efc04603c192aeb95171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a1490b1de2897c4dff2d5aed44dba1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f6f18d9f4928f70749ef950bd7f079173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63416d83870cd1aa34a0c500f0ecdb26174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3d43229f56758f2817e6f2782719cf175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89c5963047fb9c0b1192f3784a10233176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865986ebad907bd35fd6d9b5d01a7f5b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c87be7214a980638c443abcf498a5d7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741c5b8e71c73df769a0224bef5127e2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79b73213a52cfb3606fa3dc405ddb68180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea73cddb5af201a088b33aa35b5703a9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d0229e575f8b6d7a4d4035c2bf66e1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5c42bbb67cb5313d2cbc2f14462377183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fce93a4989d5cd2511f9cf29e9e112184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ab45453c7b54571da71265c26fedf2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e848e4e34c3946195118faa7dbdb42186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21179b9e537a390518255e4e278a5da7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96c5c21e8e495166fd71603f9338b18188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef45c37a562ddb45a7b86e7f390c074189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5b78452f6bd4166e44629a6f2532e7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eec202debfba07d27c9c78511f4660191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02da46629cafb41fd50d570b88dc27d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b866472537466f581a533e46008a7f58193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faed769e14ffd2b8feb7e0ac002f3bfe194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71f43c20bf123936ae290ae7e587e75195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a07bd1a0821a03b82f2b639833d111b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67943c42ffb963c11ba61b8fcb066db7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4ea04b781dd434d9d38886ba12cb29198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1f04c81462b45970e421fc005bf003199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d01e4e07ef542b4e63d85ec2e4c5ea200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e77fb2951ad82f3d82fc62d7bef69f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc2094746331fbc253db239080917c3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bc316f9a4714cd626e57c82c7fc551203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0b374d36dffe9e1ce51aa00103254a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f6ba73b41aa3e3ee86522260687a45205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dc855cd1993bb13ae5f314afc6ceff206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f11bf4348ce6345a590e90ecfb0d4de207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa6203aa7e51e6d45b57ff28677c7c9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3184e62727dfa408e6eebc8ee91bd298209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445fb7420257305d19e436f148843a7d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd310192c2948740f724e724a3aa61f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d1ff46fc32331ad2449dd85d91b859212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816a284eb3e9bd11fb4316b8575776a3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deece4705ecc12b6800ad6cca4d59136214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344a6e03888e8246c1536446b1c4f9ce215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fde022aef1d86f035302823727daf4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecacc827a5b188eb372ef02017b929f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0b406db909ef7ca03af61da9de72a8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cbf768335de687fd8a948de3cf34d0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd071e5351fe7d6bae03ef433d142cd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8717fc3b5c3d32ee5840f6e24dea3766221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d34dd7eafededdd2647eb081182ca8a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41165d5b0acffbf8324f753e8aca1841223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6629b61e89e97b7df4f7d1a4c1b449224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1b71418a0a3a76999b85c31a5f7975225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562192ad8c4f86d3ada80a3746dfb76d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf55d62925e33f36d598dbe4ec0b909227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb30305ccedb9ec76b09e7635d6fcc6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c4eae674366a60cb76295cc2d50dca229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ea29b598105128ef879d347bfa6146230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad4a5e51baae26fe088ae9b2a989ba2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795127a7f387b4add91c320023f12761232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e7a03bfb70a1fdc4d9e3e81c83d0b0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f1486590815219644777133914a383234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83818b860d7c455ce37dbdee08a5b741235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f3a739d202e0c66278a3536994e1de236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f009bb2d5961454a08384db1cf85cc0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ac2d11b901293c9b07a443fe1d474f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc062269d82d8fa5f47357c82a986571239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5f984101014ca9832e640bd2417b87240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85db3390f690dff316f2e2b9ad876e6a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8672cf5e1d930d281bd5dcdeada6e1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f6415c1deb512610c31b70a8a3ca46243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0038be3083e6dc327b31a2100683c4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119340940d7e6950b91218dd2ef99843245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad5e8c6459a25012b3f9530b35395c6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5408e7d1585f62be49b958158b9fdf4e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d396aed2db5b8dab013a626cf9d57a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2565c834b8ab9b81fa427b3a951448f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011327c47691d8b3174f7d8b77c40dbc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5decbd40226576831eb604cdab6d69fd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bec668b9db43557147d07a66e8885b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aa719c7ec05a866605154ca39d1512253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f534622a9b26f3f357bdf0d9d38fd8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5844b6fecc402078078b5473ba0b2d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde19fce77829d3e7c03e975e95db324256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c6e6573820729dde66cac1907492ee257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc149c1db7ed978641f479eec0c0781258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc622d214f479ed0a1390a71bfc19ee259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f75eae730522e04daa70db6c5f6c08260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b609cb7b16bff71dc1408617f1ccda5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de121abe1924ac137a6ae79cfb98048d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ddc7e45b8afb75580ff7362bd4ffa1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886eefd9a4744d08ea68aa9cbdab337c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e719f6c3832dbc8ef53a2a7a5ec6e06265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0981b7849a491f62f212998c91fd107266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb1859abb3eae906c5256d5054ad009267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b905330a3242ad6ec2edf385d93c14268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9974c615f7160a1ca8a8fba60d3c63c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1b6ccacf8a528ab7c74f9ece7ee0c8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553a560773f49a0cbd3381f3f5930473271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0102a963cc165fc1cf8f067ea5d80fc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2d9a5ee7030291640be26b68935c1e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63b3068d15e6afeea24059a39427d9b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674ada2dd17d3bd3de530138058f87bd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648d8a8eb6e8ab9cdfb27b12211334a9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527b3e1110aacf06f8ceecd84ce2b2fc277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d110a4de52a9adaa0a8c690ddc446f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f80e1f401827980c7b22365700469c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf8b0f35f739844379cf4fa0e5da5b6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e226f81ecf8494dc05af78a69f60a5cd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5fd05e0f035b2521fc16ac58dae990282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c17f56b754608bf461e642e4ae1f7cb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7553dd444fb54507a9aef38a431f56284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a6a75ccd0e2eb658323cadbfbbea02285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe95fcca9b3f3e2ebe4972c097032e89286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc5ef21f409d6937a09823451b5536a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1872fbbd51e1fca2723c0f9b9bd8e25288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c355d0fbcd2ee9052531644e007cf42289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3754daff0df09c3437b7a0de2285b9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509a428e37ee5e3704b9242af03d7fa8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83165f15479215bd0073d46addd5eca3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88c4202e85b9c5f0fda67a1bea0fe9b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9717c1970961fdbfa0fdcca8a565b18294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0593e3c21f404e79c061669ee338f843295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072b4f989bd0a80d52e4653c7e8c64f8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd15fd664634613e366e1b6e8810f78b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866c2c9a390c771cb5ef8f097ad12c42298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac1f5703e0a1060e4bfb958d85b0db1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7ed987b6f0b3b9b7b8420e2cac2f61300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cc12cf7ceccdd40995d2fe0eac8998301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ec285b54f2464294f9255bb53eff93302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2ddab402134210fe9871d11f50b3f0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba56211a3216d7e4454a850140bfbeee304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b154f1f79d5793a308f6bd92fab133af305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433e6cddb61ad2e24b16d15da78b23fa306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a02d285242b21696f47a41f75415f2e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6cc8e4daadd0aafb0c6daa8fbec058308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6379c3380e885d2a2779aebfb2a71e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efc596182132403eae54a6b7a2ca596310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4143dbe6c47002a25658e6f0706217311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8313e72ad75f4ee13969537f1591c79d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e652cc963e7ed7c24a284dc7ce46a2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6c2ef9ba484f6e4bda6d096f200871314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443cf23a33dd76c01d12758539cfbfb0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6991d68d6295405667d640cc0c6a56a8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a23bb7a5f54689cb262a2a0112cd063317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864b66a23dc3b80d45e956ec56dec793318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4deeb6f66ecf386a3aac50a8b4862f6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de6fd9da22dc77dca1735d63f4c9187320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e224e5d8177a7388a5ae0193912261b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67a326964d2e5fb00aec6fd271816ff322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075c2948f8fbc1732d0d7d7d41eba7b5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c632ce9b611e887ea2d6bedca0cb34e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86955b517284d12a62960a4ef86a6d4d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9802946d9e2154a1d7e9c313fa5460c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b762102f232ce78f37555850e1e92e6d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dbdb2961c9bb81f3614d9bb301a02c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff754715a3093f4f8b57685c15fe0e5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a57527a227eaf1d7bcdbd382ea6d0f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e9fca8f0a2d23493557ea90a208a2a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6761a45c88301db14334f124422967332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcb1d6df89845bd2fcf30803c688329333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5f36afe16ac9989929c4b3662fccde334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ac1b2755c28944558732f8fc6792a1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602b1b9837cc340beaf20e2c8a211df3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4d062a1074f86f8875674b45f33be5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cac8e730212bde23d72d41b4c6711bb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece3e04e001093128de83c074f13eca8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c993e600bfdacd5509a5072386b842340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98f062bbe3247ba0cfa9c19ed3feb97341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895de1ca5256dd6eef2eb6fa9078a840342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411dee1cce6be6b0b264e323c738898a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35d43a0cdf3573c07ad73a4dc6713b2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80942728b4fbc9d11beb5794ae859fcc345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1fc5c8bf988b55193fbb9a632eb913346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca472f8714f61061bff716484cf3916347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4cea4676fe843b2ba3f06ee419889a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bde141a773d32301978359733c355cf349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4451f65c87c763e98797496ce40ca7bf350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243df28c46141ec86f89f7ef6d56953f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30a941d8309c824f950f74be4e127ec352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f55724923c41663402c24aff507570353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bf86da922a3f8661d0f1a91e2716fb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a6abb967620da33827cedefc2241b3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886684f01f5428b4665cbc3bb784bfc3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65caf653b29c2a451c898e43d7a483ca357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c960f033ee851688672c4c5693d50e5b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5217bada28754bbaf0c6fe78e3a5180359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f3037d81b50c27963b5b1205099794360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52ce4e39e179218c07265695da04874361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67f10b819df6d39fe863a5a536e9817362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006c5645c164e5b84c551bc109d26594363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacaf348df62717ee45aed093b915365364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97b22019afed85096dcb9b1670b86b5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcac161f60c818608290a3d6be038b3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871811687a41a691d8a7df835e45b5f5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dbd628f59829a36d1b40d48de854b3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9169e308caba1f49433c7007caa658f4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7381d92b426622cb275115aec24469a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7617b58fe141f5aab81f3b69fcb124d8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8560bde07454b55ce6c12f904efb7f4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f9fbb2ca497831b003dc8eb314a147373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9fd3bc11abd958a85ee570461fb561374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eb1c5c17aefb007150e5863ffe9476375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86968edad6ae63eceaf29f733cf7efd376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1295eca732d42a32939be2686c361c6e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340fdbff1af99129b7bf03c4ea4953be378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6a62e26f1e9a5d124a10549512cc28379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e752104de33027a37085f011f0170fe380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46dc0a81cad56bbda5d326fa84a4b0a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6db3b071eb748177e5b36df25909b7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4df0c25084b97a11faeb66ba7f75fe2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4167a2113436a53c83dea17fa3ed6163384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8982f73ba11960c24e985abf896b9c87385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e33041541e0fcde2c893c276cdbe6c1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb33a8431329b78c0f89d0af9d753fd2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14391b0e9c43d32d35f755952d37ccbc388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd396e7d910cb1efa6ab0b8b7a8f9f4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da469f06c53c9ea50c01a8ea2aff6080390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ead2f02725e7ed1ae97e84b9ee74d3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea29b70ed87c2d65b81cc20ed7f38de392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08f4fb676b05e7fec73e21e91df326c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ceeff47f759cc847e76708cad6bace394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe8ca088701ea4ab51fcee39c680877395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc60777d7d57e3594d3434c6aceed2c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aade5214ddaf6504d5f3b1540c1ed3da397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82805c9893673288317b0e3c86efe0c6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ea696b0969a3d130f2708a55a99a1b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bc35bbb0c4e3f43aace5e1bf178d8f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f1c3d00e2611d3c7a4901a5f3c0378401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f215b6d65d3603d830ca44920f91c7ae402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fe6aede1f80f41e6ada23e0062b276403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d02fc1a83c3b9dfc11cdd7fb5988c59404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87208def9ac83b52bac0a68e17c19cc1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad9980af7ba31947b312bf19306a9ba406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd664efdac8d359df557779cadd2f08407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220b94f1abb22a294147768224f70ac1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e18beb513e63fd6736ed7eb9636ddd2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b2b326f3e818c61c8c9a9656a4c102410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e340c9709a6a39284890fc7e310ba0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cb96695f1012b78135ab9938f6e77b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b172b057fb6d6f466b3a1b58ff28560d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051f160ca0f2a2517aa3debd27c0330b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6bb4f490804dedc99a7d33349ef957415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50981a47cc5a4a2cc7503f9079488aae416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329012e8e04a485ecb722fd55c946ca8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e6ed3534e700337f9b9a5ac399a86b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0042eaf935518d1a945467b797e1b2a1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141afa48765230a0b010a2b3913230be420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bd3fae4cc59af8f4ec0b9b54d3c003421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7271bf3a71a4dde533a5b477a5504886422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de003ded8b93a3945ca8a3b3cb24b12b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a66ecbe39ecff3e2bdf85a3da13f103424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1ebaa0d08280c794871e66c78a7a70425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb36abacf561b10a320e3cb86536e8cc426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111efae1c07da4046f3cb9b8e13452a7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be914fb751f7b25eb273e2249b7b52e2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e9ec03649f672960485f163d40b154429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16acc7286061cf6a9dcc1a4c83f5e47c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5449744d68fca28f63436dfe50474643431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cb01c78d07bc135ea1a9744b0f2343432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e44092579b76a48cfc2da31f81270c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32c61ba067b7f47ed6aa46eacd116f7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6d2e75995f5349432b00362400bbd3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dcf834fc050a44db3b45aa97c4ead5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1facebe35c20bb849fbf3b7b219d2ae1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47b38e987a9075c7fb64b296c7acdf0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429efc2f115678b9a7ee2a455c2ef6dc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dfde0422b5f33ebd46656bbd5b50d2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef24327f480b7fae6d2f170a1b1ab76441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084082e32fa2c4fbdf0218cd98e03ecf442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867dae745150a58b348a17f2c0c53bca443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79da15a6882c92511e23d7bb66cc6462444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930558597703607c6d434bb98be73240445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aed028f3402724576ddf369da856c5a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cce9b873b7957f4f11db4e14c7a7c0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5828013d49f899557fea61b5ccc98f71448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc1068b85e1fc7a65171c6578aef9d6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3369318527acbdd74118950c1bd45b7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9bdcf11351b04089d28e5fbb83893d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a974462416c257868b09b719a4c35df9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fcd4da453597c60a716ecc246965f0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52e711cf329b8dcc9b00250950324c5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791e42176701cbbc3e85147283a2269a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb21929d131d743857dfbf2ac3af52a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9d0ee74fc5a1305b9c48374cf65496457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c685ed2a3712977a73b0fb3ad0c23d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e8dab5ff268751e9efb8384ee9ad22459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3b9b43c78255b44c6884f0b1f6eeb9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3775f7cb89a351b02ef995b9c11530e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b149da758aa1c846f93c7e3583f759d3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aed411dde20b2b17b692012edf97c71463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95211e27320d9b71af2719f58fc9d968464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68147e6541e76a534289597d2d5f7918465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42314fbab41af7df1b350987c6dba6ff466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7897828492b59de34016dc8de30681fe467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd1b35dceea2a13bcee6f0700ed3598468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf6d1334e6848a2f15cdb177f6df01a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d39cb5697763c7b157a6c9a6ca8c05470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a05d6cf8de94f82c79781ba6265524471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04885026caba296fa070fe794e5315ea472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb987085361c32804162d5fefcaf6d7c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8167b407c9bae68dea2ea8a7ba6519c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70d2f3b7521329cca79c4a6f027aa84475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47dbd6a743793af4419cfd5c14b3702476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100ca2f80877f1804941870076f10bd9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe63f749d15200bd17bf46da45d3848f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f8e4b4e371d8a13a9aadacb140cf98479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26870b457a5abafcf164f6665a5409b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56cf9f21bc7c7eedde059cdbfa0cd11481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce790a89cf95431181ccc94240367c3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd8acb4eba359cdd1b71b4996c5b275483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35f7a20d5db18c2a7024a010a4b533c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e84840a571838c8f142423735bb9016485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07a7a879911b4c6215477ba0adce4b2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fc60d880b56247ab042871cfb6b4c2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db711e11a7b0c605d0db27c1a88b9fa488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921697db6fb40cebadbf3ff65569ce54489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f59bb082a34bdcb6353b53e0b2f8c8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391bba0d0e59daf1c48335fcc03eb6d7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8870f76c0698da2b40a399f5d04dc2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d82c38cd53faec34d78ca2d03998402493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f852ee42eddc830a9b902fbdb98d5f5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c45f99a54a5489cfaecfdaeb180561495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6245a9458ee2e51095e308fbea4af9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fab6852fb2b322594f22e3873d3c754497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d0292672d6e20cfc2f2b099af7b435498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3438866edd55db2ebaa2cf395bae4a2d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b391f0543df9c608a18ce312a70eeb9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ec3272d085025d3a0a1e205bc95b5b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69254491d3753b29ba4dc2a7a95677c0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6468f5dbd183391799e579ba3c7d527503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47a1417426753d0f581ffada3b1f251504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649e5929cc313789d4c6ef3e6909c354505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8080372697b53da81426d05477f451c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5baf9bf47a17407f641bf163890f42e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217a38952d34ed3be7364628151ca744508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451a8e895f5da071b954a9126666bf70509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff756e9c9da512b866279f8d63ea593510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1033fd5b5c57e8e17e0f8a5da2a51751511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cc9c41e4948e21ee29ddc8520d33ef512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76da001f058c5ddec5d0da5b06e0f165513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbe725811df4dc8f74b2692795bc2ee514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d931c5368f81209c9d550264c0f3c656515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e1b93b3a1815e30301ad0c3b7f0f57516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d93d53e4d57998306c058c899b98529517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2884d4fe80bd379a3481d0d8c107d7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e613b29baef6b93e8290b6537a2887f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30adca350009683c2a34ddb09c088d62520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771547316d24eb4cc7c8606840017d22521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368459b3f80c574264d49a9411d2458e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b17dcc3f37eae9c42a6502aff63da61523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dfd2f32c13ba28ab69b354f50446d5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f287dd533d2a9a71f9761fb1192d3e19525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772668517bd93d1304a05f94df0d3b41526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03150e8d464b9fedc1785956862e3674527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c216d9a36728b9480daa47d55337ddf5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1250df174e8a480efb105a7199d4ae9c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aca1136ebae4bd70536df6dc4e0e12530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698e9dd06e019933ae24f731f4b2d34d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d1c804bd67076c04da7c594f1b9b3d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3d61ad06a2962b9ef980ba1deadae2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f56945ba079bdd58caad48c708d68bf534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1f0b98cb621857ce29a86d74fc04a7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c51ef7f1adcbdffa8a86c285a10138536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872023800d9a0954579214ddb4bcfb8a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71de5f17567941af45a508c863e1977f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106c6383d1d56725fb00933f97c3689d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dae0ff7f40605f0ea1452669fdea25e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aea00607e6d31e71bd7567e1039e8b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf1f744c0bee71c39e4f6bab5e76971542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca921920bf192a27a89712f0e0c068fc543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927ae7b889913609c5f00b6ae7db33fc544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d56c3dc50a558eb7e2790438b321f1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3cd5428c836b94992caf4f0f2349ad546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2a384ea41051e2387e68726714f258547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c177001d68c4d1607ba21138c485fba3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c1c5ee3c4dd1149101c6d2cf7be36c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8311fe69d281c8541e3c23981c4c10550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086ae99cbd7ef3cbecbb90a55a0370a8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b96442aab65216362c1654261b16754552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da6489a36d35f6c0e047228487e8acc553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444916624c89f88ca2d9a914280fbec9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24865fdc4e7964a65e0b0201db6f246e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb24ff1a3fd57618785e479b384576b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09768d6edd28eec98d0ed755bc2562ef557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873ec9301d5eea5c6b5ebf3c7dbabf2a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd3700162fe7723aa5a904d67daf725559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559834c62df3838d5b2b3d1e332b1dbd560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e53c2b4798c7ae43d21e4ce1bf431e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b15de06fa1d6d15dedc64559d68ebb562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266803645826311d6a7c684adbae4037563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c8654267f733dafece5ad2c7eba34e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf535d2781ab5d7114330e1fd054b3ac565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ed6cc0ff2cb3b688d8c4b91a3166a3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f17d493a9431c16c6c4697f5711fa3b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b615884d9cf0cd4a2e4da46c2c53bb5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80bcf79dc730de7521971212af3808d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcccadbbcc6e32cf05c0a7a0e8e73c0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdb53eeec193d480493b90284e7d035571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5905a5a3b22f06c0ff375dcd257197c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcfe151befc4e8f1c2cf51bf444a12e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57439f5f3c5897f386a3ff66ea8ed0c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5965a50769a60e2a35106a5110e9dd575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a4b4389094635a36db45d813f51e08576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0eb5e572c85d835bad6760f85f8733577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3b025372ea132ff7304aff3b6de7de578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c52c3d3ce4501b4e6caa2404195de6c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0862142540c589d63032ca4bee64b54b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3c2ca0a715463c92b9b5911390a1c2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e252beadbac609788201c0ff8170a442582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e82a092eb7b3b90d4cfceba6fddbbd583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf03317610c046a5ea2ed13af9fd4a4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc77879f6d3b2be7987b3813b941f9e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11df30c6d8ee128f683ff94e425ca4ef586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880e6df64369cfad843e201c9193aac7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e230a921007d818226a25f65628e3138588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b536bc8f60ebc9614e9079e300e1e299589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83586dfb0b5d5920e1638d2cf9430fa590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b750b9ee586d39a117005f52ff2819df591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac64e57ad728ed37b0805ec2393b7c6b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ebbb9279523a4f637f99c1cc2fbec1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7262e726dcbefa3280c771652c317e08594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fe0f8df497296e00244c6d41eace78595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894774892c7d22785fb573dde5fc9227596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696f2eba61264d26efbf235b3938506f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f96d8cd2d430184d61718b605d500e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb43e794dcda1dc356bba860dc2eace0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7e89fe98546a85d1fdfd4c621417fc600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4bc6d53032b2e0e4367cc85d3c75c2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4728738e6f6c33178478b6fa2d349128602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e439f789511b4e3b2587bed893d63ed4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19b6efd490c03ad7602ebfb253c1d32604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d2e567799e9f22d5e13ce0f212feeb605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaabfbdc3de5ea826f024f5c39ebc52606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18380996d912dce6273a57caff4027c0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e4fb2de97f3da2e3bd9b8184ca34d3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50524767ff48fa9634ee78ea03e64b69609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7183f2a2209bee3f1b07e88b859986610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdacdf7a08516ef56b8168d197a7206611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d923e1687bd9ff761aabe0d4703fdf4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdcb91796a72c37251bbe8e993128cb613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f5c9c1da44f854b53cc9c71c66310e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e442fa6f4cc20fa7123b0d5ead547b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7bdfe5a374efe1ba3515cc38231742616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb6056b61d0dfd1663887561418d2b9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91071f8425b85bbd30143cc4fa1953c6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e309b1cbcb233e0e993acd60dac7c01619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b305f4691672955f6491e58763c2289e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659a07cea2a3cf198e3496a3eda494e7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d713928a82c47ad63fc08f7a9c3cbb8f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c173737b0e00d75df897f0ce062b3f19623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19143cb851ef83134f677336f825716624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afe32ef2d5e9fcbcd0da318d8524d0a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd88b895866b5bbbf76def2be235c61626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fad86c4a72753973ddcf610b5e7b79a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f4e9380ddb9867477d7ee84c0f9cdf628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8003426da90434cf34f4dca230b01f79629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc3f5706709d52fdfa756d0c163e35f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911bef94741b32be83bee3c1d309db99631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7408be6d78c6e60ef67ed85b9070ce632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1feb7ffec6e6c3cd2d78f590bb50f8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a849ea425f1c24712a28e003c5ff2b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b58636fcb2c0c0fd231123f52168a9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89a9597beee34d3d3eefd2fad1801f3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee90c18ca9d635dc9a9d7b3a66b7283637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8a20061d756907cd2eeeeb404948cf638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2e65019caea0c04de21632e49e66ac639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed837fbffb75799cd4959637fee8c021640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939649ff0f461373e28ad4687c1d3792641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42389c4925698c3d186c42237f1ff8a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4059a3b5f5e7545e03afb0438c3527b6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3212a1095b6cd26d86b5c52e664358fc644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f8037f2b8a5aa3eccce011b0c19aea645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe1db06dbef2fbcb3da210ab50f3f2f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d5f4cfeb598871734546ac7df40039647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799872ac71cdcfeaeb988d9bf73b5454648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ee9832d17ff32e6805fde167235e77649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec73e02223b6e915a4c3d9c59f155dc650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313be88fda50861c17704b031ba0bdf1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac5c95b069d1528acc65a7bdb3a4c9c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd262e651c319031af07890ae7d611c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb69598edbe9b274215b99be7ad9124654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c431cdfd17c31448345b5917e14f3a17655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3b1105267336437a0df783adbc1d5c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e000f0eee5272c993a5993036fd1e2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db80c02ddb4466546912e26add519edd658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f00a1b09e7296b548296b58cbb98dba659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05906e6c874393b6c3184aee7effd775660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c32b3ee6753976526a065159ebdf6e0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6287deca248483e08c65591583c4e5d3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728ed674be0040bb7d77e68617f6fb01663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64696ef7daf5fd440ce0c3a5f00bcb87664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b709f2e081cd8e367a199acfe1f89a7e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b31c1cff2bfdf84f38c6fffdb35c3a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226c5bd52a433a763719444f8b6ac9ad667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6287a8147622a797de7357a5b2cd275a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bba67c29f1244309b0c939e9e5dd3e5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e94e0ccc1af1edf5f7adb0237d0e4a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d53d9ca56d241deb7a2e74dbd2710c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c58fa73330bf43acca40fc42ea25e1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaffd5e9e2633a01ee7c3ad4958e8947673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e210a7167c7e4b4bb509f84b4d0a43b0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1834f2779f45035dab05bd09e31c81b4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d9b39007701ca62c89c2a2cb1566ae676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610d507aa2767f0344b2e196326396c4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11350660bd7fc39e83ad768bede3fcf678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c43c0aa0a9b43551c9fa6532f8fce57679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226d693b2c4ca36193f4a9d6a296a7f9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b054e3a0c33e724610a25a9acd092a30681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca5780707beffa4aab032f93db019ba682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ff778efaacdec2a2cefbb5997a0d40683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b80627d4853cc40edadfa88930f6a9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d6bcf299089f0a585e3877770b1f30685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808f73047008485f10f0f9eac4bbb281686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4716c6bf436905ae3294698e0fc9c482687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf839e1d72da51b05b6950fe043e3b4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6864dafeda13ba197707d6fc08f83296689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f7f71212d923a5aa68a27ac58aee1d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c48adab968e1b8c56ff484f619853a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7901450a0aa78ac67f59ab9c00d7f39692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890d0cb4d5b6b6d3586141155b89ca25693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf58a5d09f70498f0d2d50f9637d535c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb64b7c8b061083b0b393ed42d1f0ca1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a216f6ceee72325cd68e5f7ea532c56c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a518d238dd1ba7da5e3163aa83a2e03697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076ebdb82c26ef4b2dd0ee7472ec9a42698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca7e848198074f709fdcd1552aafa0c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f361041f857374a49d764375e191474700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b92e67533d3300aa2432e8ec2c9076701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebb88123a35fa06e19bf2bc7e36e2a1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a706e80de8e48d10eeb13406c1e75a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc7720a7263d53302a04a5c802a9929704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca161966b35c704047e3fef2abf2d40d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee8d7e57e8efdce103b8a1df8532fb0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efc62bed53016e9e8ee69cea87f09df707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adacba392364478affcd382d8d6cb21c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2d181cfaf98c43daa278adef6681ee709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95960dec176e03d6cb60c1b9b28a211d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6389a2c90dac910c444c0c37dcda5da9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a459c29360ab642c8a8a836c1cc9e5c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b17436a7e0cca3a6a85f6aed5d6524713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bc3b1ae3e13a63bf9ae9697f379e6f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21c9291a5362da1a008edfe1d1c8acb715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f387b5d1dbe1d8e2e4b484112d55ae716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f67f587d4f9e51fcc4eebc6bcc73d7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452512721e558554c9463b1311ab63d5718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0ebb185b3fee21c9322ede5530b1df719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ad6c907fd33be8987a30c2892d8b75720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e083a6f977523fb9e0a4ffa421126dc8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929d78662453890a5398a96ce5b1b168722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ac1d9a7775bd0668f462cbfc458640723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a7112f226dea07f207af878bc99116724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f7349126d67560d9e4ff6e258dbf4e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc1c0dc88b7a9d73dae36cdd7b25305726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a466b2fdc55dedf568b1f02f9af8ebf727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadd05add9a510d607d9e8aa35a332c5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5faf0c5c2c477a14053e8c23f910385729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67724a6dea4bc815d3ca037cd3ddcbf730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a6348704acb6aa3509a4d846ad83ba731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7ac19eca00c75961439bfc760e4ada732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe9632d21b21838d89bc1f514ad693a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5958dc3869bac052dab4821225bc44734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e20e0c985f2486d470e353b66f1526735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e67f64a2bcdfabbb880f04f8da2546736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c1f48c04d0e53d1be52336ec0d0534737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f786aa9a52c9d937e7da554b07c53ddf738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c2cae71d42344e8911a15be67abdd8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb8342a7c0b58ecc0e8c41cc52f6921740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ceba299981326c1d1e94a8763d44c1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cad613ad4dcf87d817cc4b6a69b55a3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b3ecef583f58d29fa1507bfbea658b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197ccd3e3df73da237cef0ff8cb6c8e3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666d169879cd757f151ba8a94893adbe745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4765d456e366a527e550daf84d6495c9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804b52b426d73dec8164bcb5f269c946747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d0c1c3bdb92bc2b7314b9a7bac4ffa748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d604a630418979507469e51aee18415749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b12ad5d579239f60358228a33ad595750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d80adbb87354ce5f45c4ba1218dc904751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4b7e7f56f2e8215100aa14a12ea6ee752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f2edeb3be170e737fbfbad41c4e7e7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442a26a3ea06be7440fed63f2d5d140b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6088b494c484bd06662e8158de6c05b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce503de0895b2eafbfce1057b68258b1756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8405dd0dae351955968e9c02731684d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533231da2b9ee4123ab640720f940d0e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8161b2d5a5c5f3d6ed07569f591748e0759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>