--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6522dc14099bf40c95fc1dd31a4f96bb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca6e2f0705d78b794c34dfafaded55e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba4a345cf7fba770705371d58b22d823.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8295ed70ddd96956a48246ef546c7d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92a7ea8fde99bef98e7089a128017b95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf207668a9e8a8f1d8a107763b231b06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19299fea873475a14adc12e8e2afe1067.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99272b849be787972217a4dcbc4aa0d28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c7f749c9fe8294f68073e549f4b6e29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc7554a94fef69f2704f4c4a824ecf210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b053a8a0d32f77433a065de034e1b1a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dea9b1fb80dfd815a1f9a9db733e66512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8fd1aee4ea2c31eb093e0dcfe3c00313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a701d47e23acb5c468770c7ffcd80f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c2372538a42ec7fb9aec16d8cc088215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bb8d0547a860b2f54f1f7ff3a6264816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef87a1cc2b422fa2c2f3ed73533509117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66d2d3ada1f3d7021e8af56764ff82e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84fd62674ff36d54b2990f5a591b15419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48426646edb6a06ab844d71a425cca120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5342932c7241c11fd8d9847e7ff06721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8b4039155a0083575ce75db85597c722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfd3a9317c0756dc43ec271eb4f1dd323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4108a652646707d29c233683de70dfd224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4143a6eb80a24e4590f4597148038825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd021406506822ba8e01763792eb8f6b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e35e7f408d9ffd7b81582b1fedaa9127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b39660227a92183e550ecf4b0680bc928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1419c49ffabc09736de78f2f588219429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3489522228572ea7584e72596d5a0ac830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bfcca6d5c66ecc6cf6063d84633af631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1486cfacb09809dce57a9fe51e65e332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdddc51c80ab3c66178da38e44ebc4d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69544172946ddbcb9f308ffd0467c71a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c56e11922169f4c79bae77de66af86235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9cd2e59247195ffe152f0caa309dab36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed0092ba89b20f2d641ffb3f8212fd137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a9365c3b6311c76eda66efc3c3924a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a181431a967f5eadab16b1a0f96086439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bc6874ff5f9eb0d4fc9d8151c38bce40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ffc7da60ca7f8d617f881119c7703941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc63f5a494828869b18a5a051b7b08d042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62594741a891a8879595d49cfba6015743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e83bcb95636631eee1613870ab9d0144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbbf29871475483845fdf44501f512845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c31bc5b1d29540a7803e0bc32d749046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62e248775eb1a1f2321aaf75a2e694247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ae00f00135632920fb49259f459cbb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c67b5116ab50b5195dc16e13a7c692349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8cdc79580e07d92a81ab6040a5026d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fec0b3a27ec471acb0bc5742711ce0151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a04814d1e69a32acce1994663d7f4a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6408a9ac693f3ac3077b77eaec1d495353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d38fa1821f9aa5305a86a8d9f9e8c054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095fbd775d72a0adbf2bfbe1f0865dfe55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994811d15f3b0b47b2595ff866b199d056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8b0e797940d657780a1b8096ff414a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31749132b7401eaa8f9181b5931eb83658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ff35e6f251925b2063b517aaafa56659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff04f8dcf112ec242c7dfceb21e85fe460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edb895e4509af442c02864433b1cfeb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ce48ebecc23190372a2c766db72be862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95616a721afc0440c9b082429e8b53963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3daa64df24ef588e02fc0d7194cef5a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeb1dce9c361d610feb67d8f896b8c165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5f4774c6711c91f527dd60ff052d5e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a902a7547aaf284860e78ec5d3db530367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37edc9531b266a99254f0ea6d26bbce68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36abd96a5a196352f2a89d352ff3b38e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e4feba74322ddc9e911cbe128e054270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87a2148304075d424f650223fa4840d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23add9b570f5567fdccfef5d4d3f300472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3043a8c891f62f323c3a6368267bfd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaee6394845120facfcaa9be26753f8674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd02f533beddee0f114092109ac36b3d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7ee121de1f1bcf9572ad7ee7e2325076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fda6fbffad62e53e8c3466b739defc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dadf8af69bea5d8e0be816eb8fca43878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c635863097896b06602c2f452c8c3b2379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e2ac72497e63bf8f4857127c981db380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b54304ee660fa0aff01b129278fca481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880c85e905a27961e538c0b3963c26b082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047d456f01e218477a8c838f3cb897f483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29302b70ff04066baeaaa6e558eacfa484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350b2f1fce9b63d039c3c5b4d0d2ab7085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd41dbfcb1485bc6a2991b183231af3786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6bde09b95d322b85ae84629597d46587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b392b132bce9cb8967434a1f0c1a0788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578071f1ff84a3d065d04f6f01deb75989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e9c43d1ae67a512cd43cf7cf6384e690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eafb6410c625c38c1463324e74d35191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c555f8b384c24b735d0c442154770892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2518fd1cb9bcc72e33d79cd8b3ca5e7a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5517e4c6066cd5529c721a97a3fd7c0d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a8f778cf40fb01f2ea4200ed47f70f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d96c7083b501a765cdd0ba8692583596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fa248cbc720fde0e498ad35520709c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6581b43f2f3a329249204ea7cd151dc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5436a181cef9c40008900e33d1462899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc173b0ce1f5045ac86ff0b15ed8b82100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a53b68cdf86ab4b09cae7df3b39228a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e51083f0ac105f8df66fe698c42b25102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7b2911fa005bba1d1191ca7896237f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d79adfd955bd6a0ae78c2e80766b5a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baa357447a4728e8bd5ea5a9108c14e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bf9dab8563fbaddda0d766e6db6e20106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cda1e877c47ab40ecd3a17738e9669107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a61fa100b35249d339f2f7e86c8eeb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ec726fe2bd00724ef37fd1dfe31053109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb821b0343632d3e0501dc4d49562b34110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9befd5d740466a1c71f724c34db0a8b2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5978f8b1ff28ef4be4448731892ad6ca112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ba91c451db0a106a5bdd6e5863fa83113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6b1731f09dbee3b207618d6fedb8ea114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46618cebd55396631ce954696092af0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d613a43203a2511d0859c6f27c5e374e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7546bb7be6a480ebe19996c75e2c6339117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03031dd0c32b301ee6f714eafa4279aa118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95adae94ac27fcff32461ec5eef7e052119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db39c45d47254093999a55f035469eb9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0ad7e7655261d21319c1cc6409515a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c705134a9af2e0f5d551d7b5bfb44a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e4377d91450d2586b091ff4c78c5d5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f51140f1eaff426cf0475d6798a2518124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b34ebb04d1f0c3a0bd494b0cbf05b5b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baca6eca6b20b60443a79cfa9e41df4b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bb6d74e5d13ee62a00bb240a6fb32f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138108a9356d8b2c1b5251a4489a9f35128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57546cdf339ac336f9b977479294f18f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd6093a71234b5f5181f6e0453c6578130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b077d5c51cf7b7c1f5a5c9852b3aed9e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6c2e661ff04d7e4e14f728e2bebf02132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f808933a849e9c41704cef7cff2d93c8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63a9e39ff0a01b4f51e36d5609bb891134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f33652e9320220e1d241c39d3d5c08135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9c9538fca2d62019209aeac74cb627136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81066913829a88fd059a8860c34eb0d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e50e63578bfad23b242a08d1706598138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba97afeddc6525ba155c6c0a2f445221139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de232dfa34d70ac01e0329b9af6ce2bc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e6cc6422e1ec2f07aafbeb177b377f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b219d270c7ddb7acb7ca2dfae438b392142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673c6ca51255c9a1e3b9a3b98b06f895143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f887ef054292a5d67f8c32c9905b8b5e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bf1a942a8dd3c8f5f21634a5e08c28145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee6cb7f492ec337f75365d3a5945b0a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2146b3dd272d5197c0517dcd8ad6a3f6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca5392078cd57c183a5c8a384a0cd50148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3da6e571c0d7ef2dacb9626cd1593ea149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97ecbcde5f3be768197d2ca32f2be8b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0c59cd45174ceb2cdaa0c4bed334b9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f15ba04c286e419b2ac391ee30019e5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005199e7681990a672ea5a4709c16b33153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfab3f43232cf117f865f9260c7c4490154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8161a34ae5d5f0e9b8304ac26460aaf6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c33dbf4a7604dca8b13e2bd6adc3b71156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220bf321b2daac0490c04e89c7bf8a42157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8a7cf66479403dd9cdc99a4a485c61158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a5cdd8833d50c70345915cea2bb256159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197fe7803b235c275f0b3b4b638c370e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1d81de8b87bb62b303eac909ab0dcc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaa31758dde67006f1a272732e37e76162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a271ac327363fb2e963b477cc60ab240163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2408e9eeca09779aff26af27d2caaf8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b98332b53db5e03dc5ae4c97fe7de09165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538adfb178e7a1d841538bf53b7b55b0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7e0da384749f26493994320788f491167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b244a0b50438ac98d69b9efd0032a80168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3142a946940f9ce0dfd5ca1de2ebfec1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6f9ce83590770474be9e58fa895b8d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1a4a5e105439bf8270a315bd4749a6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33ba1358f4cefb58846e5153747fb4d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9b4a4e6d5927dad4c1514d7ae77445173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a49deff7d49603ff1b980820b818689174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd899b084f39cee2250874ae715b40d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90dc823bac11d524f509bef80a90666176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a0b54f4f5e2fee14d8c0356ea96d36177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee48ca6f966ac246c000febd6f7ca50178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245d9acf5356df2a5517578836c5f9a6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef997251ae998bd43753498515eaab7f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f723e5dddbb31442d7061050da400f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170110988a445ab3c86baef4bb9ff2d1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a0e576483ea064456747adb02d2988183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4e30a5832e33ee3e3401398bc96275184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8e45eb3e295d988281dd6a631979ee185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb76ede03c2508fd03e5eb24c597fa25186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1e6eeefcbf3e5f81e5c5d5bcead4a1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96848fae9ee344e49ee8506367f51396188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f311a9b3e02c5ac2c6a7017238300cf0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703d2d68cab5c34eb53809e5505c82d6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6387d4361578f0f9e60703384af438191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83d377c6ed67ed99e561bd2e67a1ce1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2fb2d7ac2c5eeeb3147e606a24c40e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd2be846b5be92dae0b4bceba9a54ae194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8152270d76bcc925e301c24222dc932b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae40ccf410f592d4ab56d6eefee7f708196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e64417958674262d616a9d8b789a2c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224d4f9bb9874681536a1d5c00147d02198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e19cf00e95a8b0e5ccfa1419c4182a0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6f7c20c9d970b10aeb00d827b1ae29200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50a17aa9c094e150e634c1e283edb5f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d78d96861d783a964f86f7ae2060310202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db92d2073f4d879059b3f465061c5d7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63e3c355f75b9f26986813a7fbad7ef204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62358c4180f0b14d1d8f2f8b3ea468e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e7a2946448b8603c13b451164a9e94206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0bffa326dc5deebb705cbf4212cf7b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb888dd6179edc1e9a0ffc30ba1ed69208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4c260ab4831b3501dfb0d61aabfec3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb78ed8b6636627053184555aad1d2a5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261fe32f3ebb33c6cce654769d490cbc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81876cec398aa1227176e94fce9e388d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f94b4dec27ea71c7ad72a388b1dada213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf664244c3ec08be5bf16c3aa7fd544214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228cfd098815d8784498707cc1e56b3e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935e9141d8d929a4718879e88878a54c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b19bc4082179643a4635493edbdd44d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a8d1374128a7ed676cabe0f868a6bf218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba1bf8baae384b613da9ad4f8f0a75f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29db0c69c5a4403bf0076cecab47ce7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a74d85988ff2fa4d2c88e54f46d4db221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a47b42e5032362e7131b34782851a88222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba12f018e3ea3a603280f8a529e9080223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519f273b85eaf5689a71b3a25c8442eb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4d68696339c594370c16133db90ef7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0912889e698f32ed669f38e4fca4804a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba6766099679eb400e9fdd02650de9e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b17232a5e2afd12bcfb7829c14608c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01276cd29fe10a83e199ff2e8f9683ff229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353d3257e54bbbcb78fb743893a9cd15230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac70bc35682da0bff162e09abea6dbc5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9d6dd2479d2c12e246d4db4df5832e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9144b31406b85ab3920dda7151dc7f44233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62939d1c8636a87f13f76c9ac6309a36234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b98ae5d436006f041b17ed435ce330235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1e485229d3ee87608aae45c5b972f5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7354b8d3caf35b097f172af58fccb66d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d82e59f14c3bc5109dc019ccb5195ec238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3692dfbf60dda5f355895291e1b82c77239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86708da6152659569a425cdd7a7bf8be240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ebef3f7797d376144504092af32ddd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712cfa0f3ad54a96d0ea41a691a49156242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec29be0af6c696a4f71283180792dff243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c236b785a123e32e6210cb512397f8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4511f16b070c06031b1e394acbdf6abb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d4f511108b9c7718d11809f7475c3f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ca07af63bbf5750c8c784c7b5c5f50247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a0c386fff0d9c94af4880a8988c41c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30daa6a1ccb9a3b3dac814e8292de72249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78022844d8c885616cfe96367dc8ec1d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f189acc43ee9691873ff777b4a4f95251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a396dd06e28b72c06c3a8ccc438586aa252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8a947c764f85a4c61d17a678a1465c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ef119fcb68e99e7ac1afa5b4cfd8e1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af475630fda553f6710b5b4c1895174255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e792eab8fb9365197992ff5e949928b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d646764605f73d1bb8b369cbbea7250257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02865aa61fd880a057683a90575e1907258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158e766fa735c2a4b840ff0a50762649259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8eed71bd436d8dc7e73f90c1466e11260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffcdfaccec9df384af81664e7e85dc2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b88021b63392266b28ada2c8a51c6cf262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f752af12e65f17092ac94e27fe3e912263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcbd46281ca54abdf1afaefcba53c8b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79581b87c2e0b03a1bbf959bbcb45db0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481bdeaeb52c26f3fe2959f346ec95de266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed0b838490497aa7856844d9dccaa69267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bc48db09a542c547a69d2a515b847a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfddbc5665a4de16902ca21a0c0583d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a051a33032aff75f0a1a8c7caa1d8d01270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7c6792fb7877a6b223ffe954144fd4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0413b5fe5785c553a4c5fd57d239b444272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcc2d834eb2b25ff57163a9008711c3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc47caec29dd121356949ad29e8ca6c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025ea04d9e184c7d6d281fff2660cd5d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1777c2c0c55daffb6b53e5a23fc3ab5e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bc40509d9deba2b7942dd644b9c633277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a58922af4797ae3da9481e22db6a38278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9a550c6695436ab26b5661d2ce805f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e47e7f24c9e8705a6aa44bef3bed59280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0034d159a19d91839c333da846fe76d9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c1a714cf641ef29db4616c3bc187d9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238dd7dbc4ee806eeb830c4df6b86aec283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f938e2851d18f27eb0c3330d7f55542284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e44d0defcec6698abd5bfaafa245f5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d452be38553b09045ff7e79c5e5988286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c917465a0c7e526643b9954780cef968287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bf0e9f5e3517d490fd5c70a14b52db288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80775a51510f765db23420a32c3cf0fa289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c302417df83a1976521b46897380e6a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6724d1032f1cf2b7e87e1d07785a1657291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985c80601e0b0d236bd8b4500d8eb102292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedfcb173a115c6e3cd34edb60ae31cb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d339b459caa81a0f99c6a6d71ed9abc9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acac4c6839695202f2fa35bd60cca4aa295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884524cbb44248934d309d6197037c38296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e3824ca8367fd96f1acdcd7495d290297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b0d96c126c9b1bc6152bd868ab9534298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55c3918418f8495bd44cfa75ae975d8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9712a7c86a6346f6a596e2d79302a749300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81885631069c8b7bc717e7026b3813d2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7605acb1d251a7666da3113f8daa9b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bfc5391d0ab39d3c81e65d78e39cb2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3135526ff0c942138a11e70e28a5d8c0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7549f272de57c33f6eb3ce14f7dde17f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6b29ab85af70e0dac119d5fa060ab5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5f19519b057586a364eb2ef3eb4619307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359a8ae25c0b93cb633d5a001c09d7da308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3920bc43195ed55c6f075b81cbba01309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bafab73e0c4a3d67c01ff3321ecfd6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b057ee829218f2a01b08de6d01cc0767311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bf19fdfe0dee2621095916f0b86a69312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbfe9d6e705629fb2c75531a4f6f038313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5c5f4255237b8ba114dc50b2e177e5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7221d6c11c440add38df3a8002c7ad1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794d4646bca7f0e248f05a504c32ec05316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113614d479c532df701b9b37ee6ed360317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b288b93f94b43e1ef88f326961030a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c343e2ec05a5b4b3eb261b2b9eb0017319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c478eea167ea5183a39aa08c64442177320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29f57ec627d66c199706f2f8931d771321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cf1ae21dd6999ced96a4e563b530b8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3026b38b7336f2feffd324e4cbe6eb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bda19070e5aa9a184a8adbecad195ab324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4be46f63039be4fed50c051482e464325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dca828e0c1f756c754f0fa132748434326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1fecc59a2bd1874334f6e8cafebe8b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05341c80ebf1461d515e89369bbb6da328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4c3b8430c8d13b40b4f2a1cd53d4ff329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b03d9611d1627f37e2fef9edca030c8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcfbfb0dd93f69e43f3bb99ba2606d9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b57ecd2cb5b96677fe2d31c76b4a34332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72bd1648e5ad1695c8d73391965c845333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47099a46afb39e45387c7955b4d8e87e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ce5bdfb7a5380ae2217ecfde3099cb335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a6381651396e52f93107698d1f5bd5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8047437b936842dcb1b285765c72d5f9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d132fbaaf94ff25dedb75adc53cdd1e4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a778b2e8d9938e660fde1c90996895339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28352b77043cfa4382498c79d846699340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8cfe5a98b5cbc66ecc559adbf82abf341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9decc80f883042f9a1e9f8e7b2b09321342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7b6fd5936cea5e9ef073c6d653f7dd343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f8e330d6f325b272f7a20530f989e9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc670d11337a23f4e66c1ba6cf141a6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c5db2852ea603df13a0a660f4facd9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7cdaa5925006b6384068c8bd3c1c7d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f5d1ed2e7d15480aeb9bdfc41c0e14348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2cd204b8849b07a6ef0e026fbf190b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f4f42ff90d941b633585b6bf872b89350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50963340079ab2be7c48670491609c51351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8436e0775180b52867feb44f7900c36c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8d1e9fc66b95b37fb34952eddfe484353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a08b103971639300337164f0cc4b16d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c008e395a3d618ee611651c4b4111d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685948b92b732d0a3a894800d0dfc9a7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40033be35758b479f355255c28e5406357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e83719317a3f7b5d299d411d607bae358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c964548268b8b4d0c611bd311a0a6367359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eac8f2915316ff67fb61ad99493e0d7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eb4a15220613ba5d18fdfe509acf0a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc841c27f4cb84b30d40c69fd8d8562362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7ee36ea9a5fe21b8a81d4c252a9f65363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce72bb2fe2c72db8dd124f15729de1d3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282cba88a2fa18c1503c4d9ab7fae92a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a10193800e704640746ce96015dbe3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc2548d5679c3a38f89b14659799dd7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d4af5698ad77c14ed7ab7c268ce7c3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29df93bf53b7fde1fbb9a684809a681c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91346171932e7ada12158257f7e7d73e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aebc9e647361c45450386e36af7f78371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3f131a6067289c71c588d2de8a8fa2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a209ab58c6a0f7c0c10b62698b25d2a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aff9f8ebfe03b420af6298fa2280595374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ae72a16207928222bf81a20bc9a064375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44fb35cdc576eb99241423e1271fd17376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f93d77d4f6406e5d988da6789d92acd377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341569e1e7dad0e69452ab9510967808378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1b11c2d496d8f06e91c1bb2023b5e1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f50b9984dc2426f1b24e1f792462372380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9316c0e3a0605fb767d0a79dc854a22d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66453233813fd1525f2aa0dc4bced321382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8170020056b6e6eb02250d4b731ffe59383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fef0765bf1e0099030064d70c979190384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5263c7c9db30434dc044f442c6acc9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6d0757d6adaf53a0b0400e088bb8aa386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0df02f1b9aa58bc0d7422d522c05764387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f291a0e4fd5670de4513c8bd00628c89388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ae3bed5e3db30301b985c1d0ef7673389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c53c0811271ba08aa79cf8bd892a9e0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9aff394656e29acef6752f01eec9e6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d547fb78471fe3fbb163b53f73ab5f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954678188f7b2ea14696078fecdd3cd8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cf78004a0bd7d9bc9bbfe0f3bfbd97394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e94676ea0c24709eceb253b6f7d66b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b2a9ebc601348f39ca309e8109bf03396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48489ca9b2d00c2407491a3d6ffdd41b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0eb97e64c18fd2085ad43092b1185c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8b5621de57c7be632098f8acbdb28a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bbe5c50ba602bd258b6b8a9a6ef6b3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdd235a138fb43808faaf42844a924d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7b8f1ec1c64efb12c9229d0f307bc1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f5d20cc3c432a807b296c6d218e60b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7849dad07db1a007e624d6369108953a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b84fdf576995f6134fc23ee7c16704405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7790d2396ab8a58ba260730f5fb88067406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69360d4b7ccd6cf19ec46c0abaab8cd2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a10241129c6f527ca2203f24a98490b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa780a6129d5b85f8f23963d88ce453409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8920dc0f849bba58e262ef4eb471c5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65701f2061606b2f64654a12e7ca82b0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2963691076b1d10da17936e62a3060ed412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c760eccf89111d33f7dced033c08504413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010fc036e4760d20a9f10a3a7a1b0ed9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf7ef98a039d75ede94d5f83073effc415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2233d0856720271368ed4ed8bd6b55b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe81dafa2b9746b730c22bd58e4f4fe417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216a15266fee2e24f758173f3c2d4503418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53859e2de78bb9f7b20efacd6ebc1866419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200d4a2b5265e62d1308cfbec64495b4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b0e5c28d41c0e1dabdb5531ff88dd7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7e5b0b4abcd1de7897020aaf8ea1d9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfe0ce5d977fc01315af30766b9918f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2b141108c67d619c7039a9d8c7968c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815b12324741417f89ec7ee04f872a25425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad317d25f9283d74daec62b44765ab86426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a232b99d636930e6419a03e5e69894427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b906b38201a7928fbdce18fa665fd7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233bfb3558a58dad802891bf5e5ed44b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a644a432a7b38b2a0e9c78d9e912f854430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88a7af5fc9c54c77cbf494f604edbc0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbdad21cdfa305a4d54486603f0ec09432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4034774de59bb843b2552796babe85433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf8e6f868292f48c5e7e952a6aa4b42434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb7c677bd1f62ef4004e17251538dba435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a0ae57b4f15ad45e4e9f3fd3878513436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a296c85159d74f773ef2e6b45bc045437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48030b4d590db9b47cecfb6c1496bb9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd37115b99cd1dc0c9f2761bce3c7889439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4933a510f3ea7a142b323f45535ec96a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9514f05e613b913c8ffb219b872f844e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f4efecb2946da16cac9e5e59607233442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15703fcc0adcd0f64425195ed56d737e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94d3a9c8e2503bbdc26105c06a3ba39444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6595bc058f2ee6546571383b184823445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a43b2a83871ba90849ce04763d364ed446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6665a8540877a7184b6b3ed78255fb447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0d2bc21bed327a90925306431d4da8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b717e0a0e431e478ba29aabcd3fa6ea449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6856077324f7ecb136619a1e42e941ba450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd23ddc1b5e7d726f4348461d7cc589451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61714c7c91051916db9dd9473c33337452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60cb29dc94b32093d3137a492cfc553453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3cbd9e6796d946a05b4f9cd6a9f5d8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae49d9179b0eba36b25e9dfee87f39fe455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d961076c12b65e8439988af030e866d3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8b2249110fe6f5bacc8c632b6dc236457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3acc5b56bf5f01fe2481a81752c05f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2726666fcb894c4933105e04c496a5e5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f74dc751c1259871f90196f45d81065460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adffc3a310beed3591f246259373b4fd461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793a01a737533f3cb3e6893ed9e5c95b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf2efd30a1c604910a715cf6736cfc8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9d8d388ef74bb6617463aaafe3dbc9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b0da3bbdfe19714ae4e9e61f7b01fe465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abed5e98e51289911adf152264aeaa5d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6069dff4998b2413fb2b2c2404f6cdce467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de2382905ad8b56d88389fddebb14d8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ce1d7f7a02797be44a34aec21d34ee469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30997373e8c4b2e954e1e7e508edcf0a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf2c26044e494d563bc03380f4ff2bf471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a50c4d84860cc39af24502cfad38d9a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaee7c1b4716447435a1aebcb37a5126473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0236cf86268bb173ee90302ebc4848474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24a0ba4a1ea8ec569983de098bb55aa475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f91be31df19bde74c0bb174b6d4098476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40a5f6a41b51b8739c6e9220b224fb8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b055dfa38e16d61390a730584515f78478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2084e0e10e7d80514f7930d7e5acde479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc989fad2faacb37cba537a3a21d59a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1408fc79ccad82d7da903c38bcf7223f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2515d4172d8c3c2d6933f854c670f4c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b169efe4bd38c7522ac0eeb4a5126ed9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430a56556cbafea3964d5997a5c95320484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957863714ec19bb7ddcaa3ffd3435812485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ea67642c9b7baeea7a3043a8329173486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969195e6ada206a31d8696a36c72723f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df01d883e9abd1708095dec58e50f2db488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c76a9f58dc5a5f88d94ab8aa4f8fa46489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688ce1a48a3d2f278b25798681489994490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e9c71f2b07151c557f401c9e36d9a4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74ddd413c5fee9639a5c32830161951492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee1e1b08cb928288d7749543e7a5b72493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511816ebeccb6fffb275788d0188a1b0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33c1e63156132a890ffb4452dc8ba25495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057e35692fb0c0873a3613e04624815e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77a3430e9670478d7e862f43fa6536f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccd4107a16034a91e1bae402d61a189498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73b600287f78601e0e02267876e041c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae41b16fcecb986368de96544e1fb728500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75102fe91654cad5da1c14e99350ff0a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aee0d38342a9d5ddb74ccddeaed39c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb54225c6facb85c41576d53076f3a2d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76077ecf112c48b0e670f00e13bdccd504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bdd18afe056ffc4860646316a65394505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fa35de4cd9b0876c33de49b9d614e8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6398c3d7f469d2566377c9042e221173507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3903df700561646f286307d7a0547526508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52315b12c4b95f54f313b88e8820b889509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97fb0bef56f35a5028ed9f47a0825fd510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28dcb434c9f4c91d5b22e870531a3fa511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e14963cd0ef017b8c36cb18ada670b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a6ffe4718e5cc73ad5b7a312d3b963513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff25e01a7bc09107ea5a4eb14f65f1d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b85958c159354fb5aaa47666dd7cd23515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf95721a58e6a12f681cb3d2b4f66888516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dda3bdfbf689acf52c17abe1cf7f7a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5063d14cf698cb75c415ab13c104ef518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0bdaed69c8583848b2ba18d0d51d86519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7f4cc43d4721262568629e9bb909a5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac47eee1a6ea3e312ba60b5763b3a529521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9973ddfda0e74eca10837de8b1a32c11522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15687416495890a1d2aaf493248e3ab2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3902802f07219eb8061fe76a8ad05715524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86b572d6f14537ea89bb6fdfd2cb4d1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5712ab2d81251c119e49af1b58cafc7e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598f2bd34bf4af9d4c9c18ac9a6dcc20527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4facc956c809d56d8196f269d92c6bd6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a3725bd20c095a6eb7c7f81ce48616529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c88f24407d8c38ea11733e3e268ba33530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332c7037f75a7ee38a007f71dee45ceb531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ff002d6a6bff219b619c3d8e747d2c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1f12cad729bead41f819077bb46a16533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eccddc60575049c8a39710a391b1ff1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9def444809d430cddeff0523c483d16a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755b5f97c6ede92da90dac9df9f9ff5a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e753731938914bda00d2ebb2288ad97537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988ea67a2d9faa40d1816bc9b8dc2d1a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2daf492915e9bb1117a50da8066d0f8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e34b0533a95207067f06a097391873b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ec714d1db9874e62e6814fb15e8577541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99a50dd7cfb71ca4c05c2efd5554e28542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea33d83c55e4da088000ae27759a6c4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf79753f792e653c058b82ba1fd3d2a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f411473b3016d6bd67b1a336a79d2b9f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9ba33eb199d624bc853ccd651fa57a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4484022bb93f3976ac7d710f155c6a7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31a4928b0e6ce9d82e6f6343af577a5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6de72e65066c6d3759f73a8171386f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11618eca91ab50f2a2547f95c1fb225c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1afbdbf04a3750224d5a2ff76bcdcc0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77661c0562376f5f78f65b41b9a5692a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4ee3b380636af1534044d28caa5e47553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23dbd10ec6cfd17f38fe7bf6c6c956f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e0f2663868e4da076f394dcf63695c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e58a13b8eac75fe2ee9bf5361f00d71556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792597b12f3192b8d1a6c3a1f52a3472557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4102008a883ae51f7b566dac11391af558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619dda17cbba4b2f16717fd1ae357fc3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e451b157e59baca861daf1f5c50e504560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81b140fc504a80c8ddbe8c606895a92561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da78bb0f9d0c390941eeacf1243a5ce562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427271d66e4cae47d7992464200be210563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5492aa0e6055c33bbee9e4b439a725c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0c5f061f983adb7b7e259f9a6e2b47565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9783ef1154eae602fe659857de8dcd94566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cbcf5f05c7fffa0642bf41539e0572567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8313d9659739ffe155abf0c005b2bf9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dbb11c8e0e5c10e37a551d60980bf5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da78fdae34a3ab50b66168a9d23c810570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa7cda44983be643a901099bdea8937571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876c6161fda645e68553827d1e383d9b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da37a9a378563e5995d7844b465dccb573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77769d25de06e56b41e4071ac69c3268574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329a3ae174a60e3565bf4844d318528a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bf157dd2b7587b36d704b54537e241576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cdc1a5670809abb5407f00ec2870b0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac086b67fe4360312b4f31101be54ed578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c0d508aa8ed82ddccf658e4b66cbb5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6595e40b052ec085da42472a38e62536580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c00a7ecc7766025dd54ffd3d7552fdc581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cc99222e29be1092017f834576af41582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa97771d26e7b29f8d1e1426b690ab68583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190bf9f9d30ff7749f13f1f7aa17a977584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e2ba335a21292e00c0b526c88756b7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b38fb951b673db441e40581a8faab4f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5632e9053d5122312b476c567109983587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41d15c819633b0523be3557f1732ba2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3f08ecb2d3123cbb98ed8030f159da589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d102ddfaf2daa5a35b81f2412fa6448d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e76893531f7cc48ce4b1a71ff63cc26591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6412f8301fdb74f7f1dfe6dcc8db225e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075e3d864dcbd2d806c54d8d0437d18b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9480cc66ea118697d58f984382e69c9b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c058ee09d1455a52892b2ec8309dff85595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2257e5ec91bdb0bdd71041d0037cdf2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7aaa7f6bd7445005c63fb58c62433b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f62abce0a67af4e10332ab57977396c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcc8a0baec79b13679a3e8229a27aeb599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f8ac942eeb69ca9f4f64353159268d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574c6cedef2f44f79c9c2b35ba63fe21601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b74e7bb207c3830080efa6a83b7996602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0dd535773b487e6ba1d0de072a0c2b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095a2fa8ced2779e10e84801e7297144604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13938f681e5ed98b69ed931fe4f5db18605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b545270beaa5e5f4b41ecf25bb8569606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b530d65db57b5773f14ae2196acade2f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de06ad0ca7bdbe1f24526f5e4e86dfd6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6478c86c389cc5f9e76e3e752e87f5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49c5f0a64d5ff0d726bbabbf9cd9d39610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43450ccdd0b03d2e5431a560c67ff287611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e695fe36f7586027bede7eecd75cae8b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5e84ea3533684225fa5d0723b36814613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c83926339ce392bdfe3edb644390a3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d42186bfa2ec14eddbbe121064ef10615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d7838ba8b7e302cc6b5f970d3ef8d7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb85d1809250b593c0621ead435fa21617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec797115be11cca2c116d1d82d072568618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a3ef40e40f33324b31d870ebb5258a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738a3b622ef8b61918b3a94b2ec87a10620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130e1b9f8b8b85db086fc782489e03f3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9bc4abba2e3affe3072fb6513219ec622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4e88f423f77944e393b5a46d9f09fa623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0c0e1d52050a3d3151655332883ace624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbcf690712cba797aae1569d25191bf625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170e10a8892a935b14005ee97634100b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258e36c23bac7d33f60e033c4c3d838a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815b26a1635dc81e4748bf6dbd4d1535628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb33435e90b3de7c9943e549b159220629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede7558abcadbd93842ce2dcea0a34cc630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bd8cf26b6360572ed338868c4e457a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cd0a976900e66b272e857e8b79e07b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982e5a3929b4784036f894a2f3b6a865633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd244f80130c87caeb897e5419fdd29b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cc3cf24afd4d92c498080a9ab9289b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4f629ace8e55b234aff53d3a5f11a7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670f9fdd6f4dff269acd89fd23ef3ee2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59efa4f09c16e34f283900055b2429d9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708e057da4ad5ba94425619870a55ed6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656bed4ff73231d828a49e40f296f42c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48710bb082b899b52ebc776a16c34689641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b149e264a748c7c6355204e893555956642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cb1433f20eaa6dcb65c9b4009da047643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7959666610c19e288bf24e7177b44b29644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00aaa5f231c563c9ec2211b642f7306645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bf48047d4a8f9f25389612ce5db795646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdae6fcb4f36b6187b12fe3020c6db8e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53cf9faa76a7a16c6682a6933c4255b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353773a3d58d2ccb73340a95e8dcbad2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad16381811391ef3a11c9c28adfb36b3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085b6144bed3f470073f4b9c99e3df03651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fb31b7c31303ac2b99b4205c73ef11652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088719e86a35c242b3473c130e0f751a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e201b8ef47ddeaa11c010509ecfb86654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b251f8b48ad6f121b8e583b11f79b5b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f8632e78d9518ac2d5e93910633fcf656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48d33bb9807234625b5fd51fb4ae25a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e08e8e9603fa04188a079fef2b4501658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbef8fcc8c5b21bf9ed1969f8500180c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4210ed73f3e014e76502174ffb3d562c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660dd9f3d1e4c37121d6893b2548d371661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a74e7c25195b604084b117205f64ec662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc91361d76fb46cd1fe40729ab0d20d8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1740c60603e089c75bf81dcb3d66c77c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5686367e86ddde01fa0145e01e939544665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9881c9c5e90fb2e6aafb87036f4ec98666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa90287087d4ef12b28acdb948c7175667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814b1f5ec9e2fab3cb7fb77b48912464668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33522fcecc8f29aef3babc0a352f290d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e6688ce8e2056cb0b916324e178a8e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01470d5c92926ba4b1365b457cd27fb4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b78f739aa851930dcf37d1c8cfe2e5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54b62951b158562a2deaeee92589889673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0fcfabd1d70f07b7117841e92b2db0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439e33e945d8e412e9f5fbe39edb0ef4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321badb77b72a2125cf654f5d00d1516676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90422bea3b03f57c9f0a203530ddd29a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5acaf11a0f2cc7d11a5e677d6d4fa21678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bc8f664a2f1c05710abc96a974c323679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8ffc4265bc18096c82a5edc4ca2b77680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f275bc1c897ef715e95b09d2c78a68681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1301626c93ab65e0a6ba38dd55c2531682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ee6cf7bcf2467ab132550d038a9e81683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598934722bf89c39fd0580ad5ef4f275684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf91c64399afdaf59c8853fb12cbcaaa685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec02e1c291a7623063aed156b53fdb69686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb6a9644b27baa6819185687c0ea8d9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b788950440852d683929325754851e4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9f7004c1dfeb84120649d6d3d1b65b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2d78196a0280900453d37de6861434690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8348046a5b71d545816c3875e89d39a5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783ba449e6e6b7f415a9d9983d422547692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578778b015e081deb5f16d88352f0a52693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695abe9fdb2dae6b5c9bf286f1f0d052694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cf28ad5267a809dcd1ce4fa6dd27e8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac18fd565ec0ee8fe1683274f11beb7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857502db86c586336079a4dbcd333715697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da329a38d1b5fe7bc8c08552a6f7c45698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577444baa83a750cb7807546fe854e67699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798b66630c2bbb685bb41a4b6b50ac01700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbd6f71f0d6373021df65552a71177a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf39c6f87aff12567713861150fce29b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90428759f9b06e0f3d3236f097deea2f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0451ef15e89af4bc09bd69d23c5b11704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8c42183af6f061488281ca8b03418f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d181f90855ed3c74ba170ff7c53754706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fc19d814a9f45bd939b1ee09e28806707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188217c27da82f8acb7b0e260d3b967b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c2f032c32c8c36504bcaa97d3bdea1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b744c2723f06fdd19ebb3cf884a15e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb348c4011605c0df300719cfb5dab3a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86af12766f0221ddf5a8c887955a6674712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678d60de47d19aa8127d3d2d46d10f9b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa0fdd54f62cdc3afcb4a822e821815714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cabe599caaa7a3ee061639c8db63e4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d20560bf581fa79bf848335d2c1012716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765d77e16ce84d488121b9f2ecef453d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3cb34b26557f96e9f4064287c21ec9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df48746ebd78d360c0de37964f2eef0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958d43d61fc5f8ab62e239d89260e817720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159bef7711fc2c4a7882e9c67987b054721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbb08b24bf96a0fcea972c2955d536e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e625e6c9f320067c0e1528de912c4992723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4030bc2c657613596e49b6bba38230724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a4928f4d34b0e41d46bb2cecddfdab725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c872eb98d8a384ea9a40eee4fa137a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c35fc0fb64ee44273a1698b1d278a2d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb22b26926a12828e76bcd1786376971728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2a139d704b39ac56f402d9e556e5b7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9335f7092324381a59f58c651ef2c324730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a630e2af4ac4d5ac5c70615a2ed46b6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f830d3d24ca98db9e1f908caa3f52694732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0861ce92c3c0845d5e979c5b885161733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae645cfba5448967d9ca974207a51df734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eec7e6c13645513fe0bdd171c1fddb735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5207fc210502b9dddc15ca51713b06736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1c8e5905d4fca9a8292311ef938eae737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b420d4c8fde3bfccb75827b0c8d4cb738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c110889d634a8f188d8c0bc6bed333ab739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6150eff99c46790412d25c4faf8f678e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff4457636091b756a10a62190b262aa741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcbb1a72e5bafc6a847cbcacd8e981f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1008ddd9670b651859f82785f81f8151743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b59cd5a829e603b65d4a722d7799b5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea47934c446978f970add4d201252677745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb2ee7fa784b78c416ad2ff4fc6f572746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fae1aa10941488d2552c670fe89f9f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef25e68ec8d2148a57dbab74a50cf6c3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa93ba0015802b39aa35bf87906e3fac749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb268f9634b55477b5f8d964f018d2de750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b11dacbc8b26623903840aa35a72d40751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24e68b54327320bd6011c183ec20b53752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8881b56c3fd1c6609991b3efcb41ad07753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696620067c307d72c2c1b7ba0c8d240e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947ecf0e7f303400ec7691fcb38a5a11755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0731f6ae0bd145ad208508b76e102b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c392777ffeba52c2ff8e98ce58497e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9d64948f530714d68c3c18a238bc38758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8e10291592f5016cebbc1163688a9f759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5df2a211e448ec96643b454fc448bf61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb5fcdeef3e914b74b830415ecbbe692.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061991105c9038d648219a887cb546e13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70c06306f3978b49e9143b410e622ea4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bb8738001c4e41c23d4605d3cf4a025.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c45c3a155d9eb752e010e83ce3f9506.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc45bfe3f8d6bcef62387542580998f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702a92ff4b13e5377633c96eb4985b4d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0db046c29a96b5e639ef631fa3a74f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bd82de403503d63d9ca86fd662220510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e6362c982fc686368ca3cf2bbdf4ac11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762d0f5962452c7543b9c486e7d481fe12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5b4e6781ed5b78db6e663bdc167df213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0614bfd459e055385c0510b7117ab4d514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78e0ed55379a74ca3956a80f5a673d115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29181281b128a3d24211849f541f229016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6332f081ae930e1bf7b94d42b4e9bed117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310c3a1ffd4878122fcf121e0f9620cd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87d023110429137ce22d090d1fe70d619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c589a2574d13565265903768f9a5ce920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dc3d9a4ebcacc6bc35744f6728631e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfcd28f9368c031ed0d94e5cec7223c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005df2ebcadac6d3b1df4d8b23d75cac23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0204dce11c2df332ed6cc742e5431a124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b6f76610889ad667ef15602bb204ed25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84da23a43cb6e767fa158419216da0026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69944534c5ae76e7860db598d39dc7e327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75085badcd24ab78da360d65189a0e828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300c5ad18f275419ae246a11270a45f329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6495c36bf602f34c3b8d173f1c5c9d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557e2ff50582550acd0759631ffb813831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae616cf8287c77fb60cdb17b0141e18f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccde8ba6554cae5629ee2619ccd305b633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4077ee24c620fe7e8ce3774127cf8b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39342be98684bedaf661a07e4ee17a7b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a150e62ca2ba9efac2c07e52ae576336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed036793d2673ca222b85ab4c977b4937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdd1f3302cfc893e697f780008367f538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7c2aa5ec9cfba521ceb38d9d93f01939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6cee0bb64a08423ca81290d951d23c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bc053da63e9b79ef3a5f0f28525ff041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce96fcfd45879e5b88c3fbbd8b5728e642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd37b1815467a70d3aa458babd8c724843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d870a65217a5f8dd760187b9e850605f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e371b1fe655f2d3d59ec9f872bbf609b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894e7c3beb0ca434ead526f13b0f0c9f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4a758fd863db7c53691c66abe472ac47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5b2e7df03950880af1d89d94b0047248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c122de4940e78fc3124f0ca81c2c68449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e5de2a5126e296854dcf8ef357826550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7945c0e09de8f5323bd6ac6154727a9051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b484f4aac81f0944a4cb50d9f51ac09952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee2b3478f3bccc304ea00b4b837c4aa53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cc8e29e709831cc336b1449a2185de54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c2566705b668401f52c9c83cf59a3755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4374ddc071129bd99723890cc0b0fa9256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39e197630979f7accc0b4d2fab8e0de57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c1f7d8b45a0a954a7db11b4b4a124658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed5fc0c3e85bb75bf81af8c139c936859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73b77d392a0d297e3a9a91e2273f7b060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f674453be0da8a63d3215b91baa9e39761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25423029824afb78e988d683c34bf87862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e1fbb388b9c399f260f25714495b0663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06713afe4dd3cd839a2ab11f3c471c5764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1034a964e38bb522db7bd4ab859386d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34060b98ae88d78d0402e8940b73f6c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7b54aed6a89c44d78bbaa9f42adbd467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5bff7137ff093ab702c465a97205c468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb7356d55852761fcb9cce379c3e7f169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab530064b205596b6acfeebf2d06fb470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5ff1ac02808bf45a3ab38de6d154bf71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd474b1ca9fb1eb0a735d5f5fac6f0be72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a77b8e80f1c8c8844f4b1dd18f4dc1573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87329a9a4713a21a7f2cbb3eebaf505e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6b65d5f1d621795ac8c9b22d4df2fd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f3304ffddca6f51245f1d21ab5503876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc878796d326684dce2ba37917536fe277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321881649f666299cd5e5d62d942bc4b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d6d1a5c0aca6722fd86eeb1ddaf49679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68590bf5eaa78548472fda5ef56967680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0ffd8b62b6a7a16307b1f37b62935d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7b3c8b9ab0e7e96ed95f9f41f3548a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a027566d022b14c8cd539df086593c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e2ec3c00d3dcadb29dd3cc3921ff2484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439f8fd6fc3d0e03a3becff66d153e1a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698b89239dadaad6c8b5fb339e01737786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba563e524082d6a6a1e378109384346087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2533393d4bcaee4d8d5b9346bca22488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaf817c0170b3f1516ad9a41b2af8e789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0681a259fdde01fc32b68dac9d4c3f7a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df8b2ab2ec27f4e0f6b45c99038041291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54a427cf7cdef64ba50973825a0763e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6636fbb0c306c18798540cbd555d543d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e2cf1332c029523ed6cef07e1ac41494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acda147313691a5b9fb8f516fe1531495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d547be8c9e68260090364ac32714e796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c18a64af5b3ef9561467c20719e84497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046cc5514e2e7c54b8f6be9345b1b76d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59edab647ed3f053e8263adbdd3c583299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bad35ed420eb28ccb64903368d13b5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e0817a2c84e4655dccd4b1002c23fd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad42f2151aee97169dd19e963485410102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d275d7be139a6a517d65bb0df54c084103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615b3d5230efa42f21d7105c1c8ae557104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65777007af73283f3269b52a18eda46105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a7a7e6baca8a5ecdebc8081318489a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddbf15d202ffa17f76f3ccefb9c16f0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896d34cf0e6ac8c0f1f57e9e37cbc1ee108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0b4da7d7f1b351bf94fb7ad7a505f3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f775bf69f6545808c67621fc5a6818f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1b80af4471fad0fb370a0bbe96eb35111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24221dc2403437ab50f783cc769f3a84112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83e6c304c2e00f0ed9f8b347659b0f7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ac90ae86c7ee22a95625fe267434be114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85fdfe38b35656b21fbef17b24e2c9d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50406ca5afb113d2d859144e1a410e84116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878464ce1cff35e30a2039dc0ec2ef66117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd3dd06b3e5041b52f369cb56b7a7f2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c8f2dbbfb29454e1a12f609cb46322119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6341ab62fef287d819141fde8df5c25120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa74173a7a9f95560ee4fb68d226bd5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6ae8ffa0926c31a0324cfcdd61c0f2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76431281484f5ec55694fdfa2f5e886b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e693145be3743d29839e7050d3785946124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec795c838b3b29dfd925272a40143e11125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aabc12844aaea3e99ba7bc81e95678126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ae85f72ae58aec5cf6ab00e09503fd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38922b37d0f20345c4a6620d1faee46a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830cb24dd65df8d93dfb94868ba9261e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56386b0b7801509aefa9f0df9b6cbeb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993801320dec26d8704900956def551b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f91a50be304b94a2bbd88b3ad1b0b75132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d15979c1a25a0f919afd2ecf139a82b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3637f13e157a2b9b49377566da9ac7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceea81153f35e7c2842a1d716e95140135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79b70c162adce5fd15616d3b7e4c893136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b57fc86e549ea27cfc8bac8bef445e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9539c60b6adb5844903e4992effcc5d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812bf07e000a224faaef888bbc150b90139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee404efeb281345a4d66f697945f444d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6abfa79e4e937ba1416fc493dad58a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c77e96eb5223dbc7263849f8818cfc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5764d46f19f7179109d0d6fef7343bc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff470b2e3ca1b8b0f5c6dd69eba68d9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dca62a1c8697c04513579c70daaaccc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4dcd5dc605c6e1fb536993e72f197e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bf74296e4f09702927b3f098ecdee7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2020c3f60ce183e79f5e0508ed67754148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fa65855f5a96a732ef9934d3b43680149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7df846a78398cd96044914a092c08b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf39232950223758f88efc2e817f6e2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b16361c9900c4fe9ebb50a638c2f9f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49c3f71e22ea49ffd872a1f48deab74153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19a3f261f38c465f15acb8b937c03b7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a04e4ac369bc531a0696b16d4f996c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c89273104519f22ee80c26923046ce156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f84c2be0176e38f25ed6d9884d02f3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480104f740620b173d5f411cc5e598d6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419c0d61f7b8cb10120055caf3e72d8a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe28da42375b43048d4d56e573c2e12160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5f1d5af3d7d9a07cac73cc839c7ae4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bd68bfc14cbd1e17f3a56878bd961a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c49280e220e4e03bcdb5a99f6048c1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187597f9d2a7af6700c0d1f91c4b0dd3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed707051569d3479d090af48d6eadcf165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec39a7911d0116105720d074bac33755166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d1e8102a376648b603ee38c6c81fb3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0826ff1eaed513933a835f4f91fa30b4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a7d59176dd78bffe27c60107ec6726169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4097006b2489f917e0e5aaf39dd9574c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6163461e4dd95005aed1ab98e2433e4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abd8f30779ca8273c85f47cd66422fb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b380805d5818ad6b5328af87d40f1ee173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4807292727ba2da7f9a919415f68d856174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ecfa423578827980aa7542759cd5a5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda93d56bc04e79b9f3384dc22f2c9f9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9163c159adeb2a7cba1d3a03b02370e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932beae66bed33e2ae31ad6695b6f3a7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7a17c233d6cc7e5cf2cb92630c5c9f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b043b5d4c829103d45dec4eb6419fb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed8a1646f5e0f21244669f4e4ebcfc2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88de9e241060a7f6f49eadf956c82909182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f88de8a8ace8a2e053d47144196fa2b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c49ed146206afc71b389325106e4fa184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31024894fedb54d2d08bf5b7d9b8b31185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909d97165dcb22225571427fa91697ea186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edcc276f30db4fee6ef477a28647373187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec89c1c5e757e5a3ea01ad3a8b22222188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782e1e852e91d11273f8cab8be990e2f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95890a819ed6864fdc547018e23b8aff190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13daac2c5bd4eebdfa803eee9080b1b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a78cb2610eea9cf713c69c664d646e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b81f1bf8c27c261f9771b8cc3a0da6b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1497c471b07934d8b7fdf05fbe9739f1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b626b61379e3fc0cbfef84d5c19f49d1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e66f21871233f1884dbbd9020ca379196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37103efdb5c36308830f87f9454f93b1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238f730be283f1be2f7a7268251ad9d9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373dca80d66b693d2fd548f43ec4e551199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660b01b6166a44dcacb62e2d42ceff56200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bda7cc3dd255db5dedd841497ed5ffb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c88125560e8b6336b41d9b5b3c1ada202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501419662c2068e383ed2a8a07d8efb0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da38eee42c49529dd482e9a233eefa8a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6f4cb60391b1d1da9597cf640dbe3b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1a985796260266d4757a229a9257c2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270eb1f8bf14809fd9b2582c0c83be0f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156eb66b7bcf48a0406c4c4b90debe66208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5546a95c3788e75f38dd031c9167b7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bdb088144494dca98e77452c7216d9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2284ddc612586ed23de9643d210b050a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab61e042f8d0c28f87869f03ade25cb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e823132765731b7c0510f2551070df0d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662aa58152e41cf2c01459d301c6b851214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf67b1788c73dd266cdf3e270ba41ee215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c393327c3c900c897826411f298fcbb5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd64db8b760045036b5ea73a4796401a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0887976c88ab58f61b7064b7563e1d7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbafc656a440da9fc3000cd981a1e67c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed6864eac85c6931d993b3654ee53b3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91092eb79bf20d9bfaaf1c7092587684221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e5a61f0e7dbc7481728496f5d9b336222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680925ce472233dda11a9cf0b7cb5def223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b2ec0ee51135f26bec8d287de46436224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7fefa5a44489e6474e346f1d3d94a0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe46ae225735c817c0c83b57b5f99faf226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30c874538f1315ab4ad3641587ac845227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe4ce197415a36e61e833f151cb64f6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a2a3ddcf28e3450ccf777ba73c9d77229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d32cb92dd37fa995463fcb435a86cca230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39e3dcf3f26e6ce675782f4f0316b0a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b896f575b47a1a5317bae7a7a57b201232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0faadd5f46fdea0ca7228c5ed9e02e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f337f56ac340eb9363b94c50afd2a5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395bdd4e14a8d34a9814cb148fe00d7a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dca61ef16442994341d65f60e2066a4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17200702331c31e591cb45e5b35d84e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe472b68a20e735827ce849b6d13660b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c682990778685f838ccfb032f39d033239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93912ec30ebae881611192bb76353b8c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab2b20a4b60685aca2474a8eee4e0db241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f10ab75eb6b00e5eaea519d8a0b651242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c8920f5916fa333df7e75e577cf395243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6e6a5d9b988f842c69772e83ac8548244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f084546e6a2c0df34585568b7cd7687b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7cbf50bc454a0c66c60f256822b8b7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd14fb3c1bd9a16119c51f179857b48247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad62fd3e14b8f36c70f3e6960bb5004248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac34fcc2dca82d74f5ae567f6279e2a6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c68b373ff301b72f68ee3908880ebb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548070febc8402976bb84b059dc4e006251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17c6b75e9b45161d0e826b37525028f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef01782a8fe421e3f18c28fa7813b3f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640a3bd2452094f5d2844da1e894d960254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8136ff8c85354e000a7261fb0207ac1a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfa3b476a8833b9db8cfba1133ebc17256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafb3da3533f7131028e8e517cc8f5db257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e96414db1092ad4d2654f835094bc1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43eccb905ee36a6b2cdc98d789567d4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6f2fd459323675bb596afcd92fa08b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f8a2db8bfdd7bce843b8501cf6e312261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b194647b881a606731041e59005cf573262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c802edb000821f94caf5b5a4d86faf2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744a48f4825df05abc57339af9b30889264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a166c5f704e85b7035dc210fae065edf265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42e0f67a5bdc2281486baab39ec8f19266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41d90741a681a56a4fe4d8db7987d2e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9335be4ce3c87c04abba882ac23c0b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9b9ead4c64316b93edf10844a63c9d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ca56f812d51c0f50d7f1f1cea66e34270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58b293f6d5f3a62833784c1bca7f5a3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767f586ba9b98e419b5b52d39f8f240b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96699b5cad6aa5a5e5509d92d4eb63aa273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b815cf4a3314da4d2134250b9f791b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f8f43beeaade600e0d9a3f234c12a7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f6fcc016e12883b9924c0d781f6ece276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956afcaa3709c141d299e0a5b8f0832c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004f4372f8fdbdb1fc8133f24906a32f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd770e81424959519e9baabe41105e77279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad8f546b66ddc71ee880f7f78cccac7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ecd2d8bf83d3feb07e0892227c9c97281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f184836f59bff3e9dc5488a00919efc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caebf60285f74cda823d08035cd145a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9670244f0153032133d7de42287b3247284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572e7e0c3c772187d98f3a0bdc9d0019285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3f6bc08b3ae40b9bec39bcb6fddc99286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29018083ebe3b50d340453f554359a6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2476642d3d87bf53b3eaf24ee3356e3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857c5169c54280e2ccf652456b938024289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e9efb85a47e13461eaa9d586e9862f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257d0ac28d298d98331e7344999afe9f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e74dcac302d683d858bb421ac3134a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ada04a5579dc0b36222c2e274a0f0e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb28ab7315824378b7d9e0fba785bb8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035702aeac6825f5b1f018b21d69a715295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20a8410ee728324d67a3132c66a208d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35f5719d60721e26198119bb632bb35297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f95f08435765e2f4f71e1fb241d9a5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4f36636a70fc2c1049535c6db449c6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7a5c67886b7db05df2758fddfa4f8e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b454fd4b58bed2e6c16f32bc4d96a28301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a76ad2173e6b175d31689d55af9dec302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c347bef70e9826066ae8e5e4770ce862303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f26d7b4873b284c60cdf2cc26840f9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694172baea160c320017e9fca7c10dc8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7068bc3ddd07f6fe6dfcb04623461359306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e112f8dfa598d2778d050002373fa2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48433999812ae26871b693921f6e1587308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8298a30b306868a6a7e302fa6fa8b59b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415e34b2b9f45f040b621db2a8e76208310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aedf90e237b3ba4f4af35586439845311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d435dd993b717de5d6dc840a01ac4b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2465a57d2e89628a65e1d9d087a4dc1a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29193bf2a12f58634c89e146687a4cd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db42d205ef3794eb7be6a5f6fd8aec0a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa3e5916efb99e24df83ad3b5ebaa81316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355cd0e501c4a090c5e9747ed1f6ef31317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f47f493c05c94b2c19e4673dae4b8d2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c2d0a2afcf89ac3556aa79fba4561e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f364e512280d3e258e99322b9ec61197320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee9bbf9d18f6dec7a873475642af5a4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d2876de3ec2209573e31d54db92b1a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e50895f5bf5735fc8e9546176bd834323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbca0fcc30c7bbd1419262c3ea05c891324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868d57e85bfdbf8b6ad5a40c0ce096e0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1be1b5f66b1fcf9be732b7a05e7258c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0b8034b656158d2c0d4888071a9ce8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3785455a542dc11b2d9fff62261185d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7184b4a768f2307696f67c6af2c5ca9e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb8e5be7e6eb91376d9b31a0ae359b4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c678b03a141935edea68ded81f7538331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1637e925c527b3fa6759a35e4c16d9f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5efc20ac3dc31f49d0da02f5b9b0f7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c991cd9df83b08ec5d5364bf10f95c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01d60d327d784567561b4932c5b4f8f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087a69e40ce94ebbbb1d5e60062bd3cd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d5850d0575ec5122904ab3b3d5fc1c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f3f23a1ea4f59b0cfc4c30f02b31e1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f9e349fc77998b89d998265538c0e2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d379c0ccb1c67f236a264df9a59a1588340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbc9d7265f17cb73067c4eb20d3b8fe341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39675336ab1f9818c4f916abed025e8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1960079cfc63be788e96ffbd701c4687343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052a25c3d27ab956ac058c0c0c36d9fd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6689c8917f820c8ad05e3f6faab9590345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207102a5f971a75f3dd390ad92d0f11a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb23d1b5b76faf8abd32ebd8f4c0268347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e887f1925f2610ff0cb088c9fce5dca5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ca9430a2c0a95b9ea8bb60d8a0a733349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32beee5ff60e2a337e5ab95b8329d400350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87897b0f55dd34b4d8b2cd01baf00719351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7131d40a295aa62fc2f18170fee62a1d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecbde77bb7f2ce4a0f38608d435f52e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01451dcf996b6083c9ae871114d861b5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cd4f117825959089aaf7092039a51e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856c5499096e2a1939262437d8c82c26356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64d817b1393f5a767747d2a381e8683357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70377ebcd00e403943d98858ff017cb3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e5c1c0a93582d49f5721a8ae30e060359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cc72f9cb8bdfcf9ed32b32b896b75f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e1a0c3c2f230e7c9726ab2f9e6c3ce361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e86c45cefc6eef4789c2552fdf02d02362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0acb620f4df2701b9c3db6a0b04663363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8691c5300544fed0f6c0c3d273703383364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc4c02b8210d68781729da65d26bd35365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb6b50013373afc1330c2f54f387522366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e80cf869e651068baf73eab7d2b2f7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32de07eae8edefd7aa7d949c066d80a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a00f17438e2d351436756a76ec7e325369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3e21c7482a01c5b9b46b62d6a46d01370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96e1a2cb78a8e8ceec177bb95136642371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716c2ca2557ebb33da933f2d20181736372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9047880f71001cd784a227dff1017d3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133d331613aa533fc662899db30a1c76374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e2936efaee238fec91a963f2554454375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7e8b4e5cbab012105b84e918db960e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0981d90f01a881abf4585c03b41c1157377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd9e087c7f464276e8f75f02b7ecf4b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27bf975a99b2702bf1087ed8897ab8b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a9812573abaa586bf6ff7569fe23f2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab37916591aa730e2b595942bc12382381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb59880b4bc6181caf2b7749c2694db4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5114ce333c896c17dec15ea56baa35383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0817bcdc841b85c129729e8be9facb7b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014a1c45794df65687170e5f6a9cacb8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264722071494e554be4b49a0c945b5ca386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18c61b63b0ab1a585f3d8cc7d0f51e8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08f6059176aaa36485efe0348cb0851388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b593bf64b26031827cddded4e42fd432389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d638ad758048005e9ffc381eeb828dd7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ef4ad9374e502d0929f487c868ce43391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa3d323711316a972e7032ffd552942392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178c3ff2b2039a961283bd7ed5d7a7c5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc480721d81f3886308556c7393cc1d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fa0e9bd5a0c47efc77655cfe085642395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cd231e4d6d290c0bcc701d80b75dab396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6fc51c1f5f2b5e26c7cbd3fb3a30e6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b62034eb89e96c2ce4adf7f843f5550398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e101b1267707f8734024504511d0be399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414bc6cd04203f118bac95d01fa1ff44400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9169a27752642c7fd1de4799b04d0bfa401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27f4e853630e9f55a7be44ce9ac6967402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffa2512b6a44fcbee511f8aab331514403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5782ef4ca109ed7ecf160a7e9b4675404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d78a69a82c16c74d967fae463ca53cc405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff8ef1f968a67dadbd1e9cbe8b74721406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949941ff4b1d978dc924847166a2f29b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde2b4b41066103727360489a78aea7d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7422f884a563fac73334e430e60f9ecb409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36d34b2204aa08548053d27587a56d4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6a26cee8316e52ec52d1ffa3b8c1d4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee65d91ad811b2e0a60a3a964a23b09a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2784a17cd7248b4360de232225920e92413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7a4375bbc541fc5714dd5333599a02414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6b103b6eb489bdb0b88e9176d1eb60415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd342b88a04674c6377a867dd653f2a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bde8a20c00fd158eecbd79f023dd843417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8cd4b4e4875cfd5761cc4e5c5bbcb6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12975918032049c9891e39bc6dde55a0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd0c6cacf807a3d8fbdea89492f5c4b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5da4bcdb33ddca5c3792e29f257882c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61ed1d350b7ea9c8b6d73cc8605e39a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec115cd298becebaedd287cd92c6c6e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c46cbc1a12398ab11a259836604075424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ee703799613b11c48da0ddb63dc09b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bfcebaa646cd6a6b9ca5f46142f2af426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56834616c2f56560b78b3e0f71bc473427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36b15f9b807d0fa888ca76492981a4d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02212d9a9eac5ae6feda410b3bfd251a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f94f6a9c983ed8e0f63e35ac4cd7a0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d964ad1e754028d8fc20e54eb9bee09431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9557af9a88ae7f284ce5812f47dcc72d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4e6696598d4ab12e0437a704ebdafb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab35e4548fefe0464093f13c51b6a5a2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee17213fde77f8351e94c9998acb2c8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfd9b1afd338639dcece60eaea69a74436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d194b39eecedd87978da7708dde880da437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5011ce6c5a8e5b67f0fad0ff8b7c9c3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb8394f01b4edae6b02c99c0da94be9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20cd46ed9255ef18cc5c0e1fd5c9bfa440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9fd7424033575525cc5059cce56a00441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f3a4055f77b3c9bae06e6820d032ca442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6df9fe738b165ecc21c911ae819b27443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b910e5734aae1909560ef7ede821904444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e78e42129c4d2562016dc95d01ec2e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6da08a567d775dc2e3a45fd8d19f3ce446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2616ebb7926277f88ccbb8e2aa2817447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527c7099f6098a7add4c7074c2bce4a2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffc95f63039db17e7102e275075a93c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492ad1c3e30ee5a0776d9f3b64661ce4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a26a2ecf8c5723580cb20cfeeed375451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de29ce911d4b59b253f116e07f42c9f7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294fd703ebf5a84330a92b6cf273070f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e5f13e06cb5bfdd6245fffd676392b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed657d1be18cbac4744684dc0a39a9a6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc43c92515c3d9e788537a06ab78671456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5cae1a63290b5623989c2d041540ec457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a025cbd48e63a3daa501acdb1f2148458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dd166e8293271da7d0be32fe456ba9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910b4d5181862d4831b155da46afb145460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78952a1617e9f41621370bea1a292687461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada1114bd3dbfe76c817c579f3b3631d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1d1477a7ea0c5bfa8bd68eb3f787ce463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588cbaf3dcc37ef59af87b34c419dabf464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb65244624e2d0fadac54f9038d46e7d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77750b3ef7526e5a82338b6d6f5d1f61466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbf8893e76e0ca973ede8564cdd209b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0cf144fa48f77c24c71356e17dcea3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e4f5ef7afa5c628586b20ea73afa21469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f8ed78353264cff38d4d3f8ca97657470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4bc088721161ec5f91b93ab101d5b7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5c60ff5bdf2a212c5015b9657f3de7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e03d23d7304eebb575f22414e12af92473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74c7ffc91c68da5c00860a47fc920c0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db42642b9550250b816dea88648f13fd475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5647bb970f21910136a11a45180c6c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa2d7e7a36743cb04e57bf9cd322885477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015d25d4ed020bd6c778b1e920f5943b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bb6e4e06093fbf787c0fc8cc61a0ac479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0a41ddac28ce68a158e7331eef9c92480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0a9f03cd2f0e5f52878aed1e536197481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1efb8dba5a859836992f68dcacd120482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3697e9d4444a4dc98de9bdc460943db3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efb6187f6fe43feedff445bae98d429484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f20279cdb24d8e108cfae29b36c7123485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ba43699c7ad66a8e9749c43980db8e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd041ee6e833d90c6bfc160c2b2e9e39487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd9b401741e49a79a87a087d20dfd89488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bb4c9d1b13fac98ebbfcad7269fd5c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44fffd1267b1d26378d51142721075d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26738eb77d662c61e4b53858496f55ac491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614c75efa257f37098fd44dff0aa4f8e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2603b34c472aaef6157a3e461af09784493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c9869b57f2e620c73c8b20c61ecded494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c42c1c1de9ba4d90cea5a54a6151213495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb94c21bee20a5123642984ff616d42496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52b3847a9341f1a903328882279c257497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebb831815f4b36ed6735ee36a7b91bc498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8432ad725a8f1fa83a35cf4c601ee7cc499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54b9b4ff7218482ed7bd4fd8d368445500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d457dbefd4c407104f4d233bc1daf921501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2bac9053e8adf4984ce81b1d02a47a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eab7b011033bdf4fc45529c1bbc065503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27040681a56f3e30b8327459d85513a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dac1e7380f99b2908decd1b6528cd5f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eba43b3ad6de76617f2a8b7c7a381a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9da4d865a3a9fb9bf16834c90d855b7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f05779cf9e021ee06ff71a33da5187508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a7275b2405f8168417592cddf00c4c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77b129fdb077f5a64a8976db83a0a02510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d4dbb8a2348dbaeafc9b0005b1808a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8239fb72b08f03df865527abca0679a7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e4ae6ba7bdb1d26f943d81df33a912513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97dc4f86795d30c1404406121333898514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f190b7a559c739edd59a29db517cbf1d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8de841cc30c5f5609e1b22383ef14ac516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36073addccd17db1f3ddd9e8715f386517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc38bd44fb84810b41f5c967ecb1a2dd518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06988893acb33e59be13dd50fc258fd519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03290e351b11e4187a6428eef723dc4e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fdc3077455feeec0a179bdce3e5d89521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7757430db646beb44b634cd3fe5977522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd4195f1382bf41a3fb999faafb7fcb523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d250d2fa6c4e87cad1b818db9a52e6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79501fe0712566e5ad76f36dfa9bc11525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a3d585f9a17e523b94e82f24d81079526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb9a2963a2a6037503c138321a06401527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d87f099ba956628bdb6c016853b0cf528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12de02d4987ccbdbd0c0cba38f91898b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0fc7ad85513f09d484e588aea64dc1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51775058d68b62a79130dfc0fba2f880531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bc45e8b0a3847d4f4959377dc70d8e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3facae5ba8c66047a3b94aef006e292533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b196d1af6cf2d18e8cd72f8141d9926e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03291a11ab1200bd0d2e97b767e0e768535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3963dfb57002f10a5e42e632dd1b1e5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007908f8c34e0d60d4ce0ac806e7e249537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8d55b43840ead30e4ac5780d4e3064538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b047ac58addf611d20b6298688f3a1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c37957287be0c734409be229f197f33540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aca050e7e8d026caa6fccdfafc8510f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e3f841f3c94e8640838444e874449c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c97a7c0be5339f03f013e925ba0669543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8664ff68084a66a19607e404d90b0e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf778de2477d078d730fe57744eea1a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b2588ff5d6535e804e91133e278e24546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e35da104f73936ea0ba7fe011051857547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839dd3c3f6553d30ecb9fb7b83ae1952548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39c7ff566172173292965001194d718549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d134f9e05518ba153af7df972adb05550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac08530e36f30b6132d6592f8b4598c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceec5abf240cf78cdf6690f010dea3cb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32ca47b2d42a565ab2a6a3b76398b0f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ae1383f0957097e8c3b76eeba55f12554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55033943cc3774b6602ff537c8eb8e08555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de6e27b009d549be28a05c824823271556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79159f7c69264a5e6c290259ad4a8d5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11764824c214b4b8f12d504a7eda8745558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5451dcf01043233dae638b1801bd043e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e806e9066be8a3ac941e1d9a0a3298560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a38db155be2ac480fbde7c9ab92d7f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b53ca4012372ba7efba2b761eb862a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae190a73e84fa77cf77e6b567684914563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f0904d8f57fe997adee8805b00109e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ffee58ffaf2f9cfccc2309b89a16bb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0477e8ebdc76084b238c464e5d58c07566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928cf51c56a3843820bf000e32704f86567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729e5abca0d61d3cceb5a48d2772bef0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53126f1c024ce289abf9990ef986c439569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea950c2a70d70bca06dfb7c1a64d1b7f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051886ae0526ef98ab50d62a107a4c2d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed175070217ab942d9ecd48837f1d418572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431c5f56a65dd604277c9514b0eba212573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282658c480df0f3483122e024c49b806574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6026cabc0195dc514d7909886571f47d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9a5830f75315548219149c8d7b72fb576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f03fa2d52df2289f904875fad4b68a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dc2edbb7c2ea047aeddedf4ed8ccfb578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77950f9a5ed02f4f9c47a21f89c4770579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad0a3c1707fcb2c7a160db23cd08fe7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3fc388b1877a50231269c3a4a70b7c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4e4b3215b98d52537d390a8607cea1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8b3b178ead68dd9e4870683ac77fee583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf109152a105b9d5d827b28705f2ff9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9122068a59ddc34ba6b5c8d64257b026585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae07566055fff9133ee00be6442a56b3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b377e41abf1fee400f34117121edb428587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73409c92871670dcdfd08d85f4b4397d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f106f5471907fb976395860de93a9022589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2510a4cfd199b1d25d50bf4fe545edf4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f3acbaeeb57c4ff0567c8f0b57c0d8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb6a2b9d75fefd28c06a9f02d6afb4e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2e75a5d8d09a40fcededfca6405fb4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baa7d4f9a40ac39ac67be6f73aad8c2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5896b5f231c2c00481ecfa7ab531338d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2af8b66ff3f5778b19e4574eabc162596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393baab783c6611b0dbb83a8eba3149a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74138062ac08921964b4a87ee1c1cfe6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9d352cda2f306308077b62815757d7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084ec6af59792c4ce165ad7e16c87c85600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8576a9e4eaa4cd78b32c79750efda222601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cd22bf06db6ec151447ea6d1681ae4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38824b3dfdd6ee328a7b980333cbc909603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c57d37298969e5d562dbd836059a5e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ec7c8a2158a95e327d9fea501434b1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ff78e0db13a0b818bf8a4c1f4508fb606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fd892b989f578b2d9fd83b46470010607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f5e906cd2bb7933273f7166f50667c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b26101a0594e04479d3409f50e67901609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00da8c6b2592ec1aaee1842181343314610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40d223338e9a3d2e14f64f0266c1700611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2a7f6518434ae4b8ba68a6436cb46b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c357b1c9bed2e3553206157416686a2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b565273db69c6ea2fdcd0f744b418000614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f19676ae2a82c95ae476b87422a9ac615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab80c2b8f7bf31ba18f92ddda8c38a6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76f2fafed0823f6aec7594a0776129d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab8560ca12c487f8ff0503caefa794a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb0ce93fb6156698f96f418afe434db619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7fcf46b3204c8b7e7411c0d8457765620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4965fc7cbd71e93c99fd2dc7f59945c8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9caa516a03af2f3e8cd5900db677733622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf6965cba67135b5c83351e6c56fd60623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b19e6d8eb5542274ce332b60aa3262624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e217159f494802cbc57da62ec0542e5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcfb5e4bbf15e294b15f9c03b3a1e2c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4587d9314ed2e1512bb717fa8f126b25627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c153824040091658578570280a92421628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fb3c894c84aba66386ea539331fe9c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5617c62ef9323857ea8c7b0f0fae76e1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d01033932ead4b85005a70ae2a8ec0f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7742a12a6e2be357e7eacf92b05ae3f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09adbe3f75cbec310436fea3d179b1fc633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243ee4469ab0b51bc8c9052dc5e26bc7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918809c8f36426b9ae84ba6d11c14646635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cbc03ddd1f39ae3dd920b8bfd5378b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7973ac7bbc0e8ffa64c025dd466528d7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa91b141b9799e18b38c241ac6c5c7b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c07d5296b648fb1bbc1b873c9b7e00639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58451d6da6a68a21a3ebbe398b5f94c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6193093f545576ab96bcb3f916e2a6a7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95bee2f0a68a6142546f27083c6ee62642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d042bcdff2e165b6c20127e5b56a958f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3080af9a549562d0d233d379ae436513644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a70e80549ffc914eedeb57c95ea4a6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8951f096a39e63670678cba22189bc6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6658efe788fe79e80ea9673d0bbb095647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384a7b54e7a3f4dd2cc218862ee08691648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0665f0b87207d1af1a84f54a6b6423d8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daef3adc1d3960e5665a1099fdcf070650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39750e7491fa44951ff9ed53fbddd524651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5ed0277a9432d789afabff629df763652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11009947b4c4ad3de5183cf47acb84f9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6417807201f0877f8fe11f80e7bcba5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93d5991a7c56c87ed864a5629bfec5d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e9a41fc49bc2931fad0b7a4c2ecc97656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369a175eca09ba15e14f863e0cc80707657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe4296cb9d415dd7c4de7d47432e6c4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d6f31956e1082aa89b008f6f9400f4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad315a2364af79215069f2eb69e0de31660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927fc8cb996ed9d783f64bb40f2227e8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b30b8f18bbe991af1c5bb1735cf818662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5291e61d2372720d0c70c9b896f0c1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76a948c808819c1697bd1b45adbeff5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1196ff49a7b23e49af818d960a86235c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4019048926435e6a2097ee1d37c325ff666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d981df442df3639ad07e7e3cba14a4e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42eeb1310187e4574cd363125c53704668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df40c3eb8e63321f557ac9e8116f924a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fd71a4e28a0408a8bfd354187cdc0e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4b1367786cc1c4894221712bbf0a91671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2926d858c4aae180483c3ca26eeca92672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c332c2c5bab3055b4f4aa54fd5ddcd9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7662491d04e8463193e3a3133deddef3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766d7b4c0c713c0f8a3e58d8d535eaaa675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afa2186c9a2a113a3249a25d3cc5d98676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15cdc198a3b0c458823cb4216307783677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959a6ab6f5bb1c8c8c1e3d4c395daee3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbc80029a5ad35335857fc893e75a98679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d534b9eff479d7aea7e29ec20797458b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3276ee1cc3a30f70f1194871b73db77681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa8c8e06cfd88d23d2ac7384da77665682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafecb2cf025e0746e787d418dbd1eeb683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2222ce3f944952abbacf930110a72170684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea6ea9d937d9cf78cc0ac86dcb70e3e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2062eebfb04a83cd9fa862d2897cdbc4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50484fa2eb3d44f472f3d71efaf029d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5278cc52c396ef4b5fe80c9b516cc5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581aef4994889a13afd0621876428fb6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba87aa03e710c2700a98d279e12719d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2efa693c3ee3fab80b3c37e61ea8b7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507c323e8548c6451443ebf7197eeb5f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece328b5c40f845f008a8b2fe9f65556693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0d44cca18543182fbfdb0df54f63ac694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f4f592e84c2ea940d497b4fa8951ce695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dbbc615c023c244f1a7f2ae82dfcd8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb3c10af9a5224067838cbee64346bb697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089f833a5356fdb12ba6f5d18d2e075c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50378960d9807eedd75b13e10060d856699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d238d4fd8caa34d6fa10fdf59325d116700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa245a73e1ff39a8c9fd9a751f2b7238701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71f717ce5d103c23a8db17a4a6c5e45702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049bd8bdbfa300e210880e9d22a4cd0d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad6fc04fccdb5c9bd61c4d49ffea1c5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7236016a0f3a6761a0191a55b9639a41705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b990a794d96058dede6972a03bf293706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb45d200300fb53be3b514361def673707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b1caf76637822d6ef4cf0bc1e31712708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af065fbf703549bd0294b065c622d70d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff969d8fc2becd16bc94a80c69b3c02710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9f1eb3b1332d2187dd69ff720e0ba4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0a2a222ad5ba621455c65747454202712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f84b636712ea53eb78533a75e133c8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5aabc2e1f2d092e064f111e7f42927714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642535fcad86d30867297a4118f4a99d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b1f1c6bfa710f9d43ef08f37146b5b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580e8f9aee0c21edfe6a2c46fbac0673717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf6270d5d6117d7f45c482961f6b101718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818661b281ce9d119160f61f59d25d7c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7908dfcc6dde1f71f09aff4061b1697720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cdffc7ee36460def063e80e320fe30721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c6c2a533a781afd5afa0b6b1d0c8ae722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bf6e1c35c206f9fb32832f80be8507723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6150198665035f4a2375fe4a81ac61bb724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b1971db0c62316c5b675b14544f904725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfdc289096c2e4aced1e12edf278896726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1869ba6f0fc7b21afa86aea588235422727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21719070545a96d5b8eb1caf7f3b07a3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791a0faefdc1b22fd34f3bc9052f9692729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f654ce348a54e22bad8dc02e228144bb730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5af4933c734ef3757aaa5cdcdf3b307731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad9b7fc3bcd2aa3855b74956cc5e707732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e06682545be55ae05f0804dde420a3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1640d1d31a5c196dc4b09309a2507ef734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece7f11c1d2c469186a45679df8c9038735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f50a951dcafd7810105dee9506e0a5c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98c8cd564c7b336cddbd5159303682d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35885efa24dccc7b0c957cdaece316d9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453dc79472a4286003bf4c1fdab842c0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae731faaa3f980989d896a92d27fa1a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc25e76735d7cdcfef2a65ae9202397741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa80d4d9ee0b91f9f9d4fc1df83c590742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1072bbaf2a9eef9d79e257323283a2f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e7454be7ca5abc724138f154dc54b8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f509db7dcb3d02256b28fb5c6e1dfa8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21612b1d4326667f6d0056e556d4da7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b16202f1e128e466cde2d5374ea663747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fd821ded2c9b5d899f191edce69a40748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1b4c786e191a60b4d4b795d9234279749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93407f73b6c49ecf4ec63bd253d89b2b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb713d84bcb6d91931f309d6ea8d57b0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0abeb5c157c50ed51c386f839fa1fca752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c915aa0ed0286adb61a61b7ee5d66d6e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851a23a5325f77c669fcd7dbc89946e7754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485a00a8f35d38276c9940ddd8426073755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f4e9c6bab6b589d3fd07939d681e7f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fa23cb77f58c2976a9de982d4562c5757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd6a902dd1e49497066ff4a577ad110758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88be1a49ee4f0bafcb88e46735941385759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>