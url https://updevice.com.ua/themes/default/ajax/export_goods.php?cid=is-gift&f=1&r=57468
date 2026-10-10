--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65b8496eed42a921ea068427b4e797e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e1260f67b3bcf358f7211b5e7e7df62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4845569feb564e52f38f7aa72aa66a3c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea87a0079d60d004a67da4041bad043c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026c90e78edd4d7ebe81cd277bae00765.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d163d1482d77898ecad7f889ee4231826.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da563028e9b9bbde98b1833f21868557.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311a69e964c2b0dcb41fd630cfb1753c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6284a3d6667e5506ce919958c767491f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0b02b566000ba160f4487fb6333a6d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66646e066fab1d23a41fd68b8b0f63b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01533d7959064716322fa9671eff76b212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1f7f6b5ed0cff8a838c33fdab648ed13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78928f8d8f3d4b9c1abc64f8a0766d0414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7086ed4d8f5320b5adc06986a031a74c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e2ba306407cc90a22ecec345e79ab116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b215675c01169e97c949cd4dab5485a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f92a0a589ca8fd875dcdfcdee78dde18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1bd959ddb307800756464696cf19c719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367a490cb1f9de78445a17ebcc48b71520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cffbffd55a5bd6e1be1e5e2d4f68d921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab13a2a361bafc122b01bbdc585eca422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd4da6e13446502d286e2a7ea7515b223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2523480aade1e4c5c31ad3b21b79d17524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592061f3d65d408b0c772466c4ad123425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c60543276377119ec5ba4663e3c4b9e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fb2ee3e310347ae92448016e0a5bd227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205e1e7c36c7fc27c2b442d8cbc8ef8128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a163b4a1788ec2a225877f285e2d022429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85feeba2f9cc9db6c3878af6554ac12130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12557a4167cb540b4ae58f505a365c0b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df640f84f85a9c053bbc4d02e02c0de032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27dc1632a674bb6a4fa3b412a7b914633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc3c03b176ebb4779aba8185a93dca834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7622a31c1d8432f81e1570fbf62f1df735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ae5bfa5215e8ad8b7d6dbaf999004e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01affef3b286af9f9c3e1fe499445c1f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34231b2ebd0f79fd4992a0f76f8075f338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9aea2b96ae15e209e50c90007e904239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d8aae3e9ddbe8256b3ff548cde424240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3a023d3d4d346c6fb991d748e417e441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120a7e7a4684452121559a401696bbc942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06483d21dde7425b58b983fff51102343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed2bdacf1c5f43ddc64bd7f1812d64944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2252d64b29cc93e6e006ae47e1f5e7645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9783d9d50993bddf1396cbb3a8822d2846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d926ba9d1762d41f508e397a05c0e76447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52c8ecf03aed330ca6d5e1fb6b1a22b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce522bb966c7623313947ac3bcbefc5449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3358dbe4fdfa08f9945df2777d1049250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c2861f3611681bb09b516faa8b3e4d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a3f1621f29f850b641559ffb229bbe52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5d25283f2e5cdf9fdfc34b084f795453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972b48c6928f8e94328f3f06a32def9054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee1fc4d3008850b23a255405d48f7d655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d6fd7414720ef868aae11aacb3611356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0173002e917f743d8d0321ddd2380d0a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054a4790607b15f0d1a2e981f46fb0d058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bbf88e94ae0b3e48ec81d3005ff75559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af71066dcfc033a9fe12f30e32ef7b0b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d17fca746d207e7bcadb7c9d923f8761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8fdb9cb86ec9fb54066f050a1a35d262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bb11841c60c1215a9ffe6ddd319a0763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53054cda935956ac16eaf0041c996a6764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa09ff378b4c7a3a2165988df947aa565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d225eb719a6324628f8873695b008b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861182d98015904c5fd38fb25850b20e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbd40d1ea077bb35c69ff8a80d76b6b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82914674474e09be711ebb8b5af5cbd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6113b16876220fbad33a9aecc422399470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142096a776ead3f89591e3047411deda71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01b38d42dcb3ebd52441be513c6c37372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992a8a8db1b361502bcad6f2341ea44b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406930c34b9a35804a7441736de6ec3b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc495c0389d0ae01e05d1ed184cbb0b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2524f606b00cdfeff357fa17534c93176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf7ec6f74992f058c61231f8367908177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ffc939e10a641c5eeebe502bac9d9378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9530395a689d76a67ed43ea2ebd5c98b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cef2a593662f9839be7cf0db8cd558680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ed69253f5330a31abda0e73807d96b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a83361a5d906b3d54f6a7a11588164282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2986818131b26d284f2be5fa0c8d496b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e50d83c51b6b3d12683509c3a7be2b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a5b7e913f3585e5601b719508d8d8985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe89d9efd3a23543dfde0b5bad631b486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad83746c7cca51d756171e1cb85ca0ce87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a4332e57a7c76c0d73347240b562cb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f244a466de08c3c203d4bf604e5bae689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d1b1f035b74af09212bff529d6f09790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146049196c133983729ecc7730718f8591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fd35a06293c2756becd785012e0e2292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0f7098efbac0513f42e0a348e24ebe93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f968c2b28974596a9b43830956c45494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c365436750782a83c7b6225330e01495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78324653b14abdeb8d6c3d83cdc1408e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb457db606c80b08f874384db42ddf897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16833e5b44e92f01ed6782fe778c834b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de55918fc17e4eb4b8b15f03a916781999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bbdfb28b2149cb74a74a41df653b72100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428563ed5e2f98406dd0e7bfd65ec621101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23c1d3d8921a0a600d26569c72cccc7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f28e241730455b64ce31b4ae764bf99103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf65bc16e5fa94cf39036c101aeced46104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d74d9200d805dc2385abcd92e8de6cf105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0833c298c2a583c8e449aa889172daef106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a370fbd4fe4cfe9c5672cdafd3530eb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a6f2c7d14e0aa320165acf7b0784d2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9740aa15007c49296b91c7293cc10523109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20049892e35467cb9ddb02a08c96c286110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be51d637ca6e5181e0adc2f616e37dd7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114d4d32d5636ce5b2c22ec99a677a72112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3907383202866749808c8b773286b4d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaaddc75366be9911caf94a73152a02114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe2862e8014064e1585c6b9f1c76abb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cacc4a0c8d8bbc299bde28951edc6b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444ef666037929f159b4d68d97fa8c76117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66afd026086dce5601691752322365a2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746c345008847a60d061eaabfb1a3a2b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a932bd2370070ce7c4162fa987eea86120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b082f7e975039101347ae44b264b595e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce77f6100f7261b309b368ff4949e303122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3358e8697ab6114ec7db18614dac7961123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbdced5cfc85c9bf23b754b8a120adb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a0d48a5aa985cd77d4af7ff2cdade2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7e75ffec4744a831bf3a33d6c2a9df126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3513f6bbdea90fec0621943ad46e053127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb1b0ce4c5a24f4b27ba78c61b445cf128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175527eedd93b3529907292c5132e9ef129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19555c6b5a6801963ed336b564296ad1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc98b7a9f1f1f8ea16400f56746ea74131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde60e89c4ff4c780869ae0d5d2de4c6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fce666d67f59f23f08dd0c6327e4441133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a0c00f6c3194723f854b9ea5546de3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3e0faf691c4a52108ab1c0d5f67ccf135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4f02bc91f49806aee84198e28f451d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6150fca0f5c79781fe6d5eb73ff7cd1a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63857b1eeb4295c147c2ca7d515fbbf8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6546daf137d2406c725f90c0db5532139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea238638165ad4d38994802dc002eaa7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435945d3eaddcef7dfe97f0e24519465141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cf3c40c4977dbea9188a00a6dd2f35142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a3b4c37d101d6dd75a315a111236ab143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cfa32457d37afc91e4260628c87be6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100d839bcf66f1cc28482af33acbcacf145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e124bf6db8279a380dd3bcdd45bc353146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22079e6287ba193e197394778187141d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116fe0628d19d54432cbdd2a7c248aea148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1042df9ae5a7dd71def8eb2523fa1b4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811b39213394ab72b10d30b05c899965150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95ce93069f12df72cb5efafdf996993151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdea2048a9c39819d6174ccdeec0e28152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2afb8dccbf13196c81f86238484e6b3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107c8c3b1854d26b7a0464e6724aac56154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9d863c338659513ac76ea26c1cb191155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0773a9fe6f66f484893559a87e55dcb5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50a109f2637131020eaddd1a75ea9d0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba6d6af147be20921a68ba4c284dfe4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb56dd5bf26720d48a10c384a9a515a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a205f4e97cdb0f24a43851d7a34eed160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c808946f6dc12319537c096b445e676161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14473db94d95e0e22893735b5e2c7d6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbec7697a5453f7b54695540d86f5da5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893cb65cba164c22fe31bfa82d6bc3a4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7704d29ecc7c0614609b5467cc89bb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ca5bd94c934437b91e3680afc31285166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1b4ce5b7a74795b3e93ce2e2780888167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd87b64b70a61fd7e9a5e3230cce3d5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66906c0252ba085c0f0dbe0d99d1b8db169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8ae735385fdfee38224e750e983753170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f7af24eb55eaf7a0e6142c97c30454171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b838b3f0bdb6e9b70f704e85acc536d1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0503a1d67eb3a0ca260c1865142f6f14173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e621fd6a53e8a6e1dba160c75f79ebd2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c9a79f6410a3f3d2840c939f060c24175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc05e9a149f81d22ae508756c2db3f87176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23241a408ad5e4e9afa97dbf256965e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571bc50d27c2c7763993a84d28fad66d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053485d4308db982be3212d962e71958179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b844d035b581c897a9ee1da5c4ad17180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f92ee2976e393f8d5c13b53f637deff181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f462fbc4fca54669c044338c21f52175182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f59ad33807442d3802b3af9fe82e9db183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3217ae0059f0ea9eda65e8cfac03be184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960a1dc27bffb4dc8d78a1ff399bd560185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb057ca7950db29bd63ab87bdcbd17f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d485c0adafbd88adb92ba830d1767e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bc2000567bbdc8fa9fbb303ebdf77e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee7e46ba07ea405d1a9c032ceaf5858189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8887a00454c2661c14716b2e13da8e05190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa2b3d8595de06a52041653aec90f1b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfaf2eeff985cd640ad6b0547b4e62c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1605396f1317ab1b276206c7d2175b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a93b1c2789eff0491a45d7c1b4d0840194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee24698b4795c44b492fc90a564a26e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d9a9f40d36fd3bd5e9254d0205ca41196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcb07a5dae0fab3d1d74ec600091ec2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0ce7978002a55cfb53a661e252ab5d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f11229ba30821e800a346b96ba68e5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199d5056de2171676b6fbd135afa99ba200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9355ee1b2fd771d67889b62f5da4d971201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7949dea25a38d889e603c4c8921682c7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9975b679fe3c296a3fef518fdb0f09203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b999bb3b417cef07fa32617cc78949204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e645c989af5db096b9d43dd77b2e10f2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9479b347c7ab5c17fe695376292903ac206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27eab0dfb872b36ca953464bc784062207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9b278388a3fa88e800bd21563c31d2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbae809ec97b6868ad136d06398a6e4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfceb4285bac83a6915fc8b24fc19120210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d3d808272df9f824c5182fb543ecb7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a286de8c33c48a39cec58e53a953b67212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b162b2264cfba2e2d72c06e6bbec75213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f2587dbced809399c7824b2b4a679d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8941e3e42906fe907a888081cd2e297f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ecf2a51be50c060883234114a37b49216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edcebae6661b3211002830beb2c33c0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51739ca538a6272576f8537191432a7b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ead0b6923257ae20adf2809bf452a4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e969760a31e5bbd7b24879b0a731c72220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cfab7c1a93f54acf2685996ad7a7e2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305542aac0e25e28f089e8eda61a64eb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad4ebd03e83da6967c9776864a5c329223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85affc9bc4bee8b346224ac6d6a8e628224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda73093eaff9baf3b372f42db8fc3bf225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022ff1e7131170c8a85f8976cb5d4a79226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94a38d3e1ae2e1c329e399346204ee0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bf72a454fc12e0b673751927f35fd1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dffa3014694040cd98d603f29dd9c56229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc22761b9828e75a4caab071cf21b10230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7683cb1b4cd61467a414b02df3be1917231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5121a59773eebeb73df58d6ca547a4ef232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3449d2d80ce3dfbc974e96e53a3627c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd47d31491a7291ca4079dd6b79acb55234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfa55dab64ab1e63417002eb269da4f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a21aab98d033257c737963fd6e932c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdffe71c912d7cf913783da9045de6b6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1961922c0d8afac7009349e43b8a7e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13fb78bfc999a48a67606c3f2268740239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c984e3bbe0e0c186ef8ba31ec16d20b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb9037a9c7d03716014ea0fb51b397a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51cd77a1d6d9f841448206b7396bc1e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a0607630cdde6b7493766ea824deda243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceb2ccf92136429334f1fe31c2c8596244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcf76fe8669e30707b1ebb3bfb66350245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6724cf12a7eef7a4c76fed20096f2604246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18939696514709c18b6eea0fe063006247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09345bce26fc56e09916ea9359689fe248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e662f2ceb006e9f71bae476686e706d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a011b0457063ddc678de4e0eea8e5e03250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ee4a1c402c82d51dac5da939fdeaae251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37a236ec7b64e8a22285a04369dfaab252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7104e115c4a9f784045946ce49b08d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577831327c12b13e212f287aaa1c0039254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19f08a7ad2386a7b569b19d37a0b135255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf8665881ffc3c41df46ebd33f4b130256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c93ed90fe92c01a2bec3537c16e518257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7abc24254e50b93a66e19222d1499f8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdda76d67b81379c1277e6f68fc1418259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3f206c4a5c21f381a3a26cc25b3af5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964cad34ce22e2772108519989b26d3c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68467726f96b6cab4a2bd693ae7e7264262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0ceeade82a2bbc5405fb2ec5a9389d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c47bc0497d9aa88096570e2e1fdcfc0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db14c7a094d67fa03ef79e1b50aae4a2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3befad28afc5b07fedae34f53f19e6fd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95012bc68721bd78eef8f407db9b6fda267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb96887d8496a5c58597dfddab852cee268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69d146a7e60d4d1ac9caaa6cbe6b403269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e12500aef6faff2b675fdd394c3056f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a592acc73191930924600231df7e5de271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55dcd828a144198762bc367f4ded2a3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617ad2ac679891efa797c652435cbbc6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a9376018edf320530d75d4654ee2ef274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9d94386cb4e5b23615fa635713c656275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1518fab2a85c8e63b163bd5c086d7e90276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97b7b779fc1b66317d75e49ed6f3674277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1bd70f3e71fcec0cbc8a1ad403402a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa63684900320ac9be4b97ef659e9d9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f4669132aebe80fc3e724414b48b79280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec11f6b81e49e9fb6a03d3196acb82e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c74ffef4b7b9502279c8340bce6b26282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373f7c438275eceac277699d5015a490283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76fc3426ea1ba8084ed35dc8b595e78284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fd7e4563d7b802778a2b6d9ae9050a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7264ed0ee930edf8bbb1edd3318158aa286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ca87f65fdbaec0a720dd059b6d78a0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91465a0d2933d6732f0f02cd2a3dac87288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460be16bb9bf83bec266e421ca7a99f8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62fddb2cdffd9eb6db7c8940b04a8ff290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66594e0c4831e94bef62547ef95685dc291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8048d3eedcaad2229e0a286b6fc4c060292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd9d861a75b87a8658860d8f7f406e3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae238f4ee44af0ef198c84b493767a7c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea8b323e3cb7491637273423c3cb9f6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120d3db6a31e0f52f4ab199c57b0768f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f7374178388e276f76b2f290c35c76297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3889c7715bef492c1a16ace450003d89298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd0032f1a4538bc5e5dfbaf9675dd7b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96360969561cf11f6c1782bd1febe39300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62bede7a3c67650692b13a956522570301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca9c4a8eab93b36b5d3ab4be78502ba302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2307c1c0c1505c453b2dc7467f8c8df303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da12f3f8cc0de666f9e30102932f53e8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118e47c45aded786d908d1e51b3bfd3a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f1b051ac586169efcf9165cf821940306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2b5020d5e556e9a4944f03091fbaa9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88be473d604e8d62f369741355550a5b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8896cadcab80565225dfaaca67df574f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c4f9c20223560a9af2b91b96067fab310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b213db80d6b0bb7d20e965a9b12083311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13d68ef49de54e903cb9afff490c794312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29d7105d84a70fbb43c5429c19eda8e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f57e75b54a55a5c559fa6dc57c6f3d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d961e82ec33bef4522afc20159a97e9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54035ef9fff977694f3a2e1fdbbe94a4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add293f3aa8e821d9a0e0371a260dcc0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4c2bfaad2201040f22a49b2ca857bd318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1054a098550f48f7aa0a0b24f2b9029319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84ce614b5d3d190740b4e1699aaeb94320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d2948f200b59a386be75170ded0243321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319e1ba849c3a26145749bb28880868f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05dd8a3ed85b233b96ccf5b49f70edc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc3952905617536d51dcbe051b6d295324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7605047a8b3b490946facff2cc5a6e70325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044a8d80e5f7bd12e8ac49e8dad07417326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c898240c7d10b3f5d8248bd713de4d90327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e809316cc559a659b575dac53c37e950328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50278d44a7c3c251dcd62e4303669c1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b58cf5cadcf12f5afda5c31df90c95e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbf08f27f66710ae16ae1857c7d81c3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dbf5b4f909dfd391bf97c553e0a88e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25960f9f6b9d9a06f608d844902b4665333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b068dae1a9ecb2b9d58ea785e28065334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a816e67a4da9693d23b178717829513335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce038119c77a65426030b1e895d048c2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264da61bebefe52d833e11cadf029fd5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2367bcc97971daf0d97cece39896f699338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3029b367248192622884bf82cbc1f81f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3ea6abfde652934c98cbca3f3f529f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5059b011c207fc8bd31e7c803a78d9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab56af76de35723187f8f4f9de482135342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6c920ccb525b4141305176052004a1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f38751f2e5fe8c4c578a4efbf09dc9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1336c1240e09752da7bf14f4863d9eb2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b431c1b175a79bd8dfa7bcd1e6289c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa82d4bdfbcb031f2d22fc13f4accf3e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512751c0ceb97b768398d24e4678c5f5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570222ac6778fa3abd1668733209c9dc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d9f33863c28e3cb98bca9c84791427350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7615bbf4fee30f60d46b464df592e8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89784c80470c89e11e3f1cf899de3d1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031a27e4bc825ac0fa3e7fad171bac19353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e527209ed8cc62ac900a3efc31ead6b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb723e9e9b9d16bb7a06a1c8d15c976355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edddb027574e1dd11e8a98534acc58c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3150b44ec5df44d629b592cdc92d00ef357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0f3133d68f881bbed2f2304484f60c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081ff8a39b2f24ae2036a863f576422d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c4bda913acff7264e394dc6045760d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f3e266d08dc9f91762b5bee688af1b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d28c6c80242fcd8c685962694eea25c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf3be31b8782842a6939a4825244a74363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e52a8616c394fb8caf6f46e6c07a92364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bee92cc3f904670d05deef94ff0d35365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b37eff2c8e5564cdbe53c0aaf7ed185366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b80feac878306adc367ffddaf4af34c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59551ad925fcf9a70c02309600190547368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8e9d360cff20fb3e4a9bf32e4a1b15369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cfcd62c08e8da26d23d0fe72cc2181370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e514e3beb288fe464e6d070ecb722d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db51960e51d0b60632bd97cbd3621b65372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c235f3a3e70169345dfa93d4862d7a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a830b6e495999e079dd3f522641e11374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eddf862f1f07116e4f60f30f447da95375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3bf83b365477db16fcb48efb9309f6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec550ef141789659f614660298cefef9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079c89d0cb025e8d0a59e5828a48f8ca378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf02ea927abdff977838cf0fcb9fbde379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44f0f413e883d2b0676b2edbdaf9033380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdb47d389e860ba266aea7a214d060e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18e9a2262ce8c6cc7bd35098f33e3b3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f474ebc317b11a946d9216ecf30bf8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339b55bda43678a571699d7b0d3815e7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9925ba8e725fc5e09b70500d3c02677385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31698317f462fd643de8f771582cad0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9f29c50c4e62b495c8db350ce3bd51387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdaf7a0e040312eb0ae4597c5521728388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5454e0797c1ebf3ed77078664030770389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c74b9e1be358908edcfcd6d1a9a2b2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1e631223ead32bbb4b0535a14c0553391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f850241e902e8b710c9cafc89800d5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5790b232bc75df5cc460d78faa4b2f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f9cb371155d9ad777ca6c2afc86b3d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5273dce294c4f820c062efa5a1d23175395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb72b1dbddbce582625869013b4dbc0c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e49ff6e7defb4d981ced65586cc4e7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63870530fc032e0ee27b7a3f06f2dcf4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88199bf7adda489caccdb6d5750e4596399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aace86aa9d0021ed1e5c9f6f2ddbf4f0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50c7114df4cf0c4e8aae354162c5c52401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed381498cd82176b1f0f82d14c8b7280402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0c82469578ca946adfccb0ba0775fa403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140257e3aebb4e277e7e4984241ee853404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ec2c1e2a5721ec50fad0c2238ec741405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540f84b58c9060d9791b0b6ae8c3b6a0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e6550451e970d32733b45772ba9dce407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd976c41e00edd5738655b2605a85da1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497e409be6fea1e6007aa30ee8b53d1a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1691da3dc0c03050eb91b42e0f1a3a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7643a66cd76fba9a5aec87b72b3aab411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90da8a2b5134ba22317d4e95e0fed225412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caef5feefb6e7b48d41ddcf6988eb98413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba062ef72d25af0b5d483fef4672dea6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89508f56f3111e9cacb571998c227ab8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7f9b12072cfa7f26350ca600e4804e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a1fad1b764c647f71dfea6788c7b25417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bedbd1e5c3f3f9f9dede7d9fc12dce5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209644a5d1b185ff0372a60a381a84fb419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cfe2e5fbfa635261119464e125b5f0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce22600be6506a73b318641c624d1b9b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746e65e47fa34a35571a749895f70125422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fadfee83776deced4e59773127680d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4353b6cbc8e5058dfe9e17d04015c33424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046e59f710e742903e520e6bb66974e0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e17b0bac9202a1126de2e51d975ff3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dc65aa3a6f20cacbf3ff1bbe4fe365427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571211eb62c650ab415404b1a73d07b5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21ac8a5cb56bc898f77064c0e9334d1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf2e4edc550b41a1ec03a4ad4d42ec2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5b9dc2858b0cbe0b850fc9333f497e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09325c736aeeac844c8e9bc8558d2f5c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6210fdf9aacf78c81547c2ae23c0b36b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678dcaf516e2189033d230369db14b3c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33750d06e2682b4a5cb0b70fc98208a2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e7cf900c523406e81c6f324f604670436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb9c066d88682b488a9bbddf79fc2c6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a950439db0618ea8f9e30e3954e00ed438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771fdd16189369e0684e1bfb3518465d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19b625d025eaebbe0fe6655a8c25e7a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b0cbe400b01fe1e93d8831d3adc2dc441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999a1fe60e2a1f3febc15807fbb011dc442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfb033d53bc9d1d1f36348c830bb572443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a050b56cb422ac9a54cbf720aa6063f1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b9908ee3bb8a86d2cb70ba6c95647f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa17a6a0c337f6e2352a860b6d597579446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc7532240d90fa67403e2d7222e5220447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1ea4d6e98c3a064a2fb750e06a87aa448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b95412f7413afba0aff002467719da449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f119ec96d25dba019e03c610d4846880450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d4bf63b1fda8d59d81b3cb57cf451d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8555cf06ea0c85de568254130fd0c29c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1139052407faf2e7c87a00d3cfc7eb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac023b39447254a897588a4fdb8dd11c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c90a5179e06ad191fa0f791a7ce46ae455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6c7f51644928e5c101c75aed442c8b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2afbd19e01260fd36c8caca743ad6f4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c83d0cb1475abbd64d2d59b9825f5f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33933159c70a0311827332a145eac5ea459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f98594ffc16bdc0ebd08d6ef374df9f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bfafe88124e00f26dc43f5835d9ded461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cb01738afac9c0d7e2bba72c18190a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3f14fe7f6647385ec43896d7bf3757463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8780d1aa12c3662556c81f510c64fde464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de771e7f0652668eac7fb0c7fabaee53465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfee90ae99037662461ef32291ac444f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073245c85dfff9c8c5cd27c2464a0a32467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4912f66622bf9c06ee26711df896a7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30972fdd57c109c3eb881165a2829927469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21edb6b6eb13f2fc3ce38663dc62ea58470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344f1fb68a0036897bc770e68fb6f6b9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392e4a34fa19434227d42a509ae5a4df472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f0e2d9d1e1db70501a46a930b7c5a9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086cd031523be3549db1be9b8fc2b5e3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977e3c11f8cbbe72e0223c8ebe432d42475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ba863d18307e6f94aac58e6549bca2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaa7fbae1d0c6962af1be8d257f8d80477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c69b081d2bfe4b602456922ca69ca9d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39bc9b65270ae81807970b6bfc8d219479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcbc97ced245d99195f4ef51aa904fe480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f2178466b3492d48eb894fe4a9083f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7350f1edd1f8061504ed036021fa2adb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e3a7a0ad20bcb540af6f0b36dcfbbe483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045ee4eeda2de0faa0726505976f2cd0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bce982b8e361c388ad0719df5d6e34485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7327325bface7384218351f550d497ba486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f24b92eb53c38e5e66e949a5e919532487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90729b4c7384ec2fec10359901797b39488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e597ca32f27847feeb6cee3eb97381d2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be462c7181fc4c8b553be93eab679a1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96abe94542a47a0ae5464513c8de99e1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b542bd626a8e7625ec72dd81ae61fec1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd3c05ff8011b05c792d66bc67f151b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c2218f3d1bf2b3f0728c2a0343fabf494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd098e554678b169c7493db9124ea924495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df691a47fca0fabde8406a46ee2ea85496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd02f5677b025f74ab664497fd73a25497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148c3204d6ce2506cfe818156b94735a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cded60def85fbc926f5dd36d1f9af172499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c989addbdba79ca6bd1740a263dfa9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef06c737716fd447d51a3986b7b292c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068aeb485f199854472be5dbbebedd10502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7257839ad9f1f5082792322935ab575e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a6e55fe917bf6cff5f0c8aebcd672d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c16408badb9c5be45b1ff60ecb9145505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96ff42f69d3d4a89660899bce6c3ed2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f519275445f1643fbb2d413b71ed5043507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd9e3243f2d48744310f55310154b61508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635c57d1dc0d5a11ef5f36e36529812f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4efe67ee03db0acc5272df5ec6a3206510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b9cc090bb55a25f0cd1bfe3c4e6a2a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a5b4ac72efe8b1f7356b786496d2f0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c73464f3ea4fbf471d8abae384cf44513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b554a6cc0d09d96b734f5dface235a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2126bcc5927dcd2f483aa450564d5ee3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32cb1fce01d0abb948995007ce2f61f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eecf0eb9dd281b93f7d0da55936e78517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845847abcb43f910388632e9e514c8b5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0337808afff23ee257e80367b4f38116519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f416bd4f005b23fe04d8d18ae9ca8aeb520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818d6332f6de85361cda9eabddc75853521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a26492f6f6e8ba0de47625740803f5f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2d6592ba54ee952d1655ebc3e6476e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812f99ecde7da0fa303183cd60ad59e5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb810d9ab17c08e7a24e5f18b478b704525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c47c756a8b0b8b7bb4884a141d5bad526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cef671c017c5378f143171a460b4f43527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be3324031cfee47e6d429f160fcd5af528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa9e43360743dc4b4046170695a6d33529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb154a18d90c350dac1cd6f0edfabad530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737c8367fa38c892d5ab7547a9af1ca1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4b15c1d77e476434988f8560f0b943532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333218cbeb6de4ff60368bf08cf189de533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d396fe6eaac4db20018c494c4aaff83534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2925af944451e549effe7f1bfc438ab9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbeaeafa70f5ead1cc41cb835df6175536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b5d7f3e897e0671242c7a476487fea537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d1c9d2539f5bacdd1970eae5b4291e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747b7875f997d5cad49e21b976209156539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783d6e616f981c7acbecc576d8b41bc0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d0f3553681ee4b065ad227c1143f08541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e81a0d239f9174c2a13927a8168650542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077e67d2eda028cbe6dce678a909504a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30557346d834adc6fec8089e3aedc0c1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f19d12c910b1d2430c97ca537e6d778545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991a4310d2e19e83224b679a447ef10a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04664a1b4f4ef5edac27c8d454b864a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e41ce2b7e0e983dcd7bf8df8ce581c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1eee6655ec834ca29a3eb3c63832ef549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e825f0a08fac38c92f13142deee535550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17ea2384ad63032d618cdd5daccacf4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8de71a4913b3b057ff1ae49325acc7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdf651408585f797f2174c77e9144b4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663f7b812e0ad97275a1b887de03500e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c0d968959c48f6166e6c651be9e0b4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2d80884e784169fbe4dda6bd8171f4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bc74d108265557a09ce4a7efdf7b04557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8490834cb36eefc22c5c5b71d008f805558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b3dfb4b9e49731dca21a653806e473559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c75c2bd2a80a94625a829957372daf560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d17975fe273a4c83762b96b3bd58a87561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620e608e35aea4448a8f29a863a52c43562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550f6e24f054508e0a0fa0cd9940323d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fce6668ab3c426aec15deeb362d4aa564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00619f84117d3a9d6f80733fc699f497565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b6913383e1717781bcb3b3c94cccc5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f1b8a7a9d9a0a8b90df7f7442b012a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae07cb0a4b75b829fa6a70c5b79c3db9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8d939be025658015be5de4e49ffb4e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400d08f4dad91bc50a7b01db33424059570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96878270a3aa9209d4f0acf141100c47571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d5637d9a5cb221dce99b1bfce8e247572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dd983fdae0ea2cac58543bcf3e1724573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222315663b3c22949ab76df7a89471bb574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf61f64068753fd6687e17f710cd4c26575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f54efadf33ca034c36ec21076d2ea36576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c9644a00228cba934bfd66844550ad577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c66b217443424b42f05a9bbc552e9e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb33972682fe16b2eb8ef031aa1c35c8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7452da7d0938c51fa6a836c090e42d1d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c94bad01053ad57812dd6f35a5d61df581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3097d2ba3654d8cb816323e2ad9186f8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77ebbdfb6d92e146c7a8cf0013c031c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fa0847bd564a9d7a04c92f30166317584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757dbf80105408c8f7a1c4440cd6a41b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9d8b75063e5e6a24efc87b0fbf6d02586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94343e7359b999a74a208feca9c2933d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317d43a968efe5c7a1704a689dfef41a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c81f57f99fe20c0d65ff8e3c92675a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3cdbfd88b05251e2ce6d517a96c7ef590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11de99d0040f553eccdb7f6cc4dc7d88591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed4fb3297b44389decaa7806b1d940a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c352b94dcd7028e36cb1b5207cc8d523593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec3d5eb3910e3e88658cc3b3f2169fd594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acf1e5402827927d5f3db7cd3254ad5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dec69c9b4824302da2dfb7aa5313de4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b71f941b8476c690e8db76f73051363597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b7ef6bcf4c32936a7036a31c841fb8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25903a54e828a623897904ba3f7c20e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f294aa3185cb02c94ef40d72e833285f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9315df2f8fce60461cbb87e7ab4666c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75355ed77cdc502513cf682c3b9590e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d709cccb00f7016d7a66401478bff75603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975528e58c386389f678974b2fe004a2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd68f4f8f49b5ec863f22bf6b56811f3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcd265f70bc23ad886c2f9107849e1f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b94e37baaea4ec031aed56241d357d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051a12ae4adb8381d4f70c81699b1fb0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdb18480295a8b58e16cb9d19e77cd5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcec9db4d6ef081c6fe451c4a0d3481e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743c680b38fd2ab3937ceb0a7d577b4d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51347d70a2e96191505676c6ff4f6131612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3568d6ad9f2a14f32441ca1bed19af8b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afd862bff04a712e89991bc20206b1d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157375d0f77b6f33cd48f86cd22d12e0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c00e20153d4a38a3e1840380dfa199616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9246eba4ad16e9d8017d3ad6a14a64a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704bf8fd88595203ce68e2fa6da79288618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a195f7f933c65b17020f259892dd40619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82df62aec7e147caf2c32b1a1147e2af620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5185dddd0f7c7900033152f32ac9c0bb621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f218bde0d4d0d6459dd2ae7858c217622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fada5ef7f93b481e22d1da07d56028c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa04b99e6766c690cc186f5fbafb7a6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b172c15bd3e5e2208d66a90caca72c2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e166124bb7e8e7695f2a86a7330249a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ff1bc3951af391d2d9af3105f8bd45627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381a2364dd09b17f12ce31d504309f9e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c720d121c7fd1f1cebc8b511705ddddd629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f0e3a1f8eb4931c2fad5f58a241990630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a081710893381118ea6990a2f5c3810e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000637f7095505f44135bbe5a8b75c69632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe9a9efd12c57849ae92bcd926ece71633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c4e7d028a01bd8fed883fdaf548ee3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05254e1621c84e568a106b742649cc87635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7695a96efada9822cca1785e35e547f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caece83a2af1e1f549716dba483e5d4f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0667422e4b7ad53365da55981a960822638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97ef75a1dfc913a8f64f9573e1f43ed639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6237f1b0b5bb4107305a3d2cb17826d3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6ea9067ab1ce8dae3e87fa925ea8d0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceb4c6e71dd595c327393963da66be9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03997c48d4e34a1d041970c2651e28a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fa4cdca1a653e765b8c7ce964b750e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1600e5970c3f72ff795d4f0d5455b79645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afc322422ac1b682748666b7374e84e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea6de7c239097331e51f0f4a62bf351647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bf26e586f69e5a48719eb1be90dad9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c780828e1fe28bb7a8dad975137311649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bef04003053ce1178627c58c09052d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42d29f6b52467ec7a75412a8ced0af5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7722b108eda6b7f4d676dbe920c4aa652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b853528a31666ebe86ecb786dc05ecef653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b20ca24c7e02d2f66248ae46d9614d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d2681d2d20b3c10a9740839c0346a8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0867d4fcc819dc08653494d670b36179656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3fd9af93924fe0404ce6869f7e9424657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ae99001c8a71418ebc50e3fc5f8269658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70eb94d545e2612b79cf23e82bd0529659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b432a519b63bac9830f32c3a57ed8de660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7e13244582f71c02516c37e3358db5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007a4ae943283a2295df988dc2e5f656662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bcd934bb854b676c74276f5cacd3b0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8c8ca719fb3812d57628d299830656664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f2e04107a68b1a00c6b52bd8c67353665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c00a29327c025de0075ba2136a3344666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313140616a8e422a25cc4927cef29658667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650939aaac75c3bfe3137a69621639e2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd13e85d0dc35c8c0233283c9cdcb862669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3f99757f3be11d7086a7cbea5eb557670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf17f9b92feb412eb03844d33be20b4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c977f24954f46793834968dc3630af672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77938235f94df02f88ffebea91ebadfa673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179998dc65823ee5cf05aab7d3b574b1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0946d288558366c14feeeec4726f2a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b79137f106fc5ae4a1c66733faeaf9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac93d247fc25776c94dd0a18a3c4c0d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79723852ca4e5aa344a48e5d6b7df78678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6300b2bf9352b0292e13ccd533b72d69679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79a41b6e857d1532c53f7db840321bc680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f9e817c604c7031cbf99aa01cb6bf7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a74f04afea3c30ca046fcf1b8e0db6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394201c09d9185049e2b27f73c1b39cf683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413d88075ff4a36d37c3dfb180c0898f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02b656858b5d98a61fff3100856de2c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6752275a81abfde2c2cd91eb6e8d3f7b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e72cfd58b5b7753ee9448823b3f045687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83842300d17fbe93c40621b7bbe2cb2b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b6e91aacb2f6cdf2b5dbae18b83218689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47221e1df74c917e99aeaccf9ab08584690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40939cf4446a4e93ede61a7198196f15691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c15b8f3d5d12f545f8e1433041e010692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d08c706741653342dad7f32148641a9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4307f81e86d283572322d7ca4bc6a6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ba53101f909d7bd0d4e6b6c49e4f9b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ccd9ac0a984c0c158c29d7abc44cb2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d92c4e96d94d092397a7a2af1cc28b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720c505b3fed92f0fc8f3ccdd90d37db698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039f7e35b0eaa8dbfa06fd889db0a12f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8306496c12efb0ee120fc9e88e95537d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f610d0bc3f26fde212b61d95884eb301701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e62a33b43d8c6e4129c19dee501768702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d8214c85cce08fac6903c59ee1830f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1ecb0925737b687a3ff2b578148641704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df613d1c6660754e32859f66146635a8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee32fa08c7dc9863239fc7a4e350ab23706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abb5311835d9052607858f83e9ee4ce707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bd2a446a204289f398777d38508237708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47fd649cedea298aca2e0e19e056891709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb00871be2cdcb83ce5a685494616b9b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a89c8f7d583b3729adc9e62fef1bd1e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af68aab70c98308ea92ab8786ae628aa712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e5b09ca7335f0f1569ec30a5c3737c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861ca81b596d02fb3154da39f0177c85714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aab5cd5070b14799dcbdb7d2cea83f4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514b2b36de842259261e751ed2c81332716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bae4f36d679b3f2b72c16ace603f22717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741e82196a1bca03d9517eb7ef2ce953718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9224cb33140bb8ab900271c7e88ce518719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5870ce75d1c320ff05a4a5020bb57f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0ea121d6bf4ac000408289a68ffb7d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ccece8196f367758f5a82e7b6ae123722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd3ed19ee28a6d9b5668f19d551cd7a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c27473e286d90bb842ec025fc4f155b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b39edf32405b93139ae9fd7ebf52133725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213ff8351181ccef1c24f190af2e6e77726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4294c1b3f2ea3b05836d896693ef90727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0855dfacc37771c3a56a71dbcf4aed728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38c971bea2f955cbaf0726a7d67f818729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8420fed16d8ee1335a4c6f910305f5be730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12616c0e593ac11696b6a735303fc5dd731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50ab26c80c33e7cd528148d0f9cb3fa732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2849c7e9df5720d9b2ee2283a6dfc0733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de47dee21709ed4337dda3d5524b47a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66326c276f0e8f6b8caeb72ad43d9b71735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcef1dab12b9bb893c37c87173ffcdf1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d337ed526b15ee96e2ca3639b7b5683737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22bc929466211c7f70729b2a881b6d0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b8fdf082208767f25e354f44a31934739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7132eacd69276f2fd9a3afd15c65d4740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f14652ad2dc21e02ec5db74bd50df84741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449660ef45fa88a9ecd721cc2fc4f7aa742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97ecb634930ff911f17b8ec0c967508743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85c6634622c3eb2355156ce0567b2ac744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3483a6e3b40895e0e4ca424dde50b77b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7511f6362900a9f9e9ca78207f11b7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddadfcf922769509396d9c02d9afb14a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d6491390dcdd3a03ef6c73e1bba848748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8844ad677051308430599d61e47ffe95749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e07f42feea351642cec99d2d460f28750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912b4d70271f3258e13995e204ff8542751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702527dbb85965a5fb72c4bc8e1ea379752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97331a33237b0465a39c05daa626501b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea10608de51917281feeece4134dc8b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1948361c4a4fb3e178c696caec3b0474755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6e109a6ff643e4a887ed0b02af3929756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b04e258fb2608bc4f60ac0e43279956757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a923b7876a797b61ac82d7fa122e42de758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f63746585078184c75a886964a577f759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ceffe61dfdfe58216bff5ec24d28971.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3284d03a3322e98b01a55404b845712.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb7301a32725d4cd935f1576e97de363.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcaf177463405bb1938cffb59d733094.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e9a9e0f8cc887c9347aa03446d739e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7704fa7c3e01ceb69ddc9edc356a4e26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b97f92ecbd1f420e81ba7a91a00a38c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930f532995d56485e60179f24351e6fe8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e227deb2a8f633a146e1238b5770919.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb08f4b17534cfe14dc49543c9117bf10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bff750243cb600cf3fb00508bcd92e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7343e6989b43a18dcdec4273c7d182d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066d44242ee35e6d75474df5f2102a5f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c4e2b4d8cc02a92bd71d96d9186cc314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d85e183f3ee4c2984afc59949d36d4e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e911db99a4422ceb9811c3a237d14416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abd45e4b8585522f6eba88c50e77a8517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad6982d437ceae5ece23bb4bd00509a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d07107a0495d7a2eb2eac6058c039719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66bcf758df5124dc80acb953b02a69720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c451e0d382143bef5e764ae9507cf9c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caba78d9747fdec81d152dce2869601622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdde0bcc3e4e21e21ce1353dfb3fab6f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6567cab800cae744c3514863fb48417624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d64bf439f6cc384f98d9d5e63f98eb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3e3bb82fca12f82541e1107afba57626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554b1c54ce069e6ad379b491d33de01627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b14dbe6281babf752335dfbaf0a92828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2528fb6e40ab49cc994a778c6a289f0e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a907a260c4da86d6aa35acdba51f3930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a26a8509cfe9695340f1cda87b169931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6062f3fe6e1eb0b19d06c27df2e4d3d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae8041363904d466ba5f096606f1efd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1edbfef64e61de4538fe145807c407434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe53dfcdc6f9b0149247a91c3000d94e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6904de33e9bf134a6d22aa1ece8b409d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dceecc99b34c8dcfaa563f494e9d8a237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad09dc2aca97ab6e5aa6ce84a275e4e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b0aa5929a4a88fb1f03f1543eee3df39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2b7bf856f2911560a4336300bbd78740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a7c5f2ef2d12b755698f36528a64df41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c18a434fe4fb4254c2669527074c8542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c787f927b88552adea7f057596f61843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf7ac771414d612e63662a5b829e81e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46da82f0ea1ff1adbee4c4bc382a34545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5d88ef9d4993103b4144df016a60d646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edc2e0c0461923d234022ae5d66385547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cc7b474f61840057682d869cb94e7948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3480ef503825670632e31ab4fcb97749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad90056ec9ddb4126c820587a9808d850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb54df7e6676c1e056e7a65a9799a4751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc2e73986499d433b35d64b2b4afb7d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5b4edcb0fbd3db0ace918dc6ba6aa253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851e966cd1886eeb082abbc9da4c87d054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3584979cdaecf7bc59a27c37f6f52555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b025b253aa780d98b2fabde0ec0b26e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f436db1a70df9277cec8754e436168be57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8c54bec653d9a372903125dbd6f6e758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7e973e1132001689c6359770e23d1c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24815c789eae8601a9436a26ffb052b160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f53a60b8316a05dba49ff7b1b0cc81761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ea3c449d0bd3317d55c9980e086a8462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4c14de70529e68a25b70fe9441544263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fa0ea9e17b913117f1757d09dc35b564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5141c9ce79d53dd41dffedd615a1539d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363fea234218088505791466e21845ef66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f753a02ff6d6f1adf90383aa5e26396b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d931e0e63bbc5e385398c59ed7997c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb29d2e221e9c5c80cacb8a39fbf88269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6f2a7ecdc6bf0b70b6706e3e23c5d070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea09442f24759500dc9685aa1f93296271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3ab091e4b0272d60a89aa608a0a2c672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c00c3b2af59da1c7a033187203420573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278d2babd636c65eeb1012557624530274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5421048e880eab27d9add35ef08596675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6131b867f3415d73a7e285433ff0f47376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2530804ce14d324f6ebf1d13809a64a977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bd0b761c2f16a14015a1f37d11fca578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ac6304afe7fba9c9f6fcedf26aa7dd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726b1f5bad49d655fad15891452c052e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc7dff926ea2c0a74143c946f24591381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f298c8ff66cf9b9d1bda365d653d6682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7073b2fcfcfcd629cd4faa225146a69d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9c7c250bdf9fbfe49fba651ce41ac684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e11c513dcaa7a8061f741b60267d9985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2888ec3b58d792b63f96cd68592f051086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bb900353b7c99572dde2dced895ec987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d9cbc137e6ece3f64eb274ab2abbcd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851d01832aade1b8faaefdc542ab608989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9101c233e1c8d9b4e114484410eae7b390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b73d4971c4900377615bc8d24304e8c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55fb963f352d6a01623d4eb06ba12b592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5aaec641e976220c415efe6b72133e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b498a8e4de6aa103ce4ea7e0d5ea8b0594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdee677048943dcbd29d80f21d8f93695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40185ba98f1524cfd3d9737cef25a38196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041a5f78c7d70aa4c88c732e582a1fbc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80fad8f5ee6099d22e213aeaa338e2a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6d9074be161fcf304aa3f5c687e86d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c56cbdcec42fdad2984d954a890d89100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4cc9afa17d16821665c2bc3636b6a4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e2a920adff8e810824f046727b132c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e512682539d2519595ce8186a609ad4b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66ad78d552ef405f7e7454199267fc1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549d8001139971ba6bec548c34dbc256105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9e35723b5caaa46010ec454f1f8281106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69bf47d31e570605f6cbd7be91d6265107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05557c98a80a7efdc88dd6fe29c126d5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed7292aa4d3f4b99b4d6468b5a0f44a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72129992ab39dec383fff78826a93f22110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9c721f36edc23f4c84fbcff9cc746e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45021602fbbcf2420f0b2d86228be56112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a34da44ce8aa81dd3c77d4a2a2d9958113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a078d93580454fa1a03c417d2d16f8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256c0a3fddbe083e048354bbd9dee491115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdec9d9a8d4f6d569aa03cd758c0aead116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b59cb3a5dece4713536b111212acd8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097f3b7236f770f3f23a4e9f58ee3951118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633dd3690a3420e33035b9f519900ea3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811c70608642544d88b8721cc7e96953120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938a3fb9998a0b90d9f1d744b7e7393f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0335478291290d64deb011c9374ee82122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f481a1cbe2435aee2fce59fdc8196b6d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d059f960074db70cda6d09aee8d148124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec044c85cd5721d6f9169d5c1112a69125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d131c5317f4c35980e381943ecea79f5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4d395d7bc5f88f6724bd91bed0ce45127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7697fda8acead890908498340e8aa6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5bf86ccd9f69dd42fb5a1261680bcd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8d70b131530104eb9a4209bff06d04130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aff3d44c0b27e87dfe42f3d15751ff131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41e9a703095895a366aa632350c3803132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8693564d9bbf70d095e7307921f1552133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550ca8ebaa62ce231fc8203a05f27301134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9185018df029f8dcbbdf71fd4c1c6c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16632e7980dee0c94f18942b8c7841c8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c5719b52602b18e37811ff908165da137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81058cbcac4b6ee635bdeef44517504a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6227c5f9c8c1324bd8b1665f702384139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c01cfdf09b18d6ba7843978729729de140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49acb241bcb109df35325243275dde7a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e25b4adec7ba0cbe49a7f48a9ce2f8d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49bea80b4d826ebf9562e885d829dc3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e82bfa7afa69cb170e0ba7432f9c62d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0fb49d795e1d3b370381a72d887c28145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd20ff9861b310be8d5e0aedc148a8de146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4e8f3efefb7024d6d65a8367f9de38147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51e5a4654d7136af518d07b3350ef47148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df7bfb45548dd61b6d1540f3f51b9fc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70b553dd1d92da22dbb489463d9f9ee150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e908238320d9ca7d2329cbc6330dce3d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c606cffd45566b1a2d21fc230c948799152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6492e67d2e8ad5149e1cb1e6bfdd4fd7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c63b689173296348e09639d6eefe136154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b551ee23879effc9fa6c16afb5e598155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13466657a3cc838cf8caf1738474c6d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de382b6d72330e7bbb2bb297e9ac4449157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b0760d9a51ee916c1343850803e987158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b6f56da1c9714d7d5bae0091f54656159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2380ae9ec9eb1318cb8d0432abe8ccc9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd844ed45b821596ac0c0ff97790497d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6824b4a6f535d67344322cfe6665f5c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2ac7232fad0eb99798a0912c368dd9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496875940ca9a1b1fb02d3ad4c06c800164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ad6ff75ad5de35631ba3448a99e040165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8220524d9e744d3de23fefa310bfceab166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32059e6f3f3efbcb4fdc352c865954d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4112744bc02c2cf413a5cf359d502fc9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06359019a1a79fdc8c5e103a0cc1b20c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f817192db22e725598a4b269f3124dee170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfd085f730351a29abc900feff1a3b7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b282048733bd3eb722c23cf27b9eef172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9403987d5e8eea75120e9d2a6460d9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b312d5c20b921e289fc09649d47dcd6b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75e2984c7765274916d099ba250c276175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edca3821291a5c45ad0a9f702f7f2ea176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa0793e314f970cfbfcd77e1259112f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebd52d1061620ae6a016d18796e91c6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4d8a668a54fe4da389b710c608feb7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a234436a08195f71d88ef6eca93b2cc7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cad9fb5360caee6a0e9bf9059e93d95181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340b4efbac6c1d7275978302dbed0701182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73057b53509e3d8da516f563c1b8630e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457e51f559119985a637b27d4ee99203184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c2aa84f86880394cf5fc34d5e2dade185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9622b56d12aea787962b7c81d207e65186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d100d9b3b4c04a3903825a59fc267f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f24b50340b5e9296a65f3aed177b473188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5015bdec85a9daa34d5cbaeb774ae156189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95570da9029352e0a4927f4489a1a26190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd88d81fecb87a8d503e219477d352d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c11fc7f35103b6d21955cbe82615f05192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c5c31058ae274fab9b13b605b4edad193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26377bcb7292bbe57b21129661a4ff59194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8917734b9b937f96aa419e7f2bbf78ec195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37fadaef793f2fd7363939919fe02f5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de18b1fbb4eeff384c9706893a583f8f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f32281d5d51d9fc295c7f56446dde1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be9ffe781073200f46474ae6e000b0d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25e1b68a9fa96582082a4bd9c9691ac200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8695019815242e41b6db61278ff3e3f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a8e6b33640ae78b9591c7358e4572a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c59b25d91905a6a153ab79b05474baf203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34f852e42b94d74aee95166b031d0c9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3a88490393720c5dfe84f24fb0f42c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08521e50931d6f1752faa451e4fcddc7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e8e2175f9e4c832b03f36a4b541c8b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dc8d00cebc6d2880e521654a632f52208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dba38898312ac21cff00fd510ef0331209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bbcc02c91c2b7450e73d27161e4a54210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e617719a6bfed1287ddd45c5a93959ef211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0520372d98511b0545e70bf709df8d22212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381bfe03607f6424482cf77ebafb801a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b120f52341c68d218d38778e9252f6a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7efe5bb919c6e97194696e6471b5e7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209c53a70653147c448564f01b17ce67216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80263d8163d839722d09ad1feb5b85c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7774498522c6b056a7bae249795aa109218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcf19216a084ad349b6e1e8309ef6a1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157d995820a3845ce2fcda93f2e71734220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4161e2a8c9930aac6938b554bf1eef1d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd3cf6c2abdb2ed65e50f62973a3701222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180b74474b570159ddd9173e03812271223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05320ec6dbb5b9d2a381e1e75e5c66b9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60dfda35462eb9df43991c77415eeb3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1692c57496ecaad1a2d1c43b45ebbe58226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02267112fb311d728153fcc87e32989227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b512ae4263a30f3d712612ef9fcb7e3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23a7f295dbd3de894a25de4db3422de229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a77ff7577422b6c00b00efc5771cd90230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57237133e80cde3e0574c24563adfe3d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658f90e35e900887a6195fe052b56b2c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff11e795f292a4992c1bbf933fb917a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ac16dd3448184a6e7aa23711677a1e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d8daef9b2a0bfeb744f44926c769c1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f27c13a3e0025c01e4dff6fd6599ed236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47431749eaab7c5f115c6fe45bf86b8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3c28b331f8744ac7791f779df3cd44238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164cfb65664ac12b1a9cbe6d974188c8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba0b10cf294f098ab485ffd0c302707240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b83407b179bcb29f369bb02a48f67e5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaa30feafc48b8f012ff5de4fe84a57242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f26e85a9cd8c4b1b6543642160fdc4a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cbf7e79ea4adf8fcd8493775679cde244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575256cb31aab7536cfa8558c79e2be8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb4ea2e34194ccdff20e5603cd24186246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33f0eb78a2a79ff5a9914a844b92d8e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75df142d4523a2da35c18a1f83b558ff248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72d4c2c611fffeeaecec27a095796db249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f5c4199f24e2ebc5dfe5b1628b813b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8d158dd89b97fd7a971c8d048d8467251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5a83c259093f4ecec77f86e877b045252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cae4cd535bd8321360137a707cafd6b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785ba0fbd31aaa2091e7b5012e2beed2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418f14ae24a4335bb82f66de109fa300255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc80e740b4b5ed00e5cd2ff0847c8eb0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3274188195ead8ae023c5c689187b713257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3b9c732a4b79b4cb205016119ad3d4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbb423bffbba1af214af106c30cf479259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07fabb5a707cdfb45eae7d89881d899260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4c6cfd69ca09c8b7df261c4113d8f6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f92393bc677a81e251f07731bb2cd02262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e413635221e7d60c6552d1f9e34b389263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d4e297a526902de67cd02537dd8c56264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390b2f5821f732d7629035deb96c0996265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba5f436dc4e665768efd726170e9ae0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e3fb3b52ef2f92629dc35a975c5035267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c630c7ff863c206487b24612cb33352268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdabb5d8e5684197ae72bcb5b80ceed269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c201a62bf9afd7116dac5a3f4a522734270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7343ff0a0033ebd767b887c2132c89271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff578474be978a1c38ea33aed653f182272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a3e56ca875d1a186842153eefe2b27273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46e8e82408bf8ad4378db210f7f84ce274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e86da982516af9ce4efdd54df70027275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f1dc1f41c91be300f0575433b34ea5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c93b6a5fb2e9dc618ac2a7a1a4b42a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53143cdfabc8ab16d66a7aa88dfcab03278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9c34e3f14816dc7dab95e580188092279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84378974733bded831a7c794431e8952280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d69bc372d2ed42378298eb68b61ab5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93041f6c1126e76b279fcd5cd7ceafed282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7766c2c6378500bae4b5299a37442e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7faa4596b30bf833694039ebe3dedcc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61d3ec0e55cbde95a67e3a7e12fba7e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf151b652bc7406ff7be6c5f90af07a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52805beb039cd26aaeb9848beb09a3d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0801981c1bd66ce377218c7c8c2509288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691973732a60999dbbeaa5096e59abce289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53540f2bcd1d2ecd4c4a324a99fec6c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2a2481dbbbba46ca3b22996de91560291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387f600cc46b111f0e4bd6fed95ff9ec292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6705c59b23b4de768b33981e76c81e6f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ba823fbda88d10056f250a9fd20c10294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3338d49ceeb6db32171d31612e7ba15a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97345f6bf8a013075ab0e1024d21b5b1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271d427f09b9e638bfbbee92ccd2a8e4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0e52701bf6f39a1472525e9321ba36298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9f5f9d86de3dfd5221185e3d5b6d0e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd11966888a494f365293c5eb7644844300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7a26cfaeb1f220c891f39d1efae8a8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aaa7a2a5e72785357d4e56e8cfa071302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271307863743f435ab276aafa9bebc57303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bafe88b2adca51c12aa0d274695135304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbf2e2754154e1f163ae2c67cf962cc305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ea91ffec72f7d481598736838836b3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e145a454f43577de5bc0a7b2fa59959307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1345dc432716f9e8df6daee756d6a8e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745364342fecc751b6b70e8d1593a30a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec676c0a860fc1658f7e424990b8b5d3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756e5d05e000aca7d338cecd7d6cf8fc311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a002baafcb964940251e681ee66ee4ff312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406d74eb8be4da000641714baf16e823313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b696c2d415bb295f90162faaf5d3b6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dec65e957d93224c7d3657dc0c4ec23315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6247866f969f09e88b33f3a50bac48a3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516aec59e6ef8789fd6f5251a718a29e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5378432445cedfef8ba70434d6742ae8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eaeed8a2dc5b61166627d684867971319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe21ab596c2dede7bf0e4526b99d0ee320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc10a1dec7a8c5a85df761635241b234321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc64701752762da5e4ffe6a70ac99110322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dae35d529d5e3b48d75c728df5d591323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f7127d8a9044be1ff975c83b7bc72e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29412a228a1520081a6b15ebff65a30f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc5d98ad12e0f89774594b7a8503a1f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944e4d23095f367a5cfee67a46e981bf327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfd2c9085b9ec4310377247618ced14328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec33aa2a8e9f7cfa222f827e7f90258329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc3681670b9df4da7852a1be273c100330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d399301ae19daa83c82a43a3bb8507331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff8f34f3c85956ffe9f970c3551199d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6089224fb7878bb85c4ab21e3eaef44b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57326be262281db8a5ea03851b07d1ea334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaeb116d0681daed6825bb7c90905ed335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9fe9155443e7e9e02db442a64be9a5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccd618f5b65ef6631d6cd8ecc5c506c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5add1962983ad886f47ba065c454d4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a812a8f0a6c4c99f24c5d9e041677f2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1bf373f7fb9ec965c3881ae05b3653340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957f08e0d0fb88623b8643222c24581a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3ed8cb7efe9c31cecc2ad5042c10f2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd7d907ef23889d9f0040518c79b57a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30927c90d1d066b3d1fe2f686cb2b43344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8f72a848498bd0937c7a1e9a2a2293345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d5b93c2ffa48246cb825aea213ac2b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82764e51ebe802e9860033704925b1a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88582eeb20b92e5d717aaa578f5e287a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f287094e001340593635fc7b7df67756349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8369498414941a432c6c5b81f6ffb5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4be5fd64a2bc0c23ae8808def6360d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d520d0413669156351c13e8d3587d362352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbd834dd24ade57ccb7ca3914f62fa8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7fc926816b8054c7a1f6708b146b5f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b293df5749004cc5be390d54c5155c8e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a0861df15a15fb4fded366d46ac0c4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5e972c87463558d5020d5daa8bee3c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bc38322afba496b61382f54f916135358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc71b14372212bde65cb81ba7667b45359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6bf91df4d47f660c8c6e11dfb23aaf360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb4bb9c597cc5fa0cdbdf12e3db60f6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2ed50f7ff23d9653f9cfd65a3f09f6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df972eaafde034369f6b66accdda24a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92383e465924045d1eac7b5db28565ff364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435f227b2dab4b9080082b4249d9f6a8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d1702d1d4e1a4d52933ac8715029a2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283580f37d71947509e6972fc56f790f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdf96e543aa19617d6a7654afcab1fa368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686240983d896bf4385bee684cf84ad6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ecb305047fb59282adb620eb1a6af1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0bc14f9767c51a6cbed3ccfaf5ac79371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab2db9182247f21504904a9ca8b20d3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14a3bf9020d4489f36cb2758c883677373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0336213d3a1337c53d1adc3b9c3daf0b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456039bb7f39c59d3e6abab61f268eeb375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac56cc503b5d40406a00409bab69895376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3476853c2ee8b06d87b49c25d488c09d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ac3b756dd647d6dc48cf124802b418378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889132b51bafcf5e9666307c7d2edcf8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766dbffa56e5facabcb49b483cb460de380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc83e92538e9cc4789548a240e2fab75381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1590f6e0d4d8ccd03817285a11fc254382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccbcc58de3709fc0fa6418f18257b28383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf3017e30140c9cd66201b3ee2f4069384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d856ab8d9155a0dc1999ea9ff36af202385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d9b8310b74c793c8e3e356351e672f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6305ec4b7d65be992d9551194fe5101c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc7ee0a0c28924ceb62e6aba0acab5b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dae59d02ac7abd48c12099fcaea7d4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8033145569172a10564d523cdd038c3d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703b9393e813262751104cdbbd800db9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc57f63a4ada3f6fa911e6464d51447392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763e574fe600a204e5eb120c0a328606393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0f852765b38c6ef106400bdc44b2ca394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03166255a608b4a962640a63ff49561d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e72852f318a70a0d6860c4965694389396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3426bac141b522c889ca1dbedd38c0f3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c9cbac20a8227eb3583222d2086ecf398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19123492339143355207ac588dbf873399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297827867409b619436259890722222b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273bf4adb7e3cd5f44d3deb47588be32401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb525fca6857d920dacea8b3dbc8d55402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98889703b7f92c8b821dcafb3aaad687403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e41e24af9f6f79284257e84d7efdc70404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cb8a638b469f44fecca38245736227405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c55508c26138f2eeeec3b3289b7414406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9210851663ebad6c7a131a6eaad1d6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd4bc09baa5b24e053eaf83ea3f8233408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f0ae30c987076e9edb33238c30c8b7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e4fd086cc9a837928c46ad5ef39fcf410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6425089974b69ce4e469d28088b9427c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b871cc669c272181b152c18607bea124412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeddbd7fa9b849235b6550e0fb30ecb413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2e4c52e4bef1b003282a1e0ab274bb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d63dbe06d590a25f18ca8a269bfe87415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab432b9c6d3279902c99d5f4eea20e6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795405eafeb78142bbafaa47e115e5e7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3eb0bdf8019da8c007cd5f04f6724c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1351b691659d49312569a971244270b6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2761d201c49914550c757c4829c6544420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e448538f1121e45812a6e9fed5b171a3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b871d39c2a7e5be652aa28846cb9d997422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81049722fcf24a3f783860f2d1f30ff1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16862ba9d9d08ec579bc65919e1eddab424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17e3fad5221f9ce6a57782bdecc864e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36b4ff2e2b9deabeff90caa51024ec4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab433476fb67dd176847219d81764ab427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f33cf22c2ddc229ed3392658c03fcf7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3e7293c5724f464531c1cef0b0f41c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6e5abb435485b7acb02af77e321e3c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed6a9c82a3e23faa26f95c5dff2d91f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23063e68e35817a4c7e10879c41f3cc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf1b804a99c666e65ce01645c6a43da433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b5b0a2483f19c289b76612007e8273434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e7e8177a30d7c352ae41d72a2a4c3d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaea966480be9e0e91b91299aa206eeb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f67c15a642cefbe6e54a550ead54634437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45d7f3479e71409133ac015c60a6642438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6548fa0019c5f0c8c33f62da7fe00ff1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb8d4d4ba61c23697c82ab83158c5ba440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46beef2e4b9e02146dd5373830d5e185441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab154ad69d31abebe42ed78e82b542a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb8c684b503c882ef3455181d76c19b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853d1afede3f946acbc3988a3432f36f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e70738027068c58f999a5c9e3c82a3f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d3e64f3bdd25920894be099d936338446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3debf10bec53c4e7948873ce43d13503447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd7f8252d4f076653664dbd06be8488448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3120986f812bfe1cbca02f699b0dcec7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4538b25870a1b0ca895b8f9f9a833a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf04e4519c199fd92799f978a84dd518451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae8169cea2176b8e252d9014d2276af452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d81ade39b6734bc2c2c465a0fa89ba453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e28cb4392c52341e801d1b56630be4e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3576c7df2f95e3dad581bd7c37d89104455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6dd33429f698dc6a11d907d3a12ba2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81dda83a431ee8c30a259f6dd6cab5b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a930520b2cb528849ffe8d14f0644143458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69faab0372f2e6dfb99335dbee84807f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b760b1e357a6835dd967eeee95668081460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd6ccf8fdaef9480be25932e8687074461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcd0a01cf318264a9299477f49f8e18462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698b79a97c61849eb2c9d4c09fc1149c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5f0ef60328a9940f870c5ae97feff6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb70289d1b174e0860238ea416b10f13465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731eb698ba7cca60280f2ce33f389c6a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a3a6bab6c23a28e7a20e6925f3c1b2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e874643815ac82c7b3648bcab56dbdf468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a004a75845049caaea5a7c103db979c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e38d60f4941656f49e7658f4b5b6b4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdef323663d158592a99fe1defead5de471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60af683e97536105aa670c45a904eef472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7befbdddf40449642f79a3b160c33694473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056356dcbe1dcac5a4ad533e36381f3c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9580d3281c03719f569edcacde70d4f8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a4904d0264604a32213a744972e0d3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e187c8b6905daa1b62bad18d80b7ac477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbdced11c447175c9c6e124e4dfbaf7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6b27bf2425468bbb8f1928a6a87683479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0a948e6d52bb0159df7671354d8891480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2389ffc0c976231665dc95cda045adbc481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3843f4bfc417c022ea2869d88722252c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be1b446c10528d1f79374e0fd458ca4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9e5048a4bbb03c9c12a42f2f03d14a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e8c899f3374145517a435c3a4c551c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cb5f5ad3da80124c12400073bf9004486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4322164dfce0c2f9efd51f131a20a2ba487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a999f4f22e97b45182b4650719642a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4d15967698c3207400ae8b914d4379489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01c91e4e93945018cb2f4ebeba38fed490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129a8b951c5ff94ca72bbff9de1caae6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b82a1de6ab5104324f2b23ba7066ba492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131af2b120c5dcf53ffc20eefc20eef8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e079acd207d68c0cbd87955a88693298494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5711ada852659ef36b12fb888b364b26495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deff0146f77694d6d206cbf16c0be90496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a957c19ccc127b943e6bb77b4a2002497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2645d1e515bf40f59baba92103cdfe70498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7e57b283e18abd7731fe354ef57b53499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a641fd5accf628336eb40a305bab6a3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4790c61a4cf3089cf1208ad3b20f452501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd09ea4ad3cb79bd07c1d0f61eeeaf1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dccfac494ce73f020f2ff86578b9b5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0c48eb5a12254573d9d41bef2c2e3d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6a083dd52fbc7cbf4b0ff255231536505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dacde6c3479ffd5199623c544ac7385506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044e6f1c478381a4bbfb268643697bbc507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b9c8de190b62f0bb5a9a40f3b46370508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61be7f00726024c7a22f03c11522e76a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9877873903cbb7d77af3cefcb68d46510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c939e618e13e3c26b059f03044ed32511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a076030a1036a0be19a2288ba9241585512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bd98ad9cc57ed86d478efb4380316e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84813475e558cb1f20d09fd9e25f682d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963bbfc1260ab8634e4b082a1025ae75515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db7dd3525b8ad29252a67b02ce3ac39516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf6629c54542af2d19a8d773b122129517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e47165e16675781cb8a2eadef4e2b6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e048bd3ab9c8394039250f46ac8289519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c2f2c6884875e6ef9b592f4abf9d12520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56996378b433ef7e190fd0c3197f7e19521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5777a0108e5e32782b37a6c4e2a199c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216cc6ab20ed0b2ceca4b6d1f1b2f36a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3a0a691e6996e32ecfa7dbd77d1143524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948b035b894d978620c555db9f4bac32525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7a4b11d516b4a8b0faac64c203088f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740ef3eaa0bd67353e65c75b1d915014527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5efbd32cc8014d5ebb42b7150c081d0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0946c925022e9fddefba2a50f1ffbf529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c334eb46a7af8845b60b6940ee733a72530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1015eb63ee96f8a23ff2ef303fea11e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9deeb6cdbc3239250713ed971ebd69532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f626794e9f9ff2500c059149dc6348533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6557832782a7d6daf1c4a03c5675a64d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7f302cd81aad735989da3e6ca31ec6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5b93685a1124fa896db1744873bb52536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c570373c5df8662a7a796fb987f4c106537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdfb09d0669fe9b66ce4a636e86e8fd538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78085becc7486f8e90b0b57c4aff4efb539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5283423da38141e66ace7adb308065b6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e762c1962494002455024915a73ab72541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a87237bf6162edbcc6de7a8dfbfb2c2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe34b0e00eb7c17e4375d1c272304524543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2d4cf32c1f1c94daeda4d4480bac77544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c83ac4ceabd8daedcff34bfd5e27fd1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfd6acbf6318fb6611051ab4e58b068546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfe3ec250d4119a3bbc8ac5b44d440c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114062659bcac71e7a42396114f576e8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa64f041c5fe969987f5051d76805fa7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa08a5dd8c362ede9912df2f2b409df2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc27a1195a4086eed661cbe7a8ded21551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34892ac3f4b819120398e7c9676b32a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdd8c5148c5c0fcb9b5e009c62f4c4e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80986940862b2cebbd9f542873060754554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6faea15c3021862957f9df991b33dd555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce925e58a6e242237eca3c343e24a0e2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f5b81b234387bdc922771a6411d6ef557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182cc139cb787f1768e11c0f5694e2c2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42f13f679b1ee5927e5ade9afd2e9d0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86979ae0eb5a3e16db73104af15e44a2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a336b3cbd8e6979742e6adbe9221225561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8476e01a6658b3e984608c04ee33c3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6f8295d61c069dc6e8f2f36b331941563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b915ecf75c48ec0f5e851bba847be4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c7777419f02640802f7acee86614ed565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cd54062c6f01c46f02aead21201aad566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933fc6397213f84ebc7b5fa65d827a70567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad4b4c981f08bc976d4fd0414c10a92568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9802b62f2469118d91305ce156b2cb8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794e507bdf8cb94bdeaf398aa5116e2f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeb39eba6ea6478fce21b1fb0ddb9fe571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934acf68483dd4ea22c1364886ebf7b8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e7cc55218b000c2a729160a48b6550573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c1485596d4c6a460aa603309ede68e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ce40abf84bca4e13a3d0028541cead575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c971ced6da6b105379f48a3bda6f6f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ddadd2bb9209757bdbcdd0ad2b2d94577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc28e8ce4d08a03c97d69ff3a42f29ee578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8255720dbf5e1573eb2b794e919b0521579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba972e3bfa53b1bfe07de006dab84bd580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbfe6e02ac3146c69087712b45b7983581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989a1226ef7f11652c3aed57eaba25c0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746cf4fe9f4510dcb015052f82b70222583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9258ead7971c0a503435943b9ba214584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605e612744aeb5bd3196dd4a5a876319585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd27e4be0f0f4113f887c3a7d6abd471586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021ff047daa35aa9abdf23832c6b7a94587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3916c7deab40b17f114c72018a12d0f0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37edf9433494124a7bee158f7da6def589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd5cb8c84574f0afef32d5da912ed18590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a481eb12e56e6a0ff0766e584a7615591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2244cda1479c840dc7a22972cdf38305592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4190d5b15b06edaa3c993709b44ddee1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281fa165e81f9d2bc2cc8eef97f92360594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90eb89e4fe79bd7af2d3b9a2f30e150595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c649786a75c8151edf8a9770ebc1026596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9655092176f91f111c12a816a957035597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cb64c0ded91737c21214d91751e57c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379cfa187bc1d57d404a15e325b290df599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc72bfaef53c8fcae180404c06d1ed60600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e853b4e12413641ebd8dfdaa9c8baa94601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159ce0c8a58cc5df500f21f2792dff16602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b724ee7d09109ba0836514f18647aa63603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c3716a99df9d97ecc1bc52b1573928604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64504f86ac6fce720b8503f8bcb5df2f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c96295e07be9d7194f2de53b387fa8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b4376547508250503ca8779c163995607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308c8acdb21a0f18360a20b924b9ec76608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf69075fe2df60ac53ba6763101258a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112208163b41acaa1453e34e6572fe4b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5131d1a5c471642cda911f01fa2c278611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2732ecb4c9a18b2357f0f1c997fefc71612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064f2341defbfc489b69b97aa4114d73613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c0dc15dccdcae3c64e18103d96beb3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a429df01db8b60d720d62bedaef3d0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e2e765992eb2a04dc0d4870793d86a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74f69c6bc986c296809722f086d3043617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680f7aeb2ad2173a1b399af7016238f7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8facbf6474c8c3004ad487df754f8907619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde1a46a2fd184268fd9617f14605840620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7af38db1b36f33bc60e507071ffbbf621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9407445abec5ee0e525dd89a2dd1302622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de255d60f8fd9a768816e0be401bfe6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891c02be173bdd64fc6c67290401040d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff2748e2972086baf01c7ba08747b86625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989075de06f4dd7f27b83b9585c90688626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd9a12f1bbfa87885accc1a8d95d175627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc59383de07c66463ae026ce8a1ef71a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d281a3d66cb5400f067fb1c7d3058232629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d686c6e193476047d77864d9b0e8344630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f0cd699bb2dca07752126f3c446af1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533db3aaa310e95dbb7b2e5b18fe76d8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4ecf0311896612ec8c663ea3cd2f4e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f0d2d45a01692861340d2c99ee42a0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91449b565bffaeb04b0a1f800df570a9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82544a8edb02e565ce26fb35f96ce9c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1afc506cbfd71594f9bd058efc3ee1e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d175e4810925d320e6f9f6ae80671a2a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1595a2ff0b7317387252a3316ebabb9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460223f73bb3106e4e8c6011ba21cb83640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea79962240378acf55a656fe166c399641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c018301dd9d07886e3bd3f90405ae8f6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15928ab472f7c0d7e4577105fc8ed4a3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ab477214ac1732cd1ebec6c5e54fc5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a78a8893604d1fc253cc19406e1a2b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d4146447171a19315af960c4a7e3d8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f538ab64ba56ef421f81a94d83056b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6490a3d920f8ac0d0bcd12589ddb26c3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf2597c74ca110d2deb396d5d8c2bf1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed395fa4ea35380afb2e67254193d76650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e1bdf8862f0f525237144532af86ab651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f4328ae028f34852329badf4f27782652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55097d3b6f169d09a69e15a4e3308404653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eb9c40a181ca4c507157477dc46e87654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2280d26486d85c470c83a3a358f49b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1aac12e955629b1afb771a8a120554656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cdfa03185e84400e5668e0e26665f7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2221fa90275a0595387e0016a60dcbf4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a2637dc259612d1ebf63405f5e24ca659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab8af61b596206bf6c740fda0c172d7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8671b217758c395bedc5145ca3abd2b4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493c5d7566fac248c426670c38cb6c65662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c31f19708b6874fd0231bfbeaa103a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c088df5f8690364ddbd11b5aae67252664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ffa0e64523eaa3871b1c37356e2eb9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f28b6923b5c683d84517be7120c497666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6275cdc3e4a79fa59af3e829e5b7f640667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d210ff8fa942062c95bcefe0ba811e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e06835ce62227b086e17cf8e81e89a2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf035a5697fdf4ec37377ac1eb3e346670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a348fe08eaa95ef7de095e8a755da9ae671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f313cb15c8bf4ae9aac39dccd99a7850672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af17d6602537185db6520edbd418142d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c356f1748622ff85f6d5f8c59867253674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8f737d61d3c8bcf46b84ac5b06705e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace94e024a92251a6c3348be2a711c16676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0855097406b52bde28ba3a6f06238a2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f652ff51a7728c6a54e96f404ba746678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65338abd3a240ab368d853dcb6a070b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2d6ef4f59189040e65515d74f59124680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6958eb745e19355048f9e80249b476681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71b1b605d5f918da11fdb3ede565e55682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7560e3ce12f0fdeeaeb14e7704556c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3567a1178fc59fb313a05dd8a00145a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9456be4817152d0a029c6dd7034e9a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5bf027f06ea41c636fd826a50da004686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1db3c2f4c92d0a0d0901167e34dfec687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ee2276fe4af2efff4c2f18bd39c4e3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21300051bc24b7b132f2ed6d76582e9d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061e38561a41c7491f9c80dd3cf0bb55690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ca0a9172b99956ff6296f363f2483e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803bb203ab2fb8932fb6db5462d05c80692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb3fdbf6d4c581f112b2aacf44141cc693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f7d4fc8cc7d3ef15ec9c69e951391c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55071f5f6095ca51fe6bacefb4b84d5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a4e52f6725bbaabe55f2b415c78785696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9acff4bad31ed33c8a8e154cb10218b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33450aac05e9f3c88b34fdde10cdb0eb698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1135830e9602e474788a7e3af1fbedd699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8f5cfbcb9ce298ec309bb6f4f60a3c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24302f0e8dc6fc648795a0e43521e6f3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b11e16ab796d9c8bf5cd8aece933179702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed059bf3fc81bfdf0f41a8d278bb70e8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d230bd58d37b29020d3c9c3d3aaf3dc704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eca2adc89a56bbb88669d15d1d31a7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42614aa2d35abb53cd8fe633e3ff59e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbcee1f5f493c1c97712201fff49a8f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7995e8b23bcf7ae2c14bcf55693d9f8f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ccef3e3e1b503bda86bfb184bbfba9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415d1868f207e5287a21d01ad02eb1e6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850e188c091e7bc0c8ed34b2ccb92305711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1644938bc375dcc7aae84dfa1147ffda712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62a1fbff6f171afb28e90de92f19fdd713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36722e1fbd52c52cdce02b35701bdbb714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4da95d8e2c3f5a617e4a125b0341e5d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5921b85bdfadd7c3832e37413d21b4d1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af8054ada14955aa4ef5df63c8577e1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a815c8a43dec5d359da83d571892271718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb72a99fbdef2ef4e90cd1b28bdbe98719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cf03b7c4ae9ec98d087685bdbfedaa720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed422de911dcf5d25cd0cf7326a72f13721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfffb657bf504c1dd58eebb240ea3823722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd5472056a646f1d9f9c4f04388fc2a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0b300f4b9a97216d8d39d54beddc0b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5641c2049cb7523e22313daff32fdc725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce49e5a0a6fe8272facef3e9087fe1fe726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51d7227677a317740e723a3fa57a425727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cc914c3f9a4e209f275069200f99a6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13f6021892301bb9d952022aa5bdb92729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a062b3f347ec21ed0b51cc64cdbf20730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cdc531d3e35d2917dc65509548d8ba731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3294251354ec2bf7ee90b71bb00043f7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6995e8690cb0830aed68ec9dfda4063d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea49ace548fad1a9135a8ea74b1aa40734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f6faa78b5e758ddb65c1471e15acd7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bdb0f5ad54a66a739f8d0cf134b5aa736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f971a2bbd492e6863d4d9545c6122267737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251c43f00ce3bc03427713c82b27fb3e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847789f6646489c0b456f9e91f31c78b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369f9ccf0480c17608cf5f8e9243eae1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e949221eb2b18823321989186908402c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd5d4ceedec18928591ab8d9e406e78742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c90157eb39540449fa3895349e36a0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3449f17785114abe51c59150a32c03f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3438b0a10bdae78eca4c79492460ce1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c22ccd53be70aaa7b42921b5eb1fcfd746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cedd1281780037487ea3e717b524cc747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec708992707e9a346316ccffa9546e2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fc79c3f9ed8b0c6701acce239e8eb3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8404f9655f472d895ed43c57fb104a47750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9a9841f23c328b7e9d4a98c86df009751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f576b3d25c6ecf165f2c02bd334d1811752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8220e329c435a12f0a03ba373bcfe19753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626f1bf386e20b38e51bd8a43d73db57754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91da74c06abfdcf393a896e5cda06440755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e861d805236d90c7fecf5c4abef4ca33756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcefe37bc4c2c32dbf2408fad0de52d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1222fe61a57adbd70034d1dac0856ac9758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44a6864cda3299425fcc66d4ef97b97759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>