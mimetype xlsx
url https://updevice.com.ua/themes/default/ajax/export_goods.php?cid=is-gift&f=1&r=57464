--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199d677706e6df3104cd395dcf2487911.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71df858ca93d84ac16f154670f6fe1a12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e553a4f3db59582282ea3539a36cf4673.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af5807aedcadcdf7d09209a6c0373694.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3527520f294e33df2ba04d54efa82ff95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548af96004c4bf4b64aa2084e64861576.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b4e0597dbd922fa79d01fbd0321c1c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8066cc556a23875f06a251553e48a4e88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fe106eab67de568ce49eed901c864e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59e1262f4df95b4671b1a0b92e1045910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd9645f8f30402f633b6d0eea899f4611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224c5ab74d0357ba1e6c7f14e76f48bb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da843778a36e2169ffcfce42a59f8a313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a0a4963e6b7a4ebbbc759da0dcc9d014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2f8d28fe28fd8e7f70a1bd90571c3415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bab294b5a4a1261e4a038caf566673116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2e4c96572b49c58003977c2cf38c9917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98f80f7542ae01edbffefc9e13fa04018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adda99c7625fa23d48b7042e75c44c8b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c855f77af71cd7508923dda610aeff20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f254044c4c04b28504eceb48b5f12321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c203b66427de89ac83de810a3f85c4cc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ffdba4cc7c9180ebc85fe1c51152ab23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da214a1fd81f9d182f9fa9529e49657824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fc90a58b39b15e9062834309a39dc725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57e352316600480edb8286f3db9f9cf26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca04ee74f798c0ce1a838ce8b15ea8527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbfea3586d2c31d99c15d532e0a128928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c90003ecc8c41a468d68a2b1227a3ad29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a352f5185c7c4e54487539a51a90204730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e501e770d62b19badfb3bbcb2edf4e8e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f52423b7e65c6cf6c23b28c432b943a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b3d094179225fd86199c3b3dbe7c6533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debb37c93d39ede20ff5b2b46d6e4a1434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ff9f9b48ddf33689b6c62371dbb97b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2eaa5519ab03ece309966565fc660d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dd6e6aff261c18397fcd18c094d40637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112d53323b44a44bf8748d32a9d1541d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50303c394c7b23d3f359762c349a6a7d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5de3c944379006f4939351bb1b83f3740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0822e285f5b18f5014cda445e4acf4441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149908e4b9c67eb08eb7e635adb6f3e542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95709d79e4c9975143541e59bfb46a7643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e601e4f62d280b8e00b1da13fdd424444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eed391d8a29e0512e75ea73f6981fe345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d72996261ec4d0ae99c6ece22122b946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c43b1dc73faeb4431807a86abddbfa47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9420c112b45adbbbaf6e8b30cb64a15748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcce37975bd3ac3c83e6cc4730dd45549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0725af45086ed892dce77d6252e2a050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9f95b9c00bc1d72429fc2bb938cf5d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9562688a5758e8a1a41a00aced10527452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0600f9d42ff84e5c5c32334b215433f653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aa0ae49158a83cd6b3220efd8f901954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03971c96fb993e72ec9ce16fd82177c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41220170032aefe32be25b6015f0e2a956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea0a2f1e6439daba31408de246c91c557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c63a49c7c848045bc60be807a9ca9f758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4560bb1204537230f17d7f46a2503059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2b0ecdb3b0d0cda5b58547aef6012b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e9f105db62ade308bbc67d0f7d6f0961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32009688f20f497d3ba6f70e8376df8a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121f9a9ceb17e50f47280c22f46a89d463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddae6812f95ddc6926a6ac870cf737b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950e16996148ce9b60bfdddea03052e765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd5a93373241629d6b64c6b749f3f4366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5416b19a34c3bb9783a951bae1e716367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dac3880f116e501a893943bccd2b9a368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bc74fde01f22593d517f63fceb1c7f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f854ed2c36e4cd40091515d6373ecc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7be6e69366041d3f68abc1ce88cb4671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d2319f45314b0333ff69a01abcc67d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9394a9adadbdfe8ad55122d57364bd673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b076be10137de5e22407a5dc0bcc13f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40449a098cc48733ce7a4e6facdff87e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3d5f300529655279f774adc66f6dda76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1cf27c581f74f7d5a063f79ed9608277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49682e690b0ce70113c81579738c8b0d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be77c295c54ce6fe16018ad3c3528fda79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80b9944b3766d365ffbd0d107a9d87580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721a1b4c9398cf999999ca2ce97a0fa781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65ca8a6b2a34b62a32c87b4aa4fe98282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc52c156508989015aa6786fc7aadf3983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4add20f1563056d20824a411951efc9084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae03f03e3df18d92006974bdf42a118e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40c6d817408b84f8d0a99a6eb908d4886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa54b854c933ab67f133e54d76573d0287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817f2283f5ea32bf4dfdafd3083b55da88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e09658752ceb1034101790ff1b939a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d171dad8f221e361db7efa23deda20490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86c2e8e1123e1b7c99b6cd23190969091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3b2d52c8d574324a5872e66b1d9d9c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf60a7f4c55a634903cd702ae96df87093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f7686529910866b5a9250bef6065fe94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3e9bacdc22fd2acac74b82feb9ecec95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e8f7ade5a32336a1255c4dc24b408d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aa779374cd854df1c0c6e5694daa4597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a9c191acf8ab67357f10318d48db6198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b72d512f1a616777bee447bc9e865a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf97eac6606f4ccb95bae686e413829100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b671cef5ad1f9e1ca73509b6ef55aedf101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2852b8326597a808a77aa8738382e4c9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a5da98307b0e04492b678a9c3dfe6c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a885734535b06f7ef7e5e748462ee5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6479ec651abf5ae4d0e37dc999755d0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808476372add860f98c14fcd346f7ea7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548a09782d25a15b98eb0faf9658c08a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09af640b35be42295db35fe747812021108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e4d293505e51f4604b0b9245a935c6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293ae8ac059f4040a0ba979836195774110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9534a064c36451e076c7f0739cfc8d60111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70300b8d4f26acdec0be6896d13772c2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761c5b4a6015b061905ddfd6b8415860113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0897367f68ec0128d19474953dbc1050114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee7d861b8b205fed70ebb2129c0352f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85add151f8569bd3adbd9ef2f16fc8d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902a140bb57ab389de18b5a2b8a59430117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9953259353829d5f0881662c3aab96118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfcfcefe92ff21dd1667a67b60c5494119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dac4292b75ba66a8af56bd13fe4f3de120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860d28ce844052a7aa35444cf9fa4936121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ede2d88f786dff6b072d9d58d075d7a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399dffc99b8cb90fabd0c2463e537e6c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24604240e3537c5aeb3898d1e46dfe4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0556043941d3457e668066dfb6b925125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3449ffb86ea821a363a52717f359e74126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b87a4dff3e5b2f79700cdba6b4ed6a1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1785767054fb96bb61ec9ea35547fa08128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707a8838670836ca41e3b0991bcff01b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2866eba73f4a6bc1cb9385228b2e263130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1330867a6b21162620fe3d383fbd05131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6080e1c86dd004692641f686724c0e9a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8bf3c4078048b730ed33a47c6a5fbd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0580475fa8eb85819a6217a7b55f299134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6381139e9a83b94550543db926ba3e2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4282fac56f9f98979bf32924a96b0b3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3bab67587f62d0fb5946efee9933ff137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fde4408756eddde65c33003e6d59c0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c142c2d76b50745be68bf98646b078139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b75b87d5f5734ae28448dc93b3e60c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073b4eb8eb0ee6310314b174dcf60362141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9a01e4dd9b6a07415203d1d036509c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6767ce2dfe31aaab4e5e6907eb88747c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546d68e6b39b26f3d882cd96484dd137144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4766752f125c46740ecdb660d2f87470145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaedd1c31ffa272669444fab6e2e1e2f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b564f80242d559bac85578fa854b9c61147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7906a02cf6908f74aee7d689de39fb7b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974a2218977be486861c42386bc09ba3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28ca377ba835d4771ad1ab1149b9128150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de5d696c0d752422198b5075799b78c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d55e7a4a5fb5d69e7fdf1876ae7cb9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2f96f071b0cc8330e4254a499b5ede153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0057a3ad4b59396ff3c877b159c58208154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80c70f1542ef06f97a81b9a2a33b966155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3c3f6ac26d2013dc98ada00c6f7617156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f91df57c4108024826da17f3961759157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0121bea5fd5e0ab8b9ece90a705c3b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f9912c49bc29c26a467bd7cb64e199159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad720669d616bb1639aa5fc4811f565160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3f874878869ea63fd9251749347d2a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e58842e297f76b8283eef3a24895f8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ac84e5f05c13fe60fd12f3925279dd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92209411769bb51048f3ed3414609adf164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de7955b7dfd7a2ff27558434b690840165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfee694cd6cc24ba1a2832a6674dfa81166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48d39f7d01e6dbb2f16333547725b4c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7c03a6bbb8986727370b1c98b2d76f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1514d7cb6e9fbaca0e916d0e0320303b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451360b36b12500a416ddfda349a2c0a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f629d2ed37684d5708dced124a9fa067171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd15a15d8a619aacfc00670cad1caaa172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47a85753adb2d0a702ed093c471eebd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c638834ae4be49584f37944e4baeb8b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee409c346fb48d07b3007e1e9e6af56175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60552a9543d049e061d05dc88a6601d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847ca0d3a8a1a8a27d1053595129345d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7c9b299dd15052ac498374a9e70b86178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbc16263d08f868b6e83340450f2bab179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7720b75a3020e0c63092d4aa83bf1837180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8c1f140391bb0fc42364a7adc710cb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67715e0fa335aaf38e35d1a4883fb71c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df60c4669b8672edf9a35ee343b610c4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec693be5f30d4f7fb3531ae0e53d20d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071292bc942e8e39e1cfab495508a193185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5711b11875746225b9cfa473ef9405186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347cdb293aecb915d350a35fcf396dd2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf118ecaebf9d1c4153398cf638dcb2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3dea0087210d4f4187ccd0058dcf47189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12676bd388e9c48aeadcca072b30f4af190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c730163969b16d10414274efdb7638191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29006bf613b497968bc635d97518f833192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8778309e54644d8e288a3fb94fe588c1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f064700feceff0413fc862d053336278194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e66f3550f090134fac0db3dff42cd4b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41f280116f3c465d9fa7ad7bd17c8fe196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab60042dbd5775c4a6e33ca5ef31258197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c7560646e404bd281b99604ed947ac198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0964d5e1daa216ffae9706dbf72256ce199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d574c19d537cddca49503241a3f2a12d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0b8882d2f3cc626b09006d3ed6886d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf6b87a489f06c2cfd0b8a470049a92202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fab550c24075dbb4697cdc4e37903bf203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcf980def0a3743b708d65953acb623204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a197e7eb4812282ee72d4a9dd35c25205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f20642cc97f725fb1ba97f2e2e7c717206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8584ed2b95933de8ffe0a13519ea30f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd7ef3c50ef6774b6056c5042a4d8ef208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287dd56ff6450bc2384bf681bae57a8b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec98f04d98777d9e6b8b60ba8ff04cb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114a6bbe1aa0c9336f4a9fda8225b74a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca73402d780b12070182d514a35d0780212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b730d8a1809cb188b0688c24362c627213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c85dbfaa2cb2a05e93323e8b1df129a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85047ff31403d36c2193aa7599448be3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1568c81658dc690abca2816a87609e02216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eed22b917a8d10beb4b38174332bd2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcfb46cd41bbdccc4d9e2cb6dfc4d88218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b002a13eccd8000956070e9105f693219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e27e4515c8fafa08ee7436193cb12c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8038c0198d6ad0fb70185562e179e5a6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b535168ff39496a82594077a84a41b87222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c438e337354928524b229b611b7e70223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50e48daf1eae4807296d7a4dcb968b3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28a6cc6745e6657f2631ffe7c0dcc07225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b4e29e9819a982d7f53acb9d9f5d16226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de22846bd7978b4b31f614f985c61eaa227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f046fc3490b97d8c3b1e26fe01702bd5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3eea49dd509436d1138110ec8d45c4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb2dac5dcae5566db2347ea61d070e5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e6f2faf43051d393aeebd185e65443231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541888243e05c8f0d6c5a99152827213232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b950469ec341a358825fa7ce906c49233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bc811991a2fb773233cb827ad2acb3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66ed3eab1a0d998a2c9c84d7896f52f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3177929225cbc01829bd9c0e1d0c31f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e90599bd9966126b5b18d9cdf6e5cb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95acdcb4d29a73a5d05cd80ec60fc240238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8bd3eda5cc338bfb325a864c6fe6a7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba63b735d468ba9c8b66fc4ead38a261240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1a7815bb5bb18201f66a8c51acf20d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfd3b7bd7c6178603bf097c0071345b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37520bffd6271f419b8009d51e940c7e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b6d9386dc9e9a912d2659a241dda74244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e63c4b035c0c6c87d7c4b6774fa81f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7aace6fe1bb0e283c2887e74e0cc9e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bd9a7caea569a72ba80f1c2a76045a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98054216aa2d6d455b8f910d47d2a2b7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bbd8a36ed53a26338f3fe83b42ba2c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1047a5d707eb4d1d9b1278b1de7f6bc4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7484fa0bbadb94e246336e09004995b3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4d69063d809000e98b3f42115bea0c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff07052df548a2afed6f34dc9529ee3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d2573675fe3335979ef4cc99c47bdb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e047f6b0e1807eb288af4caf15e75018255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf296f50f68b7816f98127b412b29cc2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ab7af144bf9cc596f0815ce141375a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a76d8b328ab8cf2df88897c995d465258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1534683a5bce1d9b44628b5d91f62d2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e3ed660363b45989f622a15f6d690f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913cec635165c050f64c2107aae4f3ed261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d47665cf7a55bf2e061c14dfb69548262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d626ba190be53f83d1d7ca7204f76f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69f6e5d1b37adbc8bcf384498a2ea8f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8ed2f00ff65bf750f9d1926208bae0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131fdd77e6671fcf2edb1fcc21b931cb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25921c021eab3b81aeef19eec716c89b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8532315672f5ffac4d4f7d7e8dccc3fc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce96854c75b5b4b5e14d3b3fb74457c8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29d97f29229ca2bf897784ed773099c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0cc18387c63430908c77310fae5037271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7877432a505edcf4ffee777e2246023d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431cabbca10453811233bd3f5bf91159273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d1ee3c9bc8eee9bcb15314f55661bd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48edb3b67743c0ab6edf556e3eb68df275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007401daac38248f999229fa2d672f64276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50e894403791ed50d0dd9a6d6bdef0e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c58ee471921b2ca9a51264da453394278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aa96517f74a1af1dde78bbfc4ec7f3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0078d3657372a922f50da0a330581f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c49ec2faf9d2475f18b47ff10a8ab1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ba14e2df85fecdc92b66675f9238ab282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91a202f403c5d887d1177afa8033a1a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb0a0bee74e8dc97dc62e3167103f4a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9a6b94a0626e1a61472ac74e4bee60285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c85535692fadf56de16474f4715381286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347aa2d91e228514755c2678a661a80e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604edd847135e4da036147726c6e49d2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faec73274ff0c2b4ba8fa4aa61e5b73e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d12c5b52765da24c3659efaba75f34e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ce3f5d7b9cbc9ef371b046e1d17e21291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791a988992e72ab2f65555b1173f0c69292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc0bc01b68fdcb3bd61e0a1217b8e2a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc3ad6bcec5f62b01f4249e61c3b5cb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23fbf387bdc610a07b93af337e114dd295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0166af8b19e2e45c56503eb224a44102296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e16f296df45c56f8e9d8b162c7b61b6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c27443b952eb38529dea81e1e0c091298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7545301d82d4240aaba8481e82d026a8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cb43c9e0916dcf8397ad9dc0d5f321300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9631cfc0744b1f9579ee92aed9f8345a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f02a04e7601e86e39b405d5f5332536302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a0d853f351998e4302853881701197303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0237c9a7415cd165a679548a74a17359304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ae37db9ae477106577766ccbfe893e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176f90288d6a294f3d4e51056b28de31306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078c943942146a2ffccf2c7efa856059307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ff87beb2f637463d581e1b828b392f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304ebc79749685f22f2da1e59bc6b2e0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d21cce3b9bbab45b00a48e7fb553507310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b4a0ba3a647ebae99fe1f041a35e39311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c72b613a51703d1e1254a0514023e4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2465c00d1c7e13ccf43de53216f3d69313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8c97a526d099a0a62e98175634c2c2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2a054c8d3b52c3cf2889bd18c442de315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffc5a2eb16d1ea8d34b87c2d0f9d769316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678302c9b04ab3ceda5dd26b8cedd9a5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba25ab68c593b88ddcc773ecca45486c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c2b0bf1e7133c805b20818cc5d1440319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd690e114f78c7180441cac2fdd5004320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61653821148a4f9d7429df6ca21c8b1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37fba3a5e52afdc1b78d29aec58907a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087e6bfab2e71dd7a8ca447e7742429c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56bab7a6eac3550db34599578be971b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc72f0eb7290451920d8455fb618198325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe28bae90a0d0a66ebe104823aa2966326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37a8c5d5bdab631745c991f234c1af5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc014a6236bd41f90753a2029014e3cb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654faa90e146d5d4cc85983b336ea92a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a380cbef0488f92c01ca1e395a84de33330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8733d0439550b4b5a26ad03e2a8da1e5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba953c0e533c5918fdb227a12a6e3652332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2293db9553c22307302bbbdd5ba6b6a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6132fd3d7cced2673e2a6a131240bd9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b732e624e01166f03d281bf1b8f569335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7d43b0f6b639f4c8c43a84f8345f08336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c3e414661f6bb8b4531e210b4b90f2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee283dd8e4e2cd55fe40ea3b534531e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37de13a7b1733b729872c3c5c1002c1e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde220d655490c7765f043b321fcdece340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9344141e459d49a9ba675892d683f2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddca9f348148a279ba04aca47a999f5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2f2ce0360f1f86ab4abb6b000eef36343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50b46e1df07aa61bba894523b34717d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b512dc993039150e93feb18a26f0699d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf51e90456ef454333d51fe60b8dffa346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd166147e1fef7241705e6c5e2e4aff3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3973e909d957b967a3b703300c42799d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a560f2dea7abe768538a2b07ad64c0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde69860a8368c9506f2594004e4480b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4404a7e1346a43a88c44067e24d052351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c263b5e5087e426169cde5e955d9b363352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a871c48ec4cd53291f6c26d4733be5dd353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1361f1599dd0df08f62aa7fb36c1081354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379514d22dd11dd81a5ef44ba348bf0d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45bed1c7b3a59374e838be0ec7c5f89356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1fff1ae4763d6f1dd69b73fa040845357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b485411637066afc67a0703e0cfeda62358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da74c0a92464b3e3faa3884c55e0036359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afd20c2aedcbabf63c54cd256ae1d72360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26392e1cb073e4afd7ef10bfee48f98d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5addb31e780af8de55cecce1c49d7d3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121d70367cfe195946cec42315992026363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd235a32fd4b7735428815337c91a524364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee220c11195d2ce802c7558df4af6184365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a33e46dc3e12befd369e3c19d6f02f5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679014c4b7369c9c5b15ea508689b515367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c52541646253d9d03e540fc044d74c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b87f1dfb70ea71a1dff82f9b0b2f06369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da995f350eb1c4756b989dda70b77466370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ee7b16b2e81cea124a567783daa613371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04ac4a296844f8c2a44fd5c911dab65372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8a46df5f80851c87331268ff6e2a38373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25267f11bd7220811c3bd47f875ccceb374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425f05790f3d6e992a8ed4f1fb053de7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d405aa0256ff5549dd1968ca23ab53376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce656d7480daac56afc3a8378cca64c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ab080eb21170dae3537cd024575f4a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9636710e9dae1ce21c890a4b44701560379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36ad44eb9f9df3dd4198b017e643c34380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2e6f62a0dba4809981d0294ac986bf381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310b09502ffb45402462b7359cd59de3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e82481977ad50aa4178d2028c111b89383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727a02c73cfe52747f48fa648d2ef788384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bf02b1aec1ee2bb9c898ee0e82e087385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba2ee4a5fc9ff042f3012506dfab05a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aff2fb9f15faa66298f6e4a348a07c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6f9f6a8581feb0446e939fb971face388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36312b04748a15fab387153412fbb702389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11999e13b64ef030475d19e2122a546f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eac4b6687851ea255d8bbc63fd3166391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a8e6246842b91bb58011f406c8445d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8080e444183c1937bfbe5f3e0fe690393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6460663cf27aba16ba465881b41d1310394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a755007ab7d53c8454bdaaa8ffa3d28395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274021a741c79e801283326a9c7fee1a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dc7561fb47238db2ea74f7a1a495e2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4395c20b74e597c59bbe79f9a39f8b88398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aef555f6e939dc02130b8298c462430399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8701d0fef6ef7fe1941ab6fcb79fd30400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638230818ad988e5414f618067b880bb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa47891a6ab2179cc0f6b69a98e59e64402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10be570960b6973c5af428e176dd9cec403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679951926a4c5956b293292a9f0e5886404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276087d5e92da73cb6ea78600e407987405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4393297556bbdd98b2f53c0880383cb406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f82b789ff4aeff7ebefb5e6ec59f7e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8483a5c03cbacc2053d479e3e3c30b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f503053b0e5da72c1a2aacc655702428409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62a614f2e9d787fd58b37c0d74a7b68410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78db1c90ff6c0422d6dedcb6861b022f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921044d2d85f8c3767b16b5c194e69c6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc192af06526ae85e07d6ea1b8b57c28413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa4cd6b2de29d8ce7649c874f186b8c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68589127b58fa180494c9af97cb80ed2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c563bb821be6bd20ee7a1de59230551416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c026a2c9ae3b5b00877597de24d5a00417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c2c1db0a8a8d4adce91ece31ac868f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8a2b04508c38b4509e4c0f87e6c722419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aacae17bea91316924f19bd21effa4f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280e046ba9a15dac229c3bbbe1d4014f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf18659026c63f5951253e2275b29a6d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41738aa25192320f8543f387332b2c3f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e97fbe2849837189d78a16164fa9dc424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706ad698858f3296f3db9a9e9574ca98425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5555545966b111f526fe76f739ef5f90426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ada8ee42f57abc08760224aac5561c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e0e688c9428c00933d1c30511d9c33428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7184082f94b815951b4770218d34be429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998fc65e7e317ac8da2c9125922d8c6a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c7c078e7b18dea82e38c0e0077224f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bb2d72f7c55fb86d2291999aaefd84432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94b1c2baf2b0f6148d757aedc9f9ab2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d08db077566d117a37e41067f4a2ae2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e898b2dd4b46b4f0b587fefe8c5a0b5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6885f0a02622e597c880204141d66cc5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88154d43b430d0415374f11c4334061f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb61c3fd1e2be8fd6407aa356eb31c6f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77cfabcba1fb13ce0d603cdf67490ea439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0961e4ee0aa55a4a0ac1ac3e803d9aef440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab085b205657b810844cd97b07e7e92441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bc542d2be337bd8c28887fd60b8ffd442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f749c4ec7ae6210ae2dafdea1836d9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a9211d146264690e957134467bcc68444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f157680353485a1d32dc0826d11ee4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e11b4fdf3a070acaceab3dd036effe446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79456b5338b7fb5241808774802fcefb447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc013ad3a106bfc54d21781dbab20f0e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38354996fe695719096150d090c2ed5c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6d569b7197701b2ac6cba46b063b25450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e8d03916e346a2174692b259e60105451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd0b98585f3b31243b0d705ba46c7f2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580952229312c4bd73e49097059e606d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e885e79f51b4732f33f8b8f3c8b1ae454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f85622ecdb638dd13c1799488a82867455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337e49c3c5a1d729b8ab2b1ba63946e0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5f3d1ee0f26a1001d3b8936dfe9ccd457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4df169db8b7ff5051d6d4939eda2df1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e259788037b84928e9a54b3d0d870fd0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe35f535ca32fb7598ae3afd44aef62460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56ab41df8016d03ecb3856b45f92dcb461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800c260d23d5950e1af59e0f94a804cd462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164a5d665d93ff929bd2910b35f4ec7e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447ad3ee7684f06cdeb7aa2a0b8c1f56464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7541770fc36063b43b1fc02b81a682465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ae2a9fabe2899f01ffedb91bc46349466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe1dde2b1272b100af3f8c8236befc2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d66ce8e2c9c0737ec00d3bd9ac1cb8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c477bd08d912cea5f7e45c09fdc7deb1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dc1543fdc8ce0278624aa364cf2ebf470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e153b40e0f454c1c7ee19fbb3c4f66471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726a6420e08928c87dcbfaf5536fea08472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d1e4a695c50ee69757f60eee027997473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94acd803cf89bb6da3c4fa685ac254c4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf130ae2cc1a2961f44d3714468e2a2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a00800c1540eb6b00f123faea5c4963476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287d236e5fea03ea2331d4ea66b6dd8a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bf54e0aed848c500b0f45c1d48b8d2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4ad211f144c9e0328d94f9551f4f3c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccee778dcf57859a574d9970b494d87480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b159c5b8948d6f9fdf8738a6a1f4322e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8e7052b20e715af2ab1d7e2efb4ee4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb61208d647977a151944e9f31673655483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30979b223eb108839b69be50677debad484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0fcc0ef09013c6a6d2aa3835505500485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67edd0d84e9a45c0bfb50c4ef85b6db8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f58c76f92f6b6761b9c5b8eca0ccaec487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a141946496e10860c6be5e0ed888af2e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18065936f45b6a3d05ce42bb4559242e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88259c44f631b95d6b457a9a47c8ce5b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc1151c0c884b4b8c2efbf3bf72228f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f19438cff70a26eeca96656e573a18492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b10a8320b54c7b9b32a6634fef6bab493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802806ab936fe3cf52197c4d7f5a6090494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a898d2d6994eb8df8dcc94d144c0a64e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab672cf3f60ab947533f48a618aa6ce496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9aaac7a25606c416a1d09bd292b23d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d68fcb8caeb50597a5b0179d59e4d1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcddd1b7374f0e7770e499c7077d6c1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecde207a35dc9f1456f2e16289f3aade500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc276c5cd732c6856fca01ca9d2b3080501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b12e4ef9001a2d6efc802916e857e7e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4689e8b8bdca344d81fe1bc96cc00c70503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840e35c9ab3fe4c75e6d933802ee4416504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fba10b8c631ca557cd0b26a9f12bb3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9347e2e1422ee54d3e75b07b547c929506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6208c519711842d519977cbf1a3ebde507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3837a28e33d63b1ee88737f96f908059508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3c301d07416c026f82cd6b53940da9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a2a7228433166108f12a4b588ee78d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c662272e3c13807a4ef5965cf42259d0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9cc110c60c4bff735f84ad3f03a0a8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e06011e689e20b13700f9bdcf876533513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497bf2f096320a6763a8da37d1da9d56514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80e7b5547b92c2ab9484424a9ff37a9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7749ad423ace6ff4f155f30a19caa990516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b76b22dba76ca78c8d7b1ee3588469517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22634fe551cea54d60a4de3f940f9757518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0437e9609ad001e038c6f33edad6f074519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fb81eed31ffb19f7d881014c811ce2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83f9cacd28320117daff6bf7c7aee71521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479898a64276e26c8c22e35cdeec334d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505e3ec1756c42e2741284605bb39dc3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dce4bb0c08d977157a099ca03822da6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a663b969e1f2a3ad6af3bdde920be0c2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d11c0972d0d0a31ab40093813e62fc526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8125d90cbb29399854911f2f537a07fe527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b09e34ea9cf845cd6865ab596f761c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a9fb3d5baca53183f2b71ad725688b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a8bfb46b0d987d4dd4450544a61e36530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7306fc09ba13cdb27db7d017d8bce1f0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4aaaaae9ce444d077d79611846ec14532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760af2b55a0a9f0f6c7c4316301eb3af533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad94627064cf922f06ae17f57b7a7db3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d88509cc8b6d3dfd02bf67e0bf39c1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088fc0d14344d4a7caa8cd171decfec2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00247ba93ed93d318ac59205b61d28e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb39556bcadda8d71b99232461ea89e3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c0d355d5940a7156c23eeb0cc595cc539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528976c3e4cc82af9a310ba5863a55f3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add90cd12b2515086658f6e0ccf71a15541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90e776cfaeb4af5e6d589faa6f74118542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898e509383b0fda9f7313f56806abc6c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3751bf6136c762f001fe260a27dff2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a57bf05319041eed1f4c33a59472887545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125c7a44c3b6f6458e39bc24fb8ae511546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d6f218ba94f54a6f5a6f09ba741b2e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63276c51a62b1a7b70307b7eb36a146a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ea88dd3921ec428b991a3f3f287b44549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f5198e97adcba49a2f44a1146ed0f5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec00c73d6e6bb1bca4b73c026b06450551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4097f1e67fd82c055149f817fe0fa42552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a1ea9119db83a281005e3214f12bc8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa833ce2800b0bbc5b7ce4534f8c3537554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff9361224358fff77781cd11682f6ec555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449d5508f9025fb9f1272a8be12cfbe0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a67dc86d37c166eb47277e67f83cc44557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48f58a1123daed056f72df18feec063558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531b7fbf6b7084f55e60b9da8454b1e1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aa085a37d7053f85d8323a6f83c15d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67104653a50e1da2016ba2f8b24751d4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae3dc83ed216b22f7081383b786fd15562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4edc2c5ab04beb792daee2b2ba984ef563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5598bfd03f36091789037b0260071eb1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd96e8afab07da2f537ebee1277d8fd565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ee2080eab7c31a02905743cecb6f3b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5142ca63c4f5596b39d1d7a1038f504567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4044e48809054f76b5234e592ed629dd568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4d01c8d3394b7fa9369b33aaae951b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863c3630edf6b87222a6773b6b27d6f3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200795d6c55e1c23cac2813eebf2f1f7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57860b96e222593504dadbaa6ee42720572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4ce55ec0bd6ece8b389842b1aebfa2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765f68553be8b00cc9b830bb5ddf46e5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7da35b7324e6826b867009e76520c24575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10f1ab76c3f7c5462d184764d743b6f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca772ca16957ad7b7588b2052915c6c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3d6047c03141d8a830d1865bd4575e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0345648213d8386a11d41e5d8ea26aa1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82427569c23c22bb13beca7b7d29249580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a66c5fdba891b8f5de4534c28c9cbf581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abb56bda65f24b890944438fa5807b4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5624d55fbfdfc6fc71216905090266a3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c056fc4b5777943700f00f22c784c3f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3d194b9e646f93bb18241c6dc5fba2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e878e277f5d285f7d299585f0bcad41586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f716ccbf26d0aaef17864c2498ac4b4c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8e093894d966c08c4724cc054cb6ca588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d54d3ade4756027e32536b9ef07bf2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efee7b6ea1c506e95d707e4b0b04a6fe590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440751a2d11ca2264cbe4bcdc472848f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21db2ce97eacae9585ed0879b7eea863592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c1bcb2be1e420dd7c2c3ef723679e8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f0f020b9b7fcda964409f8cdd166e7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487affa39562aef6f124e9bd2e79f6ee595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d42ddcc94719822a254ed3c8ddded74596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa28c5b6e439c1af5f01005f4d53604597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f01bb444c1e0d245fae8c75a3d54df598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc349c1630476c67809991c68daa8d0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b227525f03f868420e6826fb8a2f66e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112a8ad69cf9231942a5a435630b8665601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfa40f4044c830c3aaae8f697a70ac4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5913fad773cb4a3cd3331602e1c6c6fe603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673b227d9705ee2c6961795a7c009418604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a7d843b048acbcd4fed1a71fc4c4a6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5d1367d99b4b872a6780fcdf47ec77606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518520a139fabdf6a60bc76f7869f26d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9659d2a074c7078a99bbb6330650f0e4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e47a8afb992fa933f91d3ed84b78d7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362744f7fe517f7ff3b29b53476e9062610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23af1e515dfa28a9279d257989e7dd37611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddee8e1474be1cf7a508caa9c2d6ab0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55f30be8656cac3ff7c0b315e0f9584613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d8216b41d4875837c689ae2c788a3f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1992ab304b78c3c2a0e634f33ae2428e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315ad97c34e79b7df3db9f2f2f1d4c04616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9084fee3d4791079673290bb10138e24617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e897dcded68d26e1140ec41750994b90618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba85dd80b7f3fb322cfcacecf62f48d9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7626b6b2bb8caf4b61a33d9710501a57620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a7788970f26139731fc84e53d5abf5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4335f26b4a09eaa24f547d858fb2832622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa57bb553d2fe75329e0fc2ecc412fd5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6035197653de7052c569f151024d84b2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb8619e7ceb83e3d30fbd0144e85421625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d02f59296f77592d1442bf9c35e7acd626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fc477e1ed36e93b326fe02b47bf1f1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a4210aa96862810c81f2185aa7303f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874646862b816e8812d8aa5a717df724629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34ca00eb4999e0f0eaa3034dcd4f562630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e86f84b0d782263d185451a3b8dfc9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc054b8bce489eb45a675f14c81145c2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9210550dabcb8cf2321b69e3960ce0a6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6ebca80709b9778912bf7f42178324634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990793c10ca4e7e59b247c62f4f9517a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62774379ebd341a4905d170b3d5fbabb636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af0e4727c8b29804aaadfac807086b0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3cb575184502fa1d077c5435fb7a60638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3f8f9ab25fa0f85cd2e15eb3a8c20b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6a58f395e825402e0c374755c32ca5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3612d2693e301596e2bd073f56fd5127641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926db7eda8437e8c98ff42351b7e6844642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e23e9c8a44f23937a91b6f98fe46f28643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003e4d120365b4c5ff34c48222bb873d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a08d2887a12d67b26bb56e534e03a9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a6818b5ff8298026e1b133920b7e86646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb8769ca8ddd7c3a20e5392dd33011a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf16d79e3a72b6488b736d377f9f69a2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab033b5a8dbe5c04cf5e3ed94659fbb649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91de849e83e05477240ed6e4f5805bfa650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fec8a17bcd6ae3b0ae62c0694be8ce651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f1ec7adf59afaf3d6c141c08859cc6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3b5c84b60dd877267f095c2a9239f5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cee84bea2c57da5db07b506e6c8363c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466c876e1239854bc956bbf0d4933cdc655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9b4eed1972ced4f134be2e4b4778b3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af02ae6ae3c5aa59b0ab6fa13eefd97a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b8beb30e00d83e14f5254e441f3cb5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac71e9bd034bf099846a1429d260d3c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c473c87730975f50ac8cf9a4ddbd77660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60ff88d40ce7b11a3d28d2997e528fb661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbae8491bcc91c45bb66e61b1fa6ac7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e32ada04802058c3a37f56b0fc6e40663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd50ecc0b973172766ae46ad822395bc664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4356c3b012133e4be66ddbe6dd84a0b4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d630f11a43c2361fe407726419f319b2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba78da032d4cd63be3922983908e8fc667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a74ee2fe010c2871d4ac1e92bb8ff5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a51bf742f2815959c90b6fdd4ff6fb669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc25910642df956d668881d9e365bd4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb010783c22a85e33e9be52ea13ca15671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f63f5f3d1272afcc51f65ce3d89bc6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ee51899b66d6f59e10242756d53550673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97857adc22045c571c9656c1b6284fde674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64d431ba28e641e2e75c2352fbf0dfa675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6450e4cbb9d297ab3ac95f6f42322c2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606a2dac87c59df9c787bf3c52c83af3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ce180b0ce8679401b88b7e33731a1c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffd50db0fdfdbcdd91b4f6ff05f50af679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302237cd7c52816f0f1ade4aa7566e48680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe33598bfd97b6e3fb43c05ea849ac2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4de410db6847e4e687c59db6234d258682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad61d1dd1df9fd5108ca6a78186bca0e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e6f5bb936c73a4a03558a07ff2e928684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79709e3f486b7aca0d896322b6f497f3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f05dc56468cf0aac17ae6479e73f34686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffc2ce89750e71adde6c3e22180ec3f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eafd76d1fee8dccbef71521ce74a02f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0404940deaee27c9b2f9798bb611357f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14209019f9f5c286f1d4ed115b05966690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b46155f4979c45ac35a31f286e22e17691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c216f93870b03c42cb073463a88d2e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4446c3dc9cb74bc2950c24cc999f3c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb96cc28588c89e371c59ff141944080694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4066c5ff12cee1948f4c600ef31b58a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a140fc0a50b27260d78e7ea4ed4ff7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5559d9b9f1445dce77b6448f6715c60d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c42ef0e488ae1fb391c718ef6ed1da698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3716d3e8f881d30b7129eacf4e0254699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d73dd8dd4ffc36f3e1d7979196262d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810c2f47c617388d61907f8a36eca8b8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5d2ee540f2a293e689458849b7e219702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3a6fb0d2431cb4346e5908443339fc703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0341d50d1dcbcc6b8d322c6b81c0200704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b56110c24d946a93944187bd953966705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2776ecd9527bf1eaacd7ec9700f6a0b9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6711f947b0ddce9e7200afeb0b453ee6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73db9932f06b40993149e429938fd40c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd4f5e081b34f07fb1970792baed97c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33f8dcd6f38be5857feef62dc33fbd3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797339a769a2c45dc70f4e6fd1b94f1c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af2b1b8ff00a4938ad2bf3a74930a26712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c5d13c28358c51d90047bbb1650864713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f72cd6bbc6b0c157061232e5bd4615714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbcc6b857d5a8bb96e189a0138807df715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67800f8c95158231dd069d3bafca73a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb6ef07fe2d69be63d86de368c4d84f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae2e18c421fb2991ee05186925ddbf4718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b596a8a2d08d95196d367c0953c4a18f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e6defd4f54f4d07167839661eca90d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab679b35eddf65a82bd12b0e312b3538721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e83f38c044399a42d1525e4c0b754a9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce58b320ebe798d3687a1d69f1ba129e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a332f72539d04a7ec9d87f459fd689fc724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7148e3def52e136d8c679accf6f16dc9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ac45e3ffd0eb341cd039fecaf08a29726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e8f1a2dcb8339f384dda957c01a144727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dc4262779fd67cf42babf9521a52a4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d08304c2afa031026e8dc971a30c97729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f353b1d8386a304febbe2cfa0f8e0edf730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3002188bf15c533a65b999dd6fb4508d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb53a170ba77e96f1d05adb7a81ec521732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386a3c735e2a0db73049da26b116efb8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e8abd6dde4396a5e6c82d113bf4181734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6cb8d5b183486620cbb1e887a49cb8735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe7a594c19bc949ee45a497fd635bd1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3017005d9545ef433ec5f3c24b1ed8c5737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247274f8c13f9afeb1be54a354f2bdea738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0becbbaa57ec999f9d07ae8e41b1d14c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dcc1b70fc8f60b469e8c25ba053686740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f524f2048aa20145875ceba5d47c8927741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d534c518e6e7657ef2fe3bfb70a9d9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9972b2147015d90229812a8bb6b968743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f349270afd664b42160e8a214ae96e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fe80d45ff629970dcc57fccc6cc032745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0319ad23912cc093e3853139dc86dc0746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b925f70bafc7509e86d5eeba3480785747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9fd5fc318e64374b57fa269d533fa0748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697771cc4f70683757b11ca91ecb5d8e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968ab87911b40419530fbf262e23f94e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb086354b1c16f8a6c0070260d81521d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832975d76bf3b19a9612111c746e5ea4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7903ca2e59efcb35b5f642d0569ba152753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11453745d2307d6f6f83d4679117b6f7754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce39188f2ad3a5e7a3f764b80c5aca7d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1a7c29fd3978c9f3e4617e8b04d9cf756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2640703124e926903139c6dcb5ef5a93757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eaa60b610f148e879ee2c365d590ad758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8be003e1a79ca373c4a33d3dd70cc6759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68692c3f3d48eab9997c9e03be02f3d71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a736301d87c0ddd163db465477fc1182.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f8c25a85410816eea033a9820d4fd63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bbadbd96776a8b7864595aaab329384.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2852307a0c6aa8739cd1a770b0e2cc175.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84263f4372d7965a7f8beb53562cf4f66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5716f7f28915de8239b0af1721a4b5d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724dc1daf6150207949c8a1c07d6194b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b99639d9d555ac6ea3f22b5497ced89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b189ed00c127f0fb1a829709b703c57f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191545b61b1aee0d24a338655dc4a55111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480f18cb091133cffb4d7219d728225d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341864aee4b3c6196d7e78ae1079d47a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed47241978a38f02c1cf8e598eac5be914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0afc61145a84956888184e19aff62915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfd6bd705f47549acab13e0e40a9d6616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8178850c801691a02e3bf5c93c5b7f7317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140b3b53aa3f42493c1858e14535ca5818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c5cd6b63f1a36782a386806803db3219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e2b2ca9fb8772bda0b6bcdf6416b7520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a45ef3a1eb3ed011126543626fa86321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1980993bb5c70956b93c80b057ada77e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a723f6b718d8273f6ec716b09eeac923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9241366a410197038b5d7be7da8a49d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff04b50ccd4aaffb54be20b5a1140a1125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816c204e7d6eff71b52035c941e1e2cf26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221b750f68a6b076dac025ea90a11f8d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a31d83675ce68efa36983ffb91b101628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9841598fdf7a23f95bc8c945b0f63eff29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc897a50a758122fee76527efd7f75530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dcf5ec7bfc35d5157fc34ef0b441f431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5097bdd67f56cea640c98f3671c0b3232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1706f533a7357c0460b9512d29a2a6f533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84d4600b5d1b943e34bd90fcfd4bc1e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024cdb5d6f9dfae2e0e95e81c9be0acc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc55622bef58257593ca4ea8b2dd660d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b250ae0da0ecfe1fc771e3f648253837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c108747b631a4e52bda27888b2745e1a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ebce5f98a8aa9e25b35739778b826239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c0be1b0197d3c29a1609af62a33fc540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517f691c0e021f848853e477abf964c441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bb524b9a7bb21979e9a6fffd9e6e7942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1e615a2b9cb948b7dd48a772f2351c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537dee2b3686e2a2a294475691f507de44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3db0f2c294032d57f3f3f81c66b8bfd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc003a5e844d0123db452f4ebef6f6646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4515dad09134d6cd2dd4c8602decd9247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32c0c6aeef72043109886c3f1a39a5a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5744727591d7a101c1a78eccbb2ee449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f60a85e79d99511084d7cdcdb78660350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827c37ac6eeca4ba060435658f17d3cb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6232f3f21ecab5a7bf685ced8391258652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c123c210ac003163dda426ddc1eab3a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79146b3461e29ad60ba9920d1eee508954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dd11c9d5b958da6bcb9fc5b531d52f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe4e64437e964f09ae55fe7e482618156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fb2bf8ae56cc4cf007d9ba3088061f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1312557777b1fe8decfb3dcf6f37cea58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8ae7da18fbd448ce4c4a7353091e0959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab9785aea22a34c0a3ea93e31d92d5860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2afdf7cd482633e8a8a11722cf84e761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbb734e7e01ed1f6120613189ce5f2862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b10cefe777b814682845c70dd69af663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2641f5ed770d1b5c4e7027ea18517164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d797270a96ee72b305cc1139c87726ad65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f9fa827fb80964a5dd46ce0763d7c166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bded17fc05e4039293e6ea08a37966567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e792d56ccdb0d7b23021824a416b5a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceac7d914cd83264ca70c6f78b57373569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d7d57c3e727043617983a5f5bfcc6670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dccb9cfeac290762415d8d014b4e64a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b4390451010055cdc0f02c25adb2b672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83599107357c486208ce504a34ece14d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c8bb01e4a3661c6e6ed66a7ebae59574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc42204349aad8e4d25e51bc93fa54575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0227e5e88a263087fee202f09ffef58a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4758948dc5a3c898a55be4381903608477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1835ce228ea339c96ddf5bcc54f48e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6a6b5bbdf11f89ac7cd51275cdd99179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8f2f2a90c29268da177c9c7a2fa00e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b52211cfdf9daf780cba7cc39e89b481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e2cd7e2d21ec6b2c992ee1e0f1b02f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a47d6f5fff8d9639f869e0ec3529d7c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a582245af549e4e30739dfdbac15f35484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c00cffca85dc67128681131a44bab885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29164bdcc722d2d1111000212a8930b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65e9fecefaa2593b724d711121bf23d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ae76450d58e80ba9ed3a9cfe2f4c7f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a4faffbe12813333d0b9ede5ed9a0e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccadc7989be34b80b5390db5896d29c790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5632921c351493f32ee18cc927f003591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb2d7572ccd7779f42315b546b505d192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aadaff0c7a0a43d648777cdfd8936b393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3665e362115d105e7c2f7a1a92b1fa594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7018f3a704b6c9048cae28c0b16ecf6c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd36ca4c2e558d2f3ba165055715433796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6cc9684e2c376322b855e90b5c514497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbb9550e5c675acbb420ac5cef6cd0498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55a38e6f08e3a9c0ad1ca989462634299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1854250abfca5962a99d7759b15f0fc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf60dc1166c7f2bb87ded249221963f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc06f479b7b4024479fc3bfa0ffd38a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aea054c1bd695c52d606b6ca513a36d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7217301d480e113997284689ea1afa2d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0974afa14c9fd5709931c8204511e3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb0854e823ce45d164609152347497b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a09c8162e8fdb76094f86c00bf6d90107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635f97477c36f94e72af4b142ffa1966108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb40ee00d288b74bc9a95f096f403c28109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cc5fee3a432ea1b433643f1245e532110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a6ce7b5e8c85bb35ae342b998e6b70111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875abeb60f22878321afdca1fb10e08a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712d4afa7ca81783eeaa0c70c52979ba113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0961101423fa72d2c3cbc5302ac67a0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43076bf305e95d511a979a2393e1e263115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3710a7a1012e9d3f98db50d46318e1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e0e6a2f06e91c7063c046d726a2c0a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab89d228d51c39b45e474ef67448de3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22256aaa2f72af174aa7a3525feb799119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e2bc6584f709f16bcb14832c27d61f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002b6d8e1672548af66d3f59fc64f521121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0f41a24dfd2a40c91474f62d3fe5d7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1fb10be560a64fae5c160c2a1ff8b0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d86c87a43d7f904e801cd9af7facb80124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab5a6c40133d481d8d37df2f77373d5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0c3bea5efeba007a3cd1aa93067922126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf57e77462f0005958434756be69b049127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57782ae138f2ffa60ee5c0f3395ed052128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffc10e7953ecca273db1b8dafa37897129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075077582faa793935683910aa8c2c36130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe697c4d5fb7b8872b57a701773e06e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705acf13ac86fd6dbe4dbe0a34be2b11132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568dab5f9b6bff068ff0aed6a01433bb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602a91751e023594f586726e708f2565134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d45551a41291eeca74f8e8de6466ee135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279ce7f23b13c53214e5c0b90425d69e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55052910bfc59d6e448d521014b3ea5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a342ede5b79ee8910df404e716db8dff138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7d069746146b2d67fa3b9b640cac22139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e294f039c4082748b04722dc574caa140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4327b2bf5cc68499d1cacab4093ae0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b77d21d4e06eae6c452dfefa00450df142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed12b6ce635603142d2108783dd0f48b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8213a3b580268b2af2f44466502d726d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c313b13e263376dea84461f924bfc31f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda5264b855c4dcedd4b8dbfc555bb40146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78127d3bd94f0f36bc2cc67b202c1ac3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee16407a26cbe7d07133c2f53a74e420148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982af40367c2d661a5977a00bbf86791149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b04fb085c5c14bd8eb096581ac6d04150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508bb6241a313fa38156a2ca92ca6f7c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2048016342c290bc978fe9850d1f9e8b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfa25f37d4e035c36c28c27400cf833153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27acb47c2b8853e1e0d862eafa04e488154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704f93cbe1545bd01d6a1ea96946b7cb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ada47d58d0ba98c981c717be9267bf2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38183d73311858f1393956170f6ed65d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125c9904f9fe3820ccf5de17dda7d4f0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161a87cb1343d981f0741ff5884012f7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d337090dc2c8096701df8e914727cc1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3314e95f357109cb451ad832fbed3680161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942ce7ff8bade0689ceaf5409024c8ef162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf3f01326ca7901b25155612238ec3d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a98564d8d6f60168a788e308ba5f18e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a879c3d6e732aa710ff84bc3fa62bdb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d547f082298e2039fd0870b1568994e4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6788de41573509c1d49a5162df80bff167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7162b8329228adcef13b02cd59bdcb02168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2fe57ddee30ac3e7dbb278c45a73fd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f8b73fbae7c2f75e28e32939b1cbc4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749dc96bad5aa233a4a4d84b387db662171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180659cf58941c16bbdd01c59ebd3bf5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ef5a558a6d9c021f6a1844ecd50af4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dcbfb6d88e0f79f36170668a6dc20d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012051eebb36f37130a44ac32cfd7b73175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fc5bbaf098d3ebbe3c214587355c44176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33ea1e4835773c328d6ba967ea26814177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb86748e376ec10742bcf4e14539aea1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a2cf60a6a6fd141399570247b18d3f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841493bab4ce010ff06d333c8463702e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefee4c1053e8512b7f12fbc095134d3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf4c2415fcb3ea0b244f70e13298958182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16d323a8aea061c106589c833aff067183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f09e0d60eeafb7e09eb73f9f22a07e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4a939bb086888d20257ff90df095b7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d82ec32f6eb1d2edf533c5c5422fea186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37d80ba870916f709cff5de23d4a6a2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4020f4d5a2152b7e0f7bb8df4ea11c4f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1074aa86f6845c5411e350f92b06f07c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2003bcd615a92c1a4fdbad2520ecd747190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f63860a74fd073b4f9f9e8aaf58638191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec92041c4e89db00fbee34c6ec2c0153192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45139c4327d4b284ffd8dea0e5a03c31193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efe02fd14866847d2787fafbddc5f2c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bdba6995c88b780e99343941a672e5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ce69b6c6d3729fc465df88d41640d3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040f756b2000a3a610fe97fc0cdf1f45197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ac36fd473117861d9d6275185e5b5e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706bb338f164d5c72f35a5ca3b7126e8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be321e45295747ad3f9cbdef597719bd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187ea9faa153651d0a062ebdee743689201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad0586170f72ecde958520792798eed202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788f2d044076f222ac34d4d780e9c888203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adda51c50d5fa5fb3f83d72617f34ccd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a234e49ef6e3c9f2be54acd43b238b7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e49fab25048ca78dfff8eb4f4f598b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad8ddf135df3dc38a9a1625b533533a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9edb1f2fbff6151f35f53759e9afe0b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f754f83fd8ea3ec59b3b60f50cfb0a3f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdc8e3e00fc10faa4e1cf36547601cf210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9020ca197478ebba6a719fe25c14e7a0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ea19890418dfb2d743b61a2140bc87212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf68f02a08fe115745f196f99f295514213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cc7f8abf870b619fd40fca6e81a07b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1c10b65879e6a784f59de10e914d20215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3890b016c72dd617678a92a910085544216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8685d0bf8eb0e638fd747e44000a72217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14b0f3ac048c9d34c878b21900423dc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed98e3c3c715fd888d6ec83365fedbdf219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab6e0506d3a4aa4e5f14e10794b0717220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5daaa08a51b55e6a0a2a973e5c06c91221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c507d845b6041ca40da4159750ebf614222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbc5c4077b1a295a15f3d6b0a2f2279223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1514eff91fa8a6f6e499f2b3aa05a9c7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa41f769782f318e5231e712053d571225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c69137f5782b3c700a07e23e025ac95226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f48e058c01479880afe62dbc8a1008227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea9dfb8e175691e95f3eddcd462acf1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e013c9d581ead0cac229b1bf8973ebf6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84ff92296c9686386e1411cae8a7bdc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7581cdb3c2a9eb364ed2a515320dd8cf231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc4b3e408700cb965fefd770789ffb7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1b973f1aef8a650da94afb9c38caee233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed02432854c9f48c8d7e0062917562fa234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefd0ac1a0ebabfef0b680ca8ed9ea55235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4718bd02c0e850cb5a15a300d044a4d8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e651e9f7fc1badab837f9e6db123b6a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792e200960b18b01b01e580832e8b380238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9075dccd7d8db795ece020580d1d6ff0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79933f36ffa32cc0d6a38c75a89ce9e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e0c53152a6d88ee5a32181a0623aaa241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af663402d4f2d9bdb9e070c7a5d09ac242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609614be6a28ab808e7d0d9535bcd16c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b2ff026ac8581d06ff3cabdec00900244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f1d3b9f66d28271dc4b4ea18502fef245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff5165f04374fe0d1f311b84d187c5a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e96863af50639b00fb73d4a4a19db2d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f855634cfe8cc47a4d336e056516eef0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a616626712cd041c1403be18e9f1b9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858567214cff98d396f48312b918fee5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d063e90efb7f3254a6c0d231b7a0a13a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98797bc6c7bda273f4540e5bc29d1283252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afd2dce94cfc5e28e9d592c4c4a0b39253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b76724e7732a3d1d6d4c4542f24ddce254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52cbfdfb8199bce43ad1e798325b248255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4dbf1a1610820da6e6a9a546d540ea256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010205d01b892b21b384855deb11d698257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f67d8a50730010ce2a146d3976188a4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643854a03710eff784635ae66cbfbad0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef63f683e5c5e2ccae835a1385949c9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2dcf975a83ba63c390bbb9f60a8c63261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c929ce5c10ce23029541a3bb4566c60d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5114bd9acd4e5116546b361200811f63263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a1f5d222d895312171ef9dd7355eae264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a792e181797828b20c3d5d4cf0b16d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522e50c824d52b923bcd06fa8f30f53c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3a36da37417427ee72a5d65b087697267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c9cc267b74adef44517c453549a7cb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b407b5e1862e8d85ea3a511d95bc0679269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156e03aee81165f54fe044b4aef37561270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ea9a75c1dda2aa96f9143f7a7134d5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6077e1a59c5fc9bc4586153d460bb582272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61f1bed01fae41c16c340c658a14ab8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88d699a74db70bc12345bf7fcc3b328274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f403e4bae2045a49d1368dae5ba331275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1b9289f55b2e795eecc849fcf9e6ac276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7403f79ad8272943ac4f42a87d75fe2b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0520748b42a2e9fce0afd27a9926f900278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dafe7c69b9aefc849bd7749963c74d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5403c67f9ddace61dc9dbbd22555d3b7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7fb1726e5866a15f64dc96ed211cf1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc2e4df5884f0bfaa4f054b3aa7cc6f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d084a376dcb9e7979b76c1c8435eff90283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d50eb2111bb316fbdbda7eb73e4a879284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae1ac0fc2e0364c3318496777f733b8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a185084c99fcdedaed03507ac2ba9391286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9d790e87d18461e96afaad70d1ae3e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93358499af7f94f41f1312d23e650dd3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8649fa8c7a1649c96f4efb7f71de43289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd54dc8d2ce2c88f10f60e278371afab290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84936d125ee1921a146d6bef12d045b0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae869017d839de8542bfdca23c2fb5f6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e516bf28649a560dadfbb411fcda3c56293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d713b9d9b0ad040c0d836ebaed65f67294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f07810a6b47beb2e789d471f1e0e837295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db157ffe03a1c4796d8288ed8dbae176296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bb6b421a94f5d411f54e7c5a1ae50d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a01d8bc3fffc0cce20a93677ce89e7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38442696e071f5da56db57f5f9216d07299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3243a83b15663be38210433bee56a0a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f66c9d397edb321a8f5ad1add9232b1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d902b6cebd7ddace315187e4641be68302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c21cd588e5d02cf931f1f1172bc851303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8734975fea6ea053026b5daefd9b0d43304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ed0cd8d7194284dade67e9c46320db305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d3e05e1cfb7d940abcc0d19a39b62a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53449ae56c130b62467955d5ba6a767307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d880c950692cfcc904a03eb7f20031308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdec70d3fb2b8568636d19144081345d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bb90ba1b30a8520968ace363487578310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69eb8f20df4aa14149ad186f13acba8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca619feda8bf570c462caa101dc39c7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49d913fbdbfe4c01e08a503b6ce7f7e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c704e3e00c9ccbdbb350fad306a288a1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f03bb78cf9f9ac79c974c899a621f3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499eabb3bedc99c1ecfe22b56943b582316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d1cf9c49124a130fff71060d084ac3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192c64141785ed06fe8721b609309621318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdd39c7425f3a12d666d9df8e8f66ed319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a596aa3c41503b46fe134bfeb7f20be320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a385f2fb755585d426bb4c8012cdc7cc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bcb270be71af1b23b7ed0bc7bca8ee322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e3e01f65ff637f5dc1b106db9ed6a5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4ac53ff3cf058e7b9f2fd8c3247544324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f673ae2a99614b53af8d4f5e23fc3c4c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7de49e4762dc93e269f4452b21c0a1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25416cb389f5ac448080877752aa6a82327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab654d3ef0a5c79480d59d4887b8c194328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5829f8bb6d15d4fddae3aa617adc4e1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058e72823a84711bad5c8648ef2106cf330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164b360f83c8a3b287b2efa708873a8c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d9720833eacd52a150e2525c281980332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646c3265a02603b3937fe3bbdde1d1ed333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a3e9f2b38809f0d8247bc1dfdc4b94334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753435b4a8566946f709d25ba1cc5f67335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2ded3c7f9d5035b9a49ed3d4900290336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb8be9124f7446afe9a38ceef5c1aee337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680dd06a98e278a90acbb4d8797c7a77338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f9c7983a3c5266638a61f9bdcbad34339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746dbb300583abe053986e6bbfc8d2f4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0d7c1c442990036dcbd80e5920843f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4cf90877755cb1d76231002f272c94342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4803eaed22f312389b1e7861cf1f91343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a935eb23a5e1634c9489b293b0b64f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6337a89aba9d3080b63c96eed88dbd8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd0b7b9c24690e11828bfc3656448b3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfa183688261ded87583107a2d457b7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f1228bfe8f9a64cd9c50add913a6b3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4439f9d3e2a4b03d949514b984ae38e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908666463cbdd5785c37bf3fdb0ecb1f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d5a6655427378529cfc8ad0f18dbde351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aed2e7f9bcc949e070924897310230f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add784279bb49273392f8b5facd55fc2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f907b243494bfb0e924f4ef82985d36354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471067ce9a839aa0dafbfb6c38cbe78b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717edb078e6e0da39501409db0d726e6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6e123873d0ac48aad9ceb05d11cc99357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff027c05eaaab4c306be5f6639ce470358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d384a56ffaa99aad7d16ca5206a9c6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7792fccf0514a92e2e6ae8a39f3cefa360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd23ac13fb4ebcf463eb410ef5a7c0c7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea13fc3b6c12a45ba161035e9043d952362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5d6c4a9b0d7b9dc8e95897503569fd363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1f7dca8abc434924def117b7e7d02a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2237eba8ed9664d48e209648a055210365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615d0cbaf5ed52b9ed57f645a0d90566366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be50f82568cb14107cf23610adbb0a7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1e1eab3277d7fd041c66fb4f5c162b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f40c43b7d98bdb83b5a9c1057c2965369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf26d3abba2bb24d5795a0612e8a3e7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b364af4d5b386216372e5772753ac938371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b1f5b498bcc85cad6e059832892131372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd80c3ff734e587b086d1a1896b42ef0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353f8e20c48e1a733a5486038a72838b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1993b0a84e68e360eac670eb501f9b9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223c5bf1ee14176d0a302a5bfb23510a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61b9dd288b5b4eef61a33bde6a10fda377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340750aef2e4eff66b85508ad003d54c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7bb6ed5867b9fb826da008ae80f2c7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4059cc8b23b0d38871809b0da6ae54cb380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e5100481d302899e4b7556b7262dfa381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a7c42d12a0df78d8759fdf1b093d93382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b02bfb5099c162378edc8f45917905383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b26af20526ac740926003ce5f639bd384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6938e159d44383a2d2a50feb73a31b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd51a85bd8e214951fdd15c922d47f54386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3ac25d356bd6e6eb5c4ef7e92a8227387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563cf206d305b79bf1e0eb4ab6c25fd3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fc9473bb064c81f92b373c6682c27b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fa333e8defe796fdd4fa4aaaf7f6b3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849d7426d17c829f71326aedf83de6cb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac19c21060884a1ee8c9d9da31e2bf30392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b6d5c3955259b48bfc287f3dbc4189393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7e0fc378ebd06aae6a88430bd9cc2b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef288fe75474719602bda16d303156a9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d444ae67415619a3394eff9739fb3d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d34480ebb766a4ceec5a617e99c374397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed5b43287cd3bd4eaf1f45b9f3ffc1f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3036287c71f7a264703e0fc3ecfca80399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34b75fab50c6306ab06897513932d4e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8a039bbc350a9da8330b8c1cee2425401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e93c29e161f321e6af5ae42c3f1ea9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea19a687c9a3011799e714541460fe2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a94cbbcbd758b922b8ebc8eb1a4ceb9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7764a7b5f2818f2bfb5067e46fdab986405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd436701217a2bb038d4875d45da2404406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffae6c0f47f834fa2b39282ccd429f6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a804047712c41c60c24435bdd08a64e8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e813ac150aff86fab46b29c33794c8ee409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63414a6a7a375095cc133ee098fd960410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38930927eae5cf56d5b227096b4ae7af411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60d0d2a26781b629b69cda8657187b6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9736dd6711bffb315d428cf38ab6a4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78feef1152f41ffda3d0b6579941eb1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df496bccfcba97f238d4f4d83375930e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8df4ca3f81847fc420e92437d9bd3c9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5069dbc4b0d92de0609f65016d463439417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9522d238afdb19301f47e63b7bfc2f1a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd7229f68ea2e92dfc8ec2aa5b78a1d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b592bca0b7128356cb8e7735dec00d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4274827a74ee69f405bbc6e44c288a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2469bf6ad9b30c41d5c1af683ebfa4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c7de92bf38379067e7a98a4de5e052423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5767e90c3ee3a8d48f1ef10886763e37424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbcb96cac340fd4b2ecf932035de991425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645ffdf8ab64d0093713e064abee38bd426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3416d349b3f9e8d0f13510d0ded7a1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcde93fb22c3cd689465373a3f85e5d6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287155e8aedca727f9f07d51d8b605f2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befb7c56d017553c2c3f342f3d1170f4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00e4857e9b605897209ee6c36f5f7ce431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc6db3776670b3eabcc210732d1d89e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd43551ec2d49e91e4cfceac7606385433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0a74f71fad47fd4fc3bf0d36491045434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f283def090fef8e61ea600d6a9f1b9b8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ff4cfa06178df2ffd40240eba64bf4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9bbadafbcfdbd861f3acd177e8c5a8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b8da9bdbbbf7c377fcb50b41e0380d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984088a9df32088e83c5875e08bc1520439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105d85592596d7e716193d533308fa28440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bc71d1ac0b808c657471111afb0a72441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f07a85bacffaadff33c39787c96bd8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6499184e9df823f1832fd404226a0b30443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b6abb66444c92f2c0e4b811ea8e528444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b921c80ec72df5d613be91d508ffb58445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff1da8d7f20e7eb88bb39cdc0f22104446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e58c8d97060aab4ddcf5957827cc28447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6d64578e93be997b17d6466bcad544448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8618ebb55a54eac026c6f386be0b63d5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d40cd6e3d7da6f8fa920288f7dcc863450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0971c9f790594fb68f7a1b7ebc4baa95451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216f719c5ada585688c24272975e6c85452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e0c165b24da30feedd8689d443e9d1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beac28f5f3c10b49d9395d44e27cadd454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0ce76618ad1f257d355ef5d48fbab5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2130fcb1ff5cde27331dc4ff7679430d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2756d4ffb86ac52e823c06999e4ab62a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9767e3dfe324593c0fc1090c373b1a0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63677233e23e46f902f90c6c1fe51411459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1409d0b68365916c25a362bf34ec2d5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256eda703dca6ad31b940488e37d252a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698409775587f320df6aed29c0ad7830462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeb88d6af7012dfcb7f11e0006a8cab463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194b31110827c3f8d55536b59fddbae9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d680e8b8f0c60e9cf82e0bb116ace60f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6519e4e4010b0ec1842a98e8b4468600466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3672f1bde1e745ceaebc82ab65c3328467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07f18a39912b71221f4a68cdef63c91468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4079a47b10617175f85aac864ffe3a2e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b6d6c40e766dba155f389f7f170dee470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f008f9f8330ddc8ae24154b20dfc0506471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802e1c3ed964426957b80228d1aad8cb472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f090b630ad087abaf4316a431e5040b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cab50e8cd5da1f85eaec5141a6e074474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7312b8f074508e37492aa2534471035475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded4f2b5d76ced9b4cfefac67b503b3f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b57db344c41e881e460b1c0f156264477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a02795909fce4435b0817d45e40efb478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b816c1e97c5584ea28aa4081de537504479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed126d523c27a1a6ddeafb304a2109f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3484bd0eaa37659310db11c1582922481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b34f8882e0f2e9b6c24acec1f712b8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e151aee99e6db8e1b9e744ed897ff44483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0e97f98a14c84ae017387a857f77b2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68711b5c59bfcb5eae3a74d4a1fd626c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceee069f150dc463e510917fed162ed486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347f64fce451322c509ac211efd93c76487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84252a0f76c949195c44e4acc1f95c41488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3500acdbc79d29aca2ce74986b8ba240489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5a319bffeda5e70604f30b7905a9cd490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f8441be3cc6a939e8a89980856e8f3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e519e4948fdab685ba357280969664a2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd97446305d4b0c07fe536df6249bf3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928171be2fa87b4a25a68908aeb2049a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadd4931d44342ffa283982792e3c24f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1110dd1000d1b375fa4570d7bf489fb496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba00f17c9f9176cb3334f4f2ec906814497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d97486263548354af0adec9e7d23cbf498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b37db11fae72303bdce7316461c3fc499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093e5de575dd9a7708110884eae7e7ae500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b01c76f287a2c083c6d1619235c4255501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874b62453cde0694bf39e9cde6a6c1ff502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd68ec99557cf278bf0c8d728d5b86a4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3b0727f2ac9c9c1a471e41e63267a7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcf66b2997f7a57552381669ed450e3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f584b200630017fa33e4eb749ced815506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23ac2135dbb6cc5af46e7adaa54d169507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb39efdab4069e98239d7ca445f91fe508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3758dc80a72910073dfe1a23a6540593509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8769e4e983c2e084160f58a52efd9a7e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11be78825eda574db6a2f51dfb700451511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303dfc9da7cc8e79d77489c53c64119c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2850928faa706f9938e069c68ee8cd0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a480c8124c9c648ceb69ce2da6d0b9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b74e175cb0cee712c9bb63d04495c6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a1853801c88a3f9ca4ae4f6d12469f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af7a5cc70200f91eab81900f51816d9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07986b56faaa1270383e00f969eeb41f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bd4d205f5ee5826e9d3162a00d5314519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02aa37228a559ebd45735405708bc34520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14109cbbc29ad1903311ddc383f7f001521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0533f3b437a08473e851abc448e22357522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8df4f93b0c84dd79ec12344422707d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b58a42952bf394e272039c8ac08c35524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc96a0bd821a83926453acde8cda20d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692853087fcfe08c6adf4d5337be15c2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419c7d25a500cda9ceb6de1c831ed6c7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9259bf06011d98b39e5f9e7b17123b0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313271cf28509e5157a2ae1c8a42e443529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91ae2c08c3456199624e95ff74ecb13530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c94afb42653a7fa84e04aed92fd1280531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab66ff6a3f71adcff3273867f1e16cde532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19e9bdc72fd9776b2fe59707e4c2067533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3551b446dc2da75b208e014ec071baca534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ef229d9b393964088fe549593b6ab5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d91063c3fe776453ea585c1f0df122536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3a9f5cc80da297207cd33563757a83537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fdf64daebd1550dee5a6bd1ff60e39538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e708d0409a413a9a362d8a0eaa4db14539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6b9687840d3ca7a9fa38171da55085540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3d49677234345a22d34407a424d7b0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d2b7481af7b4228bd1f22508054c0d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faff1b02885f6f17b7793e40dad4200a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8d58f3bf8d0ae8e4de820dab60f369544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bc43d177f1bfe767d996fb80a4f878545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9039a760409ce00793af5680d6a42d3a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc00d8de3ea5d272420f39f6821951b5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a50668a80a3ce44ebf42cc9a72c39e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f36b018a0efcfea51be2a6731687d0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65a47376f7293e0c041d4fd60c1f277550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa979b70266e9d8440eeb122575879db551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95299e1c99dc7a94076a4c062de66e2b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19f06575a9a968aa5f8e9f14843108d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8747c6bb3418aa5dba817bd1b2ceaccf554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e2bfb9d09d551567c7bb4b677cfab5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c829edb910ebc86522474816fd661600556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079053e64a78c6b1bc8b7364b379bb49557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276d8a690a15977b7f20aefe30b06d68558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dca97d08bb017d3062eae0e75895c8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd1bbfb30e37cba29222ef453d5a9c1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30900b8d907d6543f55f814a2a95c736561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88883a729e3cee99f3701e82fa3c73e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d5d387e9cc5b1827934eeb4ca9bdec563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2677d99d69d8707e2b252ee24933609e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755fc1ac9022e9f72ed0efe0f8a2fe29565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d9131bc26e8995dd6f815c008bf73c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bc6bb3ec1b90f0d0caf6598e18b11c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d94cc1cb5864d0667ed0c48dfac136b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32da447fc2898cb4aef6e7c6fd30045569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1b90e50c948f663f2083e6ffa8f907570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2057df201dc6f2c00f5759e2c2f046571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a50a4dc94eb91583cb86f524d1d6ef572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa235168296ee55d1752fa5fa56b8241573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770550de5a1fd6b6ab20e9f5e29a20f8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5baaa46735ebdb054a9f5d91b0c00d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecb4b5a1f39ae98024aac7daaf9807c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456a8bd12190e503826fc59af59b8b67577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febad6206c8a06dd80c03e6d0ee5eebd578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb2f8052cac8bce728a092eee1d3723579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c768365c9e9c13452b1887b8541e2075580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c560bd63ed78731b2cd00e0f53cc3a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7ff1abcd0b534d484cdb72043b2132582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8f4c50b88590d4734a1cf028428d1f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c0035bd38722765e81c0b1aae9673c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbb62ff5cee274c47ce1cd8eb5ebe26585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32504431c89bc813fab39d4fd6854b2c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc151e595de2d780eb845bef1dae0f0b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ada93f279735f552e740f062445aaff588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeb686b29e200b2a0963007e7686f41589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b045669f604c565d091a782459892f24590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41667be967fb7ce06131309cb2c9c833591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5710ec783442a6e070fff03470fb36592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5e64a0738dd7233ded04a0794a7677593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5def7fa5fa03cadb3882358994bea38594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9062b6c7e9314a9d25f1e7d8e490b8e7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861f25067a3f7a40c0995dc471cdcf5a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61edfdd0f825035d146ad9a7dcd24dc6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4488fc319f84de13abbffc9181f70e63598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7737a85961e365cf7f0d5607ec2fb1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc9e04158cb53d2951a9cd3d3bb5666600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bc65a0c7e92b6078dea2896e301162601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6084d8d315001b073b2acb87fb36f20602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a7a579eaaea64d6d98f42519c62cd7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b1c2595d4c04695ede82409ac65845604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2439d608697c5e9f72b6d843ca243e82605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53929b247a6287cc5efbbbf6379806ed606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a5af5ff9e4a7deeb8113d5b62fbb30607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723331c20e5e90ee63fc29d37f197162608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1200189fc587c336e13f8bb58f3e11609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da048b84b58509c0dff8060299eca26610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf320c64346536cba504767a9581d1b9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50c4ff3178c8d75d1e86050e1a9e6fb612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692a401f012797ebb51de91945b4949b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0fa73a8f1e5362ee0b7225865d5cf4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a56d60623eaef05f0e3ae37f417906615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bc6b8f5fd962de45314d3fe41a7d2b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127df4425285a6faf683123d07120947617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c10acd046616aaefb9789ed2e06e6d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3ae2552698a384b7813f2b8cf84481619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc92cfdf556cd5bd68026434490a389620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5777c9c2a05eb55c4a2f03aafd8ec39b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694d29b3621f2c7d2a346895cff2e043622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbbeb9f36b384cc5cdb691b020943b1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c09128ed595ccaf2f5bca03eb3b1e4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8b0edd185620cab0d84fa5f697dba4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26838a0b4a7fb279652b82cdfb7f812626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f04c4eacbc9351732cc4d64e61e3f0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292024a2bfe7a7695c7a58a7aa00b17f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2674071aa46639261fe9e3edeb5b6297629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87066ac2d998bb35e01c316bfd481fe630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa65455248566100ccda5f926e3a1a1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56afaac45b5c0fc4f41379e4dbe81cf9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a64e35570ed994d0d501d41d5a11f7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446726a03cba9c59d61bf136b68f44b1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c75de6316af86300e76fef76ad56b71635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ff7cb3d76ad360e8e8ae9126f1c48b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb13d3fe91ba005a4d7f2703cec9abe2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fbb623e8277ffcddb811633d5b0dd2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9ad06852d7c075feff528f3f06e219639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec46337f8497d79f62e00842fa4aadec640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf98f8d6a2a9e0f19baa42ad39c308c1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a696a1062156736935a64717811a7cf642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccd7b4bf8f2d7f1092ac9e0fc9f4b4f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10353cd78221030908de69d755f632c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fc6bbd7556be5e15d8ee52efceccd8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a99c2501ef9b89aa53b8af42f48b0c3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91e05359c2984aea0cf39c437c55ffa647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6066f98532b3921b37c5ef7776df332648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55e10dca7b5b6098b5545f57e776e14649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1430e40a2df3d7e9a559e2c752c10c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c6dd4dc7db05edf03ff8caee2111ba651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f48a5aceeb7baf1e5e41070c7db5520652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562a9c3e98b69936001c5e81de8f9865653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4da768f611d6a32e1bc1b2993984f7c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f60c65abe38b2b775b4e7a0634428c7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9266d575ae673c10b62607ef6f43c0de656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe183d2ec4e19f7d6c5c6bed0992ffa657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6374c575a547e1ad798c30fa288d7b58658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de35f7a61059219cc9e6a3f68cba274659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b145ab5af7305a78c6deed4b847f5d0f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f916ecad8fccb4638580c5c417310dd661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609783e5e8e98d33fa4b336a01c48c8e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dde08816c065943678b0e118b35dc0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6b63c588c39025036ab6853ba679b7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ed83a7643bae54c7295ed73f7edbb2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eece18566ebbf147c6617ab116fc07e7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eabbd67ea0581dbb3e1bf2a43565c62667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71e7bc0c57bdc7e040df675545732d7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c136d1f683a4cdd888f6c39e7df72b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0a1e1c8d5c48f2bc908027e7058574670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e33b2b1f0bc31418f9ff74e2b7397e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321aea99f209ccc2955b63c9f40845b6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37388934b9aa86bc475a273310a4937673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95679d149013aad6e167f6b1e1d7d059674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdf858ab1aee36a31f060e864467d13675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c0783adf81e0256e65abbdbf86c9a8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee90e5f51e52f96069c156f1a4fd5cbb677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde224c786a267bf12be51dfede658c8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d3034f66016608e746000d4cba17ad679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88faa657d57b8d96cbdc1e06e11e4a50680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbfa8e3dcbecb4d26815a735273aa20681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7ef68039d716364923cfcb2757ceb8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8633e84679f96a8ca7e8df5ce93d01f4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa869275ec1642e8d550990e2c31407a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc70d0b70696a0ca3b51dc4012ffd06685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d237f740a97b2e08f51f8c164d3b8445686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb76be796e0129e52d727969ce008dd687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec69c5c99e160578c71965e5aa5c4300688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4354cf1231a31394975e7105e2c896b5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebee4c25e592b0302d1c8ce3bbfa487690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4012588b08ff1c87f8feece558a5d1bf691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3dae30cf5a3f2ead9b20f430a37c1c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f324dca7507130dca3a97a3f88f5195693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d20a47027744ad9985aead4fa77912694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986c8564fd870ad7672f27813a6e5e68695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed4607d1a790f8516dd23c49dedfc6d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccdc84805a4e712c45d0bb25f1512a7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8017e3ec96011d7ab7a8254ba1f5d8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412a79ca52ee6f5dc416334016344a4a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7ccc66c9720cfd240fefbefa25ecdb700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e64d0119db6ca63692131c659943154701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d2a2d0bd14f07f18be96f3d387f427702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5a31c1c24687be83771ebe00a86275703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6664aacb3bc0b8c83baa291dea987854704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0a67bf1930a1a4a51cd6378b0cf7d3705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ce8dab372a9b3445fba29df2f859f9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b22166b383639f8a0035805401b8ca707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81f8c23a894d1adc552cd4b9d2dc00e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be98acd982a18258d37f63d6ef690dd6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170fca4433837fbef0fe30889f8e1f3c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7f496e25f4959036900bdd3dabba91711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1dee7b0639e7d8136b09928f91895e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5ef249d3b2b670b8482618c60250c6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8369a8570cfcc695b177012d9d4661c7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd616d58a35cb1c3aeaaa2a23551843715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d9dc390dd7b24ca83232a253b649c2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff420f06a4b5d1ea9b4ce4f0a774b572717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ecc9a63fede0a63807a13907358f02718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a3b7ee4418936c941b51013582628c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aba23bb694e77c94c77e67517cbb028720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cbe334618404a9302179efdad2dd99721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74ec196732c0850b7639823a921ac57722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136c7778a52ae4c0f1e06093b855575a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba55ce1bbf8512ab3bdb087ece3fdb2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337b164755e2499466975c60b1ac8637725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d625ecf7fdcbf8eaccf45848003c0454726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c2a5f7c47b8e1de320271d001990d8727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6700ed0f02e9f8f75ab568e795e95db728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e4dc675617a7975b11b2ae2de37cba729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef244a88cb56f963615ef21c91751844730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bd95fa394c9cfa7a5a1a4872f57a72731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd03188150944486f91a521e983bcb8e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df902035c7da21d6c90239912f205123733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054a2a0484dd0c477ed225efaa569816734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d7eeb807bc9b2f7bbfa4941b03024e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfae0da132bc00d53b27b767231857a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b510ad849a946c4cbbc9abd1932d61737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1902b673e228c9736add3dfbd0c9ec82738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f81765a864d710e8b792eb63087b79739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9548670dad1df9bcfa7e86cc623d2d18740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391983093640e98bf7d936c47cc08ce6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0454f9a35a9bf439a138668d9234dd9f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8454ea0c10e2542f539627a1528eb455743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e76dfb32787e0d80f84522e61337119744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485d3475afbafa2dc55048242a034321745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2b8e387e1ba88141e3e88ccc170534746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30731dac34acb65b4a2a900d9964eac4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243a6d5b5ed5520fd28325da927b0e80748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7467a796324d30a89974ada0c096fa0e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d150bec5e1f8b33463738eab8b5c92750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f07ad0c11b66664fc10513391dc469751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c4b2977904626004fa1f444f837dc6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ef62275f1f92ce28a7956b8f41bd03753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be638a6d5d345fba7a7e6672ac700ff4754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7541fdbfa99645c72e33da060c95a5755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cd52988c44d37b90484e94a96f5027756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2d4efa281a17dfdad05bae56ee1870757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ed840704de0812f82347f204fc67ff758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316ad4025d91d8ad6c47a836071d4ce1759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>