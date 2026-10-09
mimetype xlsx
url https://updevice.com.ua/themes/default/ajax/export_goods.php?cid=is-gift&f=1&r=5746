--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e221fe5675862a5059d45810fd682b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5a5d04a8411a30e871344a9e017e5d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef29b86b776ddebe8b4143451cb97de3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5504fa858c4d23b2c3b90a29e5c1bd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a5ca5940a4073c4209cf04621e12b15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4653fb44cb30fb364871438086d443956.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eac241be2e8799485471cbea8eab1a77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe29db000d1f955b5e286ec3f7c96e88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508102d15af9a4bd7ebec67e35b831d09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b6b5e48e2d72fd812a5e2b54c62f2610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a19302688d8f665997fb682bdaf20911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ec06f857db5a6607435ce19757ff5012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc17c69b927730df88ec56ed255353c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ebfc56de46a19abeb3c4afb82a6e9614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3aba089cffec506efeb8fd74b2e69515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d01a933e164da42bbc83246d1463bdc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1429e443414b17f46a2689643eb998fa17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51d0e73920d8b32b6db24c6276cd02a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3d45024892a704da72360bd030310919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4915aeabd555b34bb10eed9a48d75120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bc3eaf7c990e78d1579c285f196d2721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49012eadd413d6e336ca95c7aa4a267b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbe6655ddc38b54e3cafb22c3cc25fd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f0e1ef076610cb4722be12dfcf4d2b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc8ca8f21853b0be388fea349412d3025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdd02bf089071ad13ed9f1ba45789d426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b33d905be047f8cd5d768ac58767a227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e4e71887185460f2283163a1693cac28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dc2dad15581a3d53b6d334dd147e4c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cb102136259c9f1af834077d705b4430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c4ea0277b437e00e9c1cb90de190d231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d22b8d4deb79b4a47c2c5eb302bbca32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fee1f9485f73678f980532801ecb93033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b37c0e3100203b982692cc2db76f7034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8cb13e94c381efc5717878ab35ab8735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0bd45911c39184c61cd728b3b0e1b436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad2c3e912bc3bebe02c4400d22dd49837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2325032edf42104d319eecbcede719e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b01d5243b3dca45c03d4f77b312c1039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eb1555e6ec1e149d4b155e6448d29a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f41e38446ef6828bdf85f6c0cfd13541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5755fe9f6faebe3720c4c9fc247dad42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dae38f36cc288a7f2ef4dd4224ceef443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4168cdb5ba9c6bb4ad2f9016067a149744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c341e958e307e4b7d4120ce36daf12045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eb3a4a5e9c59ecffe1c341f6c0236146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197c071e258e2a5c9d4acf0b4c74e1c547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5ad985bb6f91436fe60e64b3be33d848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc43dd1124bb670028f3d318168a3f3b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f334f6b4751061c974079f28800c3450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa50485434b6244213ad11666b594f951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dc0b24dd3693851c1ecea09680a0c952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afef6127aa744b5f2fb6716ce25684253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20310d10c0a0d6b5d603fa82414ddd5f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381c56043a0526ac7e73d1e418f1e32655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b332eb568fc2ddb0a1f2c29dd371cc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48954c17ab6e194dce4ce56feb3d118757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083a55be2334af557710d15366b0c47b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3962bf05fc1a14bba93ea5abc2d16a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999268a03ffbb1e6bfe7f88faa2ace0260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e71ee1069b9ff21c287a3b59a8beb0061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72606ab49662830397a8e01b2f02d58c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54ae18756b34529f649f33f40be093763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4268582eeb340b0d7d028644df1c7e3c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6613ee1c7ed260fe659f2cec685b2165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b948a311ab05b88d359231399caf0766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358af9ae264ce59207e05deabefb75f567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5675b0bee3fccfef3a8b3da3619a16f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d7c1302eb7936046cc9f3e7b11f97369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2728abe6eba39faa76e5bad0e54380c170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628950631c185bc3f61c4355510d4e3271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02850f08ffa895d4dd083d2ad8ec013172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526716cc2cc579256a1aa66fb99ea34773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aead7818d721379507e681b104cb09c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6789ea40f5863878c22cab4ad151120975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2d82e2937c057fef758c372a91cb8176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2f0fbddda86e8339c1b61fd7c61a9d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c4e6fa312a299a290c93125f3bfab378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3540f451a57821f79f62fda31020df0479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0a9aca9d7fc3ef5407db3fd7df26a980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a16e47915e0a8731932f31cd2d604681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66d60204af86fce665beee5100f048882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5f454d9f6adf71e14d73ff3e6cfbb983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f3bb43851fef219c01313910c9bc3984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa09dc1de756e64387e928de995c1ad885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a73cc37f9e353a9f15df17c75f185cc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb54da9dac6210082da8d599748e30d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c732d70158aae2d9fa45f332d7e9f7bb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afdc97c0d9b240b80c4c89260c4574489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485e53cbc3e28509a9f31da10f3b45cd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7569209622ab8379ee2d8d31360781991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee7b39fbd38a5de3a03f3cc1980572a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e6209458fb6cbc7c68f0dc1e64070493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4df4c5935ba4b882ea4944f638f940c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac139bf11b981af21cfff954247489795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bea8e6a8170bb275343d0d3513d37696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f8c0bb8dfde259c8a931535871c22197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c0a1fbacef5cec2c98bd3caca2086098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4946c67391c5f25d6c34f1351974ef3699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1e776e36c7311c1af29571f1b3b3cd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f508d574fb09cc1f700b82dc19e9d8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a71017c2d1609296c53a6f950615029102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d097fe4e571fd079d38bad78ebe1af4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb524fb5411429c743d4ce0ac1dc8f66104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf95d623bed6d2271933ee6e18575c2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ac0d2defe3bef5d6689b53423e3819106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb78c347a0426188da21f71d956e36c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f4f99600377b6b5a6673b8b41f26cb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048056c8e6961c10df9cc47f732187c3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d84915e7bf16f31307f068d76013e26110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df137a4a13ec28d7ecccd3908eb94fa111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b8d87b19068bac05aad945f1286a13112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d01ff15c24a81e85103ddcce23edbba113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bc0b6f9a5e5c7e2246b9666880ae06114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4123bac22c61d596a894d599ae4593115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d4945691d0ee1a918cc6cefbb63dd6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779aef0a7e2613390a954f714c911fba117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf6ee332182716c7e251df93ea73611118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08afe065bc2a6cfed7056e7e6c9018b1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6b0c996d89c6306dbbadb62aeaac8d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc6cea2154ccf3b79b68e94958e6cb4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec6160b3c3216445a42d91b2a84e700122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876f6295fc9bea7a5ed4c93ed6c76a8f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d59e3ae5259197bfa933ebb2c325f2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0571a320b90143431cd60c073ab2bbfd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb06507ecc854354a71102401411d1a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed89eebb83025a72c9ff4fa1ae12fc4c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c2e2551931014cb9b2061149cd4ee0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c497ffc7df598afeee212b51ffd0d9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ba5dd51ec8d7e68f5cf43b0c2a4558130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f8cfbd8a7a7f8f58d2b247e86f3922131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089d8a68885e2c1273daa601156b7e8f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ee00135339dda13a4df749f6216d27133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20fefc8e618c9512717860e25d138d4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ddf69534c672f552dd5a8f53c9e0a7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89b86cd3228fd4615b77a920063560c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6576bcc03064c0d39f19057092c07f75137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204a7a2eda144abf32b65b2f97787c69138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d2bdf0f5e68b8f18dfbc9a6507c6e6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9436668507ae55ca3fd084906555bc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0508b2a87dc8ee01ddf3f3aa6823d72c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb9d9ef1065ee61e17e4d0f45697061142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e592835f8e58137642528a6c96c1aa5e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3980a26e0c9d7178b003aaedc9bf5847144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171f91035a26f50f455c3287b96cc181145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e46bdf4acf6559da95fdfbb151c2d19146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542c3e49163cf45c4525ed02762c45f0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78f5492d9529215cd5d99965ea16578148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702cc123fd6716ea248cf6fa73c62264149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772d03216712da38405a4f4befefffcf150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a58db45494d1a21342f24caf1c94d0e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d25669de876b3396fb037bcd623238152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a62822e985fc55993e08d125460f40153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465f74b10195175d781b6ee42ef3180c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2831c17163f8649dccd091be5cd0d5d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9386f30423d83233e02aaf153229a47156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094b2c7e794985f1cb939d76b7290a10157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfda11c0a8056e57b0640132393f210c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d66e1bf61174391ee5c0068af2985dc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee780fd2aeb780bf8daba3ab36ae16a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141bbfd5c9d53a5f30b65651ba2b670f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ad65282d9204aba3065d5729c3d60e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b65d82e50737dfd2d93a6a07f93830163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bfa0ed2f7d4d3b6b67186e698e6566164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d84f9fbc5c02b41bf5b90ab27ca13ca165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0fec6b352801ae397c2fa6a350199b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3677f32971bff378eccae92b5349e20167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89229d160cf4c6a990b025c1fb8bc9c6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2842db960543be761daa194361e8b0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9136e3763e024bfaef08de34a6b1a4a3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f9246d4193170af1260bfa8fc6064d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e9cbc1667fb5627419a4ddc5479568172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7faa2c968bad07b159d2dd578ccc374173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24be6058ae10b3cffdf0dbe2cadd9443174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533519ffba69d4b92536fd51bf21da60175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4d1b22ec5357bea83ca58fb43f8257176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0029c7dd37b26df869d0cb024df6d4d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2083cc8ed3a4d679f47569c7411f4ae5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2140e27fa2be089931c7ebd8c9ae0668179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c278e89d65cd9344b6a0fc3750763ac4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f23706cd9b36f849ccd145377a935d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a8f67d4621de08a06d82dc8e44a507182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a9ee3a9786437d1c219ae83c3fb2f0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78167699b22dbdd5b1ba5952771900c9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3c9af7a4afc6af5b8ef2450bdb6ce3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bc0972920e02f8f8f4be20e2c57e09186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc7d4791169d8f4bae316f34e634627187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400de02690ab6338216fae158f72c92b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c635fb886b83033f5a4148493a2a327189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caa26a8af2bb847cb9a02131988336d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0b751e764d2546f102071d4cc6bae9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc00c5525b2c3e7298310917c929cec192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d36254b228771e8c749a718298116e0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7048696fddef46272d9bbd76d7edb8cb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6246f3d8406228246c1bc43de3f38c74195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4449fd7540222f13e0a21c080b707f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655d5a64ce9e09a644c94c3dd069f51c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd78f41cf7d598bc31da96de4c5bdc64198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4fe633b05df929903ed2deb6eeed0e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef2b461ee5860f6188dc38b279f770d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4b2ee79718a58de3360040830fa1f8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91853dc7455e5c4b6c3a38be119dcb10202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c34491d82135784411dfa321111f928203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5115b84cd87d9919b0963a08d10069204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb05d494b4a14613116ccbc3846983a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9999194e47d1e402e2ac73416616bd6b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c651062a60997b8b77e08ee6b4ae796f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000675eb397f3833b3047ab31789a692208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd02320c4d2b16790eec70029002fa6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a610f6ded9d563cf07227ff18241c658210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79816aac1bb30ed73a6aa50e3b779eb6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c36e68a06ebf25bda6e89a7c21e4daf212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca4be35086dfc03c6711d1af6d5f42e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da804d0002fc946b9530ff260d2e0b9c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbe0c07c33c7ddf741375adb4616915215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218aa3e287bc819fa1554f55eb9fe4ea216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4964b91f3c15639fd7b4ce8eb1facd79217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a663064e317ffdf4171167cf2ccd44c5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f622ed68943c84d38e5e1426d0d4bc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951b7094e451685b7eb4935475dfbfa0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f758194754f8bde5f2d587ed2361c755221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07dbc46ee532ac40d46b71d5cc37442222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461dc27d337ba31abfb0bab74a101954223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5160b0276293fcd6fd348867e5fdb0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74198b017176fbecaef9cae0862e27f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafa3cd42aa1f4bd5a0f48aa54bfc236226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5331271f4c9b443389494d48248cf328227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ff2900385157ef7b036a038331d516228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a4bc6f2926656ba52702d48a13645b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ec7e4f10f7008e01de228135c056de230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03a1fb905b365b6d5964a6c8daefd00231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f41526bcd6aff07842fb2fe0d97acb2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50ab0971d4052a7e909a2f1adbea7a0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ee0195aeb4864016a81b48cd2c8db3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9319d40d3469d637720f8fda5c961dd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14de7fe7de932478a312770a10dc282236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a915b0fa9a4e5b8d86c27b4259f5fd2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3642b72015c2ea75c2a3f5f9e92521c9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7194194e555ea55f192840099568d33c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b1463a4d56c36fde817b1f2b1c5423240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c614f53e7192a1ced4453620a4f7f84e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0740cb80a6df5fa6fa4d513e4853338b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db6b1c29e4a8f0db7eb1fdb9c6d1907243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b376feec82aa30c1a838bff63b445fd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1509037b9ad65ad0c0658c455df340245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715d6f2048cd58bbc7aa2f36581f761f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0601e3f50b8b5895f764d2d6ddd8dc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c25d59e0e0fad83ca7042b1c5f5780248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41403ce077a7b1c4e8b1feb0410584ed249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f577de8c946a29486830681c7c6c1b1f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ab731801760f44eee8224073153e3b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a9a1bee0eeeff6563a6135b51bce3f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af129deacc7aca22ed2114d40395ef0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3133cfef65e6562113c04477aaba4b26254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c106a96afe9df3957f61ff53f02c6d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5238cf7f4aa0ec5be20c5ae561b4c22f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d552a6f424317fac1661f6912000bdf257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef762db258fbb06def8be420d0fb2db4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63472c896fa8b40b4c7a5fc944a3a4b5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b44dc5d9a064a90d5955709c88e72c0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccdf190ca70c944167d47912b2f84aa261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab778cef3509f8830e96f8a1b0730181262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4041e9f10f2574f23dd4afb42adf22263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a459ff9ccfc6cdbcb0fb4f22c747c20a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a0282b38d7363a574f1af9111a74a8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42b4d57f8d63c4d87de147e58070004266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d746a7eac9d92b63a5efead9afdb18267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad67a1f89d36d20b617ac83f347268c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d55a7c538b683fbe72c6c28319c5c7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f565aa05610b12722c653ba432f3bb23270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f477396ac62fcab04337ce79229f5a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcae81565744cdd54720aa4d9aeefc52272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bea46374093df2d414f81898154fed273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d0dd97481f6e7c338cc18ae3866514274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0982501abc2891e9ef802c22c4ae03275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d892333241c36c2d8bee714568fba73276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e54e986d1a1b99f4342ebf4dc199a60277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37039652387fa67584e2660dba4a2e3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0831d354698b627903bfca64b3eb0b3f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1058f9e4a75aeb4256a5323de1638a88280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e78e51e9eb4f155609d91bc4134910f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca852107362979686bbd1a02538b3c4a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8c330f3ba073774b8f2da311379a2e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bf7d1f3aee31739b959be9cfe8c23b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6612c3d0bd8e325e914c622d63a902ee285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cac6b77fde78e05a4cc9522f02aea9d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fdedaccb8bae77904b8f38041d8906287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64e26ebdb2e60b11204d2ce2a107ea9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715f84093d4d5e989bfcccc27c88ff44289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbe62f0c44bfb9f9c7c53368143c829290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585661997d1cb8b984e5c779a914026b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66f2afad165d4d20a89e059eca18f05292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe6d758a039ba2095d1d9d19af34c78293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ed64b618cc1fec8274bce08752a53e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5167b4072bed2501ff9dcb80d72575aa295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dab415213d71a75a0b842411593c827296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e6ac2a770c5bc3b4929801cf747c59297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bab5f57f46d2261c1307cdc6f6c072298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550039c0be305710d269d8aa4d8a4ada299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6108080814205e0c9678784e4747e2cd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a4d0d22fe9073d30a08480131d53ac301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647898d81680077a3af581984001c631302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3e975ce2a528152c20c26b2a8a9fb8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34e44a1c1c30f44cb426ccbe4a1f9ab304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0521e28750cf6285d3bf15d2d6605ba6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2346e631550239522f3d8468d4e70bf306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50cdaa2c7f660eb12b9ae5b79d01045307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ee8e0e08d3bb85dfbd75522389a37d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a695a4afd12a8bb1d13669a5883687a3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaffa65933a3b21f56b4abb856df2731310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3441207cbddad3f5469da5b380c8c55e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0838db8822259449e2055eeebf43fda5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f537b403175596ccbd7ea614f87a25b6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e989cb87c6c44c355bf707ca699567314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95350524dec0be5636e3ef63ec4b1db8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad48df31d1b1780a7f1c04b61268d0a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0d811ab43f0985daf336d29a88691d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fbab4c6a3f0082b12d63007aced56b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c590fb6e1e31e782e4e5fdad41bbb6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5015a174e0c708b67625603283e678cf320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b934e6e0944285ef91cf0e45e294571321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7d72a42fcf582fef17db3f4795d9a5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509536701a3018f73c1f33ef0f730447323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f719059f84d309b806f5912a5b2c8c91324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf183f513e5c1556a7e8bf275764be9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea0275c8c3f50c6043e5e09256e7082326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1051293c337a510b5c397fe93163ab2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf869ecc5829f5a44ff9b98f4f24edf0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878156200dd5f219248e2621e299827f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c28c16aa9faaaf9e599a88d4241505330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4e20f3cfa173947a1fe4b26c74ece1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b2f3eb53cf7179213ede35c78e05c6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b78240b073c845bd7858cc90d81bf1b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ec9655bcf28bd786aba67c32a9304d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5f9d081c3b9fb3122dc717a2e7bc7e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39733e3fdd90db48fef9431ca59a858336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899876804e672ac1c62ade359ce0c51c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53fda5d27fc9e99c5b7d125d9f87af5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bb85f4196cdd910e5aac3335ae8c09339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9030b751824fca01ba1a84a620ddebf8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef4bcae1525cbe0f1abf6870ebc88f0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4736c98200a1fe7920a67297b2b62413342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc366fdb462f7e9247888d573f9a2ecc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531734013f956217b0844438d76b922b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300711306ef9207b2e0d5297ed5dd967345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea215238eb0068087f520b38d8524c2d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3390e09bcc96ea9afe0ab423e718b3b5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cdabfcdd40ecccc4a555853f1497b7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c516047c652736e4e732557ba07579349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe7fe432cf930671b17eb31692911a5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf09daf9eb9714ed5c9c32f14773dd2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08733e03da568df49a40b53ebd1e640b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bca83a02c2d9c83650223ac3bd73114353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39af997a9f6dcf245dba8a347f42386354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6750bc76649a306be72323d89d73da355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159e71f0dd9c736f872bf2359f779ef6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f3d42a0d88cc9d507d0e7ec21846b2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771a6e2238a7f359b935853b619dab1f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357c5878a41cdf1a7330f2fae822d72e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03fdfb32d2bd0b39a0231de566a82bf360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da055052da42142d10b64b8a39d9da01361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bbb560910ec74d174ff51e45191b22362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a8a3960966746867932045f5f0cb9b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef0cf09ada54a14113bb472c87a89f2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a4be84e7361d5bbafdebe94afbe4b6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158940b54c7d58cca117844867d6e645366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bcbf76640d06d596ca7562d5e30db5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bbff111f5c160ccd367eec28ccd93b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67385508aa1dbe9d17daa65af8525f18369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bef443a657fbe9a7ebb5666987602e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8371db12833625dfb3b4aec818a64e85371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bf1d4c880933615ea3660fc8f082a7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b300fa9aa0fbb0c4a68270cda3d2e5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218a017e8b020f24315c7abff9dc8905374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099a77fe1e49332c7de32716e68f6808375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d527c4db8461dba643408af124b93c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caf9ce5dfcbbddcab0c850b46fc6218377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab618fc0d0b377ac291acaffbf6204f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b24d3a26b2069b4464eb21dc4fc6a27379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923fc7255c871cbe8ad278726dd0257d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bb34e65c3ef3ee8fc5f90dd2d65c21381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3873fe9727af760f1c9c73f9dd3ee4fe382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc5c3b98327d87ea1183c5030d2debf383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb5ee3f9bef12bc86935b44ca694e88384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83052f71d32a7812dfbbd47934d4df41385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed8039e9b3b77af0e39cd87db6af66f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b250a078094eb2f300704735c77fcc7d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf67e2e7e2f7598686567d08a9c932c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d71d18c58318ab9a25a02da96e789ee389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f2cf96bfca0ac7635b8e1957a05bd4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35253d78ef4b5db41d259198494209fa391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a3e72ca37844db0ad6421cbfbb07e1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd17118ace78b473c392d143ca09042b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b2e2c9e8ca6ca47bbbaa6c445d87ce394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfc5dda4e5e7c138572b65e91299d17395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9167dc165234339094f7c344553ad519396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c9a061ca81c963e3a709cb6e0f809c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b4f3f11624ca4fbcf755b83c76a80c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cabc4b8d115b191c1a4d18d5627064399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231fb433ae4b6d82c75df778c72447a1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79719d5c5f04e8abcaa0ff5ed7fc4d49401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b527de9d0e04727ba71514fd4ecd5d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85ebad2b034656bb5736a2030963aa9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b43c67bd66847dd6cd1f40a84ccf59404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d6abbb49d2eff9182cddefa2436e49405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f4a14402751a9ce580435f73e67773406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e566f78615e2a809e24be0eccb144a2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb99583daf0b9895864f246439e1a25d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c042b6012704f9bf4065e0ccc43cda40409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78155853479baccb1dc13c611e1083ef410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bda29261425fe42e479f17a8828c4a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb533c6170adad984b7e74371bae240412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a83cd56cef4515c2204226cd251addb413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73662ae4ca7448e8cb8812109c87b09d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afde79f38b131abb0c4902a537ce3d32415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91a053f678df770869736e0770fdee2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab9acfe37c5e910a4d9163748f01367417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3668cc72e77ee98f0ecd85b5ab0639a5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91db8224fe395c2b54d089386843cfa9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2347e12a5e35deb63e7c9d33f75b061420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c902409d1e18e893a3830c416086c6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed728f65ebdc23bf0233297f5277d7f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf97d2b3e2ec3ddcc38b02a32a9f0ac423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf95e0db0af16663707e8068918dc251424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b621688102f1741febef9391f1d1aa0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9c0a26ce09bed4c7dc5861bb34d4a4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ffc45e50785f44b870e9a454b2de25427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eef6cd48aee2de4582b6701756dfdea428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a83ee23887c6fd4161f141f60f07d4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ad8fd12853e23d4e60b8de149e3eff430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebc1407cdd15fe6e2e3e479b78faf99431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfce03e7bc325c9bdac1a27b2ea9792c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1db9c4f6fff9f1dcc5f6e33060a498433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e867715934272a7083f6b191e55c79b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c699445f7dee9571097e0c6efe6de82435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3b4f8cf12b3d2fa1d1441adc721e12436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001bfa4962e350a3fd72342904880d6a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaede22fd80b9613728a14b6e5f7e3a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15534951d9e892d31f35df4f38ba858439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8864b48b01c178bca84285fd1e987cb0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e181ea6b7d9c731a503b55a54076fe441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8686d4bbb457eb4b20048c96d399493a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b477e6a4ee104c6315c9a2fd556e5659443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d80a2de67680a2271f6173d4ab3d80444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dbdccd8ed1f62a9a52eb73f82d3222445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba3339517f1f88c79f2040ba034cac9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa0ab05df28e45a9804e671c87888e4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8368c8c40bbf385daaa032782028d8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43272f5611f02e70158f9af8606d1217449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83ace9abf893e8aca85604d6024ec50450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b3ebebf044d8f6429cb001bd686bd0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bb0d5c3fe8c3449ac000d7bb80e8a0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6532028460cb6a548c267f580a751eb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef642b11370144fc2bcf85da8589197454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50dc00f199347071edc41cb2128d3e0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2200baf150a07c3c08ea0a118fdcb107456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e43989a21ed9cb51f36349409a278c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23370a505bc7a0249d11cf4781934ab0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158e77cc1cbabc7c5628ddcb930a227a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b21cb565c073636617df5decff044fd460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec80c6c850166c0d061e208f18c9ee2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc9a90fb1d6a1ffb72e29188f50842e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f52c805942a2394dcff7919337c3d0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0948baf67592aa448b947ddfc75135a6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d0837fba51969f9fe8a7c678963174465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e271a740238184023ce9b451539122466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501970ff4abaab564a8daba0c79beac3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ecb7e49a9ca837673d588d09039f97468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfffb6e1d45f2a0c58d392cf510b8bc469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9058974617b2747eb1adccba9f033a27470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92612a484d72344952e730a2029a137471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c43f86f0bfc2fafec0a1eaf68599df472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfcaa9e18fd6d3a8071a1b0193397b6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23faa73104bece310271d2cb6426b3e0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00faded00bc0ec6463b72734f8162ef1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0c4b2bfd8cf42a8641b64460192435476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d0c4c43f3130cfa27c70e19ad71188477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63014c4b0394d1877982afe3b57b1328478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67280a3d885c0b6fd62e126a7d364eba479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f033a9ea80ec2bee8d918b62e05275c2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38106963b0bd614ce3f6a7436086af38481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7895d92e6590f514dcdc7ca8f2d5554a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b159f04a08d122e8a27f97cc37d5716483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c418d28d99abca90a6a74c0c888b8c0f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4278a1cd980e163e47216a746b3785ff485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9504075275817a472f450ec13735e1b4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcff69334e1327eb15556252378587a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f964ae8cd1ce41dc8d2dac7e432699a5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f20f102bb7a72e7967fe06e3d2974f1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6e2827e41499a9a121efbb2d36e1a2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564198ddf7cd9e0a784ff4c5927056bb491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd064c0cfd587b34ab46ab0fb8bb3a3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3495d3db4601a7996e84e88d4419ed493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beb8ddf3ccdb1444f3fcb8161577a77494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6fee44653f3daca7747ded2630e6aa495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdb46c8efe9a45c1752ccdf38024f0c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fbf7be24cde3ba6a590d5a660239ab497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3a8dbea1f4532702e7f5747d45b3a3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d1081373121e22e34ca403d526bfb1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab7fa5ae0c5cdb1b7ccaf94276e245a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf0fa95e96e08f2e6936f867dcdc7f7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff44f1bb220873fcd9e457945df4d242502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a21330536301e9bdd4ff0880210287503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562ca47069f6743402fff4f0f0e2d818504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71505699798962ec56c186e4d305ba9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd69ac87e6dd9fb8feb06e62a28d108506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235100ea51d684aa6102217371fc4048507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927c06c1a941d82ccc92b6128d41a578508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ab998af78c34013ba02c75f67592bd509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d305007f4cd5333fd323dcf890585477510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bbd2dffdf043ffca790a04d0fad43e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e57cca0a88ab5de2470bdabb162e111512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f32ccdcdb8a2653ea32b63cffdb37d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b566a9aa6ad76f99b8f99832eacd8da4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f14a469c4975694fba25a547bfbff7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784e006a7cf3e82edbd03d3d9432ca21516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbd50fcf2b3f3f7a8abcfd5c14cf9e7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0be54b441d0253cec89d2157f58147518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1532015a2ef845dfbbf20b64b15ba506519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b354de51a3eecaaeff5589095792b82520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb25e38aaca9039115a5764176a31efb521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b120a2ee4f0b98138bc30cd88a5556bf522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9caf1e5aed5933af9c16729887a4e5d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb7bc4fb26a4e0f2560df66702cb59f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbfc8fa828506a11f467a9c7d6f84f1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489c8111a8ffcacc7e6c85e75d69714a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230123f27e5341de50e9aa46b7e11b5c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fe26bce73545717dae37f00253c65a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f250ced8696f4f5f9ae14cd54faf0a6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045f0489876d56bec6d2c296cb908c98530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98aaf47b08d475b8b7f2d816e903b07531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03dac3dc50cfe1cf36804b87e560b89532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b216b2bf1a7755999a83e765ec07eaf7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605919ddfb067f23c31c0ee72c963bc4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4a1c930e0dc0f74740e78a4bbba84a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c086e4906e3428dc42177887a89aa4c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba70045396b8050fdbd2993d6ac8345e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c66f19e3c4445db4533c7b5a373954538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461c7875ff15b5760b390337bc10b672539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6ec0b0f46df4000252c2a714bb69df540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04ab71f5421f095792b5ff66914ee94541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e11d060da6ddda204e3bd86ccf770e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafe847f2836e42ddb224cda727537fb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70961ee154be19b12bdcb1623c99362c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac262925c59301d59b6f0e86f979a394545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7ae744288f36683144c889b80e0373546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1389e985977d0e3328c54c86d846d06c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f626b64e7dfbf1e88ae6e3f350c7f7d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4900d13ff9e28723204c567d23fdb091549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe23d4e6901c063fcbc51ff996c566df550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eba1b129d1d2d944a3f35de2a7c5c8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9acf18434f9278772f00461ba59d026552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a2afba9ce9c7b5af085737aca91b04553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db4775d5bd491cfcb7f17fb76d9d605554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640744b3c9b9ce727a621218c31d5d86555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90223006f0d05577c09eefeb3a05ce44556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70138ff10c6c97d3f1fb578d1a4490c7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8c557422d7389bd4248241c37890a4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebe7f53abc3490a55db23e54bf66fe6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85a03296bd5e54e60ff6a02365ce7b7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a374cd6133b67809ba7b4840c2f2af53561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceb3ba4f6bc31e450c43cb40392134f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebcbb71bae7343881735423a10070f1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f7adc972aeca895d7a9999311c850e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3528fcfdebf1d0606bc58551c60027c5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fa75e877b9722f75d46eb2bab51808566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96cca88c49d0cc5bdef8cb400773a69567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34064807e563397daa84a02a2776407568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a71d7fe33198cc056215b71e2d9a739569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7101ff2e19aede53cf622400dbe58937570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dc5ba03de0860a9f40df66287b5eda571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20ffa95b3bb28ea7d6f143b4e738840572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d085978f1618ebc2a4bbbcd075b1d42573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a937b404603b4712d89f1b67cf120c02574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9d2a1407f7b0ddd6e2f2e08c57a218575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88350baf771e6a7b24aff8042807b599576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4b109f363d26456ddb248898319c92577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c520dbc38c68c42a363525ee8f3747578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16eb7e84d82c548e1a3ef3ac4ce4b99579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac64ef85861ddfcbf802526d79d10176580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1af39ec338a938a3dc304c6899371b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356588f492e29b3698314cccab1aa4a9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fddec4e830678ac4d2be641daadb12583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1344dc6189f158d7ecf3117e88d0c0c3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb866f39a364cb517d73b6ee1142493b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9d2915f536a3a951fc3fb5a7bf87ad586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8df58c07863a447247b274589fa960587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0cc8c5be3d2c7cf4686ec23743593c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e800149f29a4dcb424a8bf4d5b59f5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2cf439bd29156b64f562ad7a37238c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a660132625c313acd5ee2a57272778591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28287c59ebe691c4c138564106adb0e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa01aefd34fa5e5a277ab95b33f8066b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c5baaa8a3b02b25421a5b5608e56fb594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de718861812fbd94ce9b7cb065596700595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde064a79fe481d6cd96e1f12b4cf512596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f9cb735661490eb2bad2b6d2253ece597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed0f1942292694905d003533303c740598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91db399ffedd22b8e70e4b04de95c6c5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d32a46f519f782532eb1837082f00eb600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59543013e23355fd93448b0f3a4d3e2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14b5af91dfe45d0246dd28c2b9d0e8f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b332d1a1fab8788bc468a9617168f3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d7a29434c3c3d850983112ede23a70604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3379d80be9814fe3df6e2ef7a7c45a95605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9f955347d35cafed492e6bcee2ec1a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf67b290a04fc348d03e53e3dee8b33607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ae2fecf242bde89ef02a4c044dc5d5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bd823c4959d4acf9a821779b906a06609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edc275151e9f9a9da3b82ed91bd3eb5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6376ae0e233a534a121ca228d8c5d01611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b70e5b09c509b3c7cabaac2e56c7946612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad423be23dcb5e6315d9b20be1b74a23613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ef7f97255aa44c07d5221de4288c35614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2edb81336b5d56eb64de5de14f09818615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72078c2a7fddc808800638b5fe62be4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d69dd756f18d1412972d59fbec0728617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2f579b046e7776cc62bb87b4d04509618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaaeb1421f4ad5237a1480998a45681619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd3d53ce037369f871f668ffa7346e4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40e68e525f342628251de06ac869573621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c245bcc07c69f5dc6110922bcc768e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8c8a69bdb8d4f6d9985806ce824164623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9794a0362b16722d213b217bdb01e593624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014984879df3c37ebea7ec2fa8159a10625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2e2e2dd80bc119c3d7d6620890abb2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610d0f62d68b388fc7e484917a84a0b7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be96afa91351e6a75e5ad23ef45c520628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fe9c7178039b85dba5c81dad766e29629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac96d056833ac0ab8ab9dca84d725c47630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297d96e31f5884fa4a32363a5dfdbdb4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00dc2360c9a8ce59dc4c8c64da22c5a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558ed27206fe1d655fd9c1639db658fa633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de27571e23def6df0cf8b7a490f7f4b3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6b276d80a41c57f5eb62b9b9b83ae6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafb4668030683cc709d419a617c0e8b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c9529aed56df28d4f74b6ee2cd061c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d123c85897d28f7b43d3fca22546e399638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe27128751800c0055911abda39819d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3e4ed5c4760759020929931d4605aa640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5548fdbe6cf60f7a2b7c2abfbe3ddf91641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69465c7daa26c6a24a6bb6711d914296642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcdf83830a9d844041a7680f2c26cf7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559559e6adfcab18f66b354777d0b182644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d6a18182aa55bc6051191a217cfdbc645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc086285f405cf2a040ee7fe814b498646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae48ca84caa684c5a1493b9cd73c2432647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73f581f1cb4db0f282f95ce654ca98f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8b6452709a5fda04e1bb96ec217484649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca3e785f3cfc5fbc9eb455d909bbc76650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481a9ebbc58aa3447796ede448b268dc651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b251ccb40a28b5f3abf3f96b9f6687f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26a354143e3ff32e8a7fbd9fc929c37653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288d0cb601abe5005ec1bf3af7825c35654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fa42a2c59215f2c5b34e9d95406599655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f26ae4f6d63c136138d4b509679c66656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d40f21afd3e0c43232fa08e73953b1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013e18f66e2e9967b10c46dedaa75664658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad34b8dac90ec2c8041863933b51f52659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db255daf2ddd1c36aa42132494f457a8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb021af877f89231996b89a5c63f1c0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8355f64d45ae20a517b754f57893b273662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4045192807aec9532171d18a1b49dec663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cee6077a08e953c2f5fe3038447f362664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366f49a25f0f575dad376a85c52719d1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a99fccf6482b8936a99a8422957dacb666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8b2292cd9319bf7cb37702711f3c2b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdebc9b77e9e91f8760fd5272a4cc47a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1fed868491fe2866427151bfd2a1c7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b85713bc1a1027d876c6466abcb03b3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca12146489a9c784215a29e668b300b6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0986584b979886814753d9cc8c8d5d65672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687507f449d597740581fd00decbfda5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c2463f01d831bef4270cf309d1c190674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f2665212dba1847c60661a3f4bcec0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e369b2486b7a53722dc8ab47329cc13676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad178142f58d79f463bbabff110e194677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f1123721a1647d1350b783db346faa678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050f61ceba4616f6b7ca385d9a381aea679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d69814cfe848f5c116cdb6879b22264680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51682374a88bfa9e5e2e2fe6d401ca01681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabfcbdea3e07cce6fddf141728790e7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecde0c76e84c2f7d5145486eaa5415e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4c787a6b1aaafc1dcfc5f0fc5dbf9f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b6fb67bf794cd28de29524f96ff8ac685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fd52117af008ced226402e47f772f2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0f1ba1f1dbaa6ef4bf20e6f74cc640687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138afb1a19a698d66a78016bcb666807688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43413d6177ea51e4c1d212bc8475f6e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d94cbf7977c06fe789e082b2960965690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3042ff7a1ba9ded60b84f63d654697ec691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20fd34db1ee6ca2d9d04ab6a3aa7dd0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a631907cf0fd24da04c3947c83a6352693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac5a9c03a95941389b5286a19061d0d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ed5901c4c6728604ab8eee682d6f89695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef1bc6d648f00ccf8888035d4fbc8cb696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4eb9f42a51f2c017cb25921d05b45f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4e24331a47361a699d6aa35296a8b2698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1d0498ae5f0f337c343b3c91d401c5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcbf5d07e8cb86043d3dfaee15fc66e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac47423738a38b104c779f769dd4f82701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25667b26c2dc9e9e3e7a22d07d320398702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eba6f9299747fa05984847293661069703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e091a0ebdbf07ca564c471559bb66509704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5575ce71bddcc3f69801a1b9acfa40705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44452646e1b5314679e05fe159eb6d92706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4051999e1185b6f9c4de37739e9eeb707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1daa3712505fa6785bcf389c99c257708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeb7762023a606361b96c16b2a158bb709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc21621598f9f1055bcfa1730c745325710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cf9774a60107a2ad9f534f45fecc7c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed45bc365dfa327941d140d7747417c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6582aad35e73bd04d72f4be55fe67df713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5198eb0c9fbcc23b0fc09fa5ec5a58714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9249d47ce217010c7d526aa6604a87715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bda69f3711828044369b43b61f0e030716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384f113a1888d9dd8c43929c641e1b02717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4060f9b798d4396e58e2aa2a7a1586ba718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4eed3552df5e9c953fdd3fa4f77367719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1417b325a4a6e2c225b3079af2c7322720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1683d50723dbcd02f369925529ca8d10721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e740b2a320bd87f481aee5b1a5fcc056722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22f8fd70ef8b64ab65b8df63f5c865a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd1e1ccb847bfcf1baa5a970664179a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab051e048cafd7cde2072fa50f135f9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d2c2463f4a1ef4dfd6cd8fc96061d1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e285d6837c41c475fa5d306881e1f0c1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b909e6169c2fabe9b79fb6aed1884c8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c56afcf8547dff00000d4657a496017729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc53b009a573c102511207bc6b3c785730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f36b4d644004cbf2dd738eb2bd6baed731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6264609ece4e43aaaf2b802c56c3409f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0987be16a6b7de1472453236fdc536e0733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83a60581bf54ab3fb2444cbbdbbb24c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b0602101def9d6ce8bcfeab72f13df735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06b812d16ac76aa73ba1c9e54765c64736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb3e91d06bfbb1d256e8340c93a0ec8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229aa153a1cd5902823416c45b8f3bbb738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeba89ecb99e4b21ad4164d2c015de9739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ef445e780a3791f0fa1b12003fb145740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3aff805b4719f04987c016f9e4fa76741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b3d2a3b44f66c7012a2cbfb160b752742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8eb690935ae6400b80c4ee195f9d59743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047c05f5c8d1a0f4444822a812d0f70a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7483f16ae5111c09c78a2d6611d1d1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37047cd84d62ce73925732089ffe6d4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaa3c17d8605ae972d4e3df5485985a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b21fa219b15b8216238b305592ddc64748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0e26561e9d854e74b25e802f29271f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d4612aa6d7d3d4cabe4b818f684380750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b14efd0ef7097169584eb5ab041ea5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797a4927746c6d4568ee9fdf009f1188752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7c7e1c252a90a80e8eed0ecc8669a6753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de471bd898ed6333708a9f24116b1621754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8f953aab35c46e1d64ee48094ff353755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706f8263280f302d0ebe08d7fc594239756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2f222a553c85478dd49f92b4950c7a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efabfaa6d36aaa12828e2a0a6fd4225758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb875aaab6f25e0e1ea632c7f0124d42759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f675abbfad0c7a65ed4537e5937bc9ab1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c02bf6646c28107181b0b8f212c9f9d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae4885733446e8ea648a1d8b9f1d9a83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddf28dbcb154f6eda22a8d68ffd77e44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d56957e526b3f27b74da778b14548045.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69016c3d2383dd6a10a0832393c541f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c331b4de1b12a13b14f67e3c867d1ff7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca6249efb20c28f8137901946f08a368.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb82af891565e0e9e4ba0b798c6041cb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2f8bea06ee41a4c4bfd28e5dff421d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ff19c067c3fa1a23f6c064ac86a9ff11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2792260b700a0a3daeb8aec7924987612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0360fafa4b6dd47c30fb4398dcb3e213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fb7ccd0f9d7b38fb973652f5e5b86414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fb7b403f0f0f0ea67e1ac38a3c80aa15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75fefdb51af93fe09be316c64c1f36616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332695e7fcf9157705865bb1aff79af117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d223c5aecca16366072b794b0bb09dac18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecaa972b3691574d1c2719ec3b738f319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aebe4580eb6ac4d6e79d4891147bb2d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784be99b3521b5c377b37b227588f0a921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3e77eaea1281d28e5e5b1336c20f5c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e766b020fa88ae340717c5129c03c36723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e69b4ad3bd306595f4aefa99747ad5524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62558bbf253a28d5eb194563848386c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c675beab8ad868cdb3d74d739e1a8b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381e71aa66d9105818b14765f489832427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd5f08888f4db25683098ff8546d21028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d66591be1906c84239116844ecae4329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512ef684e042d9bf5956f5a02b10a49f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09204f760c77df27e06b54418e067c7831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cda587df3dc980f8437ca9601c57d732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d8cc5731bcb36e54bdeb355b62619233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca2a0c766afcb348026466f0380503434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8752c09f669bd5d48047a837abc9b235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29598149959253799d54276321883d436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d734348284e7688e2203d9e715186e5637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ebb42c71912b06f4e2be4e093367f138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2759c88724a8f234f38c0bb1088c9d4a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07a4d63e73decd5637f8a2e978be91e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2befef7c820bd91d0fe03aa55e7ecc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a748e820e84b55b019190ea94940effa42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0523086b9586bde900c542acf9b9a16b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cdd47207dc9a7c2bf344e2f7838b1844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538960b1495306c7289fe2ba89104dcc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242a35225f50a2dc4d48092563a8142246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e6b0746b3db70d617b53128edbda5147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613e34ef1515be1ede7670d38c1e34a048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad8759b8b30fd537aad66a57b81166b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ced3cc758a84b6439bfe8a5232018b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec1fbd0ab8add046840726e9974432f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8684e66bbf7f895d5d29aaa35f7bfbab52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2126c98471633be1dd8673462ddeb253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca8e41573828d3d39a10a15064919d954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b8eb24032b6996d533a7a0af304a8a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c721a33c4ed66db36de3993565b9fc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15293c4397228dda81f74ed0771daca157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8765398ac73670c01fd17c8638ece0b258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b8d8ac11ffeb5eed7932e14a0715fc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73631fc744e611b58c3ff5ac3374b82560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d9c62a551da96e0a31cef3cb15b82461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2af65e5b9f0f5e440e39a51a1b5282362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edb1d4627dd9bb99627f44428145c0a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55c09ad8fb2de16c5a850c7a814ceea64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96694f362a22173f8f049eda61b180d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba44068cc75528719f78ec19e34c92966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538f38640b201761b267a3dfea9a236c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efabec43ea4d08ac673971ef0dc17cf68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f581753251ba83d16a3de96984045f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d8fd8776697e82e21e083757c4913c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce98c54141e627741258ec32ea534f5971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1886ae115e3343af926c14b8f31847572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1220035ca80b95f3ad80368638e44d873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693dfee707e4857d9442fe6d1320240374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb6ab78d05856a9901938df6bb584e675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2e56616edb032b482aba1ec2b902fa76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ca7868c509e691dd351fd2d984e56477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328be0d2e9216f98cf6c13b8bc03778e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75f74b46ee670e43b006a4ac32edc1c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd674bac8237303f80fac69ec822dcca80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5723ba3dfde4c8875ff4f47643c2505e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b772253f567b4db542af315fc4670aa82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3ee5b49c61d75cc0771da40060300483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf25289f9bfde30eb91a5f2832613e684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac1b77a9062745fa5b5f72059371ff985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0836c10ae39b687f247fa6b9b7da367c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb49501f98f5d6f85a2f72c3227ffea887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d301ceb01f0bcf5152cd22979325cc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973b5df5d64d7df0125ae422082327e789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b196ceca42e09a25953cff0b24cb289690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290e7a1511b19fe2e8be7ab47ba5966491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e6045be3c768c72bcbe50f67741a1492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8fcd8bbf4e1987855e693ba59fca3c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfbc600cf3126462b5e3ce925fcc0cc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8943fe9d2de3728d0319bbb9d9605ba595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d589ccf1ff2d0f01a479f39c2f0a750196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9ac90442f7768b943882eb08b210f597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934a9764b9ab12e76b15c9d7b39fa31498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aaabdc3ab7ab3f624efa48fb18ee0299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c814c57e74911b4b3d14bb0d80b4c374100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c041bde3cdfd25bf18a9694b10f9b6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cbd574878be3fbe4016ce35f98c146102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4026e1fde6fb282b15083f9cdaa26033103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbda22efd104409b7494e42b36b985a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66e1d456e6534c5ab5b36e0280214f1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632a65f050fd5255feb8d97ae890be25106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc995974d524de680494af91b34bd9e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0a0c19be598e719d74dde5b32c1e6c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22809253f2497c644ec4f515aa00c960109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba801d08591e2579c187a663f63ef6a9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4f97ee865a2daaf9db100ea3f5edf8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f21f1204500f5ba3831be90b93f924112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5433b8e3d70cb6e7065b5a9ef02d8b11113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b1e0e9494841d7ea307f0d11852c12114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c8a46fe20b51147d25f0e09faa9f17115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bfb877bf98ef38ba548316a261d287116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fd1ef7829459866a0e0365ef1e78aa117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bdce7313bd6f943325388e9c696061118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e774a81156d3d1dc291ebd98135437bd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961752d0bcec57b0c16da9fa51687640120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5270729b5d3752fde457be8583f3776a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6339a0cdaaf51ac9fcba18bda466f6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1017825d3c732dc5b08574fb6178c47a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14961a6776b241644280114866ef5a90124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1123e0c1e04a50d18a01d7c9f61af87125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0b91dd09089e867c499bd42e24c245126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c18e6023f9771681d02fdb7661746e5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb8c0144a7c1d8252586df4abfe596f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c85963cc32b7c86e871377785b07c5a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a21195e4cc644124df0983a5caacb3a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df381741f28575eddbc582b44137658e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c7e842cb24d5c4c0e21cdbf31d8474132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cb62135cf6e166723fde255c505e40133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee27f3f8ef871742a6236773b875fdf3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48af2c9ca3e749755537ebe81f65523b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700e385fb4bdfcd13a4519a94cbf35fe136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3643adc7dbe0fc4cfd7eecc124a7c1a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0764e1604b85cf595f8c2cdc163f1f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfafd32cdb3927aa8f318e18ad78f48139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c6e69b305554bd151196f49d200db0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3e039e0df9e0353836e7355a37accb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a315c350bf15cf0dfb443b34ea53e1f6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d09d9c36b79307098a02026aa387dd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5804c5090a396a4c65a00b0872f55115144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e6b2e0cb8902ffdec3270bea7494f2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c54ef9a923dbb161cf8ffac2c8d15a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4b13bb81006f744e7522d879aa516c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95a3e41a6ff8395cb08fb3fa6e71cea148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4128fec447093c391951e7d80125b2b5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e717ffb1630d441915dd93af62c404150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edaa9bfa4bca872b3b009c138a5f2bf151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220378d5797746a2b3741a0505f32b0d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1578420324c34084aa3fdb5c3fd19b97153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7beba0ddec461673ebd3b8811317d5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d6f1bc33ec62fff7b57a03bf477389155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7a584b70dfa569f574307086a90790156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674184052b48018800a4ab9b60f90174157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ce1048650ae891311fcc4aca31deed158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ee009dd1fd9c7dab14dc67d8b95e82159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1569177f6e60ba2193896b1c14a731160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70597d41f76b62c47f820ba8ee07ef3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d69996ba7098bee5f19ab1d9973f775162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5264a95bf5b65dbe8ff9dfd4521971163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62f7ead425bbc58f9655874d151bcf1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86baf902259b8cd41a61a4599ced1383165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deb17e4f26ddddf4203a9ed3096572e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764f276921c2b3c82b7834976d57819e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c1a707988d5ecd1fd359ae78333c8d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578eda97c6537390b530996dd0554e65169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4640cd69ecd6fed5f76b681075ce91b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1863fb46d33f62a5bb42934e49abcba171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47589f8ad6b9ec7286e1e07313032c25172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419fd866c469ca50592010b473c4c02b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a04e0ebd4c47d7b80937c150990619174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4640a9a56cded8029706636e6e6eca5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58e4419432362c478d99b0efa8fdae9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebac3644fe67ca5456d46c05c32dc7fa177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd10d5b162d93272d5f1cafb3c244c1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d6bb8417f3d547e816f70c7a6154c3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3927b4979b287aea032d1dd3c9cc0ab9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e759caa0fb91ddbbf14286402dbd9b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed93f92cc42d9d6f0b8e2f099348f9eb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cf8aa0855b92984ba316f80ea4062d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8dc6236835dc91ece09722c4cfb263184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d015d36509ef12ee01743ef73447f90185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bb541b7966687693fa61593db8f6cb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c06bd810afc4056a15f62be4e1858f0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9d7ff2695532d613e7c0f48de39509188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671c7082f77bb16fe18a9fd531f87fb9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b8cfb4f5003ca6b64e405e65ec9619190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420c0c00004917922f07122a111b0a82191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebaf05fe0e81601ff6bfea846f527b8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e60d7d966ddecf9246bcf542a3ed211193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d02f3e7340035ba375f25daf33a64b8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065a8d50805c8f88aee44647230eb4fb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c573c63135317cd20f033fc8c77eab196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b9b5209070d295b50948c2cd95cefc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dff02d0a1ecf9c1dd8cbd061cc4c2d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f3552213701d95e1aa897aeb1f0350199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce837df8197a65f805a620829e59708200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527558f9a56d51e06ab41e916bb2b7ea201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35493d3edbd9c53839537ca2a08cf1de202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6802f40a2b8a2ddeb6c0cc79fe3b915203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855acbeeb19db6d96c781d7cd5193478204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a716593b151022efbbe30839c55f98ee205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4014e1c1cf5ed329b8b85b77c680918f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c64fb0bf0050f9af5221fd3732a78a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df1f55ecdfe3e1b7d1088926bbdbc6f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12a3850025f5636cbaaca62841de62a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf22bb818eebf282cc924f9e271a682d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcc80db24ef561cd72fcc7ed859960b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d14e77b24b68b03c203de3870acc73212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a3c2328cea3d63fc87a5b49f5fb513213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365543e69d5bd15685c2ac448a3f342f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f0ba77a0fc3ffb6c2c4b7e8d7d6cb9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c4ee32845adc9c8cec7f3b799fb80e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13533c285078369a6918842f106863d1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d353549b802d3c824e9c78a3781a9c2e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2be61ebcaa6954884acf14bba00c1c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74853d793b2a617212e6908d58701b65220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102a8876d0747b2c5e7721f117530c6c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad5e1dfc10f2a46ad1f457a12a87823222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1dc9c39525b1523fa2810846298afc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0851b849000a5a7570fcd0832ebd0cbb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f37ec8de312800b610d85592c261ac225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89067486d2c71cb67f367fe2e547a023226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6665c7d3d4406a7720fd41d64ed66d7b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb076417f32261c8f4d7459943b338f5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46f410fb9559c2b5a088ebc58d08711229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c665d81c316cdbadd7092d1faeac4b5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34e76257160c2564b06a5ff0b1aafc9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b83a8caca3c77eec5fcf4c22aab5f8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6573a29ed6282d00d4464bcb8e261742233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e411d1a16bb2246a27207315b99ce953234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9057e3efe6e29b2a83742a7f36afe4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d884e397d2fbd3f77cb496497f0cd9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc8ea51c56d7fbb3a4558cc95b0ea78237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb37e6ea9fb3336fb28228d5eda171c6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60de5d5dcafef9bd3a78ff68909ecc3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa7f9281066d1a504937a6bc072ddd2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774e9949b3e6f08e74ff78d97fe92507241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb9459fe9abb20117b9c545e20bcbea242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d6be5b1dc7d7e1cdc0cefc570de7dc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056ad6e9a4d830a8ffcdf19b15ce07f6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73214f1a60a174b4ec4650574ae15088245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03bb3374ac4e598aa182308aae336cf246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141434b4187d5771e2fe1c3903b64315247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3d79f4d01a072ae06dc483548a92eb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1da4cf1afa75c64050c15bb512962e1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e05249a0bc32ae448040228d567a2d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a94a3491f7f6bb723f1832ead51db09251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567dc921de2f61efd3f16fc4ea806ebe252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2d7d5c4913fc0e94c9a4aa0384da62253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683e1cc1d6e9294291294f04ff354f1c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7252499fea906e8d2cb4d3a8ea81a17255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d526d9b4c65a5eaaad6db88bed7df1ae256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dbc6e2b0747096715c899927f3cfea257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2eaba107645fad1a9d4d54d83ade9d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ce025f4944f015500ed54f1dd4f2fc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a917c27cfe1c872df81051099edcdee260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13da9254f7e41eebcfc7e0499c93f21261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec75f636b33948d1e7cbbca1f2e75ee262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124b98c2634310d5ddaf50bc95003f3a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f774b46735bee51b39cb7ec3a1ea3b4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ba13b4549496e492495d8943d9c885265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538347f5eb2aa65b15997a0b94f1410c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f33b2b359a8be4684574289aa93bb2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d3b395f4605412739cfe941b342b36268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a50362e14a2ae3e087d588552752809269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc031e7fdc8131737bec5148a62f9175270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092ce60b2030d9e807f072e6105729e6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82c8f7aad4f7a46efd6915d4e692a55272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3d2b93bd34ba420e5c673508c83012273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d68af1a31794229f6e16506e59ffe1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a186bf2ca8610d8af625e5fbc359016c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d5c189c46cd77294b5f9ebadceac64276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb61d570e8a553f41317ab34f04e6a9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aab440699935ce852468811ccc50a3e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23266a0f8ad59f5fe6bb69b7dc6085e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2fd867c6eafa6bef161453421aa940280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb27723d71f5727c2fcbcb9c22448367281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77469368183bd3397c9fe8e4cc558f4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581e53313ec53ce7acd56417a08eb690283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b23d105602139d2084e6b05d1f1b281284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3824839bce283dca3b7f8b800c2961bd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d74dd80c656d37670ca1c1ef1d9ec3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f826ddab1915b89e3c2df4315dd9b7d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c24081dd51dba528226066dab510d27288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba93d6ca33b6dc9748c6cedd7ca39b6c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a307a8adae3da611b7d67ba63dd622fc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ac80f9ba9e445bc251354cf34732be291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5604fd1959c5471e624fd75b74c20e8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf6f6f02acfad2689d078ae9d9db229293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56a7f0ff3382ba8120d10e6de86cb77294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebaba7f8c1b48375b8fc4cc2cbaf914295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b78430d3b574aaad64a456c2642805296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3538aba4b6d886dbead4910979428ff297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be81733ceba7f0832b43f16915f3b9b4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e6cf9c56b92b0651971c1071669ab5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc0bb4cbbed6c4ce167e0f658958cd0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e307d65f407a890c006a2b1c9c89678301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba2bdf434b3d48b08f04ede17b6c9f1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9bb2de80a87d233d7681d1bbc3a059303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9df78a6240d45325bb8c243c7da835304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d48783e230de81fac752bdb8da7d3db305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1ad0130c04570c009d00755ab2283e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92719a7ece012b7bb6c43d8a6cc253af307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d378a9593808c7575b4b2d9d97bed1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bddcce97dda4f967a81c9b2aa78fcde309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb4b7daffb80ea86288db651cad3627310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c838030b83d7f9006a08306b93a276311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67646f8b969568882559a272d8c4e61d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5752b1094e5509a616a7af900102db4d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f198502b6357b92756bc25d861bbe8ed314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d08ccd268972e4b81b8be68d413deef315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d279ded49afdf03e78f4248dd682b596316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e290211c27f6bcdb4cfd84dfb82a12b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352e8c9e56355f62d8cd5aadc5f7a151318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c349d9710b82538ad1ebba389f353eda319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2072afa463c9fa75ac55a924d80042c7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533c366f75124c836ed66fea7ce5a2e4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49425d023e2cdfb6c71d61e25d89ecc1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9f6c3e5351500ef04aed6d88b7dddc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0808bd1eacfcf11de65f04ada8f4098a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933705836619d39480bdd50723351d1a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de775c48e77e745c09675a363b3ff4c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797cb397dcd777c85466fcc830536cda327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1956030ae6ec255b8c13e2005488e71328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da0c8c8af681b55245431d6dc7cc24d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b1cf41150be2e72af7da525301e954330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ef21aca9bf1e75510cee28df83e82f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00757529a074828d0972160dbd39435332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d1d5afccb96da24dae2e7a30ac0f46333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0886a16c5fee80bb7f95090d2b3ea60e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a70ee836da5ab0fa3c8a3be5b932c3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1192a92e9996fe2c38da9c5d9c1d0c1b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9905d7b6d4fbfa628e9abbd145a4aee337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71b4784b892957b9afaeaf2e8e495c9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858e58e0d890fd2bc42236c2806e924d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00306f258925ffb07f2a224bedfcf44340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f584c7d1cae3c064b777d8bcd7be51341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9c9d841b98a3a02c60756c7b8f9fef342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80a919c2a8d847fbda15d799b09e44e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a100ad87f13ae880bd8ec025216e86344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2825165dcc29bd421082106b6ed7422345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e560309d70df227f6489702fdc525fa346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159f2172c099b357937b9e16e15cfb9a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02f2fdc775137bdc158454b192a9d66348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93868abd4909d04f7910a1e6550e2d28349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8930a49416af6c877ebc938758e202f1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ce329075e0b8b089dd20b7da37233e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c62913d08404e8ea9f3e1d5b6ed8b3b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65b45a5475b27ae9f2e8c110976e0d2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c67b2dba9d47cb11366811c5feceb41354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1c8fc74e2a1e49addae1e478d48e58355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f676c602c010a856adc7f355f7483066356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fbc3002af968808319a015ae63b0fb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeb131568c15bc4c2431829395560b3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95359e1b86937ae879f5b2e67b1023f3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eef70621874ffe75b01f060dbb39e77360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75c0034fe6b825eef7b093d11a25b02361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9831301a3319d38da9ee68a99ee9d4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3853d5a66a68bf64aab658c86cd5911363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b01e68d0ae9ec0a5f5e925897eaa52364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f02051168fa627130fe839bd9fe531f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a360d42e743ac9c73144981203daa92d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807077b6294d406418743a7095167344367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd16ca3533180429cbf3215fff67783b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd638f5b2fc503629d8d07b04e489c8b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ad3265c3ef0f1b08cd21f6485dae82370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e182903a95c9cbdccea0d0d7ba367820371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baa7174b991b0e343cae487545de398372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12dcbe42fc538e50476c5482506bf6e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f26a495a38643daace9cb370a056eb7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e9c073362e9f51c30fe250d7751a18375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c64e407049665330b881b996fee5f31376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1192a0b9e333ea4f57441530ed1191f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5548bf48d395dc17d7b858242236fa378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410b7c653422ffb778fcc35d9b2f876b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d87041c50f78334504a77c45b3fade380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3f67c0f0c11907e60716ffe2394233381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9e0e95187721f3d61d35648f96fc75382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6189c0e73ddc9191cce50d9e4182a8fb383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5eec4c89f8a57ed728044fe38b3ea5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2b4c2078567217ed48f916452ec97e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3796fceb80567b2b2f6e834a4742240386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f887c2d196d76a9a206e707131aac49387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b262cd62c51878d2659122a556f668a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1560636a692dbcf69a4fbaa2af03f1d4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de6f983793262e11bcff6b871194237390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76a024ff3560d939174ccbd1ea45264391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e216080163e4d438ee538d7cd5de8d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3f330006d706318f3e6c7a7dad72b0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e36fdb79fdc1c402bcede212a3b279394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc773e55b0d80f84031085af2ae37d01395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08620dd5f0c6a7cbbc3d45e51638118396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c37cc2fe46c1c02ee4a2d479d9ae146397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc390afce27f01865f911f6de0b266a9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c3cfd6c58f689ad66684fb6037945f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d864a945ca7df575e42a6826447b4789400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cc84727ae4854b0c979087b5f45553401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c965aa3268df1230499691be9858760a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3567048a1573188d142b587c593e8946403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d7a3c9ee3c0ea731df7a7284995a81404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f9efa62b5c1e82994b93c0c02bc47b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8944d3480072a1b04f7c48eae412a37b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3e26378942305f07c4f4453a418d5e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e84e26f1e0aa0a2ffe7304c2f6fc2d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3afbfe073380a39622f741559e0dfc409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d8e021ca65c6c56356d3ab7e82cbbe410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4478ed69233824bf69262a623c8015411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888ae92a53ed226d434a7d71786c903e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3f464cb876f2007e10b25d2413fc31413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec992ff628df63e4bdd78002359a132414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343f497d886e9c8745d79e67313e9c87415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699c29126bc42663b0fa00c69e33d19d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d8754a1d81ef612d0547cbbd6fc036417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f99a85c9a22f2355808edd047c44abd418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1305a5bbfdab7369dfb8f50a27a57505419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd5e99fb2c44b5a670a78fddf4ecf60420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb9cdec5a58adda2354e00124ed53fd421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a382c3820341c0be36ee2d406d6f01422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f507820246e7ebc7e897ad8ee654bd423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791ab8c8dfa0a8e0118aca76d88fffc0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db0afccef570b5c1ff79f0d30b17cbe425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4db4eb986e456fb14fadea05998bed4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69608438f79f957af3d31ddac63a6be3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a1ee8cb7e088ec3a377f26eaf5affb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5141b0c2c2b643bc81d2f3260b31d982429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61926f33c5e952722bf184285609079b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a52b1bcfd2662d3115434b12ebc72c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d19ca6aeac374fd42a55279fbf909b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43a05f1ffa03bba7ff626147cb00bea433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee178ba3cac5e1afebc533f97375ad3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89764892b2edfa7f9dc56413498b93ce435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60e1482c94257c01b99bb0b33261cc9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90be09b1d9c5c8f5939c37cf3c37aae437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9275c7a06770701a2c90ddf30af5edf8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0775af440ac1be87b0ca6b62bf43b7dc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a29b3cc7f7a6562bd8afa578df9b68440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d80328e8286452201bc588f0f387df2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db4f6599e807b354c251f0b8b73b8a6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaae607b0e781a079342171426d1da0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d54f8c2940edb2d4825aa017720c2f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf555a145ae81308bb073999f0d19d0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c31aacc57b1db729a4838b63e19fff446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594e1b732b4b654045bcc0bd46936b0c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78021f922d06b7c073516032580c53e6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b26ba8350eae400f210821b40ec135449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f8f55fe7b234d61e883e702b531d2d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ffdccddb112b18895ea43ae59ad41a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096dd7f5f3216b35f1bb11d9612e917e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2070d939b31a82089347c52f7679a83453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cac2fe54077c94a8bc7daca1a2fec7c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a30dea787ce59ba9138031ee149bdd455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3b408c29c352ef1f47983af381e937456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfed407b5038789b1ea918308cb9a788457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960d6c8b1789489667a1516220297985458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362b928526c5cf3624ddec691f154468459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4818adee6fb30ecbc0a19cea006d09460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8676729ada3d90482d1ccfe2e911b2ad461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2009c9444945051535b7f69ac8a966fc462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755adf0750cced5147edd500122fd60f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cbc9ecb2f5c54e80a8554a4b363d56464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87accd87c85fa93324018b1aa68c29d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fae99ad1c5de27ccdd72636a99d907466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7582dbf30bbcd79b6a2815b0709d29ab467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbda70b676837955389f66575abafd67468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89699598f4568cc24768fd29f0f53ef9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89faf79f79894d67aac1c333dd6aaae2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f182011415fd1824b616ac6f4a9ded471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020ac6809b98ff525b4ba06db0e33c6d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff698d0ce961a27b3e4c5609647fc610473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05c493be11520b125df4a3d9635f824474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e35416fa48665ac4a1b405a67948ca475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bde8af9b3b2a2f8ceb181fd73da9270476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3508feb8f6177383476e86643cf974d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc54fda226bac669b98c83ae9711d90478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1371368ecd6670fcb98d21a79a895de2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0cf33a44b33d50607b236fff84b2cd480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e287df160d01bcf5ea6ea5c3ae00948d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f69517d5ea819f9fe3e1ecace267f31482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9818aefc35138d6f4142e78162453e8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8316efc65ab88e2d7954fdebd96eeeb4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c138f3052bd8833b115e8f86d2a0ba485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51c47ee42e936e88feb409f075aa780486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e82c6971d497608d1a9c37363313da487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a398edb6c0d14d9addef7eae94d76b6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c37a7fc980af7929958643fd476880489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d9c331b9d8e4d59e2426aa7ef5f9b9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf19ff1db78e24d13008b4db0b2a885491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea7f361a73fee84d8c19885c677b5a3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803ec7029ddba0871d64002278c14d4e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8792f8a5fe2b1c7a7a8b66c11408080494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998d3d3b2b5075e7812cee2deabf2c04495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f030209028ad964fde186e3a8cb2b77496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1387e1b9bd47c5eae43478dd67c85506497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a655d9ebd225ff47cc64d8396802ab498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbe30e3fc0c210fbccc076e3e41b7f5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25cd26ae10be6965d73f88b68ed1481500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbce291b8a5145da89e4da3fa832b87501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee351cea0951d9e68bd11d596a233bf3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f9f5bf273ec17d2402bf54851539d9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e6a982d40147aacc51edce603ae78e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86d025126d0cf3a0376fe60723729a4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a615229aa8b8ef1a6a2c27f28c99970506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c4a8adc3e23ffff24e2e126d459a58507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72de073d8d468f37c79d03b5f605fc2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6126560555a1a4a82c3d84625b80071509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4a744e13c17a32050f5998cee37385510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3be21919fe0f79b1f084ef8c09b872511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7f27e87274420fcf76ce99aefed14d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a66cf227b8fb3cf54f7455fed55678513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5016d87eefa983b2f5c89584be6f750514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb78416a0867d9ca695d5d3696827e5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930b73f1c94a71c21a84a764889459b4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9ddf4d202955482c663fafdd44107f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4075781483a5b435cfb605c3940f21d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8267f1785468cef1b4358dd0e30e7a32519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720dd4a58c84fa291599fdc5419fd495520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5170950b53bc441ed3f78c66c8c887521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f9b23c0616b4f549cfffaa9537e79e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37602ba8e1e5bc18370437a1eb278ec4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44975320cd5bdd15265aa8ba0419839524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df266c5caab7fc2562bb357ab3179995525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43907a529670541d64fecee282e8182526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d1c702da3dab28758ece30ba59dcfc527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcc63fe1f9fa3786124e1bbfd92741f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8eb9d720466f287253b7fc355502b5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacd8d57b4bfa1bc2812d95e819d2682530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e4ff2a2ecdfa9fa142e843c7ad156c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859651d1411d7796728e6645000852cd532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a9f33a88d0d70ded2762bea9dc675d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efb89e61b7590c7bae744fad9bf4752534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30895f46d371d67bdddfc485990df08535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b1e95866f8103aec7362095f4d4fd8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a874b7f49d3c788e4bad6a5bee53621537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76b5849922a44d6e0ad68f463beb58b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a6fb05ee51578f6fa74ac9a86f5aa0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6bc355f7dbd3f62010d212b4bac269540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840d15412fa3299c0922efbeb0f4d22d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baeb38f3f1e2205e938b85d686abe02542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e841ed8a6478e6202164f57d6fdc75543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb71560fbf7a6f587b04707a14a5582544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d762dca2a944ceb7072413c21b1c27545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50978923c44f56282a98272ab509c38f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9652ebdd5e58481bf9bf56ea968cc27547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1746ec87f15a30faa7d5c03b98b14253548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0788a1d029fc593fc1e13b6b0a2884ce549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1133ae59af74211ef7d6d61c912c4c09550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1175dac60495e532184a1238b02ab02551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32fdecb2dd75022e6cb89ce4fd4424a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f0e1e2935d57f5a40bdabedc2d0b90553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d477fcd2265616bc557d252bb431644554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fdd6978efcbafe89c27de74f430217555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ff015862869fd15a2c2a32b74c7cc7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05a7f1e21dbc4a588fe4389b895fe9b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688d76a6177b8bcc4ad463bc873ee438558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce37715509b54cf5466a22b85f8d2cf559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c697eccb8aef10688022eb1497615da6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41e332e002434d670639da79907ef5c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41a9f5c17dbcd2f7224904569e08ad5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d629ca44caa55624fee0eb88bf58d07563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be00e87907f6a3f0e08479d8a9fee63564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed82b3ec66d9070c906fd5e42cf8c85565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eec1cc7a197b776b953ddeca69d5817566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45a1078dd8c6eaa9053a9693355b2f9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9068184486662e416a5453e0b78b138c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dea2676bb11c8cd024bed0d6dd6713b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd747c1f96b3d74da590529cd94ff846570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ea5d30fc30000d52e1873e3b2ee68d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b37e2c6b0be0e216b8d445055a5043572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eee3c6a7bf123a8dfe7a72b87b390b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022d227484fa037ae9db6162d261a579574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ea2c99e87f5745b9d1184907100e09575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9ac81129f2c1d6c935f77dbcc45cec576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6d4fc10885415412cbef696e7adff8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066ccf243ab01a74c4a19e356555e257578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a70d4cbf02a7c8a24c6db91152fe100579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7714dc9a89e525fd43f777039a620677580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe173ce3c43068941c67478ce4f5c941581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bcd3a45ea36269b4b6dc2e3b6e5e7a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea778f17555f4664815dd991252ceae6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df86712b0ac3570be240edc5277e0d12584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbfbbce785046982a731a83401471fc585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f337ce6d609ea45bbeabce8c849a38586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862166294146b8fca8609a80ea04b281587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90add0ede345762024d9fe758a33c9ac588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dff873b20277d3768934ea09b33e3b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef0160859817fb0ff8105d773bc8ae1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c298e02b5fd0008b6556d4181ab2dc91591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d222b373839b5561241147c5efe20bbd592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bf04215a19b7e3c69420c3037213ee593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14078edb9073b74a0224bd425f57576594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83b609b7a8a0a0f26fa6c5efaf9fe70595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb94f384699747ed3c7512adf181ba32596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d40526b791d81b276d3b90429000d2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8a5ef9bb7b2d9d63105d884ed47c40598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30cc7178a866878cec23e7f010d00f7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd4159c14b110084a936ea24fa9a47f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5c4aa0254761bbe4b17d9ceec22133601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808a95e622bf2c8a931962ea8f99c0b6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b25ba7df5306b4d9ed151e230eb3b5d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e807045cf589add41882e026e10038604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f47e58c0024c866c1eb630344f5e6f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fe2861aff30e1a6e49daecec244a1a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8578fdfe9b7533cfb07cf891012903e0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1ce55c91047515c76b7cff5cff7a71608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cc5c4b4db86a977556bd62f5ffae68609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43acd20856a82ae9a6d6e1ed52e72a8c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d40b32707e854f0d2f32ab60fb2e3cb611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2021e72dfc06dcb66d49ed14901b8b72612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc27bc139515801578f56fadf5c778f3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6491c10982504b27c97e078b93ad220614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9263207eb774c516dc95668f7ebbda615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cff49ec21850873752d3edbf9fa088616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5540ac3fe8ec422749cad121c6891c66617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3d39347f106a86701a6ed76abacbde618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4eb5054e6ff581a0156eef5158a3ec619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1244d5f21d2eb50aab25072668ae2068620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f477596a3df3485a6f3c8c022c51079621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52400dbee4cccdf3195ee3ce40559948622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495a7575154c9840d5f75f851de13e2f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40663b96546d77ae057fa372bff9e6fe624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9e39353019d252ea5fefab6fe6b4d1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d992bf16162a43698d3affe94ac50bb626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c7f7b52dff695c8e187f0dd5f98259627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8f69d8ae0df4ee6860afeda784c773628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6d3b0b3db3778144b5ffed8513b16a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e876f35ffedf023325b8a46c1e9b25c0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a09e7e963039f15fac246d325aafae3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924f65a44ae56522070b4a3db2d0fd6e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4a4ce9af52d07382bbe4d251dd875b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fc077a69303b1baeac9c60d42d2af8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cc36b6a4aae0ab1251d43add09eb0c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baf77307114da39df0f5c02a4371d96636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfe1f5b2d08398e2a820b17c10e516f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5855e50fa88ed2faf278d34b81b4bd7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14c5e2ae683e3be52944aad80fd2fb0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5946e4ab98c23b2a24f5937973043fa9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ea40a73e22ce639fa6055809b2fcc3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b203a6c53dc9a586f849cecf4d12860e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07e43ef8e98623ec99061396babb7da643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec66a72b0507deb7537c9629637bd43644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c7d8c38e52de1b5dc91d8f06b8e07a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acfb0387083b24e60911683d128ab0a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bec78de549e7dfd5c0076193d4e864647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54df86e4b7afb6b696a16cd63738176c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b365e2ae45f1076b95788e9583a9af87649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd4b407fcf0b92303b7783ca072dd6f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753097ecafc7b5fe5290fe62be6d9f2e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce21c9253366b956676d2b94330b727b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996a96aae4fea791be4afffe0959be40653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a028491a2214af2ffe30229f1bc01b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3c79b7bf33eb3c54a917e5a38f3370655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff3fc1f5233d01375c90205aa7794d2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e50bb135a352ca4d52f412feea8fa5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64ecf1ef656bed9ea32e4d6cc92ea51658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63869df47d19fe623acc52314a0c5f6b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca8f65054e440a90473390f68a48629660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5d3e5f89670fec9e9fb3536accc3ea661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c46a20265abd08a58d4eebb2db2c6c6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e754fb8ec9f6026ce65f59778125a3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf89df91ad27ca9e30ae5fa74b6021e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb27c10bb48a0155224541d9f204a94c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5479d357ebc8ac2268bd0287749f12b5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0260ef4278a9dc19ae92829b92eff87667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4af478b05c9ef3a03746e07b47a6253668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8ea384ec8375e60870b957bc7a3f74669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e3598831b519e2b8844d229353fe64670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c554a4fd0857ac731a2801d01c95e843671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ac103bfcfff5ef0551b404595d091d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054c89b1495819fa911638eead3b9752673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243fb19f3a646eed12881867671aca4a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5763c29b54564e9c946e6aabe8699c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea60566e07a4eb595fe308e523e0f4a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec93a2a0399dd0ce1e129e8e5e43e232677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02109ab9b51aedea1c92337324d9a596678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffa82a829de6ffe17c9fb17bb811eb5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91c05e286c693307cf5718be7f0d8c2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8d3d10b7b7b6b9df9d195e795a233a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403b616222e4e1df3af1da99571abfe8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0bb610081e3183b40de5607535ecb5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16fb93c0be3c97d067d1eb4ab27e4d9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e31d0ff127c1ab43a582a5f57c1267c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d302b45ca57a044043de3d4ffd266df8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352b06be2c0c3fb6fa4af6c53e4860fa687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641dddbabea8ec516139504c9b46697d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6358fe963b3a4eafcc273727daabf7b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951184b90480379308355a20d948ed74690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe05f8252041aa56b93bfe6e764ca288691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee93ed7225f4e17420a5f71eb72e5543692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d0e9f65c4f695bf3edd211c2de7959693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fb65833acef6a3bcf09e21d267f0fc694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce0c54253f3b5049c07ffee9af5a272695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0cf92938d0c6c8829eddde7459c458696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362cdc812e251c9194a38de78f3db5f0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45937838969e8efb0b587f832e904e5a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7691b1ba7f4038ca89e213b486d2ddb699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74604efe0f248209d80f7f5c4290f3d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2914a39d70e3088ef761d4a44711823701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49ec0f51407afbc173e0b555e65e1c3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca285c30c140c192cd261a4952dd75d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d8c93fe4180954bbc5e549b63e2563704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7126587f7a4fd61c165193eff954fc2f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bbb72038d662ac141d8184b187c423706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9d32091313c6105f62531ef71cf367707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333c762e3e3a2d0c85d82ab623a54969708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7e8db3f2a3ecd1b471813835fc2ec4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feddbac881a3dc7df071b345d2416f72710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1485278d42c225189a931f8ae26aa66c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e618357fdea7fe25e0c6481ca35acd712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037dafb60c9e5920d53dd3d3950d749a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e637b829f35b46cbec8e714818dbc21714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8308c8db771d81931151c9e4bfe1bb715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21724d9052ca27da57992d8f55a3365716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f4c5f5a5fa5cb9a2a6c6ed95c21e34717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3e4930a82993c9bd1b869f69d04c26718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efaabc9327aa61abb83f185281b1fdf719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9d886a625b3f1be37b116d63987d95720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ec2d396185d924b9fc3af9538daca5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a871190e4da936d132cb1f7e2c6b041722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fb681be93307c01adea1493ceba81f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0c6df1c1bfe2fa7e936aba7dec0360724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b8017d854104f4e6713fba77dc5e9b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60032ed2c10534fde9f24f89057389b1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef737756799e39af22f22b5cafb8011727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ad44de0ec4f854e1264430bdbcd0e0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28645439317dd54be70266dba262dce729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4ae3644d48f9517e8c502aefc72df2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f34ae5abd124c57bb2973d30e823115731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af74cdb49a7bbe51124851772f9ac6a2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8691175a96ede3d84d4c9ef14f439a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7fb1ab86aa622fedd3c8611810eb36734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8a3d839a17c749c5702987e35149b2735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e831e2607dbe206e5ef1c9fba93c4316736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff59adfd0713aff932367a05ccdd294737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de6c98b7d6ef05642cb4d0653b5ec69738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a1eb69fcfcfec4e06e4aa6a7f061c0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c840235a0dcb2500fdd201c58578833c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559f9451baf448306f3ae94bf97166a7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee5e7051fad441e51c853d8c940a809742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e49bcdd9fcd66185ec0c95f20cd15ee743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b31e41713d87cb92a6273e8a3469c61744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38f2e62336ba6feb28b32fc40cdfec8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d006f06fc205014f2f05b52ca61243746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d715eefda4c3082a23e79c512a661a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905ab553b7e1659dadb86e152fdca000748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c24ff47e1924292453cdb36745caeed749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f759281d7e88cfad147270d0b985e4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929d89e660a9555947dc0691ca58bbcb751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e082b99cb4cb08495dd962a8a30f44d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b4d2f422ee92304e63ceda72959bb9753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a48d6271a5a426ab0710e6758b2de8754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69aa949168fcf31dc3babc1f5bf171b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182cac038d3cf512f3df64851e953f1e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c9c0d3e1c02291da3deb8eb4c8da84757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8a7cb72ff1f25d17c1165c6bfcd4a3758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff3829a4384a97bf33b237f39cfd583759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>