--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1cfd50a6a9eeea87cfa7919dc7a9e81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac52b72673066edce840aea843db7b52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c5d43a47553352b64f2875ac778e2e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce86ea020b75645c0fbe8f598b95d78d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cb268352b45a993cef51788cff10fd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e34274de96c318060ebe8b057d85456.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcff61fd1357e6c4e74ccd476ff0e217.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653b370df4c1fa5dfc952b7b005836838.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e0d5d866f10b3fb4d5a2ca0751b0669.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de77f90e09c040f035193fb35630623510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2642e5bdb64cbf7038c07ccf2af58d4811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba0d42a0fa5b99a69ebaa788b7914a712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2350a3b0424740a9d982977eb9f947e813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affbaa4ca0b9a35b6620732a5e22166a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b27ac0b345031c49db9715ed4ef16d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4922156d7446da25c46495748b5f1016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea40fa4197ef7902c540206a30218e4417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afda33c4602958277e2e18234823a24d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0bb80f5df21571e0e23ac4b3bed3ef19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1e68bdd56a8417271a53f5b00b5a1420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b619d110404eab19b86e09d6906f8b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2759f1a7b45a11aa5d5a23af1700b8e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561601c699bfa6295636809fa41c354123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88bd8eed6759818a8015b2d672ae56324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebc67993dea8371319eea575522d80925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853b7c8bd44d3e9600d3886c0863fb0a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67344e8c8093a03b84a0e351d57c52627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b147f9609f760ffef6fc72c23f970e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34531ab24621df8c7f33c870d0370f8529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d3fb051c7868932bb4d862699c80ef30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a043724f79c1fabbe6b17f491f17d231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb7c00ceb5307eaee394018a568290332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f147fa0cc93271fd3199b778e28eec033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9263c51b94cb2a827b8b91ae5d38176034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffe698f443df95672eaccad2c98501235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc84c1d5c356ba19431dec075a8837936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0986e1a6772e5c77cc46ed0921374a2a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20d605e53a7c94db857a0fabd556f9938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33039f2745f090dcf0afadf012bbf98c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea7d65a9406f655cb6196a521e6783a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bcb2a54d4ff64c35b9a9c74e18e32541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704607fdd3cf98e053ef881cb8c6251342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815f9873cfe58328349f27a3739d884e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050ecf32ae22a84a9c52d7f1d532c0eb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2629f3f109b4cbf7e8978f626bbf080945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a874c75bd249ce42b15582f143f90b346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3b64e017adb8e32c98e40326ee033e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945630d1604051460232b48a4f6eac9f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9fc879a8f9d2635bc63fa8249fc88f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f31eee5016d228806ba92c91d63f6e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf22a16c1138e6def84a1d740584fbe51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935e3b15248c95bb7e7bb2cd0a6359bd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd22ba0b85178ffb1bd728c03559370353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e422432d2f92c453355ae2575302414554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6f22f0fcea7b913cb8bd8103ce3ccb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74c049e63aac17014bda5f50c8f217d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfed6031507fea29754d5f2892a419957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8a4eb836268f51b537ee5d4629e3e558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b76936e8141d787f35c28e5f0d02b6b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21614c4875a63674ea589a91f7c0bdd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abe183f81782bf04ed18a2c7a7a0f5f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff5c3929ec2c14bc24d230c7755190762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a7d21dfb7e2a4cb552313701c3ebc663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c12f9c817c20045f765ed8089d9009764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4a882a7e190f4e0db51d2aacd8998965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0117635cca480c2efc4b89e8830058db66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded3a884b094e9d951e6755b1023cd4467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20d9410b1ea087cad7567bf0b6ee5b468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a853fcd852bb8d95f97950053e652c6a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e09293f87391f0c676234fe82926f1d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634e1bc73e726ba251d3ccb85097b5a971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7203243d822707af6da244c1711fda2c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9235975459bd4aa4aef97f68b01fddf73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368b80f81d12e79fdc1c4ba1c77a239874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eacda3349f5d5ac0aa99eccebd69c775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73296f748ff0d0bba426c84fa484621076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7085079255f11b5119bfccf1b64c3b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2ddb4e9890d374fed5d36cb7efb52278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5244a12fb444ac850fd59b5e2ddaf02079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b93b14eb2c92482dc7decd0ada732380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ed1ada1976a86324470f3c2ae4846c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a29be152831a0de354b2dda3b22d3be82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e578d3a0671081d993c06f7359fed45483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783af9c69a852c1e9a50c4eeb37d092384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b712dd9ad737cb0ff836ca754a1d07d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942da32fa573e32c7afca5d5ef54cf3c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa470dfed80dd25a59b880a5fef990987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d24255fb3c9a4eec83cb5c020cca1d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e127bbd64c6d76cd99cb52b6db611689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590013677596a24e1c04170330f7276b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7f69ab5ca3181620688f11b76cc5fd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410cd93cd9c2eee9ad97ebc9578442b092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6389d81ceca63cb2f2f072fafa56f9fd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4df13049eb468ce966b8d00c1d3ec0e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3f115b3d3dd9622a411749bee5dbb795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889f90b03ece39e076d9465dd834357f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059be075c9b65a2fb0a359fc20c7304297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1f8ee3d11ecb7701595db3e9bb196f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f8b5cc1a856b9ffceebcf8236f923699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c97a60a8ce17bef9aca3d2db2c154f5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f158c7ef570df4a79d6d302bd37f17101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3638fa67b30b3a84edb8276af23e180a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c686ac9e9d58a94fea1c6abdf9ec425103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2316b8d3dd6b16600fd00b6c72526a73104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9077a035f849c9d0c0cb6d8b6bbd17da105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f50b60fa0989ae631c64c3f5214712106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37f694a6195ef69e48defcf38931cc2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed02af60dff98b508e79fd02584d3c9a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe02d06f609d8565fff4ca4018239b41109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74eb7d5dd65f7e9c56b884e6d8b5b41110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6de443ba556b9f93ed7f9a4b40a349111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cddd4876eb737d7228b869d8225727e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35075d2888f864a7dc02dbc1b67ec182113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d851fc53433e9583d19425e8859539c9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02095c4d39636be9e526f92eca43143115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887558c6d5633f3c3d2acaacdacd33ad116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c0e02d375d3fe529948fe32588c8e8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a76a0394ffff5d5bd869c4f67333564118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46c35f0cb75da8a511cb05589406e68119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8276de476f82cba468fa0658c4990b6b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ada76f49d74795a5ed43dc2f5f502a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8a78cff25ced59fcf4e39e70c1919e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29529eca5830925f787b4950a8836347123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1902ba48b019a10ce20a3875bc1c8c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197ad8707b3ce899df6512ce4c86a4d7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec92711e54a8850fecdf32fc8b6debc7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fd1a624437bf1efc32c044b121ed12127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2aee508adb7db8a9ab57c9e644064e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9167ce80b23bfd689e4134ad22504fce129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed09d724df99b4b495828baea8bd0cf130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fc1935223bd982ab6fc017bc716211131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b261082acb350e6b2abe656a60854dc5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8664596e778f91b0dc365b80a01f1a9c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1516784115ce478aa6f642d0d727f0ce134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6524f8a10f797c00e9093570d77d9e07135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadbfd3139f5a1461b0b47fb2e3704f8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caeaabaa2a71625d15aa70fb4688455137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67177cecb2a2ddbe8e544f31155f6e3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5263d46b865b1a8eb089bf4347ff6670139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031e5dde7b32af7c21bc805a08f3f684140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b866da524caab576398ffc5bae49a69b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4fa9edee5c7fa26568aef16661afbe142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf57672a49ce738799b0f4f4f09e461143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53157ab37a3943c43098d44e433fa912144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28539f6bd7913c3d767c8cde39d42876145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812dbc98aab8ac6af99e1996adb489cb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c9eb89f8636762381186b5fe67934b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899a62745b22fd66fcafcc2d13a412c1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3692a731a3dbec565471e042768b7e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcf95fc73ebd16d825609da3d627090150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652450a1bb3e4e09c7aece8d79b95dbc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed4d94ee28614e7d4cea5552b481ed2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1f1767abe5f9077c861c2e5b6c4431153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09577a3428bd3111237bc830737cd094154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dbbc4adf17b98619140a72e174b765155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ff62f57d874438a471ec1d3cdca56e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5872485cb0405a29a39f7a0b69434ce7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efadb223a00df851d0d2642dbf59f3e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed242537771cb318543024b75c936992159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6807f448f1edee3e08a772a8fa8c04b8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ba2920df16209fe6d06b7011cb86d7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dda95302f4bfbe1d8b9939b7c9b31f9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2805e9588391ed1058c1c91d270a58163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db7193a7bb99981a810acba4e53616a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602db417431e0e17eceb4c2a312dd4a5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675c22beb3b65134920118a1d1c91435166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d003d1bcc22ce22287b9f5110ab9e7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a635fe704eccc4720c0dbed699175e27168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01259ad04fb25c7cf1eb27163421c51169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b6f093e3e80397edcbb89b1db60c41170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee68174baa100ec1e730bcacb0f74c1a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baabb2cd1d0b764ebd3d844de8f679d4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aea4b78202f307b19e54100cf552c94173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e7db2e26a79d1e3d0f00c1b07d325e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e5ba904a2da9596447dd307ced6dc3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d2b0b22f1be620e80ed9b6340dc19e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13133cff27d52e15f1e433c70f700bc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58a979eb2d05749b02a6c11719b5d1f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2dfe3108bbfda036713d7ec83bf175179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc10324b5cee806424869cab69edd9e2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3066aeea0f08c186012d2c8ca7fb1c1b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acdb2c47781c65e8555ff04e55702c8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cfe92d28e23e3f4a5e793379875cff183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b916269472cccd7bd17b4c276dcf57c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b58b86c3477ca8ec254d6bebe7ae3f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6adfa71369259690291f91b74a550d5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1082f0de15cfb25ac41b06b764ecccb5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39211485941bcf26e6b3d4da072c708a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4345e9b51d35a9cc66f2f4c1559b1ea5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca39a5037f221924f2183b048a4708c5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa534017c4104caad64a7806eaeb8feb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ed6993874523c30a000bbda7138a19192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4b81cbcb926e7eba019f84160639c3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0471e0b0f7a65f94aec58afa8f75bbc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c0f10dde4ff63108efba8dbeb074aa195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0c8f8d80e4aab574d83699c264b18d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3d2935b4a2a90a423e28b2e0b80fcd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8293971e2af211853109af19c761cd96198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d186474187100c0823e8a4a9813450199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1b6efeb65ae28d5fc5823a3d7de097200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8011d251474c8ea5f9e9225968d195d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cd5dcc1b283aa8afde101cce22b1c7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ac7b9a5aafb7357d6c1eebd10051ad203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03245ec928ca4c559f0fdd1744c2e680204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bc2b979cd05aca8b4ae79bbc8b7022205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ec088c794a1fce13309fd6d757c265206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b0c4446a0f41759d838ae97e66596d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bedfe909c87f0d5fb0858e9c5b0d638208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105657d1dcbee36bd2003eb8525d8f3f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da45feb89e750f5eba7e3b62afecbec210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab2517e64311ffdea6bef82c163cecb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59449098087328d2910ca07c5624dd3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a29d0933abe4fdf69adba08f3fc120213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ec32b7b281ca8689d468e7606801c5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbd0d1355f38f041b220f9e1fbeb790215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ad2017c5cced95f42db4be227bd39f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c385f399c650de478b69dbe9c8c2ab46217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883688e1dbdd8b1ddc856e4f7bb02a22218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271d8cebc0cb2d763f00e98d4a6164c1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6780c6ce9003efacbda2f022d831ba220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee56513b602d001621f52dbe256aff7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5322e321c2872f8ceba7786e06409963222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b0bfadacc2ee2548cc661167203401223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9266262d8155da57eaa4c2d5e2b524224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618729078234cecd21ca174e4cf192b0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cec922704a4097e2f761144cab9375d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0108a68007dd571bf80387e80d74e65f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9835da239551d60c891253e7b7dcd6c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1abfbbf99fe383c6184d593653c46de229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21440617ee6e59dbba9024bb35f4af61230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4501275b31e7ed36ed132478708314e2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e991d331ca16a2a7d5ce3736312b4796232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e8cdeea2aa32e62368574b16d925c6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4960b860ffbd6dcaeda281773466b0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c91adad807670e9b82097849c117a30235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6859af239baa63721118524d1326286236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec2355b5c84aa6f1f17654d308fbb25237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee82feaf2d6ba7b7b5290fa15e99c334238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bc614cc7339faadbe203968d828eea239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7226b2508a183d62c67d0dc2c160c86240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ddc799b2f8f77effb9b3b039870b3c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea3978dddc069fbf74c444205f14dbc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3367e42a9c17acfc95f3aa2502c08e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6197106abed9e63cf02a4106039618244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d190ed574829549cae863168094a55a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfe4c0ed995207dd8e5b2f931b0d0a6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70370b14e3697eb8d54bf864428478d5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6d01b11ed09182737bc5ef8b1e46ef248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a7fc0d59ee4f5baca45db57febd96e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6da87ec5e2ef3cdc4f5d1afc8020f6e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b25e3b9171aae0fd940074af520dbf251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efa9041f96b330661147d533dfa3ee0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731b1aec5df1e48bae17010ce5508ade253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caa9e5502353d247ec9fc2771de8f74254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffb08434b629fa40fdb5bfd1d28d6ad255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b65f1682026d41c7750c1d0d4105334256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6584ed3e357d40e09b8960795f1d6e65257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e8a4dae918ef8b2849bd5e6720362c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3115c5c9b166069e22c6fb74523406d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50514cdbe445003b2b2626ae077027a0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d09b9ad5eb8af2d42f69565b06ba15d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d49e72884d244e6eab46ff3a6377ce6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a14dc348d4390edf70ca3f091afddd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae50996480f5ad2668c98fa09c4bd626264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760c4629c16adf6f787c59829c7c1a1e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3b450c7f556f61a6dbab56117e58e6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5a258d20bb15751919288eb8257855267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57911026ef90b32e5eecb0eb6d9164cc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2d4e3faa9833769b137ac6075e6e7f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d29c94ab5e02c02894da4aeb41762cb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0501c6eac4fa9c4ef37a18e027aafff271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5180d4ff9dae45d266a06121353058272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff6af16c7c646068256d30fd99c481e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabc72aa4423eae877110e352c9828c2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6885127b36c3c09a0e1d53644fee88275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b59ea2f8934a8ba6ff76c8d7c1a1e5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67de3fad3c0475cd63dc02260d45f21277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b149ca5c56d520538843154150e70379278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91c394f46a634359ebfe20dcfe61553279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909b872d42d64377b936bd79b649530f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5df1803d0ddc225e427f3db2f44ed2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8412c6080607af6e17b5f3d583e2d63282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b1303f07482ac45b35dfdb0f9a6e53283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fabc181fc54c2fafa14df682de0bbb0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6c1c6cc1f3204701df6a4cd09583a0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ca4773fcbe6a16e18cb0fd91f189d1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b727f8728e3d655d083eff10f0af151287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265fa3709bd7d06a662ec96a1e0e5d8b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6123cb3507cbf98dcb701a9fa8ddc509289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0982e34b080be7a7722ea290556ca3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2387a397605055911ec29126bbac9ce9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9314066c53956e35fe0b43067568737b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03deea992818d045411aa6554e1cb0c3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f122cb72246c42d45817dbb846b96e2e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543b031bd9718292595b6f1099540349295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d479c1581423df1ca23fde2785f79ee1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedfca9c4c9dea3f95fa7b7380ab2858297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0d46d700cd9d95fc3f2bedd47a88c8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aa4dace525475af2023de767fe225a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9fdf83d7e1e37e8871fabf62d3448f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551c2b4a2ef65975b6bec8e6ea9e03be301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154db1337f2f120ff1ba2d7aeb36c4fd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5f5d20d5fd2c50b882b6e9ab613be8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b555373b1ee0c146c87556a59555be304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a1b799c9e6e3bd71bc88dab530f456305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b633ff57834f5fa45596ff8ec45d641e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccad03752aa3d5f7765eeb260c667b05307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed6f18999510c22c3ac88a3a133d909308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a815589bd5bca2c5f199b6be4f6200f5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3258b7b6be2f5b5877b849e599006334310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1ff91706647adb0648578a7a598562311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01efddb93d6de2a9d8ca69e99687541a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae80863a4983bb3990c6ccf6f1c6b6e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf8a94667f1db5c650446a04e3ca632314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c6eec195552766cec5d313641bf88d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed60040fe8e63cce40babb071cb9311a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75308f379bee97ed1561b5ac15307ef317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df22dbe85bd36892d1b9f46517ce9150318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe9d09e5b29f2727859eae52330faf2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d294314a26bf7f5bcf8229b74816591320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ab9bb76ce83f8ea3e0af11b9482357321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7418dd42bb87bf41d4dcd4c9f0d5003322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085794c8ecf54665d8f37925228c0a7a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ad362235939513b318e3047c568660324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63d7d6b69fba172af176054fb625b6a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ce170b58fed7a23521e3ed002cb7e4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38d8a870149809819708ee859cdcf96327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5aae5d9edf0a5c7982190241ce9f94328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b941092f0a154b8c750967950c750af1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8f328f667ac76217745fec5e2728ad330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ae591819abc223bc90dcd1e797d546331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbed6ae6ee43088557fe35006808c6fb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37911b172d61547c0fc713124efae41333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e06fbab3ce76f770b5f0fea376a2c3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1604aa73b2859eb4b8846354aa5f2c35335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243a4295f737460313c354645d6e6b0a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0528a829011f37c8839f16ff2ea622337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7159a537b323f0a19ef7a0cc27d1b7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac22261dd6faf24f3edae6cae710ccae339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2357c8c3840082a6a9d973d04c3296340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0b1f821a12be035916b43aee20a669341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e40d21deea9a37839298831a00e348b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831d3735ecfa186479e69252707ce315343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2081fc713263a173d0811a79a652aef2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6046ec2b96eca9f50d8fb6e4a3fdfe345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24a60a54e3a808db9521d182af2f024346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29baeaade3061acf5d4fe43cdeea329347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dee2fd88102424dfbd394dba70acbd0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89309cea516dc804417c7a523a64a8e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99da81c73f5ff170f9aae7fbdf4c0ad6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a680f25674f17735725e1d2862881553351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148a17a5f9c247905fb105d6e924fb4e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a32c32bba2b738cba3503a0ef74c2c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aac499969ddecfe7865324a4702b0fc354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a5d1331cba5a0807fff3f1e8508ec5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654de978fb78ac865bdc5ceaf544dbcf356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f77d525814356c03ab7a4ef1bca279357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6203497002b266a4c17665d7de8b44358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5139583988330592a80c24f592cf3309359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5945785d4fc75eef94f4972834016f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b1213913224998a3c1b631fddd1617361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f661469deb0218aa715c5083bcde8de362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd2f22eb21a4c30cfc1efac58f9f401363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d551d1d17c89562c19b3efeebd3e6401364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3220385e2d2d91b8c587d44995b65a54365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3ee1a15e8bb605a1080fe621b6e054366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bb48433ee20f647e2017e0a4a46368367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138693ff34af3380a171aecece58ab4d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c80c6c6883f43d54668321b563a484369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2d7c09fc65ea8820c2f0a838d9627b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33bc22ae384557ebb156b99f24162c7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e18f6be08c6e3fa88f936989336b196372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dc785247c03e35359d1c91f711a79d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238767534693c10b627460b70859bea3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f18dceae493f54c9adc6df1727e8f81375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2370a25a3ac6666371903539ef872f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af872d2bcff3f61473744c4e0089f11b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b23b475ba7b99255b47c1a4448421e5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb821accf0bd0b7c8e426066e0c3493379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47d8663a6b63a96a6fefa8cc96e45b0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e23cf57974d4ab339476774c9aebc8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e537e04d489c8f20a00bad64af4b433a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6e89d2b7a6d8b3f6b31c9551ca98f5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8906c18a7c88b67d49afc9f6740453e0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043df96d41a298819bcd5af1b3944980385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af03a9b2d34636bb92d439d8d64bed3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4bf8ad4e61650d1ef39d97b41379d4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d4060a4583923e327abe0af3eb6c0f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17619993d6664522495d939dc2f20585389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2cf63e98c32c2ca55329e9f2082bea390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c186c6dbdeada0af4e73aff3b16ca2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6fe31593bf0c405eba0a39d35f2486392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c23d8d9ee551b4e1b28c05f8c2b925393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b679b34aee701ff10984f7140c567c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9827e323cecfb4501e576f89c00dd2f9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aea966ad5e8d5d4297da56961c4b58396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7fa52f64f3e3185d237917b41a3b82397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e57891e4a14938d67d5b11224cc104e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0050bb2baf94f6e22d613069d70b4d58399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bde9aa56618000a8e4ceb8ba2b5d5a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9c1e7a3c74579cc0c90f3c73ecdd68401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad58f462f3ea14e990b1807c3299243402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ee7e1aa8b7e7641059162bfa9f3db5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d328a27cd86dc1fefc45c5e58a3656404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7fcdd62d15431a21e1db163579eae5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45a9325633341f20151542186aae99d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea47abf1d48bec5c81b0f4db55643514407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f18a43d823c19a0563aa4ae927f985d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1960dfa5da5062e87fce139d9b4508409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b64640f0807f2d826943f5de2385d0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269e41b35141071c5c314687c6b66457411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d96ead10747bc27b37d79468038b38412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a89faa08f478cbbbfed9f431dce9959413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe6e53fa350878d2515a0a690bae511414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259dfc524ab1555d0668787e93f67f1a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff69073ad4f65cdfea8938e337c69d0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cfb187bfb776c34ab2ada8841d2864417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f49cf7ade1f6beb57c35333f7f25b74418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f70801f6bf11f55cd98800ed4d9f0ef419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306c263016ce55356e8bbda8540a69f9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272561c79178100de40c05a4c77321b5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163cad3f241c0ceff36d1f202bb965b9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ae3adcafee718ae71d3054ce1c5564423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715053ccf85c426adef37c0412826611424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dcefc318c72b845c591cfe78be1662425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb5b3fffa9cac62509cbaea0f1f84f9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b80764bde199a53d231d3de4c06a6a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7307569a50159e97d4cfa03c96d40653428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1772414065c5de2b15b1c1538236eb1f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d35dd58ce42598e73cf1ce9329e6e7d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f212074375b2320f288ea78574a4f645431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e0d2ba4c26762d6c750c52f4784dd4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0fd1116088118f050ba8dc3474218a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ba0a355bf6e5881538d097b5080de9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcac366a8b4806a65a03615f984d24fd435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd9549892a028afd512e31bf87afb30436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c46931b797b1b740583de637a0f6cd437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a08a6b08150c52a5d3c76748670019438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af4168d254ce4c0da9e42291e2b4fe0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964196a26da7fb4dbfa2464336ce5beb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46069315ea518bf4811166b0f6a881cf441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de67cbeacfcfa29099114d46aa05302442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f70a40f57b9ba4fb052364e3f7d5ea443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409a81cbccc096285ce4c727b99d2b07444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2775e2ed94ce5b18c5c65a066b1350445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0722b2d078004a6eaa4ce6eb4171506e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27937b00db0aafb25f86648b23798391447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d9da8b9b2ff2f1c8b08bae551e5a27448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ed40db9351d09b8e04bd7f540c1c04449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbb933cf8c7369cd9cbe62a6b402ac2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173ba1a28534879b0dc75ee05cea4c39451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202579d0cd2137324895617988b28603452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da12441790eca77f132601cab71cf0c5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700fa456bbd6410205477a3f847a76d1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8522d17559bb62745aa3f0a0bf241868455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d341d1231892933a4b033d5289729da5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0209f1a9641c32628c2cd05b0b7db5a1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2924810ac6537356fef0561698f6b8e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7249051d75b53a5e49f05aca01cbee2d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12072513c7149520812c7794f8f80578460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c1ba16684827ab06bf6bc6547dfd2e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1683cc99a4dde2e8c560c7a9af9c20f2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6409dfaa6a20eab3342a4aab9b62ad44463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93221aeeb6df63d3d1a0e25378acd58464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81d53543eb8315889a35f2836614bab465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ba99cd13f06b7ef9221fe14ae7e688466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc11f11093cf0c0b50bf0591a24cdb7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c20a79c779af2121a2c513860a3420468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4439f3fe1f9f4e7d1238e8ef7ccc04b8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951e171ae926603f34aae386aee56fdd470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda9f947388a490335b94d9ceca96192471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc74f9cda0d8a75b66864ee59fc617a7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab698f595873ad80620b689aecc8007473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3de0064d177e05e2fd91769460a0c8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd83568e1294a46b70cdb832d84fa9d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4b2a44c98c4b63a3cc89ba13d826d2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb59216f80c7d8b0284005f66099e592477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd67b4a2516d64678b026364aca3f04f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6c928347197adba82903270a14d8e8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495115fd34c798a56202e8dcd37ac6a4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfe595a3aacd723efee1c3f25fe2627481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba00fd9cf2cf779d65fb1abe1303c2c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcda7d3a786b07dd1df0fb75a50d6ed483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0d58d3ecd977521ef3c9f81db10633484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2c265bf40cecf8f94bd08bf77a1b69485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2560b914a5f74c1d15d4124d386348486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80de6fa1c9737ef54188e0baf3eb8f80487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6f3b55cd407cb636c300572d7a239d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3f9016fccaf4efa4e2a03a85482e2a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27eaf5118c72504ec45b79fc87e7c3e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c3ac0299ddcead290ae831eeed0742491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125b2e35689fc05e912dd0a6087a9bcf492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9500ea2c6f4d05a5690f661df0a2031f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0542ab22d6de6433c1265e29f3eb93b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7210230e22214fad5620ee7ddcafa119495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3e1576f054b3519e563ba5b7d20806496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8c3947fb0e38d1962b6fdbf9ba2ba6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5320afba3835440291a600f2496a05498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e1cf70a7794b048d58d4815d2ef21e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a456c0f7ed122142595ce3b9d4f554c3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9265df7f067f9284ad6bc42300aed6a0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48941a78f511aa183dec0673b83d0a68502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc0578c06e36fcccfe4547359b36327503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07020aa878cfe2176343e2ca17320822504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b729c5333bd5ab3304e69b3a56c0c86505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f51425ea3d4f6949b841193f5783b7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a68d0574fc74b954017ee5161b8996507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3704f8d44a54b4adcccf7ea8c4891950508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657ea67540e7d54e6b583d899b6d9145509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689f96052c448485370c49768117fd68510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3984e2709db5e88e5476034f7ce1c923511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfd0ad25b56cb787c54738cf8cfc521512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c300c0908b631f30b5e798e6342b87ce513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa77655e1e78762d0dab88241b74284514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdd9c2f2f042dc1fa8084fac846c768515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627053b05bf815a35af39de53f2b0ad4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249e8d2ab58823aa6a952ccf66a87dec517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459f3eee96abeb8e5a9b1cda3a6d8a2a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87510d62fd9d9a580c13f496487a3c23519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d96326e1a7b8965580cba7ca7a7281520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382f6f6db6c989ba3008f7b70180e577521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b10b72c8352798a5997bffe3e6496d2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ce8747533c69d0c1d0645f5374b915523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cbf56e5fb2a9a9344354dbb4a29fa4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6dc91a03af955a90bfbf75c47cb93a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2768a9bbd8e084a3c0160367fa633e08526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff150c5b12ae5ded80f50e458a638aed527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f946cfd98c2cc17fe70c9f52bd8701528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba081b637f514613049dced95546a79529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61736139414427c41e63a340868a1a80530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84ed11ba2b3b5a39a085787417aac2c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ff6467676656e686f53f788d60276b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dce3de05e2bddac76b8515337fcbe89533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c400b1aaec4a87963af80dc2720c09c6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddd9535794b3f9727576064be89e245535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf3655e2451ddf177c684c337996200536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73399a659de301f5134b891b5317a58b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06504456f6d6f3168b7bb0adef66171538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163e359b0abd4818af67215ac978175d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9424cb40a87468f9903960757e637f9f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25302241702f6fc7361584d0906efc7c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60362ef882d9ddc08b61b4d130738e0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94567e45d3ae04ef55d7b81740c53d7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7f4b98676bef5f47c946c393def695544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3e6159d1d208f3a5e24895432b68a4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096dd420243f5f54ffeb8138bbd9720f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cdfbc97d4af5cbcca222a840ecbda4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3af691421f5670b5f1fad52c3fe514548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb82fb0930432cde1ea65a79d40cd42c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121fe3e64aa94bdb0ea31b334502a027550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f21e4868fa869191fb7cafd7dd3fbf4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54504383a52b106e637c00d1ac314185552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e53d918a8ebb2d9f2cc640638d62134553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159698e4d6611f8fad3122e8596c1ce2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb31c8c85dee81f5c58cc96cd10fb56555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5efa84cd3d0dde063727f218e763df7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2b6e92270015e3f4eca511878e1c42557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ffaabd184ff6617dfbb985bff9e6c3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd3aa2f5505115bb3dfbb5f454abf9e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063acdfb3bac3c1f9a29e8fcc6940cb7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f30fb6f91eb7154f486adcc38e9d582561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d15a3747e7c7ff720da2059c993181562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a698f0fe7724648eb277c9ce67bfdb78563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1573aa7460234f20a1a5cc628930155564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd3b103cecf66f5526b6fc66064e707565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e3c7ce3e69ce42110968d4afcc2575566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a90009606a70dcc77776b2510f6a6b7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8ce6f019e91c3c715db492c3d1f5cf568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14e6ac564ccf91ef4af7197043a8cfe569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e23c665073b51ba638d3a1de8e1a9ac570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76bd10e5827c45d84e9e5af77cbf3bc571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdd70f9f0bac69ef922c91132171126572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97267972813bc5dd8e94d88f80690ab573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4258dccf75a4e7eb3cde3fe82c087ff4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e550a011f042f848ae1997021acc70be575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2dc5e7a3673919bea601c119da211c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25161b0180373e010fd7eb42f41c9725577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4714add7ebd39ff40d32f1ece95b2886578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fab567dfe86a696531928ba5c19f3d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d385a7d2f5c85c40632b678fc44b1905580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf22a93706b2f9050334489cdeb8ac0581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129a676c4e3e64083afee440be29a2ee582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b07c1a4d6e9d62c567d5c448cf944e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e06f46d8c5a7bd25e1dc8f2643f7e2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbec768a0a56510a0b5ae5168d2038d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0985d9d9a799932cac3e41c853a9e9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcc034d85952b458f03ed073ef37adf587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818a2ad89d3cfb8e1d19da9e81a04830588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9907f661998b4aefd9483e92d9fe24589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c2efa4f5c03094c4fee985cea70fab590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cd08b5033f7f6979905614149af2c1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460882c4db66582a1a4baea0ccdda8a7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8620032049c7102afa2d97fc2c973060593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e7763cda32cdbc664ffca418e27308594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9453ded4aef6abfcf74c6c456d580579595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e10ca525ddef650fa685adba593e140596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997edfdd1e007031fba9e56cc8696fed597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0efc355bc5e95f25f86f452bd7c53f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b6b339b96719fc1ae2648d6a5caa18599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84f27cd6e47441c5617b3a8b4880a9f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5efc9efb4705507293c09253d7b34d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e421d9a7873548757789645b6aad65602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c856bcbde81c6d431af28ac2e831ab84603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bcdaabcaae512bc42ae228b4602c85604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7822fcbf25b184658b9e2492721287cc605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ab6e61a3b869e96838594ec96dad93606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b132acf6f9b548a6235e9ccbec18a0e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4594e05c3418063ac5e4dca551bd49f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d86d0dd7f8342e163ab1855bc6e243609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cd28dc13a4a6ddd3ab0aa1b903f5c5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2a19f1cb863cd2cd55c69be72e9cd2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e9ff20d4fcf001ebc779d1a6dc4810612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33389621928b7939fe9a5d46ebbbed0d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2123715b1ae8bc9b774000e6498a307614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04070859510a5550b9d21ec9434ae0b6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0115637399a744496021035892a57a24616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb30c441b71b2ddb5405fbb9504583e4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de5b93259d3af2a68a277ea86f5e7f3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38143045ec4e7f3827dd9acc0a474ad6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43587cf0655688782d8fd09d713aa34c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891890e0ca86c4a4df768ece69653b37621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b8799c2b44ce00babcf034dcd21f55622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7806de01bcbac51ef47a003fc68b30623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135ca976d65a9af331b1167495b8d177624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06671c2f371ba872f181a8e04b504595625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc3f5d06c563c92a5d531512cf733a0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef713e46c13c7dd731d38f95b04b29a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eccc1f974f70bacaaaf7053cc46c90628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2f0eee31d95e0aac1bf19f7bc3ef23629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178bf1994821da2f6d0cf9c8952dec3d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2566400ef4323b9e54e8208aee849a3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499075c96495f5968b413ac986cbc3f4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041cc023ce0a214d4f755282565b734f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf35d148440990121e073913c0a0d91634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b19e2a9031d8a5667f42a6e0620bfe8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6807aee9467113abd289d7309cd055636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aadab16d90e0ee00541b706c527292637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b9216f711921103415124df48f1810638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ec2638277d5924fe35d1d0a3bf2b3d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f55c2bd8bc389d294168b40de6224b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9d10a0a03a228507433ff504b143a4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27dd14bd3864cc9e383c82614f13f23642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dfa494bb2a74efde548ba7c6315216643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607563cd3bacfe510ff84d947b4f4e4b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1ad3e89fc8da3535caaf069d0ee23a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8478f08839c9bfb567abf5c2e424202646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd74885edc89d552905e4e9c495dcb8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f74eb016ddddd1220e3a9b2dcabbf9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce000e31d394a852b3f27fef79ff6de649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7707abb25aab8421c62523c69ef54e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d90a3b716c2cec3dae251da9ade11c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca41dc7d2c55770f2285a311be363d5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb43d08f6e492b16c4782f6fad7780f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9c786152df7cecfec5bc147be0f7f3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299e30f2bcaeea7309316750c0b1f5d9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a21d356659962aff61e0dab8504baf656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13335baac8b13a5abd0b2f0de556addc657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586e7df7a0d63b4768bf97b441a0fd25658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0581944836e1f0a0be66e6951d2ee021659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4e6a5db308714bced86b2a114f529f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa06fc4ad44beb77d31891337d67d55e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c7a01f7927aa44c79d2de9db2d1334662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9544cc2317151cd2fbb7a6d6c52752663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95c21a4f78781f06477af1e623c6439664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58469acfc4c325cc0a5042fdbc5cf2ba665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372722b2e9aecde1d2b679a559a30a94666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47faa6c2fadd343d56e052a3e3736841667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601a4cfb3bb5b9418fe2e5642b449556668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d1a5ab8f72bd65a4a9614d754013ab669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8753d9a0413b718bd0dab0d19a1f7a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696b19ffc6dee0bf2edeb97bd1a00e71671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532f37ecd6bfaf3252dd1645dd59bd6c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3bc9e20205b7bc3c597f8e2e22f5e1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeea7f49c3882ba8e00e13615266c9b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfc3ddbc0becd723ab0e10f32900b2a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf616d2129a6a1e4bdd6d1d27bf9a82b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871afc407ce75e1b1bf9552941ee5181677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24c7ce7c3e681d4a7b7518da1627cea678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648fec90043b5b8673571737058de27b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3491d0e02866623c087f572f3aaa78680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2825638710ad5ad5d0c21698e641dfcb681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dfab1ff73d956a04a459ddd981a29b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882ed41e80c10b485e330911c1d5fea4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a6e01d9fffc1f506543adc36409054684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5071b3a8451677c11fef53a79e191593685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b940e93774cfcbd9b0eb8df279de7fd686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3fc049dc5241f3d4ca309f79c2eda7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636301e7a346b6171e514e0b90a7d131688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c009c75449887ef8f18192245e0a53e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dd4181b627c6e8ac077e2da7eb96f7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1b16cb8aaa9b219b8971a0dd2075b8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd52776002b0ba6c8057280ad41b28cd692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9890a7a61afc8f00d5f5b390baacfa81693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31f8476c2f166087d495086c5398c1e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805112bfbaa3b0f68e2927645359f47d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf5611d536753af4f06bc265963bb82696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b722e81c52369c24c5824d5be1e69b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783cdfcb740cc7eb1c63301b9ee397b7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ef2f4bebe32aa54582f498736776ed699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a364ef1ffb2dec8041b9699fc3e650e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac583f984bdf171b5f1933c1c06ca6aa701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e994d9804676fe8a52a9aaf31b73a68b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262a9886387abda2004281a1861d7b1a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c6e1ffec5fdd171b4c7d10f1f7c161704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4896dfa45ad702fbf74b8d6700576824705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33a17aa0b7483c6aa0e513f04d4ff09706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c3783af5d7ab8379c786a11e73324d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604ff2a570ff2652bf5e9db1dcf07189708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4625bc63df7bd76db2398f4dd20387709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0463b904a9661118f2be22ce8d943c0d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b670bec8ac512272ff766c263cd4c72711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d58a3875d5398a31c0cad6395f9408712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c060b7973fc5e0efa688bdec12b8cac713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707da949fc025758d7e6b90603290eb9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a4cbe77c51c2bcbd09f25fbe30d112715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4362b8938547174a3215978e2b55c2f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eadee19c83fe77fda3578f5d5c3e307717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88b93a4040df2ab23dde5da92ae1344718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05207ad2054abf24cd779ad78ea7aea6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf03f376d7d26aae081ed8b9dbe7c45e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b96db55b3b4b24adfbaa50dcd64b000721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d39dfcc936706fc71a2f317af321cc722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb058fc98658f4fcc643b0b67a510ed723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9c4357b27c54e1bfb3052504686f95724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3854d8c69c870681d990dfc72c9a56725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644a613c062b4c2d519b7ecc5ce8309a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af4446333182bd644dac59e2c4e877b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b864be151e9e0bcea3dda03ce4f88585728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c9952e60aa80b7b5ffc7c92968799d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c483bc9d4024e358cf192e177aca4c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c66cd5ebea26b7595d012924fbeb67731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99fe0256d2f05f19f101341449276cc732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f7036cc7a9906b656f9515db62c596733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba00d42740435da4fd476ef075d19d92734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e384ed8bb3a3c11abb3a8526ff534c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d322ce8d4058ed0c20216d758b49f36f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf60f1b62309e8291c8efc75eed8ebd737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2619d748b39986ecb44dfdd5d7be8f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c4b0a08bc4a6de2c157100084e3f4d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7550da09a7ab6cfbb62d1473dd4134b4740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7f4921f333a1be770d7754812c603b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a99ba33a31f8559865c78c45318b5d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8b77d1696c911714682899b7d763b5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805d22a1e7d8887f0e54fe47449ece64744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc2c5b835b354b42232287e7f611c3a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf7c136bd0242df5a5fc3c26c1139c4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031f23997861ea65e6b0e1253890200c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d6981dc93d93cfacd3561e3df5b9ea748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8fe6daab27c06d7e91835031a258a6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5478d651885bad540a3e839f514140750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41da9cc3725a1bb2bf5c0fd41a298899751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a1ba1b399461738e1a9c17a6a8fd34752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614d559d1735eead4595ad36eede0f2e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734a5b798ab7efe8370ebef089efa72b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7c9cc64ead232abacc8481ba9a788a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ae745f38c6229689dbfce876034808756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaf0b7e688a0d17defe9fe82f1db275757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cacef90cdfea858a5fb55d37715e16758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80973596e200cd21886849618c091a9c759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24628841a743b64abe192138986654561.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a5254d9a54d3ca578ddeedf2f9e4012.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f07aa5187c8c3cfd67f2ff2e62a4fe43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6f5c7436a93e6e2d044b845b910ee94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8996959232a84011b1a674b32821a26f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2473441ee3bb2e50c29fa79abe6a2f66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3256094f8af12c31ba765c20ff273a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41137aad4a6c4649d2dad2054e0f9a08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b65ffa28baddd69bb3009e57322efce9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d42ab29f55f5ba56668c122c367ce510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735f6257df87210a79e9d0ea3e4b941c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43a8fc818fd162f131f12e8c28ba66a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea18a6e94d7192d656edf1480f21b9213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb796f44d81eed6714d29bad69b5799814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5fd68090a5aa6f8d0a35bc63c492f315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b84be18b25624d95f97f5416f9db3a716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e11d16e7dece7f67ea2ec109772315517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e02f7bb425cb55260eb65f05ff4354918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbc41ce4a1faaaabdc00b0b4889d64f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acab0487bf603ad0e7138976ffa1c4dc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6662f6f3e7d10fc77d1353a1c7bdc0b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8285677dd88b99d74bbcc553f02817522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd8758bbdef215e500b51e44e1a706923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbf8b74f2663a8824594b24c001ebcd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5beb849c7fe9c4c2ea36d2216022d125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088ffe4e9dac8bc1376c348f1cc1227626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1da3e8c309cbef96c0c44716fe599e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8869be35cd00112484c6d72cd0e69ed828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1409be7a4421be2c723d2221e4f48b8229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcb4175f53fe8b8dc0f2368bcbda92730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b229a6492aeaf0cf8b4cc9e0252686f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bb38c1b10891376e9b3d48c744df7932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dcd912dca09dec5b3bcc2a06ae12a933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4ae1d8370e2e5284a8f4e7f897d46034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c86c62ad940e26f6396f854b86da3c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a36b6d3b05261e5cc0e6e209bf310a436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e476a1b7850d32a4ad88f1b429c5a45e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23455b5b3403c7e2de9cf467addf0c4238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53071068b5c032c2f3bb8717a6ec0d0f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d506a76de657c7fce2a920a37d7faf840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080d6746906fc5ba62b76a05ddda964b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb52168fb89225ee1984c5926323943142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eef5bbc3f7a89b6ac1cd5bd2c92b3b643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c6d694b86eda070a8ca893edafef9844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab1bc897818c2e1385c992289ebf5b245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c98db04046bcf202d96a1dc341550d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bb7386ffaf5ed16830388c580edb6147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316417121891fea0c7d3d4a95fd89c6948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdec704eb58fcf840d8b3bbbb30e099749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e77e71a8ed786acb8d99917ffa4d5e150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1bbe0eb7b2adeebd8163dbcb42b9c551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c730a472a27a82229c04499e54bf77252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a2e2de56a6feb3177d5604022e534353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a883a4f7b6203daaa8ceafcd7e04e99554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df67be02321c060dac9369b4b9ac62be55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347d49422591665d6d6857bfea0059d056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6671dccc4575ddbd40c20cdb0ef52a6e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66d994cada7c36f087d5b978682460858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228d791c041969b6cd880d568a946b2259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8092d583492e0f804cb08f0aebf485f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed55e6d738aed0849ae80879814b65b761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4feae81c140c8d6800c32c3ce4a2d5c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d73cf0da91806e295b7533082ac4ba63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f54136befd05102aa835a36bc509b364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8327b241bab7ef733bc35c31673c537465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403f80e082bb0951f6820092043d969266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52e96b4f0ac4e17af7566599a359b5d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f295b78c24d6554d3195565a84dcbc768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf3966b1579bd762951b39895a36e2369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1386efec003e885cd984807ee6dc6ea470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbfba914fe7e3d501a7ee60cad717b671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4c345645d67f07dfdb5f56dbfc1b6d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79aa92bf26ddbfbb8a33181e0b6c2d973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f002419c05cc865f9e6bb7cdb76dde374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2547b57915171bc2238f4307dac85d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf73aa538e5ecbd80f0838de99c076f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7524fe965efc63b87a62a5db810c02af77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f02d3c286d9c9a7ceb7a1311459a0f778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbf575d7b5bac33291c4bc41e24200379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf6fc465435a85f1811ea28d3bf332c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3507103a70c90725560ccb612cc9c8a281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63cb77ec4a934314218de5af557240c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8904972e63c0f5eb57217eb016c37c9183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e99bb510f06cb4fa2c90e8cdecfd0db84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66a812470e191d0beaabce53f2f606085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e766d61a113724cd1b551ecd1f664d9886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf742322d1355fa31b2ae6f8d6bb0d3e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f508ad8ceeaa19f00db419e5292cf9888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184b74550f1f5390c2ece27364aebda689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f031898304317d93664d5d9b1ead75b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d31f10de04b8add604903805d7e5dc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e55f5aa9ab5d9adac5ca289a0cbcf9092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f606be57ceb9ddb99a4dea8a5b50b73d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3450d1a64839c28d22013b4d2e74ff4294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361ec4c40d898abe891d12dc7d8a893095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a94c50608a885c683cdc2ea656f562696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11da3b1e9af8d8f197881a362f84797097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff8fe985b6c6b75bd44e36d3fecc91298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599f36f73ed8670e63c838f111839e7f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bea06f83c4d6561cb0c42f7f13e5ca100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d8b545134078afe04a1a1d1ce9d96c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a488e628cc259a5c7a623d7567f8fb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e645279d394ae5f3fcda6773c8b7f42e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac68adf03238e329e029ea8b29d4d14104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fd8bf396773949abdca711524c1fc7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d738947555ea7ec6aa5199fda9b75b3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eccb3131535f80ccf3a3c920753f84107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f67a1a8a6ea7d200b27a385d62be5d2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f656854d3b207b240f46633dcc07e363109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ec72fbeb305e2a9e359a2a99b3dde4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62e3e3a371197522d778e37d58b06d4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a49e6a1a1322a7b0fec594890d7084112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be63af23e7aa50f47c4733d11189a2f7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7996ae815014362508cd53b4551f30fd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a13a158bfe5177c9f10ef3d4c9517f2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e1756147c1d38481f4096fe2b8275a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7ed6bd5ad3f49a2349c6165b34c54f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8d2fe1b07c5d92c717fa37aa5cdf0b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69f8b8f97651f181af2b3c07a1daa32119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5554fc71c9538cec2470282839d91cc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2d17fd94d2701910d86c29333ed92a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef42351d0f11a32a67bca42511f85040122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7b6e8d4f4c41cc9f96316e577475d7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dea1814c05e065fbcd7366c2493a79c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0505dd984cb494df3fb37485a48b4748125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc74ff09e0b58174b8e89a0c961234b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157985de2b46638903447d451d5dc917127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d2d85ccec797f098fa0db6c8e489d0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2806bc39b418f17cfc455df9fbed2f31129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3053f82a863e2e35ecfb631918fda7d0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0f249f99cdfe479edd0a7078002ae5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1de25b81884f0e047618ac84dc5e99132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641a7f678d4229595ccd6b23836e0580133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917912a677060c5702941cd05179a145134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca83ef1de112e05b8372835c922995a8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e77bd2a9d4d3d7b7847eb10b3a15ac136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c7e9a2aec4378869b755ae5e9621e6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6681b51f50251e2d98b9713ef1c3de138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb55a12e7abcdcd173ad8c7f84b585f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1f8cf08bfa3393eab12bcc4eaabe9f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142c87dd1cd9cb9dc8ed3927a56c8f73141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb43053931b3c0088653f16dba47e8d1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f26b46e4aa1cd0a4b506b0cebe5585143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c51f270f4fdf28ac844f333f1854ed144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6265170971a52524af16d3f9898834145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a86e04936a0ec1d55a234fd3dbfc2f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff618a137f4c3ff261f67d7c086199ce147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10058754f29202e4e202e5a81a6c5f07148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f77fdfc9166fcc13b565140ba3bec6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18390c9ccfb64a524b263ce8c0d71a1f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aac57a1e98dbe4c651eb4da32c360d3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9415f0a279c60420e5a06d9aeba1f838152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23af8fc110ed9229d4b8b23d6b20a894153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329708978b66ebebd3e1419ec1b96bab154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f70bbdd2a7d1ecc4bb26f5d58915c2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c053c11921d34b7af1261737e72904156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90f9e35ef14f45c3f63dee5f0df26b5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991842796a2bd3eec421c13c42953cad158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f804bff178fd9c8686b25c7f7eb1d5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef824042454979611a6905c60ae23970160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99408c121311d1f0dabaa92ace6d17b8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a382041f690908e4e81ab1429f80f367162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b6b9983a263fb0c16d09006d3821b4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6949672af1859c363087f9abc5cba481164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a749539e3d2cc575daf30a4f1508072165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042083ad52d56c35579845a6f8da27da166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383cafe47546e0d46c766eba4da3d98c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995021377cb43b2beb2d058cfccae4ec168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2609b34d0125715c4179243b5037f0b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3ca86b59283c1c9e7e5dde5d822f92170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bc48f15867e2cd273d8bb6d49c8af3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037fc268986bba6e0bae872ef4398844172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a131f659549d557821c9aec7970661173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f677870f0e22392b1685fb9ea6fd73c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2fdc54b75b93be5c33f8051d96f1cb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47fc32ad2ac1f8eb27cd513d09e47a7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6048fe46c6963b7491e689ba0f615310177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416fc0603d9ae25fccc08668a9b2506d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839877f55d2929e98977f7d5bf381f67179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ea80ca613df54f0948ee5679301b05180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4539c2d24bfc2d388524f4b57719bcd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6494a35a1e658e23582fa7803044d805182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd861cc93e47158d77bfa28afa9372a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9139563a7ca2cca0ac9346db8753163f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed40942a36c9202c1fef57b5e0f4e58f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1596aae70835218498cbfa52a13301186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0a3ba5875feb4ba845e622abdc670d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeb489df74879563592669f0e90d475188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504b04a89c9f52674403f1c11b5e94ab189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b96e5306c02f8ad236212f861cb01b2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c900631f1ba960808d5c2d79ed615280191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6972b60ec3d74257eb8a69714e3f4941192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbf4aad4f4d7fbfc26fb7d8cf1434d6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f71c226f6745b8cf172f5fdc101b4f7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886124e5c373af749dda0d2bc2d782eb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b60b1e18d77ba9b79309ae4879744f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac7d0471e9890d37f32221ace1f1807197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1e5c6a7d5014056000eb7072e3d45f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f1da05f7fc9b483d21bdd5fa7f534d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca078e2d45676d390a5a1b8487de1aa200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cd3e01308d0325628a9475a4855355201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b16c382d8a550a87d25e30cb8a425e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb1a1d3f1019631a0e91bedbdfb2fab203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493f48b84457ed4b9a338a208647ee25204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802cd44988c99e32675ed8f3a11f7a76205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3e7fe73e97e1c8b4aa002a474f5256206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf0ee4460c694958de61008242d8bca207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88309a18d0727db28bd9bfa0be8ff839208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f3c05a5519f092122f3ca3b7bf3b6b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa65f45658ecabfe1b25a05e07fe57d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe71e7ab894125ac74d238c9de8e7de0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51ad77ed74e8e03c7638f7d1eca1062212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38315b43e57d0b2cae6ea90b5440941b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526d20617d1c495f573c90570377234e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c3d1a2e99a59b5191f66e2af84dbc6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80bbd68a249159dab8b4bd596fcec2c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d1ec4d4eb8916780b2020009378204217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b04a69917ceccf558afb3fbc50c68e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47d4a99ce288858c606ccc233b1a028219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7a373005af88b70ed5d90cd7e8d3fe220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fc52fd816f7274a725dd3569b8496a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1565bf43d05a9518239eb7222e06d296222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eef9c4c6fddf877d40845e97de0eace223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558291ef1854f2d23566122cce76dc3c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc13155bfd54bf224b35ed9672a2c58a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9889c9b05d1b8129110cd6bb084b211a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eda8cd1fcaffe31c5f800c8860170a6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a613688592c542e5bd6556c036f2fd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e32f7f0f8ebb807d48d4d978add1f3a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15be1b1241e9ef329259ce5204d6981f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36afa4c2f433a9fdce60974388438c30231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b7cbbdb7181ea2e931228ab0652580232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b91974292b94dbf1d2e7f54098be44233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d84914352549fa23e121a2966c0620234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602dadc29cce6ace4fefd024db9f3489235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051b20a40bc9ab9083904ddce226aa19236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deff440ab9304ff854e335b2c86dd7f9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6415a9dc64d2ae38f25fdabb3cb8e3fe238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deec8c00046ace48071f74d60653d19239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00c9ebe91e56bd8b8f06e8109531f83240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ef0769f4d60677ef04ddbc78191133241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda0d967a0415754ea8ec5b53268efb4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e412b7eb988b201e8b690e96e621a993243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a2aa53e1748bd4d1b57240f371c827244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4ff8ed263c1608f097c63549c7289d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4eeb27cfd80d17eec5bb89d58b6f42246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55796e0f492e7ecd650418e93ba80204247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caa32cd3d05f36dcb65f58afd426238248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb112f9874a7df59454e6e755484e81249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1233f3758ca6c87408d1d57758360834250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869bb73954b2f373ad6717d9aec591bd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ff8836ad3a20b6087fbdd44cf85fb6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3caec950a3ee637766c0cff6a0c3cd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b15f3ec13218335d8296080f1bdab03254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6e5d66239a9fd3609739f7cadf72f4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8154399bd275ec5f1f964227d7a4bc26256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21cbccded3ad6baee99d0b5bccccb9c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739f23184e28a117969d03cae00864d8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfcb2677a2ada2e0313b19ef297193c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b1b0249f9c9479c3fc4f2a9220c040260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8187e49a9ba4fb3c3916e6c094f0f60261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e8ef9fccd09440f757acd36da87a39262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc9db15f1793d338d3e7eeb7374314a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e5d9f99ae889989c090c9ccbd0223d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6844b6cb38dd54b3e02b7f392a1499fa265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4ed8d5a851755e17e7d2b3acfec5d3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62da92dccbb62093c788066780c36a86267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fce8ebcab6f7eaacbe4af3b22b67e5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4c24e6b2072d24a4d8e1a5261ab53a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6867e17e9ae86d2b83f5929f93e781f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48a54c87b8c670df86e332f0ebcc268271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c5d71402b5f2218c0908a86aedb571272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0f39ce9ba0ee4926aacd0465fb9222273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8ff97e0311523a8caf3906f26455f1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da315d0f6e1d5e9100d9300f2102133275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faee74309250d9c186b81e76389b747a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37e285a3c5b68e0345291a152968977277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c234d8dfa9f988e3c5c3bed1a5cc34a7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097b273fda87b3360f5c478dc0e96d59279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cda0d9bbaac4dcc4701578e04c9e367280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330a7ce1b3eef741e9f01c04878aa396281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978a06e7c712fd0a2342274aab21d1df282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb3538c2543de22671b43536e46bc71283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19be71407559ab9e72706025fcb51482284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3926fa4aecea4565c971e5879e75939285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76da1acff17fb0b44290fcad45b49dca286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af710f14e41206e60f14e5a22b691411287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace25deb49daf846efae5b962b626d99288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eaffe5b0fdb8eb694d063b696727b7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d5ef5d3d08b51aa28597ca3f5dfb0b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21524c219e738f5b0296a8d0d033fc4a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce527348ad50444699ef0d07d6a6e021292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f37629fb6f4e6afb769df10f0418a00293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dd049098b79e163daffc78687c33bb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34510dadb98d8039828d1708efd680e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460438f79ff894e3d722cc249286f81d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f00d44ee657dae715605ad33012119297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66d16d997e23d503082d26aef4b7c4b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ea34ecb7b690a3bc213e1a41aa7380299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea541d5496d43d9c6ae25971ba4e40e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6a41fe64eb39d8527fd75c2bff2854301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7df476af385c8128ea52ad39fb3d6fa302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893e1fd925bf486c7df7614b05023954303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb39139bb41521d9f9d9bfd4e158113304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98df3e989d8e1287a061b01cb9e9f5b7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a52bbfee9ae42eff89587f217be08dc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3d52ff4f2416cc11333cde5e167d05307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a4dfe7ecb85a6db51890d0245417bb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475bd8eebe3bce02262226a090d4cb31309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3182f97cd1cfbfa653d5f668f5017977310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67b5ea89853abbb295ddb58dbbfba02311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966582abf3cf66f5ede8d48480643c3a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fc4c4c365d2d664855b877fa752f0e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874a8037fbb61785695d81fbbecee430314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972ab6a8d6fdbef4f70e9eba628f74b9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35efe4b260fab042863d77ef7245bca316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1871d0e736757f123668d6405925a40c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085d919c94a120d293c71d066ea0d4f6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294760e1dcf72b309e1994e639ba3d92319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34482b28895141d7c7022f6a015c57f0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db06b487a226082bc0cd5b982bed0f0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd70636bb1bae6c64b620851c68acf3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904c77ae57b1a95f27701e1f0258dd18323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed64af1084eefa7a088cd6555d7197b9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834469c2b77dcec948ea90c4d1006d30325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10591b23ab1217d0858698b3974c202a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac080ebfda9280256c72145943a715b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6260c6fbb931ec1779396f5d568c3a7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbe4eef67c8b77f9261720015497ab7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd00cbe5bd26c16e0a8f164ac11c876330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7f04339a668669def9f37eb22587c3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5301160edabe7ea7804ff232be0ed4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac994cb6a3fac22fdcaee655607f2bb333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011e30a15f1ebba095bf6ed49a1f4185334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b3e66af96a86d606367b4469c16b17335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a9c5090bfc73a30e438ef2b8e0bfc7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6984676696e81307be2e867d499a6517337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80d41a760e1e6532cc2fd4301fc0f71338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8902168ef30f1c5daddf62656b0c55339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f987ba1bbffae584faed229a0682e97340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8955d3bea74fd56f17d0a2e6551e36ae341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eaf7c9640f0e3a8f72c28f702858ea342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f23856edb51a2d880f8f2081566e8b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8def8dde7a9e8c8b5c9fb075587aa5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6603861359028ababea4e86c64d6db4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a76441ae057f40346720094a08c5f6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79adfc56ed07b4fe96eb5ecac5e128f3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cfc0f344e809ecd8905c18e908afea348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3d6785a05ea78b6c5f69d0d12ef6ee349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a9b211ef6f8619a537fc6631225ac6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5880ea9cef94e592f9db58f1d95da587351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a561f59ff5a6ec40cadb9cdef04e1814352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c39e4fc8f8b39f7b9776bcaf7b5154c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be0980fbfdf7c7ae6fac5c38ce1c269354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e323d749401cf701208d957dec6cbd355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec354123fb1ac22f2ee61209f1206169356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a371b0d79205a0c029a1bbf441b4a5ae357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306474a44be9f97da3528353224bfb23358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa88f42e303f0c28e7e13f3a4086b0fc359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b0f576e4561b882a17ff187fc827ba360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cbbdce41e220b65b686a0f1e2ca92b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016c4b136c2ec593f55b61cd5534a6b2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b1831503aab0d3475f576c0d264ff4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16617d73b0c2a36cd08bf8e4ac68aaaa364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73319752e52e53de24818d4ad4fdcdb8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddca52928ac1aba500e475570a2c44ae366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce630f899c39af839f6b4c29efc17620367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698ec5423cee354a77e02d17c7ee66db368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9150baaeb1b96d033c8cd838abaa7d4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414b706df0e87a6d16c15a6a26384560370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae1903e3c6e2b8869697e56bccddc98371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83cd5febfd3de05a07e051691039b64372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fe7565654b16a757e817ab0e96b312373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f84603b200cd52d4bda1f8146b3f9c1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a01b6b2710f382241264c4aba84a55b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5426ba4afdcfcc8f7b62b73a1b32bb6e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf7cb00f15caf67fdfe7a06bcdcc8d8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a6b88cfc0d29588932f25d12f90d6e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6a2992c512d87129b94dbe06a727ca379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433324b75aec0a23b1e38d193618ce5f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3e556929dce7c7a3d264cedddee746381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36757c69da1dabe10ac8243f3b727bb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13f3f96a5a80cf36f056d0941729ab4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a155311dca3f09ab3929593459cdc338384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6d7df8810a159c8535669e4c256f39385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432d603e2eec700e930434659c35e5b7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e142a6cd3d97c7a0047aa4fd2a4794387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a9cef41b9deb335903e16bad8e7db2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b666ed0ff4ef1c1fb4ba4115f3db0e68389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df6a2f7c2964e0b57b294be020ba464390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623ac92811233dae2d55a570be6c4843391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eae1a9f73c1895aa4898f48ca2ba372392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5748f1a1a4f289b02fc86ff337fc72393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66afe44eff534f34796f04de9ac487d5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e176dfa211eb035efca85efdc1488fec395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80de64c9417a1d1ed172cc33036a0d8c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fac0ed59464bae6c181604a11bf4c44397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1b0f254ba2be9908545dae0055573f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2968d98297133267057140dc4d0db2c5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6457d989ad3ecada9d45fb775751c2bf400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee6c275a34fe35aa74b0336e85aaeae401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9d31683da35379def8dbc2e9c76f7b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ce616f96afa958aa9b76449b01cb98403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7a5fb64eaea4dc77727c5607d862d5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de1c6e79cef08c301a2184b19c7bcfb405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c79e69b12459a6bd6560f914114531406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44ee29b4e12344b1102561f56b2ed98407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b8526b35ca3db009fe77ea0d2ad9cb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64b571a6dc2a555a16624e95e57ebc7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9759071865b1bebeb767c226e1f49d44410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e3a99289c1c43dace1f6a8dce03533411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae9e6bfacafb22c4ef0135f7bdebb46412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2ab9123c54ee95ba059aa112791730413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185bb49fc9a19b8296d8d13140b5cbfc414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819003640c58e40960ae165ca4c2e334415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c44a58575f5708272e188e1c523082416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114f9c69f4baccaa07e188171f2b4069417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72059ba07cc28b848beab5f5365dc8d5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dc41b698faeebaf7ac0380bf334877419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb585ccaa3856e612444f9e75a4dbf1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2d41507ef748163273edbaefad3a60421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3c6b0698b6a6bd148754306cc25aef422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df7ae413ebe02229bc916be6e6e1919423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d124381754a9ceda9e0a1924a5f8ef424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46f7815bc55af8643b4eef37d842c57425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfff8632ffe1b3c3a4965326c02a87e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b24499abc6251529272ee770c566d01427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88668ad722de4f510fe43c8da0a5845428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359574978c50e5e704aac1e579145d84429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233e85150eb3ff95544add0487eefc2d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5037cdfbc395f0b0b58e574d2324d3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6159c42c38f67a60d764e76635d33941432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2014ac068b19c70459bbeb45ee9233c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1410b0f507c77a34955ea182a65fd698434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34a0d616ca2220bbbe6d633b260d408435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea503eb65ed1bba48cb27f1898fb14c7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e89aaf39b1f2e3d074120099f020ff437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d26ed6b4e7c8dc12d94963202f1cb8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb160e379a278f82e715153be9fc2b0f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e663bfa6aa0f69d047b9505fcf0dfe6b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ada2236d01417108a2b2957c9fd5f5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f7c7e9eae11b0d5002bfd6eda6760a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2650061ac9c1cd091bbb47951e32f2f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fd7ff82e8fb3d7921785275f312af5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd5c001d7db54ea2618747f3368c3f5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b080543afa2bfdd74f1bb3752fa708446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12d427c68921370952284b4656978ae447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db41226344dced39cea26d958e302970448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f49babdb6a770e45696090fe84fa5b3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab8d3b008cfa2c1d1225c81c053186f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b58676ae668204ee737f15175457d4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e333b96bc8a93e8bc0fa77eb464714a2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edcc208f7a18c47eddb8b1c84d385a2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3126e80afd4a5fec69e8ddd995aada454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6214e92bfc089f0ad234484a2fa2dd78455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01933c471d6b2880c075ca81412ea5b8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b854bce94c874887a8bb980eaf87edd457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6e7ccf68cd69c7e198862250ff80f7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873f2c360e37980115f4be5abc9b4079459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229d7fd0f85ce5910db09f303c8ef1d5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a87291dcc8e7f4fd7acdafa698b7b9a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584fa238f1ea0594c0450ea364c165c3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16f0fd71bec1ef735ce2e1f6b3f2638463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c074c3bacd7baed23fe554fe23ff9f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8172c9d4a75f677ae6f1b937528c38b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbffd44f35cd66c481fdc8a5ed0f07f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb2883f487123461704bd7ad218f9e0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df1686b88177b0368629e81207be7af468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a5f3dc7c4893051edc5ae43d3c8eef469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d6beddffee578bb96cce21f6b3f4ec470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dde910041a371748dbe42d4190d4795471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f141552f18dc7314f5b704dd3ba874472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5cae3d3f23aed7b14890de6d5d4e24473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c292a8ccaf91165cbd2c5c3abfcaa811474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9208411a93cdb22085fecdbb3bcf74d5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1a1678f8128433326046f2d0a24b69476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37f8504eae2a2ac16c98c9d402e3261477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0931f620492ed6a90a1d6a9f4baaed0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcdccef3f221e34177620f28291076c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ad40cf46ee5668a7819b654d343bdb480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac1180205fc65e742dcb4835fada803481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4434a4d3006381d229d602e991483e39482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634cf91e1b6b3d91dfc15d2056f45d72483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087c38de227e253fc9acf8fe5309ad12484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1c0a0c78088917504a3e7163af59c8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56995593d800332a9c12153d9ceda756486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6a49123e7da023370e8d9519f38061487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc8e8ed2c690640f173d7567b05b8d4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e4ad10576cc30eefc45b8894d897a4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40b00f4c285945fecc9d397e756f22b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3c082ae124f882a1593da0db69c585491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db109c075e0e09321353c9cfd1f51d6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bd22682aa1bc2d21ccee38f1aeb34b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ec570f64018c8b8dbc5fe7230920c9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4155290f9c9c2d1c7c42f1ca05f782f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175538faa139f41d4bc68e7e9f2c730a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777d20e337d3a5be1ed674150229665f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3a3a7906ab122880fcf8f30e9aec40498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69be25d01c858de8b6d3bd67e0442bf2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f88471d6a83e96803b7866bfc01cfbc500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee022d5b7deb1c8d7eed4800ebd97d9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8e317cfa0c55e172ff86006b2b50fd502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1366342e7bc5d900f42a730b5b8e6a7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d20501903ace3bdef8ca8af54afa70504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a327fb1acdaa4e5409fb4d46109872e5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b1d4cdd8cb539bec62258fae2ed4b8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01245a76cb1b7d68264ecb04f6da390507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad5a74ff3db3f14cb144158c7b5206b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605db7531807a2d2458181e734b3d3e0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc295f5db0c4f53bc195165a1e77adf0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f6a03d687179a0cd4cf06d21c4bde7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c325acd06c42e868f2b2af478171e9c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6486405e3b921adaa449a457892434ad513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a938f49743fd48c3c2b5e07aea9510e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec4282f35693e207de620e5c7ec736f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0e630ce4538f550721ab7d9253f0a5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbcf2ad00fc722bba17b4422563feca517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e03f584474ff21c39590f80e543f1a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023ccca21dc91bd8e96cca69523f7ba3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449799af2bb720b3e196117d96d7a639520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27e1c3cf98e20fe43c02958a6a3c703521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6feaba3bf64b468946f969f44edb50522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807a7a85738b950f232f540088fa613d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ae9d9a3ead157e809227baf3f09acd524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9848741dc32de3a71a69ca8b6f8c64c8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa974b1d0adeabe8315c410d55cd737526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf1f9d115853983b675f23d6591fc13527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fef916844abb301ba05110a7958ce5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530687d222326f78ba422b907f397000529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833407337d6736d2dba66981aa3d89c4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8d292eabbffca08e9953940baeab14531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9767916630ee9dc40fea1859b72d097532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb17550a37b55e5b3b73fb4817d1831533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6ac4ee79d98dc7d013b8bce8064d84534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974d5e359c32822701f69b2d4b26c996535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c6b68671a642f011dd7c43bac93cc8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9296a0382ffae3cb11dd866a4bb2bd56537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6c0a19803cbe0640e3a0a59216ce44538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0058c04833defc5f56e69e77718e37539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815a8969757b2874c3804fa545bf3823540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c0a1e525cf29fff88cbb170d9ac4e7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2997057b8432d89c40f24a5c623b2259542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cddfb3a6a51e57cdabbe0cd7059e048543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b0a64206a93695a455a2b54f6b6e04544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba008baa999a1993a09ea8a9c6f1f42545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ded2afe7b73a24493975d2b30e3d3e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22bbf1e97708006a8dd522c621cfcb0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e379fc025b3328792b18d528bf806fab548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e42f5f6115404e4aa41a7730d732dc549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919060ce02e90f5888fcd287b13fedfc550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a90983bdc9dfe8fdf2b07647919abf1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be18c8a7b8085a71bdf7767d1cead49552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379a8b73963690fb41fbe3a5f0854beb553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cd5b81f80583bceb5d727850df8ee4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6808edeba4829fb5bf93c63c1b7297ad555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958d67312b316e73c04c3fcde5e8fd75556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010c255a4803fc1032c195c6c2f9e82c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa97b8a9bbc871a2e6c6990feb006122558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ece78320a3f928039acf7867b9e4042559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24325c0fbd88acca0313771e83bd5364560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92416389eb35c966492dc6d0d367f621561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a640dfb04d7b5d45c27f7700e9894e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82586803cc210681fc36b5b523c96e5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181d9aad09c4029c1c323ed6215c1ad3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cec00115207c6823030659dde3b49d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4919fa6fdecf9627fa0b8181c7de162e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee556981773d78738102083f31f2a67567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38d6039039dca2bd804530d6b2c8d94568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4a7f77a7a8539e60996270e1d5d099569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0dd5568f677aad1bed8522457f87fd570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2aff989de07145cfd18d610c33ef06571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cc9c7b689aebb3a244b50ec0e7829b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2608fb4353d08ba661896af40accf20e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a247575fe61b7450388fd523ec05d5d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaf732414ca9c8c964171fd91749ae1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9788755ea8d05c8abf38c2744c1a9b1a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b69754cf18070b714c5600e09198a2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4518a3b6d1ef403123a33f02fcc176578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48dc1e59c158754a61f69f51e217950579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a721b02f2dcc18a0f43821aa26fc08580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c7e22e3dda7a9314b191af6c022e0b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360670e2615b4022886e4e1ccecd8f3b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02910e550350bd7747c874de0869f8bb583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77983a3fdb92069456b4b32a5a40c65584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7498783d5e991730ba9740a2a36e94d3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b122a2874a844e3425ddb88286d106586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5252b8cd7f603fab3367b705c68f05587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34e4c1c6766b0ad63ca6d66c9a03b77588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169d2356dd59a7245a595b4fc86efa47589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7f984f801ce48d844355400b6de440590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cebaee07f75505740f923a3b9e44c0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df97a9ba31cfffc46b568c25be9df30592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d49d4f3f3ee990410b6646b18999579593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889dfdfcf4e34f24a92e070a814619a7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885863367741df81b08b55dcd43450ac595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad587a899fe524c45ba869973c44c4c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b325b6982abe6d48d773c8e45d5e03c7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345c65a307fa1fdaff12ecaee75ea160598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e93bd89ec3156f809ceb69413fce9c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f686bb094f31cb6de82b4457f4a5a4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f262d7befed4cf6f504b8fe6b83f12d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017115f9a005e6ef46478bb6d1752a08602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ec85d69277e715dcc3ed6301d62aa5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca8e7a6ed65c8c766305e94ec4aa4d9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632c0307316a1915bf9ead92f66fd711605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc12b297d672d0ca5993d0c6a407f790606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4273e58e6137ae7cab8885d31c293d7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d47bd5d539519dcb369dd58509fa903608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15623acf8690de4b72e4ca31381a45e4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81765cfbb46c853d02ce273ab2cd1f8f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa12f9360375dff3aa5a5dcc16219ed611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125cbcabb9ac517dbfd4e98dcbea697d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd365cfd618d327d9ab5946cef78fb2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db720cdfa1cb1bdad3009e8f4ab5571614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aacd25bd091dd840b3b57b71b7e731615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454b10d4d39f8669417c07932e29e01d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d81197a41eff83902ddf195d1e2f83617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10155f03115a5739ffa7fd415fc32532618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ed0c71145e4ab7ec1b1b8771c8ce8d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dd82468f984283d07e3bac87505381620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b0a138519f44033a8302b5eb0de31a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f05a07cd430c206beb5c9c2af506a8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3f400c1eab058ec530ec19bf70b356623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655a54708b98018f50d1cbc2506d6b3a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1e76a4fa7e8178c069b7038b0261ec625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f05d789dcb04abdc0e56d9480587c76626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f516ad6a0a27cd72b6c2f622dc2c26b0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbdb17fda46c85e4376672632a04417628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3212f58b91f6b4df6c26ec3c7a43be629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1665bc4b696529ff51cbca7eecaf80630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d981d8c3e09d07413630d9904a645d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3c1e7d70b8045898c318f5565dfc07632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043fc5809cf968f823b33ec0fdc19238633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20d8932a58f468cbb5f0ce01708e540634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6e73e236193e3ad7666620ef9d8e46635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4cb1665c8decd9b7fb2e9815a0a00f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f140dadb4bf3f0a6e99688154f9b68d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7505f7d59321d06df10c984f35a6fe92638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c6b18c9ecb5fa788102da57ad40a05639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f947c7a8a1c4b720a97a9eb446f9ab640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c5c30d5ab0213bf8a4fb200ac00e44641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a91692134930d85082a2cb098c9e4ef642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248e2d294f432269febc61db775130eb643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d324233655edb212f0dfbb5181890c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c16ad46f3d5ad727159365414c3594a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6fc6246464f38d3b89d7bc00948a6f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a121e545d39d9bcad766e727c517c7b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83387028a6f230d2d4f5177512bd5ab648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02c7e8c0288855cf58126cad690362a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81954f236760690fa883d7c6207dd01650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1cdf35f60f287049a95b303a7fb982651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f246833addc0cf7055812169e621775f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40add1be2bb2383cb9cb29e0b6848550653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc89607d19e55fa6b1c6c59134605171654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2468a889f276ca54671b05df80a53f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aba80d1c10775c638a829928578651d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828529a794254941db65202616069f5f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42db3c0fa31dec02c006ebc031a476b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075730156ed1c5b383bfcd83ca45609a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50958894f89cdcc18bf3dc1e90e23622660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1642d67d68224d300d7f3694273f82e7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2f14ba5571d9b6e62712dac0b31977662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1839338547cb2939c4c83e4d4f4c53a7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31dea3b99a42c01824badf068e8dd5e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fbb7fc5a96cc32257c727bf21bf814665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbb1d089d0f1f7fd16f867b9b57b16a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05df5f78045e4b9d3bf931bf4f0f6ab667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35b7d71157f154a97ef8f1e62bc1991668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16b8be18d59b7113e56e6fb35bfe9d3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5741cdc253f4790a599d5778a001241670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3537af12f545e8d39dd16f9ae0996b32671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a370a6dd4fb35648c520768f360a218672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b412f858d85759f207145668eeb55a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523e097caf0a1c307c5c2de182b27a12674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1cdbe62c858a9655faf73937f34012675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4061fd29aa10a83a3cd769605a716a75676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6aefdfda7c87ad666a19dd2aabd018677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edfb22e378a6434b95a3c6ec6a896f5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfe3abbadcca0bc3169830134e747d3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fbe0de1be9ebc4a172dc4d4c767754680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0605426d6e350f24376f9dc98fc9b60c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efa10bd8c211a32610593e78ac5ef5b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0468e57d72f2116f1dc5787fcf073a72683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebc6f11f2a7002fae2cccad3614eac7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38c7943eaeae8984c8d3f1830813fb8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4826fadc0d71faf6edf8df8d4c3478b9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d902b23ff3a567c7c4e0462eb399b09c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557a9ef05cb68b188ddda7067f2a5958688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f152c23d85116e0bc91b7890fcb51f41689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64432c880be884202172cb314f81659690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfccbcf146ecd4dd7e251bbf671b4ab691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b65ad467d1024abec5f719c589d78d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09e567433775b9d47f5beb9c9d51713693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25abad2f813ba784aefaf4c02423775694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af4bf842a1899b4fa0ee25f14c70aee695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb4e72853358eec49dc7216eac62095696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df578c684fd955bd1459175f81eacb7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe1a143d4f648eba1021972ba8ea454698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506ff0d2c57128b87f0e118c8d79ea8a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171ef636c1d124b928f248ccb3a8d1b3700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd26d553f769f0203fe576a6a5ca1ab701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e90eb255fa1926083d2ac5e1d193276702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d3f3f7755ff22a3a74d5b60f5dfd9c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe0c32188632f96fe608f75b75628cd704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50824e154db9718d0f62126ef1e36271705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a997add38ec9f9c6c96d0c9d53d8004706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab327b1f0b6d7c8975bef0b994f0367707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced553d0599391838e932aab5ab6998f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd48cf465d588007af4b385b6714df61709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063946e059aad6832ab90a2bdb0fbcc6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3ce2639441fe4d22fb671cf5041ca8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb5e4f847374c6879dcc545c1534cdb712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0a4361ea37c9f83b45399234684d93713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9031b4c36144ebc380d52bc05b73f2ac714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f301388f0724b100fb0af61a10a4ba7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e514beed4cfcd8dd60ca6060ce903c24716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308dad4fa14b766ff91d2f7e73cc5dd7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63359cb7fd325f2386e778626e9c0b9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b759bc505d8acd6bb2f0f4c50ff2e1f0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19df2f5194e08e7523bf1f4feab9518f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d256f71c508e709e9317c155995c30b2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d838456059a9fa6a3f957639ee2d2d4b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df33da6f6ca5a3ab06c59cf1b63d36ed723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659552fd7d73c4f077c8d8babc5f2343724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de7821245fa24a03c8dfbc71e62d721725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ae3f7e31ad929d7070e452d0f497cc726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63914f9c228570f332014ca4ef67a9e0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cf86681988fd5dea4f8203ef8246cc728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fff5b46bc00ec1557e8fadc77def16b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e82a41f5fb4c5b24cad5b7b4d2f9d4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1f1b3dd4cb74515951d3067c019ced731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d627db8995fa69085d6dd4c76939e55732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c609e24261707a6af84ea863a78da3d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe87ed07ac3fbc041b3efe1822f5803734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ff1258dab8990212593f5f323ae6a9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc9d416b8e22863bf589ddb659b87ea736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8166b6be2166ce055efb85296d287343737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd7f45882548d24ed0d57b42558b3f6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac28119d06130182c2c74ded253c6c3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845e62617c49d4d05e8141769da5fc6b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edbb84f0450ab8e338735662317f67b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bba446d1db1314b80af2394b107b42742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41b8a3412c339eb508ae3683a9345b2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6b85d74ce255475b9eaa9ca320d52c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467bcf43fd75f7f7d0efe6d08be74ed7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d620d42f45024502903e5fd0ca9dd702746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd58f3c7f89d368aa3d6cea07c659163747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533b56a38ea850169284d2a12d9a7ce4748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8782c6e04930f3656668dbefbdb7bc749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccd5328295cbc6616c00e874cf19192750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a893eca310e687fc37257388ee9632f5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a7bda4b5f4082fa1ee1538ea84b6e0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45d606d480f80c7f3d4789d3ee398d7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7423bf7ced1388fa7045540d5af3fa754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b18ac177d2e01dc2ef989bc28227fa755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6d121c10dd21b9aecf382cee601869756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efacd9aa3827ed13497f79e61916a8b5757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a2e258ee45be720fa3785163bab24c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01741143616b9164d24e176e0077072e759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>