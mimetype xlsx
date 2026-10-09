--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a45f08eec9e314a8b8390dca6e06201.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1af0abcfdf788655d8656202b1d6812.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d7246115eeef6e1f0b5a291ffb26963.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275ab6dd3b757975f9b4b7394f1488634.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b7715242fcbfc48b12983d40b713c35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf59c3019ba9b457395c2a2a01ac1ad6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d067b610d3ea383129a3cd5796baa7ba7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f49ed56e7e75057edd4ba790a5e4418.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c896750570e0731e529ae5765636abeb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c46e4b46daf905d40a0c1a234300d010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ef29735f26d2ffe66fcbcb28b131c111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33caed96311d543dadf551c2652e23612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76519a1b8abe243828af9b5a1fb7874913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355c56a3fc319ee0c9dcb3489de0b12914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9326c82ca9df711dbbc7851a470ff2fc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce2927e0b7e6b93794d457a48e37f2c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d222325728aab6fe7cb564d2a65a2bd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ae8c588cff592e2d78ad8331eab07918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bc1c2728dcfc0c27df55a5bcb5ae5719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeab1d5010c914ab3cf1a094efa150120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92485aa402d9404df199aa6779b046a921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4574dda3bd1fda6339413e0eafe816c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0534a197da70b16f334a8bc5b2fbcdb523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e6ac60d9a7f19e0c17498fb7936d5a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b39408442d980e2442895b7c668821825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf07f9cae8c7b2c3c7aac3c3dd15efa726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa48bfcd6622b29a2b0da33d2da7ffa327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3fef44aee2b734dd8e9f440badd85d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0469851bf3072d89e9076caebe4799f329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b348535c214ebb5d945cea22d36a260130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3d41493531f299fd614570ce73681c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86ed0908e178c245933d955c9f5ed4532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62df1c4e29dae7ae1b353d963064c9933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2635c530e8164296c4cfac3a39633a2434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db801b5679ef9eb0b87b2c35a5ed7f9a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6f6f07934737d9c2a7c49aaeeab4d636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5417074901ca89677de9f78861d3d8e737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80537b283a6959043f4f06891df5bf2b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96ab03ec3c7c1267cfc625aaf284e7339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8252d9d80a19ab946901efc6fb5bc67a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c13925a783ba5ebeb1669101cd5d72741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b89abc69c179efba13525da251605a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7324dff95ac026df0aacc30f3be679fa43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f433685b34ef62a76ee6a2dded150744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02b7383abee4c67906f78ee5a33a86745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e39f720794e342275d34e061a4f3c046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c271eba26a099480917c8a5af94ead8747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c5b87d122c786cc310c604abe7ddda48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d5ddeb267564df151b7c88b4ddfeb149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ce432c4aa445d5764c0d8676d86fe650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ce50f0fbd223dcabe89496b56180de51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8a6a5317bb8b839ef438227babc24a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9d3aff56a87b3e4729e8f029c2ead353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad8fd5ee84053e8b6aa2ac7ff49cd1754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994c92425de6bc73f9c0148a42ef350655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95d76f6f497f5cf30a3da70b6422f1256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53adb749dd69f783625f7d387b30532b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cb2efba7bcc569c2a64f666f1f5a4a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4916c35d5ff9c3e410271e6d3cf79a9659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1e36d6620e96997033883bf115225e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f778c394ddcd57731c770b6cf79a7a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bb28726b2f70f8e872f70f8d566ba462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ce0ed8199d2b781c14b2dacfda863a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b966c4a9bb4ad20d1159ddb7d9716e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b50b2baa822a06459117aab5f77392365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f859ee95040b3efea15d7ddfb00a2a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7da0cfa1050b195e64c5f10125f03d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47e3a352f974a08f6d61814a95a179368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cec1373ac8c3c63825c7f34c8f329c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0410d7867c3d7611908aa1f6a3f4476170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f85aa008d73acea8e536b4074bcd3c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b532eb1bba9dd79855f02e288f3dae0672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c54e47e70f7289123fdbfb5d72739073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8dac2b952ee702f8f32cf3566405f674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48643e4dfe794109c0337cd48c03795275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e781d67a3101304b9b0972852bb6f676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e28ebb376d37d5c27e4c7aae98ac5977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bf2bd095fef02f9b3e331b8c589f4d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3b4af549bcc87598ba50309572093979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b0dbdc3ac6c5dc2284d015f445663c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bc345012ef1383e9a448f87711a89081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a769a3b5248b9ab0e51421e01a9c7282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12666a922073c8dc1d0e61170a6999e983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe21a3186bfc6fc051819af609cd67984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07a1e7b0a0e6bc33250c652f11f4e4185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591d30fc463d033e941372b043e0125986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c236aab30a6a1dab15c2a01e9885501e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f87faf1b5eb24532e08b895b4bc07088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119bf37a10cc279977e8587457267fd589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2e1038d2a9fe4866c7b3009c5d164790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a885e28ce906a69ee7b88c87652c9b9791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd449f8dbed02bf14d638130ab95c4192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9670e94f253f1540a7d2a9f52f81fedb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811d23d83343786e69a3ceb611ea61ee94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e900782f646cc4c368043c536b43ba795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccca213e7884649486cc18e2cdae278e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb20eea37768420d6e126ab65a22cfee97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fccf490972cc4a9b0a0347b9a10d6498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97afc4991ec44e3d86ae09a02996b7ad99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673ec04803a9e9e06bc56a3ef54ad8b3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c48e7d971f737da5241e44fadc3528c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301747bea0b39ed2b653c9a6e8fd2af4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0872023318a4e192f5fd0d23281f3a5d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb29021d93dbddf92e8c41a102d5a62f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3d3636d0d172ca01ae666e58fdb1fe105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79edc736f091c028e2ae987e8de31533106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99ed119339da2bda32d11d74fbb0a27107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96889e94d44bc841ad4517df7a9e4b47108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb5a68bb5c7eab9091f980ffc6b8585109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ab8530dc953d1a1771122f562f9f37110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4659ee6897a91d3831ad2cfcca71d49111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4120efb04743a7c00b7509bb902819f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b9b027af02f545bc59a72b62749059113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7802d976fadb469e45138b1cf63f23be114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f901c15cdd946a738614dd7c8a45129115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a199369593260576e7d793648a2239a4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54936b2b4d494c4e22a35076b7f807b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac8fad3826cf5592921e1a709bab05a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b920f2be2057ce09ed8516646cbdece119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369c5a351862a64141dae09f08b0906c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5070217fb318caf8d09b7116ba194b7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b476bd3e69d1ffc6f0ddf6fcf39734122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264c2bf8daf276801904797fd9968241123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a509826103adf72b1bced2353a913f0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba8956144f628f344f52eaa18031fd7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0838aae23929f68c97a6752b9c3c8c9c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3b387fd42c05fe59b44680b3e151bc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2854ce28d79aea8a271f7a14e4aa8bac128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28309905e321de1105bd63804fe2f56129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc24dcce7f2638f953cfe0caf0db9489130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ca581ad10de2be57f9c06defb6f33e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18df3ae856cdcab3b381633397494235132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02f355c1889df2d1b32f39afa8a707f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3d613e9ad16ded798a0c17007ec432134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a08b588d3e76aa8199828f12557d211135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c4836242f6c5274054f821cf1acc6e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05ec802c6c33102a5a34f8e842f3613137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b254f49ccfa4b00b50181676adf27357138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccc5f7433c635be4ea87a7019509190139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0089b31276d05ee93438506820818cc4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfd02787fb280dbe6346d577840d040141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5424ef4ab6e5a235caf55181ae9d8beb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b7b912790a380126735d2f5244b6c5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fc7ef14fce5303f6eeabb34a223e4a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337c3d3e9e3129ecdd38719619ece44b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a18127eae2604f660624e0ede1242d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f09ff647058c415ea2330377d381fd4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e381d7e012f356f4b6a30a15c8ac41a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbe9107e518e02d0fb03966e72005ad149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15beda273bca6d9131a185150316a53f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5556e3445e60c7f2cd6fb8717f9fac68151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392ee0b2b877a5836a2da3f0f00b4830152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b9be1fb28d5a4448d545487bd7aace153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab09b09cef5d25979d331bd47f7f31cf154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b98586cfc7caf4c82851f8c762d4f0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04468d23af4c1dd97d1477d6470ed0b0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a143a834678cd395bcba9c352260b0aa157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9928abb1f9c68446a8d19adf000b532b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edf8b34a984a085e03c103adeea27fe159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805182f96339627df30f5c4f6798e5b4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83a5303d84c3989e1dc29de0b1ad8a3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a372b6335b55463b1d1f0ae63e82bb02162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02bc6b363dbfa701b72556b9cda9ee1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff284c7f6da516fa352ab918bf67208164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5836668058e2f6d07871879c977f63165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dc94b4a42bed26175e5e90fc5ff23d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b81cc3ec1ed70363238f23b270497a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b490aa7aeca46dea46e10deacbac90df168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7bf6e0d863cab084e07b491d179a3a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d6d4affe3b061d721b324fba4d3528170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec782067afc69e8399c276ac8ececaac171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b656eeedcec6b5786b073127e5626941172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c884ef51871dff9adb5c3ba4a3a39f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9115d224d9936cfa1bc506aeaa9cdc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e80c4e1cbdec4fd5650f09f8448e0a5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c895bb5054b7ece5048fd9d81701dd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6624bf44643a4cd02d43d99f1df98f84177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26033d18fd5a4133a3ac94eed909addd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5b6586f68a0986d9dd34e86bf89e7a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169015cf41957382d76665ed8452a903180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc726f2c55e353121c36038b708fa5cc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9e618551fcc36b3c635c7bc7adf3be182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94ed63fc2775781109a8426554e7a00183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d0c472123f8979cc105be8f622d102184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff74c2db9ccfdf5a07d9590e2966585185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e1e009dab78bed8519d823e94ea095186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0a8d6ef00f9172198485c14156dc46187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6667e7db5735356e0727bffa15c43212188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938b705149b87a46e97f451ff8d9c157189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d5ec6b3261c7dc93b12e027911e533190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb76c0bf595388539d0b7c1175fb2fa1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33418fa96bfc0ee1c44a82238ca03bf2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0b1b07dbf15247f0315ecd57318c08193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2bbec002434d0404cdd286151699c6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ad820f6770665dd345c9b549901602195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cdf9006e2a312cff5a5556d8292079196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1084afedea2147d926163ba442bb593c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44327908d6493fbecc68ef9b4b17908198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b5c899ed3cf756fc76354e707b986c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b048bb987762dc54aa630b6fbd32ad200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14688ac7105b2c1cfcbb3fd832d1e425201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa40f76673d197ecce15b712607fd255202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521339665a728a2779101727f49f91a0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b520e9db8e58f40f0e4a4029a445296b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dce9667d211ab4bb29c9a0b7e08540205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf69d1781677df05c8cdc6104ddd35b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3128e4dec924fe091e4356758934453a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd80f1d704d8acf482bb810f2ca9ce3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d793bacd9b828c4a8e30502c21ddee2f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a15e86b8349d736ab7372145a00e98210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0588a02c9115e82b0592834a93f52b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5098e966599a96200cbd77b8a1a82d33212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3db12cd75db665bbc1f1c27c8a12cb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3062f8d7686ad3c67b5bbfe0cf2f275e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23f1d239ac29ddf8e4af51deba1b084215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d68a90d29a1d9e2194f262ce22f3b18216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7c8d0c5e3316c228ac37d8f7511eec217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621afd9ea9c00d32e711a34b91e1fc9d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31453a19385878f896c79b905d0c96aa219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c508e16c9cb50785b17dfb459ae2aa4b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2414f6ed3245b0d91f23af5164e8372221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0771c5982ac26e9d6db693f019c562eb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40896f6b740c3ba99a44352876419a89223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2eaa5d564b995a71aeeb9b2dc3651e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c41fd54a10f101bff4da16fb954e87225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60179805b55d6eacfeedc3bde9bbf1bb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce42b7a545c6f41daa9195d68aec877a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944b9d148dd9462ccdc7435a33f7a0e2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cc2fa4f5943580be9772a40653b37e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e8c70b9fc70191601b0da83fcbb1d9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb57485a7b6af0e627fd6f479db78bf5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ea39d3bc9f4e7d2b58f414d645febf232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d6e89638572935b6f792816220121b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9940c4a7aa0dff6f5284186bb809ab9a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d14e239d0e2ca6c643a5e2df816adc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646d9ac39590d3ab6dbd74c247889c52236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d3878ef87027ab543105dcd290b687237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaa0e8f8fccc7ff79ef6d824d270e08238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f570cff32aadff70c1d0fae24799e8ad239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69d1e091ca897cd2c5178e4862c6a8e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e91b80d66f0ae1ad485ffe8cbd1a547241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca5a0b6048a6f6ce5175211b429f777242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342405d9154af3fc116757818439f791243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22eab390d4c842c9249146d6c049c80244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcb70fe2126a3cef6c280e306fa2ce4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b989bfee4090aa26502bb4500cd1e466246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699e2a31fcf0e22958148ed541479582247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32935cbbb72170c9075b94bcdf139ba1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c087dad4b06c7e162e4b20041c04b069249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67061a6ce1fde4ca642b96b8d2612776250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7fe2ff37483406c2a59798ad8b533c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b505d3b3dee00346ac733752c7f5ae38252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde009ad41137551cbcb5719787ec21b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55c4fc338d82b1d619e8753fe0466a2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6a4b5437e768a9347e7e351a86d2fe255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205dd973a9f7595981475662218a8bd8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1728dc14668e1a4b797054f2d28b23ee257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301dcf1ecf40146201d428e3502a8131258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a41d0a14504dfe9fb9f8fbe4b8d252259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2fe9757272d481fffb9413019770b7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156a50556d847f6d34c932446d54485e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45c684adf510a49b30078d4e1fc6a61262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed4799e73755f8d2545f2f985d50924263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eae7088a22be19c1e111f2aee2fa28c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fb19a4a12f75f1344c2b3020f78cbc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4c0da8a1a9ed3a8f73c11dd5ee978a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e51a17f85e84ae84497f1b1e23c1b46267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62073a9af65e29c352341f4e7c641813268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3978221a0449731426d6a114f02a70269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ac50babdfaf2f4871d27d7879a3eb0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0945f64a8b37666decafc76c585591a8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f7d255af00da714c7c8ce110e75e6b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80e2ff8944935901da8dfea7adbcb9a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae29ab71d499fbae28685346dac1d95274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2451a9fd6371df286da5e389814804c0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d90c343bb84d17e9cf6eb377297d8a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13852424247a185888e91eafff759dd9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a90afaba624105f37a344d8f78ee0dc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aefd661fbfc3aad3db708fbf1f1e44e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89166ad41e759cb3f848958e99240f2b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c929fca6a387353c1bce59fd7c0555281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee63acb39afb7f2c3a35c0cd08b337cd282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaabe3f9273bf83e51af3673192b43f5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aefe4eb0e84e3627a229b87d730944284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bbb60ccabb022b0ba03e294ea79dd2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dbbb1718eada7e9d5ea2bc1ad9cd2b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a879d73e34c6c65fb7eab6f9341df63d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a02ecc1e626b5f84cba97a404b99fb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e3668c942c20d052cfb748c1351ab4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fecaebfa8c2cb2b5143bba657b6bbb7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944ddaf7b23a1a3edca268f1bf30cd26291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4300566d1bd207df5ad7f7dcc39f21ee292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211b9db5265e15fb6e6cfb842073bc29293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83439b780fb5da07f3f0d0ac58aa6d78294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b760894d315410ee84596d850d0addb4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a54d8498b5891dae8814f5c3162f58296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34e9921f8a9fd74953ea1d2a692dea9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11e4b59a618f8bf5d03e68cf2d35d83298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d37fc10f48b932ed94d9710c95907fc299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0915371df728a0de466d7270eb764892300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5357d48e4c599bb49d89733c945216301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1f99706c1971765be2c43a57513ac1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce8ec1e0f5ac8387577146b9c1e1500303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a781286e52e81fda26ddda14d5b3e15d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8215e1b1068cfc7bbcb54b9626cfce8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4371ae2c046ace39101a2ca4b86166de306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc58b5b687f36a3d65df830e48be772307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5851a6f5c01905c114bcf1aae41d507a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cbd91acad5025ba949f9b0ef8b08ee309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75a85a353d9813901309e99c876793d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9b1e55865e9c4d0ddd6e1136cdedf5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa3986953f8cdd6ecbe357b3d08e0f3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5878fd31415fd777c811f9f35a9414313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab757d4b1b748cce9bdbcd65abc1caa8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c47761ecaf1c9c7fcd3ea3339e3199315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8211a8cc98a038690a95d2fa115a45e2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a35c07aae4c6442fb6e494c64364ff317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d175379989c2d932fe244a936d5107f5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594a174523d54e2be19564504111d2ba319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c605fc9d6763cf4cf900bd2c1f3595e6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507cf83150176b19d04b7432e3f95b0f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cd0bc1f1b11f11799ac1f6b34b36ce322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2988837692c32ea947692e70fc396ed6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c94469e644e7d18401ac64f64ac5620324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb77106b95e2d9b86bb44971533c52b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e054157831ecadb92a06160602b5dd326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd54be839ec01ac6c4a74627ae8a31c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d3b4a5d4110e31af2fdda9dda6853a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8253bca888b36ad1ca7d2af1867cb4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599dcf737f0ff85efcbe35bf04e52fc6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37f730b3f452bfb6f9eec2d203465c5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c6d58ee8128bab19b6c35e98c8b4e0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb70025a5959eb8282f24f0fb0baf9ba333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412607b880b838ae5a530b6e0093bd55334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeb99c55ac8f7dc6de5b1b786ac3a1a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb29f9e791ca2810f5f049ff91a71e22336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c1bbbb008cc5bd1631a44492b3d4fb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44794f8ad54b1d366706e0804e0c9654338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09c09e17bda5cb44a4d8956d9f4b19e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1883fdc230a62581c987deba2566c21340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1138bb972fff5195befbce264a7d004a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4c6bf73446a40b2ef6d1450372f463342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4636358a625ef4f9183f3cf74277445d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5a0f25544dd6d3bf00e682d9521727344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cd9ee9c4ff291d1f8bc336f8b1c05e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5176aee79c7716b0583d12f6f5964da3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90af8c765f80a8236a2b424a961d2f3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caacd660a432a5c8c38474b64f5c9483348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5d0cc04c5c961f852089aff3f85efd349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac8966c9717713621b24cda48047e99350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5901342c236a6c0280479bca49f7c0f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58a6ee2cde2750ece05e7ea1ac00309352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d051370f176f2e3f8de8ecf3d94b5418353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaa2b9963d0a3db3c64e1c9ed0785a3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b14165e4fa142408f06bff9c641419b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a38b8e40f88577c9ec416f1043bad5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3e512c057d6df34bd8abb65e80e709357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3e0eca45f746e22c38c726f9b63e20358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2470c546183de36271cdfae7286fad12359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094f62d289936a23a105b1687a4bae60360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75016b3e800a705ab29ff94ba416c43c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7819b44159903775e79a41c72d9ca5fa362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148e1a4b624770dc47eebb1c36fe7a4e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b87a43bb0eab0c4751d95e85bd099e6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70475d60157f17aadc7013967afa830365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba501145e88e68ab19b3cab562db035d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724b7a25c8bf42529c5346334ab697e4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa86c309b27ef724f1142fb30bcc2a64368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e73ec36fd8b261f9aa2098314cfe7b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426cc0f0c658284bd9e35239fcfb7fa0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e72e6477e997c17a71395cb7aba3fe371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace5c72eec09325487d156255c561264372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c5ef20f8253aff82c219e981f6666b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97404e892f695d4437a2b0491f93d91e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4a458283d070d4878d99243e9bacef375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea752e7a593abbb55ff28c10602a10cd376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed06830840249694a446ba18533e3f8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0df469698b489d8d0bf543fe9ec5dd378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c161735bb9de947e37f8544fb35302379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dabc914b23764bcb16f3cc5107e822380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d549791c2fd04609f5249998fefcb5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e0ba012a8c43fa8bec524941b85afe382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d34920eedb665fa78b3e45bcdfd06ed383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737e1a2e018baa6930ab42084222f2ec384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff288a82eaca2ef39725d656b9f451ce385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bee91fb85e9f00be0802915ff0bf25386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b3e09b0547f067580c00e9eacaec6f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ae6bebcd0494c6450a961408f1f066388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc23d99041ed57de25e0593443e0707389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce95d4caf6d1d40ad2b5cc860a7e8c8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4053c418a0b7cc849709266849b435b1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db59b32f71587391f572262a1e141d9f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323cb1dfe30cceb3a58873929a3c66af393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc36a44575410b90250e2741c1bb2389394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1ea7dde12642f834203c35791bfb7c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299eccdb355fbc950c4eaa34c3355349396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be31c5b7d0056b68a53f36232c5e661a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615daf4196fa24515512f2be8c2064f4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731bb5fcd25885f24acfc5403127691f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73696ecc8e7e86561f8923ca3721eff400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed31b04c06ea4233be6ac0d5d8b2fa66401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1c3849d456f90b2602101c603057ba402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0384bab350dd69ef1009f8e60bd0e722403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ff88bfea41212b0004ce21fada0b42404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb665a965ff9d700cde261de48ffa8fa405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da61b361cc3b2245879acd8c2b7a738406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861823d2c560f48d3ce7aa99f66f45b0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe554bc49d488705ef55979411a88e97408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb7372d6bc8e5d7733c6d1d8100e04b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca27259c73d38c6af469cfd317228f49410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5127a330af3669cdf4276f4d36672c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8665b9ebd67bedc6d4ad31a89cbf423412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21ae60c744cfc263a7e0bd19b762f56413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e2b2324b6f0cc3aed5066ee7969132414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9411b81a9b9cebccfe0ddaec2bc7d5fa415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d644b8e64f4886ca9b170d4eccf97b1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaa24d4fa23b66449215e0b0192df4f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7f40babd64cb3eb4a8e0b7269c3356418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48a912c17e1e163be04b75315309380419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634493c19eb79e883b0dc372cc944013420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76e0a7dedc4a92963f9da9ae32a7d9d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12f494da2fa22819a4dbcc420e09477422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fe6ccb3150bec650b0c0d36a1a200d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd59d545a2d8d12038bdce5d5bf8d592424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6a631b77f11c91881b319d7825a39c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2762c9fe5822b0ece4c34b19042968ab426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5c3f405b4f0f33af0ff5415c3c2795427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a5ea0b4c48a5fe3e9242f14973cd19428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e520ec83677e02aecfee21a313c56f9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa9adb310918b6e93e49c750308f3e1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12464eb5325c29f49c622d64d0747fe431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dd5f421461e6404ee3fcf1405ee42c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45fc58975162929b59ef5f7d96a916b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdd67737b77421a3edcedf1cd1e3801434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5c950a2ff9aeedffae28ee2493a679435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07866a5a7b0c7c3796a916cb21aa3dda436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61c09fd8ddae210af222209e9e97966437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00031e02e6267bcd52b4cf4f8518bbcd438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453eea3a57869af3ffcbbc03465d4a5c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6290eb134507a845b031dc5d900a285440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a395a9c6fe38c072b2d4d28c6bde09d1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f674515c210d28b13ecf8c73f8ffe8d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47914933ff439f90c3aab43a12f7b034443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be97a8caef4787f1fe3c99e083aa224d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8486b03a9b058785eb0e84ab9defdc445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647a4742e525445fd4d28595453a9aa3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc83e16cae32562df88179273b9f83c2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62f5047ca3f6df0431e29353bf0106b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96fba1360d9f04c7906dc619da349a2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e8e2a21703fc18a11489cc3b7095b4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc3c51d48394736a8e55b24ae6d67ae451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158a328fd37447662021ee90604b19e3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52494c8a64903190e8a44a7d74e4636c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afe6a09422a56f196cf6291253689e0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711d4dfddf3f4233b1cf957223b6a71d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbaef7366179017974056b5b78166d3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db297818951f43c327266c51a1a7d17f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2b6413b11270317585dea98fda5147458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9439db8b1f94eff15ce2d279acef8ac459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b368d357ae81621df7cb787e970db6f8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa343aeb1e4afe15b684265eaf6f9845461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6840c5d2f0bd513eb1ca2b1d92f619a2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59db40a94b5d37160248835584d5c51463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f045ad478b70da0a2341eafec03a9126464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef2f6997bce387737ec087c9582e3d2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fa1ebc4f90dc0a9c82d5fe5fa5c1a6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e630603c2238e5cc84ae8be11b6c6902467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beb141095742b72eb2caffa55c3215b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6530c6aa303232a81ebbf5f675a25d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f988b21307f8b2b9cc50ac228542c7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1770bb1b4ba24e88bf8fd38f7baef9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af6e1fef723ff186dc2a2878db48db7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d2690855a47322e8f1edd31898168e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df3ae34cb4f2940aa536c11a2674fd8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a28b71c0452065a4f22ebe5b33f6b6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e96c352fd40297f25c398bef6692fc476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fc67c3a17cdf96f547a14d1f4474e8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71633f84ce6894f8dc58f75ed5cb8e3d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ec2f522a3cec3bcc838da2b16ca6da479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e408efb38e23458e1bba8e7f099071480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f57c018676237af4176127afdb0109481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff09131215333d36c0cc942789e4016482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2a8ad0c129d628177dba7562040fc5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336528e905ae632a1ecea8a097cb600d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b739610875deb1a647a68f24ff4f913485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c16c7e2cdba2fdc5f6ffec35179f0d5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43db9e5ec18f4855dbe51335988cfd08487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee5ecbb08995d87c0c8c2724a823a39488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0afdfae0abf100f3379d2876100bb55489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d070e0e0001ec19abda3169b0d53a0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c98c4a89b74c3604c9eeeba47e76555491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c93526e90b7372cc51c679b94f30bf5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de6a2762113fb5d6c04346212abfffd493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9515851b4b5c061082e284277bf5bbc8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac2bd96d511d24bd82216457f0d0980495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13f1b5a8a36ae974f4035ec2026c971496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb2815a101ad2e477f0fb73de99606a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f84c950e89f16e70fd94be408921ab498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05b59a44999c2704e2766fb5f7b68e5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a333b1db135bc70ac8dca7b458ba1029500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95760d3d973558a147f990f2199a38db501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef65a3e8b12554e1556be031617ed78e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6328065fbbf7618e0ac062f56eb03b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c51a09134a23fe9b30252c448ae735504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeadd5de1015b29ff30daeac780e090b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd87e690dc160159661901103d75168f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb51d563daa45736670b402de14d4e9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394a726c1e8c70d71302a61bcc76ea3f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c137c3ce9028a064ec02fb8abb2d9e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b26d0a3667f11a5a8c3abb02f16dc1c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4a3a1e9da3f203ac28bde8c6791a5d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9871909a874d12d3cffdbd64a5e0a2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497d1d9cc81141fa81adb764c3893724513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee538d3c3b9387b9ee665c9a22f7c017514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f24b5449d73075efb7c2c8091ef9d9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c90e66123273b63d0564d5ce5cb7bc1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadb6c6e00dee9a912091cf8a2a63207517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81d6a300d8666d05064310db400052f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ac55f93f04140ed06318645ef95e70519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d28185e041eb210827bd303bd5ed435520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ec3cf0fdf57b68092200db65104f1b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c128757a41735b5f7f07e8544b0fc4d3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04e9c0e4d1a55b20d261e4d70e6756e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964513db2d5e8d81949be6643dc886c1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a20ea6334a8f7134a977c3063170cf5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417cb66abc577f9613b1f49866d923f9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d303754fe8f7ccda6ab603858cb2343527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20a72caa343a390c8eef520534ec803528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472cbeeb1eadc3ef1695727b0226a9d1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2765447b0e0e378cc57222c0866dc47b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d447adb48faaed54d90e55aaa0bbd8b4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256afadfa89284c2c33016ffb22d2ee5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051d6c5484f703f59c4fa2fe6485daf5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8f65543a015798264930c8e8592f59534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e9d8208fbc303e3887e53d027a20ab535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650aabfcc6a7ec7da729dfabd407d7de536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cde24c66ea4fe8e1f5687b31aa23b05537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add605e0033acca73efaca54fd7ec886538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a876f503d84f328ab9d2e8a98204f8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cbd4a961de5c637a0c474298ce1f66540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c9f84444be5b80f73e42c959ead65a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7295fa5f26584cfd4715ada5b9307c41542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980296b8dbbf3686de4c96e7b1af5585543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de578ddf4270e9c4f1ddc2292d300186544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35f6b0a616d2b1c6cc4b103352464c7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3c96b114e0ba442c86f2a07321d344546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fce8fa463211a4afb7c1168e9132c4c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce2851a904ba0a9ec508736a4d91862548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3322990661dba397b8242472fe5f046e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bac774f48f2345847958eee5bacdace550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b6af49f77ac18c441fe0e675d2b590551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8def05c3e4e1c4d351038e24c26274552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0aa4189eaa2de49d16529da15b15a5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d14cb51b29a63f4695bb13bf1e3316554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7156f52de056a3c3e72afb22da8171a7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b40caef412ea7c52de129f883527e1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdc5e5348bd832cf7bbb194bbc2a3cd557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7689a7bd9bdab404154c69328d17f5c1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bf6296110532687a4a821ac710bcef559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa29f0e333d27c2021831bb79f52414560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb651dba7df9365bb048424e517549ad561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa005a895e1f9e56815686b421ff72d2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c7eeb7fda205f10965c1da4d2e77ed563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e79ce3cbcdfd8a2c4d4d83ab3f249f6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08cae15f76fcb2dda4b79d92faebe83565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000485096e595a639a701bb3f046dae1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c18854718ed83cacedf26aa5aa5c07567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbdd01c74932304afe2119173cdbb0e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f149c4e00a8b2ecc999a8d2d513fe3d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ed450ba9ee4a7f91ae3d1605e22901570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5617a9a0557b6b6636798ba6536b7d7a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b446dd00927817686aceb643d2622c3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063c50920f60b57079c70958425f185b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9924f9874054473242782ec05fd803574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a39690ca1508294380f122d15c29eb575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b6c8336d44ef4b28dbfd6c3089c80a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c878f0b5cd8717c6537e301b1ef1ee577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba13b66f2e053c6000198309b7a83082578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5bfdaf89276cf944d7b157b03f5179579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdbfead85f029d910a85191ca510963580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79166e06fb9fe6734bb80165f9a7256581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92df3da86b0c53472f2663bffd4b9d3d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3945a6fd157bdc9b77d5a467d37865d6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f147533af56cbd1f4f6f6d883b248260584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28a1b6e12158c330932ed0eac2c1aad585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97393120c4e3fce1182e9572f2d5a9ca586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b60007082d19a3558a1367771f157f2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8de3823b81fff4b4079f03c8f0a6ef588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c45a41d69cb207cc156aeeb3731eb7b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cdfafe4f0b2cff92835f6e0099b170590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cbe361bf4c4609ed05b346164932ac591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7530ed38140aef7b1e417fddab0e0824592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452ddd409230ec713b12deb76e1c5725593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497a872348e094cb63ff7eb28a22e8e6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd26f3a944f087860cc0a53725c8afe3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0b7893c389d60fe7b145243532e187596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9babb7b79c367d97ab64c9239f651bd597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f437d0793ee6bc6b54e0e69970fb32d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cb06be512117a9aaeae306c41b17c9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667aa96d7bc19a82806453d14ca9cdb4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5408ebd963e0cf935749ae1c86939706601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e9cc0b7251b7870bd64da098176d64602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13574343158eb14c79164f702e008649603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d789990c41c7cd8677a1b71154e329f6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d367a76de3530f223e85834b36777b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e50fcbc2e52175aef60592f76325ff606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5b542231bc34a8d51723e4c8f21995607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e769d28abaa87394f0e1bbb681ddc4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee239115eb07b36c964c6ef75bc88534609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860eacedabcb66f752fd9abfb389c2e5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c74756ef832f3e6c83225e6080e337b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23620a1dd7716a3cc83b8c7beea697a2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bb56140eccbc5de3814fdd37f97120613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcc4e3797880cc35d4084a900cc72d3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0259911aed6c948a305022cbbc155c29615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1e67bb7c2679a752c635c8ed1788db616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8c581f041c54a31de63a190d0588c9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d434eb36eadb84ba96a37773bf6e50e2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5885767f1f35ef9388e17b825e14d414619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a85b9d711420b4e072586941c942b86620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f4c86c6843b2c1cdda70e2fe3b60ae621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bf94a989089019052e03ab8ac062ef622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5499ff7e6c14a7629c7103515496fe64623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a81c16a0a0c3399df4d8ad085850e9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6839662cce79231b87d394ecea19d49c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8c463e341b45ab2c0274fe4500ae8f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1733097e0cd67ea7e7c571f91cdb8a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5be1445a054648fc687a2d7fee5c6d7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd863d181c5eb8cc5318d019e7b1229629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01c6404621e5131aa7cd37e71405a53630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf31130627045794e37072d1eb3db6d9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2870d87025e3d469b6815bc5785302c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcd2fe69647bf8b542192c58c261de6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e4acf98753c0a09b2b0150d8d4662a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f1a9b28928f0af4fe5c8877c4da291635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4444336afd0539650907f9c37384777636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15de209389cf86e8a8145a7850ea0882637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2c7291bca8f71752e34012bb47fe16638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ffdb9ff17d4e6c1fdfaf3736abb688639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc43bc343e049c61c3e2cc697916d46d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30d47249d63cab03923afdf98229ad4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b579cf63cbda93449762d5233b3baad9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bce842838d95f0129190a388c7ce5ee643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d01cbe853164c9d697ac67ba7fa17e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2133940842b6dbb311d4b5ed4cda9d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9347b05b5a97d245016088c1b596f404646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0d0c7cfbe531a31cb4527ff5e9e711647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d3dab736dc8bb4d341052f028053e6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7482632ed44447df6ee7681541f4cd649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca7b8dbb21e93f8d1068f312ec81610650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dc9d82425efa92a4f0c244029ef507651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a1f3ed6ff777d7d33f14dd7205252b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2884cd78a745df48d71e3c5a09c44b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3614826f0abbad476ac74d8a0ffec89c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d833e8ea88002c441a791517f1a95a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8a2d38981fa61ce061b27bad325804656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04189e565ffd6eee57ae346688215092657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b51b4075706bea17a0a0ca6a38eca7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840a890a636d54d07e4eaf02ea9fc5b5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82932826ea7fc2805b1dd40b097b911660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ce0476f15fc2c2f9b30c17713aa0e5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848497a2da08a04bac7e132a03aeff63662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9654224e88e5c429a2d1a819a3f47765663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0802ad0e966e445b70a85cfcbdcf53c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dae3f2945ecb23edbe6b8197fffaf1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec0024329aaaf7c25741968ab4e7de0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e530c7711f157ac2f1322850e09fff2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829b4d2f3a5b84cbaf31c2b1170b4082668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9182040bf67eb3fc848d85f837d6ffb9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8363f457c2301678257feea48ff84e7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e0afc0613103b75a049d50486c9d61671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c65615ff5c2807b216bf46ec73d59f0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43024914622395fb8a883b9e16735110673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2457dc593a8eaca0e27a0076d1ceb2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63377319992d2d24e41cbf377d256920675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f829e52bd7c854725906297cb0ccd9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8696a1b8f4c2b0cc244d5a02a1f75349677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea821dbbed0103a0e8fef1577665bda678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0307985ffb852f4e9de3b132709b6e8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa284790085df815f7ede2090e345d72680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4438b89a060fd600bd781f3dffc7e1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a586920ee8478a6a1005ed37bc5caad682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029e4b32ae0f79754afe5447ff37dff9683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1edb5df60ac7f291c525c5d5dd9365684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bcdf444ecd47688f650a575601c194685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ac9430177a029417a778ea7ae06402686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4893f8b2e44653cc47f4d226eeb3d296687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0f2facb61ce58a35a854699f0c786c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2faeb0199af3e9b58b92ae1391b1acf689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b78f807f837969047d24f5aeb63f210690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7d3bc8ee51f430f59f8a35f2a0910b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b3545e02d25c02e03fa9d41e69af13692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549eae858b93d85f677b93e48d506e4f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bd99dc0032c52177db93b6fd0cbdf0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0810e7a2a3af039b815ccc2d6995a1e8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08ff1b7606bdfc385213207f1cb5622696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b862eab2c4198e6fa48a4d2c7f22a5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e3b2157adb786acf6eea5316b6fbbd698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5f80283abb813de97073b6046fb253699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb466dd580bbc9d06c4569e422ad42f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f564507d5b0b72b2f136f1d16e06b0c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d742c99fa652c35043e28c57bf1feb702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2218c88ad05d4128235b8433cdd359703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc86216d3dd49cd7b40d4630d345a72704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3563df1f7b70da87f04b40e73103c7c0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7055ec0df10f28b63bb29cf8a9f6523d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb655a6a1622043360c28596d51f7aa707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de12be45915a1789d544ebd3ef78778708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d9a9438148b54d1c3568a4959836d3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82deb7105df249424c0433e720948ed0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667c20263fe8b1313c0d09a83170f07d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52fc20d0ff13c78199cd61a5f51f321712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9198b3f2f4270bfbef4416afbc581aec713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f5c13ab6c24753e8c515caa42e2b0e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4068e23d8073123d9b2c4da40be342fb715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a109a89b29a18107cd228d6f0c1fcae1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5775c4013f491d575fb9669d403652717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ffb66c2ca5929d8b6b466b329ac8fb718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7269b1c10982e5afd7bfa44956d093e5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d1c0f8958b8b4b51e7f5b4ccf5dff8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9952fd5980bc8ab9f82ef21be797390e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311b201c96ff284ec90a0c3fc258cdce722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b53ef5297287eb2c3af3ee459075067723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ab7d5950a4d5a3158616d558cb3eae724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fdd0e8e138c3e78c9f0a7719829505725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f37330096a1f827a02fab7dbd49503726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13485e5fcb41e244aa55cd06a57b4d7b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d85a5891b416fcb330df6bec0d66f12728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28d6972b9313e0f358f74f3c295dbe5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4676453eceab057d7742551dae723932730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60451d2f032d0a11e9f0f3f5cd75317731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29b41eff163b9cdaa6cf32bab6f213c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c9a1dd300fbc229f62033101fe9776733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ead95b0a85a6edb045e9e527061a551734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186a9d7e9e70f586dea7dcfbb509d45f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52c70948137b9f0cd3936d3c46be98e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca94a1906cb77fcf02276efffc10d7c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9116a52cf9685bd9c3f01eada44e6fd738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5732196f3efd20cf057a70d2b09b569f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3634c76f9362175e1c0f61a1358e3849740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab95ed81eaa5126c4b8234e862030f3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cac1769030c83aa31075cef60d4e549742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929e36907733435e66a95938e314c544743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df1906637b810facab7bb8ba073e77b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff23f4b2f8930ae84ddb53c51881f9c8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb29f27a19390e58ef6397b5918ff6b8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d7d8e177fc7fc41ce837da391859eb747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b49eafe6f41b9d27172388e4edb44d8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e96845b733d2ef0b0fb815f3a764ef0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276dcb0e39a19c43dc5f0b2b3d3841b6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38db0729e0759a906d96f17652bf4239751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01da4e15c2e210942c88d5c913fae598752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4971c99895b12144f3c71e3708028642753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f2bcf3fe7c9ca2073cb22a5d958b07754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfd37cc74323dd010ac9dc854f6368f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93bd5d14bd444a51f735aec94fa1d27756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be84ba32c42ddd8227752fa87667b1fc757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9652be6f2b356b04baf43600f0033ea758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b14c60954cb9adfb371e33346b49d1f759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3ca619695376ec19a55f124ca9e8a81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d332c38f84a1b12a643eabc686eb2b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723f6fef42abbc34717bd9a92ec4e2be3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73aa9da90ee6631ff5681c55ec8cdd64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce3ec87c3eb85ae3a073ccac1aa91ea5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ed1ce359051bb376f83d7378e123186.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c674ea4ab094d0c3f19c50c8704708b67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4be02cf6d95842020778b3cdedaaa1c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bab6e075b95449a672b84c4d011e609.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe784b67146a95e9d08f193e288496810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97d16b33c58293c8d845d7edb5e497011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486dbbd91a24ad108a421c53c2f0a4e312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf8a7156e9db16be68abd8b865eb5aa13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a191364a2a69736e22d3630ec3cdfe14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ca7051434842ff7c5163abee86448f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be72de4d979aa2c2b04cbaf0df8fe0e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2577207dfba4e0c7f76831c7f5e2cdad17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a7aff7be6de84e7771dda6ea619dcb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e81021d5334bfb56687dc2663e0feab19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d4e98dc1dfc16c5ad542941002d66f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9732f683408a41242404d9f82ef65321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a888bcb6e603b8b330a5b2452cc82f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936023358e03e433db61f255691da5b123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dba2f17de9273526fbc566cbbd333d224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df7db5e28982d2ee3d24c0ca8d4d20725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261c3501348a7342ced7acb940fed9de26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2ff6f5971c81be5b8e806305a9b89627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cc1f1adf6c341c123ac478f66d8e6028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b385f70a8ccbb6a6093785186bb7f9c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f993e82d4cff717ff80390c4fe4517330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571c43799e6bd71b59bfb5a8eaa3954031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3277a3dc1a1900bfe307866406bc7a9832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ff2d2837f5c57cca196c908a8e0a3b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981ec3895dfc499b41e059cea5688ebe34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254ca1ba450a0aab38efdec8fbb06ef835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b963dbc7bfdc3e962a4890f43ee58a1536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd8e89dbf16d0736cec74ff8c87507937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9e83c0d4c2df78a6577e6a5d62820538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4600c65386f48107d7e2ad18e88bca5c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc14c28be5107d67d59c99e154f96dc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c303073a3bdccf0c8419ce03eaa8656041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74657a2c285cc5889c6bad7704678df42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108fd2d463e062f229eb664c5168efe243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a21df8049335caa61396ed2b885b4944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fe74848ce972dea2da103c1d40346745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c00cf4d98a75468769126364601f0b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd41454edb31f52104d4095ae807ff5447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d5ea176fb811a4fcba3e6de9818bb448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8c5b770361e87fed41a2509b877fb449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1619b2d00faa572e40feb5b1d60e4d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413e9dda56f5fe24913cc5e3368771e651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cadf3b6fcea5bdafa9690ef3a1d0f752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f00aba20ce7c680679ffc5e4f9d65fb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55636342632dd5198c711ccf915fb2dd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d0ee4b2cc29de3ff46c45f5aa6553e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f42cb43552525300f0ebd6adf24955b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8c9a4292f13d9e78d7923ded7e8fa557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59755b75e9512c3ef0bf3b77ecc173ac58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78969d495c7162fba656ed87183de3f059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8cef1ba10c54fd6325e3c78f73593e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd67cc141c1baecc42ed01a8f8ecf0c561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda57aaf1fb65b22b56a9baaf5e4472b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a00d7215b5f6795f2cdb8a66c5c55f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dd5cb193d216e268642ac964ab827064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ec333f75b50a811d54c9c7afce3d9065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98fc194983aa09af7a2ddf826a7eda766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aff16ed435d010c0201d36923470df67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d057a0a1ca4ce72ae0033f0f133a5168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c441c8565a9224263ff464a1f410b0e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e25810461d94e91d76caed7c5e91a5b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0c21914e958388c328e1d28806da6671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eead3e31f7e977ffa77d4a39ab3bb0f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bb7f061caa51dc24211afa19ba17a573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9d3b947b08bd2dbcff3356a2a1bbf474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe78511a0a5b50976b84a29b2c0967f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6835519b244c52ac16169002bd3c5de76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f23a6e7583c2b5b788d8286c17f4e277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80be18ed8e17282a1f96a5a47a481f2b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921f7713b0dcf392bcfef9efd60df8e779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b954adace016648e5bdcd26d75f3ad0c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d4dd7bd6ca65ddf7b546988c0d093581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b472be5e95d1dee43ea68fb5b79f60e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390359d304e58df5c6e505befd07aa5c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6c44c121d3efbf0c120bb8b7b4378184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5632cb2d35de4adb6b2c567a9ba89a6185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b3e946279a0085876b921d70bef88486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831cc07a082773ed0ff04b00961bb7da87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dd2ea63c5ccf942123057bceedfb0e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde44a45b59f0590ae3539135f47dd0e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26613dab45df49e1330042d5fd41298f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2288943095928f4c6a5c122e796bb5691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093afdee0e02e80dced11f75ace4c70e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c705268d444f0e8cfe0b3b540a36f3193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fc4b06f2867ca180c5c8badacfc53e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f449a1c8200ee11f27fbe0183c0816b495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eae9601d4e9011b8679422bdf3fa17296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ced7f2ffa70f6ffeac5f044678899297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d420e888204622d683d34da752affb898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfc20eae9cbe5ea021b3243ee3f808599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea08a11d4980bb3fe4cfdf079b9ec35100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d78cedaf11d9e26d16ff5e39532bbe5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d16c5e94bce3b7d9a810867b852dfb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b27475db0ce4eb12b210e55f3b6680103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16642eb98f49ff10c4d7428d78288f18104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19babbec806fcfd0bd59d65ae0b04a76105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceee58720e50eb126cabd26a4472b40106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e0133bad034738ca57343f24eb39cc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83da83c692c25ed34893dc3e610bc0c4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f474192e48714f24dc81e6e30803e55b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732472b2d3dba0042c97531219166124110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8f5c33ccb87acee6af5ec7d9498c7d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa287296ba0a6515e6d17043493b43cb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bc41aed4cc8223ded7d6fb269a0b85113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4078958eca216c6ce5c7cf24709ed9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1854789a3e360e20110ce7cc62a5058c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288b114287f2b42cc8abbb9c0a83f68e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673597377aabde3cf3fc22c1acd6d5a5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30422da4838c57b2662390f8c8019991118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3c94e769384e06c3199d863a1fb9a7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621fc259031b9d95b7c4b1a9afed7f19120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424a29390dbfc0c2704993d344a13f9b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b1eebf436b8dc54c5c30edf76617fd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26dcd662c03e44b777e76953bed5147123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0881c6d347bd28cdcfca6e3c212614c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1dbbf7319455244390a3e4f3ddf42f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddec6c94562b6ba55e05cce4735611a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee1d15e671e4ba6c739e82225f87a3d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a16564530ef0c6f6f25fae473b0dce8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f7b240433e1f3b65be97a2c16c2beb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87204b06cddb071635af55c1c2815c83130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d4ddd2941900cd8e8bae99f17246d6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d0f3334a5adf33fc0cb28c77c29b0a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0132c3c694d060533b58070ca370f753133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b51201003b7f2cfa39ab61a785f73f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfd484ccaaaa0ebf291fad98c61e77b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88925d22642c7a484b1fdbad597a956136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3755e814641fb10e72de7ee177acdfb0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cb4057f2c69e33d65e02527ee1870e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6f8372d8fb57655f03243a2c328e8f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095525899de89f2041cf53c77657dd5e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d808a83cc69b0d105d44132e888eb809141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017bc31b635fba369636a7e4e40b1f16142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a773b2950f3d254b970d38b494f117143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d7125b18241c4d18ec2eb4a27ff4ed144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b41f57164ec48ca1f34c2603328b2c6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5f577da2afc3c2fc43c52cd3f1ec52146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0025246b0ca0707911ca7a7020229297147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccea084375c6e28991c1a50dd29ae28148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9c056edbbb1c876cd26587864e4e4c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc29b52698f7ea40e8a1d8e660d4b72150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc347fd499f8abd9dcb99be5d87aff6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381fe54a247ebbe79bacae75e9fdd869152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab57dc4ec82cd966f62ec2edbfe37c6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47c592c65dc7e86762d85dea89b120d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab465dc9540ccf077be1896d4d52ad54155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc983d5939054d0958feae835c8d8d5c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b95af8dd9c654ef376a6046c4c094a0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd375a3e05ea4fc706b98b384765f49d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f46db441eb91591db3b75e7029ba9b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9319cf034a392209ea26d1ba23bcb647160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da06ff5d8d176fd1eac80181e53affce161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef11aa0344947a801bd4e9d5050aa39162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdc9471b3cd553b23a87790e3426728163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0b63d012d40f0572c1c21999cd3ad0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3819236124f6405db8ea4de96d4c6345165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597090700b2bac65508d340c46eb27a9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8383ec4774f95833b223f3aab23959167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074ff9ed512ef74eb21997302f244e62168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb863bbc93b39b6aa131752ec10f72a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2e204d125504bb3c9e5b9448a77291170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4698142ccf8d16f1c867756025b237d1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8636ffa635ddae4ae642164194201c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c2225cface6c855a0d102d45ce984b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ec5b490e19eded5d1015ed6a0b8633174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa302060a609294346a310645fb204b6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7933ff7e81e18e0e9bc7eb10e056ffe176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafe8611f0284a3c700dc6fad957b2d7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2cd865a094604b114044e21fa684f5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d694d6aa908badfa07ad64944819f5c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f205a22da0285eb02a9ab3d7f8c5dc0c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6c84a17f6655083a7bf5159671a765181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca07008bb84dd0c005eaf1c457d585f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4dba022fb0e1a173d4d94df690e35b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeae1a4df82c31e83c6213451b189c11184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed2343f0ff23878b8ac2c73c23cd000185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6420ff1318fe146686326c63dbd8afe5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb00bb92925c2902bfcc2e61857cad9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5598b7b87bb8364fedb24a7b0636f814188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d63a8fa24257eb99a9a54e828bd7186189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879cc04d9c24264bbe56de7cfbcb1074190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82250ea9302b91b633926d8eae62987191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d631a9e893da2349c70f4271493c3819192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4f9f06036c0a9a825867021796d098193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fecd4a7ea62dbb50ad84cdf8617a0b6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3091687f59adaac64905911636fead24195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b152b7277d57daa03e2446141df401196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0159f7233644c34b0e40ebe2ee1f2f3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5773d08c66024f0f999016428b6dc0f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd68398e5b4c8e279ff44480d7217f7f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00afe4899ef6d1dddfb391e80c7f266200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cb478f479ac6d094c94363f94eb213201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300941083be1c9dbb16e2bdc43ad7706202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74146c5e9f2172bc3d845a140b8984a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623125e9cb436151fbc14374abd0b787204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d794460bb3766f0b152f71dca1c7320e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f88910284a56d6271c8e0c926123ee206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fca0a2a00ddbf670f9d64acaf44f1de207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5199323ca7befcfc6b85fd8220d96739208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd12da9bbe899bb3c6fa9f5e49fbd364209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9e63df03bc0f1a06f89bb3d233c5d9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222af2db88ddfb41da560034e2a223f1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f562d95e75b3dc1d8f8564a8e973543212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f188614c0c6812447de023c275a1a209213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7dbe12dfcdd978553584d9281af55c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63a694ca9afe6e7b3a0f1b589b9f9a2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5a2e212b15105e0c7718e1882c9825216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e75bb319755316164dca9c7c93d2403217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74813e361ea06d41d13c7c5fe8dd3fd218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966776611182285c16443e0a3e747ef1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ed7730dccb769144e2b8f6592f4afb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ec7b1b884398c3f2ba39b9f6ba99ea221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae422a582420e4070d1966bdafded37222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2788010c554daa9e7c4097b95f60a3b7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79fd5c1a69ed59d1b70369cad835ece224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8138cbca7d6ec26c82cb53f5a2be21a8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ff8b1fca55ba8c4ef7b9ca6b0b2470226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d40d623f7d4586fe0fa1360691f2e4e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faab346136e193bbf009c7b4573c9eb4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ed307d81d2f310b7b982a69326fb24229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3569c21bbbeb0c0086a9e43b6c531ba230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c84c42c2d4664a0fe7162597cc96e53231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecbd59ff133a50e062642d57782cbcb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078c4659a88bceae0b9d69003c959f02233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7949eb637ee867f2ca6dde3065be316c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728c30e9a6f4f54b76dec5db5acab627235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4db2e64cd54df31df4bc10234dc3c4a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab98d992a149118ecd5fb8a8cd121d06237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c788e093f51b1a999086b4432315a4f9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6077e87fc5bb6ba208e2d9a4695e1a8c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6cac3031d83dd28e7f4f26cc6a4d14240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc0e6c9155c13c435fe33458d67331e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4953bee9f3f08773c9ee67b657d037f2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf12e88b9e01fb2adad20256f18c508243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720b996fb52e85f4af60e7b2792fb907244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104f8d01b99ea40963c5d19d38be7770245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7751e01ecbedd2778f78ad4954777b1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24c8319a7858d97910fccc3accb069f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fd6c18cb6399ee43a5983151573406248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61725ae6581931bcef23126cecc3b050249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae92dcf3077db4293a648258b4b9f80250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ca17e3dd79addfd06e7b5d4063973c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef72c81a2725f87b3af4717057c1b470252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadb1763a6704245785980dae2ed4ddc253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f264d36182034d5fec428826b2bfa1b9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bb965be68ac663aa3489844a5e0610255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b0e82dbfbe8da195f790a4fa876aa3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd65479941c2b389e77f02818aadd9f2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18cc1881ae58b4eb0495ae486b8d887258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b3b1d4ae088c7afc01e54927e57d22259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa832fcb7901b9ecc1bf538355ec53a2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339b2a96c882f5e2081a0bebdea765a1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb2d711356c6ba3b585e4a34350ffbc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b121e11089dcfbd7faebb425a17a0ae4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71a24981a9fd17f8cd03aaadd4393bf264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa65e478eb443c38bdd64d4c53b9848265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c1479c3415861b37cc27b810704920266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27e7019cbc104bfde26d36ca3cbb526267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b159922cc0116e3af45a72fbd282eb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80264536c66126273fcde429412c2d8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbff67f6668c1f6301f3fa94125e4fba270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981ca0dca0b5dfffbca0416b7600f729271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1edbe993f66894bee0b0f56659aef98272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0f57aa19e59c3a26b335fc5c2df19d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72c566514d628c7c80f8f25c9ff36d3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e042df0f1600bbba6183e516beaedd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b788ec604cef8208bb834a808190e1a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e84eaf930c881c971acbb6e218fd14f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a07eea13ba779b2f69547759037af39278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36261a1d030a1f0dd14645b7e2a4057d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba49ac53051b2e7e47c563fdbe2db23c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb079a6279526fa079032f5afe2c6162281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18315e60289a9b55bd3681329ecdc331282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4bb62aa25deddff134efc9fbb416fd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7764e4dcf48bec8dd22f55b2c715937a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8958ab0a1c16ff578bad83d15d443e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d08631166a3641e15546fbac2d0fc5c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cba62dd24b728e97186785779b002f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1252cd3e11e12829b50c08cff55f860b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f82fa05e6756e25cb82dfa631365b92289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ef60f232300b635ab574c3a458f09d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ce42b4a8de14081a2f284ed6058a84291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a266f83238644cc8780143ec3fd7558292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c273e57fcb0b3c9d4636ef2c21ed9f9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cfbfc7df75ca2ec62a659f08761b18294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5497ec0ffd5912e616c6d109ac3ee3cd295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59833952f6ddb028d2891ece22ccd13296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6620c2dced279087ec279173df9161f6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600113ab605ed4d09ca74e357b760043298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1486e003188837d9ae455acfd6aaafed299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d3c1cda8e937cf1fb738a08485f75d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341d12adea3dbd451112bad20f1eeb40301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d8f13f788adba932ef993536760755302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647039cc457dcbfa271a1ca68c92ffd9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11931dcc7c24b278ecde60ff1aca697304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb661cbc842f512426f55b5e9cb74d5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f346850f637006133e3af4514eea6ef306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f478e7974f2be6f83543388605c24f66307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdbfa306f563e75249bd1362c516555308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d6baa0ed1e075a085cbb43555877e8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f018b759682f2559e22b767450972c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88eb047f98651e9455efd6f43d27e6b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9cbece43e685e0a9d9e134cdf3d383312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f5449f1ae48b3b9917be47fa4fc972313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a829431dc4f2a8bf30f83735d6aa91314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3e50c2f0597b4c5162b703a03dfed7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f63d3806e9daa80a53994238539ded316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d620e87ff0f061c4c8f2e9ca830a213317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf3081b42e08bb07f72c48535e16340318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e89754b451b23c81b2378370bad5eb5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55fd384268c1804db007efa2cbf01f0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c59115420c76aa410116ff73b1835c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b22ea73854ce31f799d9387e21c5477322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1281db24de138e152f54a8ebbc6405f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f04dfb06b057aa09ff8401c7db83055324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5355ef1b36965c43b39b72751d85abe325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3f1cac51d43572f77425852d770662326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634fe6619ab260cd0ed3702033cba037327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f06ce8dcd01d3e68aaedca243613ee328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f784dde129fa550423d8244e91284f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f32169febcb36132b9ac4d7eff29764330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166338fec189738ca7ee02f486472f69331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cfcdb6df8dcd9141e0f6b39f63d389332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27affe741495e28befe7025523554671333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d437a0170817516d7c0afd916d0804334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055326a78ad036360133fffdea50e6cc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725937dc2137b7785bc4c41acc57e184336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9807dcd3bf15f7f8f74a000515f57fd2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89482f14cf5c869c833aa6551c7c0b85338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ac4483631e9975f568a61393e1deb7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592102fd32b9c12060587049acbb7cb8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f090b5eb2548a54204a9634bbda254341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c191d8d8dc76fff116e7fb5b531400342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6d86b7d0c1275d8a1dd46961c9c9e1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d9f1a3a12a44f4d7594c7eea1e1255344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b2c7249b9a045d533c8454b335c372345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa34ba1b06d3c63a58d82c6c6ad6210346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456bdab1797b22863f9cf94ca24c2b7e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d626585f05174acafdf564131380756348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06122941d50c5c7798ecd3e48fc66ada349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ef110f8e8817748b76f537b215caf1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd925f41835af16444c10a989847b9c3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d472eda079e24d0a76866647dfd48663352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3563e256996260ff44ad7b072f49789353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62a27a90ad537004da3c8fd6f9d6e2d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b829bbc0f43f32770dd9aa557f63f33355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2bdc5ccccae501aff8e02856867c80356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c176096a38e7462a0f6568bcb432086357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16ef515473fe35775d2cc1036c04575358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2db38c290269549fbfbe0a434d6675359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f26a55e4cab275493beddc34c361881360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c71b7c552341cc071ec9edbe2341a3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0d4bfa7d159b2c89b769db9712e91a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848bf3cf9ae75773a3562ffd493bc753363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8362196ed85fe910385fb9762d62fcd364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f90d3edc08ddcf52072e2b580ef75f0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f18cbe990a415e1521221d5232fb83366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f49c5c36f8229c9514fe2ddd74e7a34367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85402ac0db8a2bb5d6ed5717756292ff368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa5af0c8d75829da5cf255399e520a2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b199d9584ab3cedcb2cfce94ec7fb9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f5bed04eebe0a189e9a02a69dcc02b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a4d5a4d4498f2de9f0cd430159bc63372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d12da4aaeb0adc4df7885414cc0bdd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a7e419302e4b90dde3f9384f03cd58374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b22139069d5763753ba86e060f4dd3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867d76a9a392d48ae08746ef891734b0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5c55ba1143105b11699704ee43a711377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312ae38da1ff177ad47ab21acbb313bd378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfae245962ae203119f4b60b3edcc25379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c663940abd4cd981a28ab23de883b2c1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294575e3b95e82dda4e9b40cc39e0d80381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944ea59931d85964624bc5e42a0de2d6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb39a7634e57232c9a9574146d3044e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0c84b5f9aae0ceda515c94e527aed6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615d2d9cd2bd08b6189604150a390c1d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0375c99e0277ba5acc021b4dfa2acb386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef814c2a76329b21e1ae6281dc2651f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c73ac53a117187a0c8f06e7bf5bbe2f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177385a9b1b7f3a337198fcda5517eaa389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2930d99060b9550470f725508056e154390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbe988dd1453f969430fc11253983a1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bff1472081c103b2aa0202319ba51f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ef70fc255d9c8609d70efced0137d6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b8452caf2585213af3601762a0fd71394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7fa34e86054c88e7e7c060131ab7ae395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa6fd1d525f4d3ff0e562ccb046b5ec396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e288869a7802387cba3f6d979c98352397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d810b67a7bcc91c27ea428c634be92da398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30902bc7758aa9978923b485a01b4bee399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1924d5f406a129c55950e779228a27c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379e86bd942f80e6697b396c257963b0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc43ece4e64b3f09a43793cee49daab402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1176fbc7c1b9aeaa6e10e07e269c5d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc08a9e2dc664418671206b59ae8d1f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf2aa4e65c0e9fba32e01d478266750405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f9d89da410fe933364ed81e39cd189406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a21fe933af5ba5c4e4aaf82c3d28754407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114ad6930a52ab83a3dd7415a070cdee408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09c0f4904c12d540503babaddb2005f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e36bd8185b337c75c675f439e20785410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a867e3447cf3cb6b368e83a3914027a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380afe2ba26c139a7184777628958fab412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b27ec55a64a104411b1f40f197021ab413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcaeb146202191527f567c5995caaf2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56014892e1f58b1422f23137ba67eab415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1c63e46fb53979821c6f9c7ae8b973416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c423ba1e80c0e8e88280d5bae111cdc417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8916b957eb6a4b7371fd3b61106511cb418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b056082f435bb6f8d92beeb809773700419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0675205e900fad1cee3a9e6340244738420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fafb0f0df4d59c81b95831cfe98ba6d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eacab40e7685bbce7e7dd310c9f5bb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f070ec2f9254dcf73b8c791b50ba4814423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1f9bb16fce131ef0ec13368a7aa6f2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0079b872aaec88fec562e4beccd1fa425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b1360c84afb471201669b0acdc9b68426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc07247bd990c6abb1d7c849dd8b257427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c177fd4e0a9d2bab4e718adfc2b7b67428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4925c5abb3b37bffc619065d2f3c1a1b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8240af4471d33aa5bbdb98c9235be95430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af65569ce2c95e5ed6b8ccbd6f00a45d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7414e0d060f7228fea24f32dc90bb8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f252f0f0dd3eb0602a9a4702ebc9653433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde54051a8d3c98dcd0c527657a4222c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1a97993833323484bf4aafc31fd601435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544a5f33f3bdb72d083d7eb30cfcd4e3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041c37acb43d712f1461286423699cb3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb3d1a2f319a77a84d961405d9608b6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4901d9fea7ee0034483f680d7253ca15439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a347b4684692394a763c672c7df0d075440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6613153f37a9c45010a9bc50ecfee7e7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373dd108b3a9be30710f307b8fc63e37442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80ec711e888e61acb4e1974f4bf7ecf443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de096d5776c6b1e4665c903f4281e161444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3278e5003cffc821508b75fb3d28be3f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2630e06d9d45549d346754574ca64e9b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8e25f26ec6786643a15803730ef5f0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529f76a9388c7f44bb780dc8c58b6f39448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1429fc237fcc02c49be2b0966f1864449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dab1a783052b255f955da6e7a4eb2e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ad57eeff2542d9c68293de6b96dbcf451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8500b409b34df373a4a70aeb22ff22452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10f8d7d998ebcc44bf1402641bbddaf453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c935a560c7855264b9dd6931ac756f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1524dcc94bd7cc1c36f7eee31ff4b8ed455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1208bb2ba8a2560e2bd0db12c285c8f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a823679fc203d7a5ff6b5cb84d745f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df8e4386ca63f82aa08394ca882b392458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61119e4e3bc61cf680d0eb15481a016c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f65115d8b15c18b28e20db591c5cbf460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42da789b81a40b6b2c3ac0589a030b4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7863384d9a4d244d5481eedc8da31761462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa9938f6cc3ac0f81b1fe8e9b036416463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa0ed490453b4a0487464812d37d580464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f63bd8ee078befa2f939375459a4a2a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc31364fa78ab39fdc529f1651bbd80466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7344604538a516d0cd98f97f900a0a27467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0926b31468ec047ec4ea3a84a45910c3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddfeb4a288f05684f1d5d10c18fe7cd469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fa5682dfcbd5632c9aae74ef3dceb8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9856b6cf88f2938d0f3eae9b60cc81471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab99c07290ead452156350857921f1c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac8f40e543a0925cb20a0d3bfe3c836473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc4031c6594fc16d1f719b6bb35aa79474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefe1715c9f1ff9d562fb3d1cf35c9a6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1394b9852b5b110be7513a5e05465ecf476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb296a05d37cc8e595871297ce051ee7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac7a037674dedf3417df1a05267e9b9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87d44d8942dc2883081d729c26096be479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a3474d19ed63c5f94bb3e3a86d0d1e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16251b4125cbd37e8f28db577186895e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf00ab4cd2b579e4cf040793427b377482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3112fbaa3fd8f265a4d039ca46b51c50483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf384c28ccdc89df4a53906248285df484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f588900a0f94c0fa07c8cd60073198485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd21cc37f7b0efcc6e5289950e46f7a8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdc2ee65a5b27d448252bc025b939d7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0a769ab3c9b6fc6b5beae63938be33488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af6b688187418794e11961efe5e1c3a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a78fc05701a97f69cd99e72255a0a54490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f58dfd7981b321c5bcd489c2daa5778491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa783f7412b30aa70b9d51aae37270b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229444a2a904643b569870fab499200f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217d68e2992aea88ef44b6a27a7c3527494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65349ba42349c0dc1a3f87e04f592c4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87a7b458f4e7f6a8dbbadec295fe71f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf9111ab01660706195fd154b57a8ed497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4b149af63ca4f5575fab97a25175c4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4309e350d1ead3e6d58e5614866becb9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49338ef361397d8e63e92dc76b40afd0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f51cb0c28f5d21f5ebe57b0bbfb9c16501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9b14be80c112b63747734ca3574e1c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a638c83e11c3f94f5479a4b135c67ca6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b985bfe6482ded221deeb6a66e3b93a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0223ce0eb42953ed16144a718f5ef340505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d1851f12fc34d299681f9f90b06ed2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c672b19b82b1cc51cf0bb692329808507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f60e84440089d317ba67255950d3a58508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3848fd425cf4c6f1b5295ca2b22bbff509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002e0b65ab2a14cf6fca8302ca1fa4e6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368bd8c6bef3ce84f4edb35126daf9c2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926bf191763bc953275321215039ef74512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11971a7097af83664c4b8e4451b201d4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b8455466945e928c20528ebad13bf8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb1cedc7f535bb4c3dc424628805027515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ea018e50776e9d3f7570807e36c717516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8419b1f9b14b06995e9f9cff576075fc517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087406cdeafc1b5f1b82566b8b57552f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f447e8bd4961e041a055a97d7da780519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0bee900a7b986f5f6812c3f606d4cb520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f88f4ac27ce575e214ebbe7ea619c0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55d7713795e309e055f4a4c2a695aae522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3a1f3b545346db3666f8fecfabe45f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afec3c24388e99600d4158b9de472d55524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5c6e283cf07b6076587c655506a15a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86841d536b291d422ee8ac8b74a22c06526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0544dbd5fb5fa691ca58993afc2aa76c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6199a403a6b98dbe12d597d259301e88528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205ac109782b5367568f0193babe99a3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a60e6cb12d87fa7ad2c6f03cfc98cbf530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1874820a80e9521a8480bb9b95e9248531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8a565c2130865e77db1e4c02c5944d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4643f846329e88b6b8d602a6e58032e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d1929152d7d7d0fb6f9580d25853d8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31495985162a8f44fc914e80a1a79167535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beb2cad964c8ed4fc66aed9268a5be1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ee5081c0484c48cdcfa58f80d8ddc3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a396626fd4cb186cb1c68bd2f3e613eb538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fac2771eb1e9bece54fed476feacad5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b4189b222e83b6543bbbf0a9761619540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88268efc5c0c5f42a848f1ff10132e2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366ca3fae1ce5cff9a18b061e98475e3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d6f67c1d0a6c7dc4df40d965bf3b28543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b56f71391e386b066fc4eef660d722d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f3705cffbf48bf39a68272271513ed545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a58f0fe46eba2ea0f01be3172d5e4af546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566e57f8fb0fd4fd52ce126eb3689343547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eb4881a70a25abf01b090bcd390da4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0231778056d45776022d2d61e1e655d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7d3c6f8943373031d9c30a8db9a5db550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266f98405f40f447924b186535905f8b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ce50d30f22d8a49196d8f5533e88b3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cba4c19b4756605aff52a6766d8b213553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed9985daf7c6d376cdf51ccaf2d7cf9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e69fb4fd03ec17ed5b67acdc5b11da555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159d7bb6c62cb286766f2f49d99d6bdb556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4033b45668e96c74ec199913af8f2c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091f6317568f481a0428c0aec85a75cf558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d90da68b879f64bd603ee98a8df74c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944da8b1e4e800073228d615c7dc7337560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49495ad075e62e785a66a34566e220f2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43470f955daf8a7cde36bbe87e1bbae0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c3656b11e692a9b89072ea3423afa0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb33690a82db6fd4ae2dfab7da5562e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0e2a33720ddea4488c4fa5a8d2c348565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4ed191db393ec3d8390dfd67926523566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e09100544367cb88676611b44256221567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6395bbe8a168e60f0d92ed4588b9edf0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59348d484dac20577a409fd70522d296569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbf7689687ccf937407441bf3f227a5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2114bfee381e2ea58f4502164935657571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6888c0ede58df722bae96c6e5ebaf752572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c17a3d9b0f96489591540d8c4ed60e0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0c4a3e96d2535acc595b368c218794574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646800a4e4cdfb132edddb94e73948fd575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06da223375a01945b4ff7412eb67da4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203ac1d7159e863ac4b739ab00b2f524577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fafb4801c7aaf4524fe723dc260dac578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea93cc468a59f4b5e54d8308d538152579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ea49ad3561e35f879130ae6bfa6127580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3182d0e4167971df3f629eb4e51ebe32581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7115d131f9f529f84a7b53286c4c75e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7079de2370826d8040391cad65a41f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33f1a8bcb87d6f3eb8b938805cd40e3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d061acfa21cc7182770e556eea50fbee585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2281ce6d5daff0a61286546f65a527ab586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8dd286def72b6a8941bdf35ea7abee587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b642333bba1888e3a77775c5f06c911588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f799b18557c6bdac911569fd0116ef589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e11be9a08b569ad32e16aa8f710995590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ef86bbe77dc4ecc4001e299446204e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f798c41be837d7060024ff4840afbed6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddb8945bfad5eef110ab4a8ec3af79e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77075ae3f24872e8077be8277e59011a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c87a11e4571ff4ac92d1feabcfb8585595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0237b94072cf1e0effedd151c3be8d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a6acdc2d9525caed9da5715e20aff7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1314cb8b31a4e4521b268dcf1cc6e95598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6a81d2e687ebff8d1eac3cec5895d2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b4eac4233f0ba552a2ee6562d44aff600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15e95619aa4c4df25699c8b5bff2051601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4a2881004ba6ecb8e327622c93373c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e605f964957e240327c49400d5bef3c8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d853f8f8830e88d9b6a8a83993cbb161604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a38d11e441ab6f6ac7788a16b89c79e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434fd68eb3947e39faa9d2789b742fcb606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d8957bbd468957e97e8ac740530dc4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6d3301d091a6df397aec0116ff21fe608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef80a9979afdce31bf7e26c92a1369c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8dc0bbf7ce53b08d362f45771dec3c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cef28571a9cfc70a0503f21ef6b03f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e432689dd3447535c5421f5438c022612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8d43f24ee7853333c30b6d918b7c45613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b850ec0f1042f67cf48024f6b5ebc2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380188ec879546b87398983a05cd8cc9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4783347354c4a4c006affa05eec962d6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28efced0410a53fb7ee0a70b230079c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70324c99f8bc7a0027e105fd1ea23f30618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94892a3d8e2de91715b84866e11a108b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0876db68c25d82bbf4427f575191301e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6114b25c881e6921ae214f285b8a37d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c8405653ef023e4cffce6489e3745e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e2513bba6e7f1a04f63788dae22348623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b65aa09499f2a5bd3511bd744111a2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318ab933b600d834b7fa2444ff32e3f0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95572372bb000ec2ef5204370fb20d03626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cd227ce5e7e9a5b236cf4a48283b47627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874c116587f89085c1826cf53680dee5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485b40f08997c3936b37733de0e4d850629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3649861ef183f94c3309b218eaef49f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097d7e662305a7782d9f817d6130d3d4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a674424807a8793603da8b2f19a7f09632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a94f28ccb146f0c7efc77a7e96ad58633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a654fe439666dd23d742360aea59400634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14429243c54a940bfa3a84f70aa1f60f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e265188874d8d643a2400880e2f650f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f2c8f26eb62d088ec5d3667d90d625637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9356816849af16a4a41386054ec511e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6334e8d205899982ceb4e3d1bd078c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c04cc94ca9798cef2d148cdc1c2cfbd640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8099b9eb5fe07b1b782bab2a3928db7e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1777bd6808eedb9c2528918364cf0b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee906b9fa662ef25d539382d22f0227643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61be7b898765af0e469b8424deca6926644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114a90c584af8cb113fb5289e6e6b139645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b88adda552bde1cec4d952fd2abc17646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4b0d3e32ea3888ff344c936291c9f7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68318a683f0e45b7bd068655fdaf1a2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024a7bb5a91e66c5833a2da84d7ce8c7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab5a9f9c2b787cb7f179fd5f81d6c0e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe15ab692b9ef2102134c21d5295b7aa651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8748e75ea169ce4000eb6cbac2e11a33652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cff7dfe172325f24094ce270e9f23c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b074bde48b7541d4d4077f964f5ff90654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52620a05f99a490f9352e97a6efe766b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9042e400a76dc6bdb52ce4c78037a2e8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b111529cf4988f438ca913419ea9eb45657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231562ffb0e7e91a44f98833cdd63cc9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5c05255ecee912c9297f88f965fde7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17bfaf5b1afb981652c4cfc09be6b92660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b74d3c1fb7ef10fa3a646197afa582661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db201645c6b07d13de93f4787fef7c60662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2080f7830870c6cb95c789de7a2621663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98439dc106c9ea9e37aa5a66ded9506664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6161f40d46d08519f0ba7376470b93df665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6806dd6887eae90d03b3afd5a5a38f35666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d06c0f41fa4066c09ea2b0d684b8785667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f58cb0442b795215571e066f9dc1aa668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacdbbfe2db216a8d7a23a01dcbddb62669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3b8e66dc3f416940fd87d71ac02b70670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f1a4759df5980968ee779764823164671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8382ec552e2927398e4b9cfef237ee28672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e0ba70c966111bc225966bda9e3d50673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ef641e9c2618d6b0c9370d0916fdf8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bd4f838a9e66384582d3bfc903b8d9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bc9fccedc97d3dd8704d242b6425d9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1ed710d7ef7ce1d22b078e06f1c0ad677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4c9f69ad7046cfeb3c0a8581cca99f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c87016c073603ebbb8c261f6974ca81679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87c5a78c0cb54283b922e2dbe8804d5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c10e5e4ab2ffcefbc1143e25430b739681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb54872dcf785ac4299f1e4b02a314b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262f12954b7aa67c860a3d007b422450683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d635893bc7d73a6374b666786713f7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1c2c1eba03eb6fef218da4e42d7454685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ef61a46e3b42db9e95b1902e888e73686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaa463e7e09e128623533c364bbb58f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c9b61f16f1ece42919295604c793da688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8797dec45943112873274bf1b4491c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197b0fdba90c2ab9d2e37305831e1c61690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ef2def64c3af5ac7d48ee8aecd1f13691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca932af1769df9d6c9cd2601547461fa692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ee494ef66b5d1071494dc611e7a8fe693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c9a327c7624236a853944882f6417f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368a5fc88a6a361cb48b8ee80be5495e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42140c8cb408dc0c63d815d0192cf1f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb811ddcf28112209c2ccd0a39fa9b6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b7c4ca42a5fe6ff7647e905b4a4f3c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e87a5ea9ad211ec8f94f7901d6ae629699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935787bbaab7fdc7f41b443ac9e2dde1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab71dc5cfad1080cfab57ac91f51f0d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d749bdf38d3d11a6945568a538c98e5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2400e8bfa22bc7d878a0cd30f9b28537703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f499dbe845918d35c77838203c25958f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e533b773ba6e7634b099489c1aa724705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3731bcaa4dcc0037ea6f3df98107528d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83461f6a5fb1688b86f1dd784b1c6de707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931cb6621c49ca1546e3c492ef60fb60708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9625f72af1801fe55840c09368e17ddc709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9033134462eda133a4049dd92445558d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf5a11d4a612744ccd1c5a9395c8efb711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd0334a31d523bbcc8303429ff0a7aa712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a33ba9a7dc869a62b16ba96d0705e82713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fab5bd1d057a6b10abcc83d15c48ef714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7239965287cbce7a125c3a63b84f985c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9c432458fa6b6fc2f15134141bba22716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d37949d757087241de2d94bd8ac4f79717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12db54d7b361e2a79bc8ba5a4c41475718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6569cba90eaaf836665cc9810dca0f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc832167bf93c8c3a28b19ca2c22c4f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5065fa485771f089eb61723fd1f298f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32033ad241f36a8e3f0d7b80499352e6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fdc41c318db75e989cd00166b33dad723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050e89b1527d77b4d604d48a7e6ab169724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65a2067a8bc522855ca159da09f13ad725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6101d237e9ff7a63fd3bfe4f018e578726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36318d72d285d7e84d54230238a13a22727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4b08c6e423562190e277d1af078c34728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108e38a39e354c745217d6bbd038335b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c661e70f1c922750ed539dda19acb6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72682c2b76d4f5ca2187fff2dee06464731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284d8a99943ec99f10ab97c6ab2786df732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38b085eadc21721224c598753cd1778733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed830229ccb884d7c0aad5622a96fb0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc67ad6b0577de5b6306d7995a1f4ee735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a742f6a741a56925588d37ddd20988c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e418d6ab3ad4e005efacfb1038069b4737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70a3d47d0f914108413c0ff64fca825738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d18216e69f7a4e3d911dd8b70553af739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f376db3acc22560bc7aafff8f6800e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fb844d88e3e99251f1adbcca2290cf741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0c65008da8e557f1a343d6ccafe352742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115a7687af131fba01a232e1f3139af0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9938d8dc572b894d9e254ac29b8ae81744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45d134e10799e9918d1f4a27ce80ac0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f95883d89902ccce24ff0122e56fe16746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405d62438f2c39e30612b10fe07ec50b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7f4002d22f6eaf09df25f5b22c7c50748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8d7ecc9284a775df058261b127d9c3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf4d08cb5c21134c83df2e0658f66d8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ece941d95b16a8e078945a29480787751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a465ebbfa92a809a61fb5c483b96e4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffef9ffedd4c5f467bdd1958088224d0753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ea0e23ce954760e57dbf214f645ba0754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67a5763fff6db74573b3e5f831d276d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f57ca82620fa6fa02203c3fe16f467756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a676e17ca3111ec3cdcef35c3bdec7e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ce244b297092f090ba8963a38077d6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba81dc108a12ec6e6487b8ea9f029ec1759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>