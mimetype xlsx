--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9cf9d2814957eec933df545ca91cf21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d9e60cef6af054cae2e1d039237d6f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b40fd534f9ed8cea234bb3890f8448f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45730f7992b77f707aee7e35577632e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e02a290a9fb92433932ce926ccc847f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484a9e03503c82bce856b61bf0e69a4c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffee7b276a01b17c258333146010a597.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f873a5c236b602a3b69a92d4ee58bd98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bd69fcc88b03ddc70da6af0b8fd74a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f36f1ad07c24e53f3b016f2b3287f210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393b5269733807705ec29de201a790a011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8810a1c16ff3b8d2cfbe8cd8d8fb7d1b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec786e5db0b85896350f4071e8d084113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bca7865ca90500eeb1618e12a01b57314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df335495056b66f2e5cb2399648428d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c46a417cc54775de2ab75e86974daa16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42edae15a2a1a84ee862087e2181ad3517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55abfce975162b087ee89d918b0daec18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1bf49be7debbcbc2ba732351e43e8419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8288f74fd6e82d17a7e0ad43571423a720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2470bcf2384018d684ab88b1f98a19eb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8292da12b809c4774868ceb84f656722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80182d1b47c7b70a8cdf95d91501f6c023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75a5e5128118724039843c5dfd591e224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d7c5501a9bf4ab19d1ab990416a10425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404cbc8853c7b28e464dcb13ae4cba8526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1e3da7869e1e27c67a4a5233f1503d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed709d0f3c76200d8647008201ad72728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd9c8e1df24b93996d5a7d3727c801429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e78c62816e8d22543c265322b8cc65630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c8469432c909a997a7eafb06c6eb4831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac4980d32aac29ddb772dd8a5455a3a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62258be283e60486f7a952e09759f9aa33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909a02468af8454f05151324fa19f97034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb67759d2f9ef3c174228e1f251bf0d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e94b4752486d2af34856611a91d8b836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be3b05c34cd1a6493e0db9cc1baa6bf37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02b807cadbc82d1d8204b08e834315238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17093804da238e3ca4aeb4cee1505c1039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd4d63a17c4653e32c0b72164163a8140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b285a2c84eaccdb46648616b0569ba041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4638cc9f27ca99a78641809b7d3b6cf142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2637c1749d2308b3bd1a8b18406f6da743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162f6c7a0b10fa34ef25572701ac22be44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a6708c872f928d1523cd4e2d1b45f945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3017089b5893018439c7511adee6ec46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3b4a1dcc319f2d008163ac982e6cf247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651b2a7c8cf7853730310535f078156148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddead7f2afd8d7500446a9df036570fa49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd05d68a6e326670461e1d97785a3a250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5e1b5e0f23233071f7be79982fff7d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48398e5b18dcd7620fb00ae88ca4e74a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f273d9dd1d3438fdced75d2d76e906353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad12e59ddd2ed1dee918fb593c9e086e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd71113b28f00d2a94928b72a9fcadf55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac3e7ed9a8b3a4f1afc9d4ebcfc660a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b66fc2f33b5939777f8b691a3df39e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4299addd56c79f64a8bf9a268a838358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d983bd52a581e6f6f0b50a5d8fac959e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1711b72639cdeb521512480e3f7d39ec60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33adcf57e547b94982d456605b0d90c361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495acbff67498bd72ea221801e08d3ee62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156f772f0f0cded38f17dd0bf26e27c463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f893b3181a6b64554d4ecedc87a1d5b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f55654593e5b39b1d33763feba1762765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436b807f6812286c80962b22d0f51f0066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eca1baf0b335ad40e9ac61f8442233567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c282ca5004eb282c22e3ea2ed20f60668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1553046e939977ee90fc2a3ff006336b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3134cc0a563a63f37f1795eed1929f4c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dacd4c08fee5e9f4308e43289fbc3f471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6f04d9a4a1d23d19dc0b5f0a3e7c9272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d821d89b7e636307b8bd80a509fcd273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21294f0387dc872e6ba980f55852e7574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e826d42266846d8a74f6fbb46b6660ee75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ebcc0694cd914bda77808aad1f7ddf76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f963f9937d546a84f9ea91903a4079b877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6eb8714aa29e8f7d9c48e8a2b87a7078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7f8ca6af4f641f59fb4a664604886b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56996f48c91e0fa7db3b376b7ce6b55c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d807a4a717b0055aff6763bd6b3207281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7179df80d3bf7a7f7091a5a96f846482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1fedd87bc2e5adf337fe160071fe0083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c569233f0fa9bc77b4d614bd6f48eb384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75decc4f016d0b905c4f4a1450501f4185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75df333146ad3bc859f99425f8f9b76886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9cebe9913c5e95e4461172aa42b41b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0493a6a3b793e6be59c542d4d4ee0e8a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def391ad56c92800e030458c11b4b4cf89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb66fc7b1859739e4f6335166df667a990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9587f580951153cef119b0b1199dc491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7a4059086c05a558c0410c5194930b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b902fb78997161404390b7dac04bc4a293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7786d13158e5109701bf3b962a236bf94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a858472d1a9eaffdbc5689ef701ebd2695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad4e45f28a49d33fd41790e38ee23a396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acee876941d8613b5f8234b9a150903b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6ce725ad404a203c33e0a5a2c9aed798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9116e90567c9340fe00f2ecbdb53e56399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af060d50a1914317bfc4d4d03b781821100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babd58b4956ec96775d70d9421b4e136101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22363bdc902987eb21d2ecb8c2352905102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93c43e0f407f00e1220afdee5202245103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b11b53991adfbf936bb8d77abd3f84104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c880d9a149d7fe2e5de0f3b0a79bc25105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e43c4f0a553ddbbe05649a22704dbad106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3bd6340ab9d97b9d565088c72777f3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47f816b33bfbb52d09989675f019993108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b309f06d0db42029c63a80eb748f4d25109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8181fb19f7ec084e8436ed1487bfe2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a78274ecb1049e678ae89a9e77a231111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1f456d9e46fed82f61a18ce23bbd58112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d3c060383131c62d77edfefa290f02113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af327e3123cd5c36110bde60c6043b0d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168c4dfa6b844f00c9dbaa0d19027c7a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d11ae0faf11fb3731397a67a78290ee116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6cecb76e4100e9597830fd5b917fc0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784966b9eda71610088f055d237ef6da118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962b3a5de7d06bdbfd204fd0a711c286119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4577cd382e2694a482431678470654e5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f19e5c471a9d53cdea4a080109a594121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e9684a318bae2cacf0c45c61f4aa6a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412f2bbd91d4db9f079610cf2d2f4bd6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3220d4083bf4cd46050888a4ffdcb9fb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630085867c2667b432f65404ca23be92125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2d1bad1ed29641e45163da3bebd9b7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4148068493b54b17446f914a01d78d8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1658f537ccef39f0a9c6d3a5757853c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d4871bfc5d2dba4086b28afde31ec9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba911b172e93559b5908b607d102a1db130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f9d6f4e5ece7a3ef132bffc02bcb21131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35f417f571b056a10259571076f766b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1021e2f944c2f4c7dea7a817caa07bd7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df9c834447d4c4cf215de8fa80f7387134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7919db5a70241a3e55910841d74e048135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8e91f16c0d4dcea4aadd4cd7adbaa4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d134e9b4ef8c1b028de3dd7fcef7c418137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca569fdc95cdbbfcaf63cee73754b2da138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14981bc98b1b7b114344ff38454b944e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4d338f16fec89898bec5c4f0cc2a41140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eb2705577ac24723c9f54467ac56c2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34867ef1869637ab9fba747e8d84a5b0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2932dd7211a5f77a4c748959222ac2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa79243d1241533735796e5806908ed9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17539655830722825091af4c92c1c1d2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929c00350ed2df7e4966470ed06d0833146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c1a07fbe85aba5b26b41779a32e5c0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1856ae16a47e75b66ee41d0cd9d0b4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b477a6c9710be12c0f8c2f274c5c6a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a3506c63193268f40db983937e71af150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2f37b840ab14ba2fd25f8212577160151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821e2f8fbbac82a5c252af61591b843f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e69d38ea949ec0bd7d195e7aade97e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed8abd3a7d9e421025915583d52627f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e60e4242d3eb562ff657747558829a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc0501f7f1d4eab293bbdb32832ed21156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b802f96550b2f5ccf0163d6a33043b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5ae74ae78024e43c6e5765fa03a27f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865cf8ff89674f9677ff1b49201d2e7a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab76ff912665cd112c8a7b27e75d0bfc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722ac8884b78adf7cd1b31ab8b9e8f5f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccfe952396386d1e6675ea3889dacd5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7539c36d3e4dabfb3334125cd9e7c4e9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af460ff439ec6b781f71888880905592164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e39ee9a9a0e0303e6efc174705a5417165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc80f5af39a96a5e31dab9658042807166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537c857a27cbc49ce6b0736a2a46d9db167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789e45e41b33f746a472f56452e7c233168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4e5dea18b304475092a2bf914e41f9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c4182dc316fb3ef2dde947c7786038170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a62a3d64b40ae8641d450e926111142171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb7114da75e7d540dce8e972f303413172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e6f86d93e747ca2345c00ead9e65f8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6d811534dd1930b93a3495a85270ba174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1071062083515228a1708df36207b3a4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edddee5a0a5ff8709636647a96d926dd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8128f8bd075fe425cdce366e287d490c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1f697106c5981ad41634f361c095b0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d77573db4b7df0460378e893115c84179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f5c1495e56ccf859dd474fed470e09180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed9ff93da47afc1361f535eaa4e3d0a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1de211047dc1d2bb9b96a34263c660d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff480c92f96a3c1a5133efeac1d6b6a3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ad12b87c2860be5cdb944caf54bd10184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f5fc73864d33c0a914372139a07fbc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53da48c7833a286b8dc07f6cf579e6da186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df8890231cd3c9a36f0ad4c1c4acec3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3beb8afc5c0392ad8a0d5ff8f4766b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d66294f5fa4d04e576b5736070a751189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a415234765b09961be2496d6e595e6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bddc545bdfc16298e8b8ecb0a8d3eba191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44185ebe45e64656dec25ce26579226c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102669c7801f94142a6ab8e431228476193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223e81b7d2f60de7554e5f216d1b4834194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fb3ef8e66b250601cd6b7c031e150a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e09956118f1ec3ecad6526a4404ad3c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967559ad794534613fafb0bd0fb1ff32197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bb6eb48e8fbc9b603a7a720075352f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3671d4e3001abd906e70cdfcf54aedfe199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803a5f55150e19598b17f3e25ac889e9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcbebe383a03d1e172c3a2e7d208283201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b0bb796ca01540af227f054003d398202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f76d504605dfa9590fb6e02214e2e6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f5747ef6f05e365a8b7c1e41a6dff8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3b5d41ea94c346aef9773c749f651a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9915b53814627b44c8d92cde0a4201206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ee26f7a72a582ccbb6dd5dd858e0b2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539c25a779b98f02d0fe45a2073d8e32208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ee095fbec9e09f862b7bcffdf95cee209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68525a5cfbcdeb4be32dc7e63be2e9a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcc2abe6eed0e652e388a8647ba707e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0808c89463f34e2e138f8862d97ae1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e67d5ee916799df2bde972e976ac178213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fc4760a6daf2c8c9a8e5c8f2a45241214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84636f8b607c02c8067d592348d2c26215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563f5d4a7e0eb75b2bd1062b02f54d8b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db20b6018cce84aca400cfe771b1102217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c12eabf7c9f4acbf99ece99120b51f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4484824d726a85fc1901f061a802821b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411e65bfa326a4d3fe14a9eedb7ce0c2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335df9d8b2e1ef34c8d3f7e728aa6194221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c16e082cf4f58bcb81432e3a3702ad222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1dcb921404c610225ad00eabbee651223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003fdd66d8bfeef18364f739445804f4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4585b7541599151d48b06192041fc33a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205ffa9b05085e5007cd2a8460662675226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c957ec22212ebf0c2255c272fc4e41227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce9d6e540ae6b6c671fe636ef4e29f5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce42c22773e0d6839be016a24f9e2135229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908cbb77830e1827cf4cc70cc657a9b8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e96779d31ca2dd14ff5a9670373f40231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a0d6016b7f01a2b39571d618ee36aa232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4deb8a801d0dd044d2be309bbf7c385233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b34f79e63fc690299ba39aa5f02f827234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023582785017f90793fde05a1c2f4131235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c27628e8209abcbe9034340fd43238236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5907cff205352f9ed49e68991f92d0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c712b1fa18627155fc47db6e0fda94c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf38c961865bc7da71227ccbfa5e90ac239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185e1ce68ff3060120447fbdc5531cb8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d31fdacb25693fb8d11933f05428d6e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890722ad5e322b57a703e405625d1370242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5388db6a272a3f57557a4b790c13d76243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4175e3c8643b2220e69acc0b7a7390244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ab1b302043a3bd541f8bce7746acc0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fce6d9f824d17ae6e82a9a61c8f2cf2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3dd2840788e1cff7aedee6ff15cfcc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dda21777408b0ce53da14ebb56c5ac248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10ef9e438cab968e2752e74f9e9e188249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c4f5614ff7a0d1e6aed2b6fdd939d8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9d7bda001760fa96d9599085495b0e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ee384f93e7c6b4cbebbcd812058e32252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a1dd075eaa148a205a68a92bf32442253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f12ee9337fff565d54a413cfa5ed7e1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6845fe48c7e5c259368c2a29ce51e96e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c887fd877c6889dfd8cfe2e55b0f64256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec2427518ac47cc531d958d514fd9a9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bfaab33d44ad12a8397b927bb29631258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b3bcd381f7d760061c4c307d24a6b5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c255facdac330b45cea5ca1d1cfeed1e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78a5dca96cba47093143147184efccb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ba5b060123bcf6213e37fa30eb0907262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee82490c19f701f86f711a09243d4ed8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a065898801a47bd51336b17d07b7aad6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2b383bcd558cc994b125cb172d46da265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349254cb926f6e63943228fd947750b1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12cc39abaf7a462791bf36f44846c72267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acf98e54d9dd8dfd476042e39a9627f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a334ac112ede336a935b11df2e26a1e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67172dd5f762877ca115d18fd33582a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97105b3f7be064e264e406ecaea6e93f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e9d3b2c3b2b8b984b27cb1b3efbb43272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59e53e49f63e0df55cea408025069f1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd90cea721702afa31e26077c606d205274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c53aedcab87d274f2fd7e0f4926ff0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f20b9352220e9b8ec3186ba1e03689276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4197c60270b5b16bbd9c8d77b4c99b9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c4a1e26de803dba2b9d36e47e3cc88278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d8b87f0bbd9da5ebd8893a69a73f17279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45539ce77d479216d8da3fd20d6ac2b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9773e396e4c466ed453149e4149bb8b7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9d048735ac53b8172f5cb76d5def59282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d60cef1896f7e24f2af8630921a6947283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3215d8c8c4572f6144f5a7dc8ab75aa284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b742a396e8f41b940a31e6a79026bc1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e220122c0770b6823466306f7a20077e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be92df1542d81baa027f472ae16656c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba23ed58228a99230d310b09c76f628a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c016c9455b983843f8fd9ec8764744c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a133c44c1fd615dda3bc3bf743a7df1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed95daba42812c4960907d4d8aa45042291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98877db8ed677b0f3ab6c9da3ba427b3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59398ad3ec3d005dae2df3d3d5a006b9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce09312adf80c6d824bc91753e81c0a3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e276301b1125979bf014f8adaf9bc2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2bc8dc43f5d7163ff82f50fcc69d72296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5e144716b5d21f63a937dbaca4ba87297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f6f835e4b1d1928471723e33d083d9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe0c98da5e8a6b906c73325578e6ce5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3b69b694101b923233c6f6cb50ad52300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cafbe221f5f929ca6598639b8885885301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2c16adf30f8e2fea173f844bae56e1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fb8df5833267c19ac5b3adf4f872b4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d5863818c76d5bef35af32d486529e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc7d36d88d56b4d4bf79629dcfa4996305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c65c6aa74c53b66f8ec67e8581209b4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc51038056891b2569136a6a61710c68307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9784041674cf626e51090dd7b1c4d0d1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9350b3ccc4968e8bfc5d095f18f6df2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f875a171f5cc5ef7fa95995919e22f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cc6c76c6ea42af004aaf013292734e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6d84c251612c7bf299419e812f8257312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b708c2d2e64f2192128bd8463f14ff3c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb0a70e9a2da0055614510a95b327a1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bbd9804c43872e033032a778a1a144315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2e93ba9d6a15c53bbd23d01b53ca23316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1711df2dd8d847b5a6a70d2b6460b8eb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71293c1a4f104064dba79955958d0099318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0421b457d129e1106761f5fa2ba4d94d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6507eb9165c016b730b98a660323ee6b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6abcbb7372cd988e89ee34adeee04bc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740535dcb71431a428e63d06f3d1c760322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4c4513a8c258aa09d5607191705270323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb4b503445697b43b935b5271f2bf9e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998912a3e1ccd36729221eefa71dbf63325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2beb141b443935ca2460ab5be399c9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b989b3269da6999e656c488487739bc6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952bbd6f27ed90e8147e5fc671deb098328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c1ab14e013514b88de8160b4df04ba329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e1d88338604fbd93c803645fefb8bf330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479299a0c67bf66c654e8e7d513f028d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a20eba298aa6b213579eb9e30c7e950332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1296ff02ef00af6b35c3f7e7b23835c1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdac82b8463b87cc92bd4cb845dbd22334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874fe1b8a792cad67dfe2c487968dd72335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bfea9ade16e92526dfe42965c08f5f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cb71dabf6442597126aa0791f1dec7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ff191dd3e4406fa29c824fbc4157e9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a6014e55a4dffc808403e95f3b029b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c8f13bac7d3cb0873d6df672865343340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f9d9d07e4999459f2cdf20b9a86cdc341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029519e563ff3a8dead077dbe116a39d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c55125c7d13d0d0d1762be813be2677343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ad5b1d6f391d39a66361626e0acac4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81d8ba3ee646e1a15a87c5c4171cdaa345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf648aa0fd5679875a071b9d9d46161346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe148bf59b470cbb460732f29147551347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b233e3545b2ee77ccd05cec71aa6e4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afae2f456efe63297727cbde8689a008349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84856a8d4a3cea30d99c522ad5704c0e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39852625f70d35971cbf506bddcb6dde351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7684dae1e1fd6bba51bf608ff1e09d2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e18780b521d33739ec4eecc547259a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7b3898c66c8728cabd527a533c4a51354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111cf984ca12d6d0da05ada14667df0c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf13aa0629456f4ba996458ef2a8b966356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cee83070bca25e4254f57cb9eeedc08357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797cd8cd46295daea99518f3e9a80679358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29f4344b3b069b93225901e8def60cc359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9813ab1b1aff1c91f0406e70ac23e2e2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff5cc8915632e66c6647da7da6fbf19361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28704a64a34157b43d35251fdb1672d9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522fcea6745b00c6e972a29950ef1f14363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2172417f2605c44a3f999291585c9ff364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9678e1764ba018ab0955c0d81d4051e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d26429dd03289549b7f6216b5e3ddcc366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f11f3a930f2511569a205f5998cf4d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71e44a508fa12d72b77e2f801822c58368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b1414baf69c75c095edf2702e2bb59369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532087b35a6db4e738f8be7e65a2556f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9bf37bfc548c2567c5e78d97ae0784371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742c2a6a0d35685c8b2715c94dbc0823372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0e5fb771db03b16f1ac2efe3d9ecb6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8078bfa3a01cbadb25c2328892cf0d3f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63504e1a3fa13a8498afc9452903f70f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdabd70bfd358c027485667e26cf804b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c4b5a6ec7d87be010bcc174c9394aa377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a684a7a9744c459c95fa987b0fb065378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ba99df2aa260cf7a033470e686fd74379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4b3045045a342361a42309520945eb380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447ef6f02cf227e531184222409d86a0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2031d0c7ecdb555b18ff6eba6833cc4a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61809e163bba7bf8335b852c7b2f6cac383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fbcc327724af37360a369124290ce5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8218adcd670e0fc9c4d74a5759ac8208385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba87369ca7d47e1bffececd7aebf654a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd4023f8abf21c381231885323c2095387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df67aaabf1d8703b45359e8fd9fa7a02388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc64b7613b6b46e5b3a44295b2e221b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c72d43eef4ded484dfb80a9e71dad4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7259d4e96cc1b11433a0519029e5e0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a7580a71773f8b5a624d5f174f3f23392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8093fe6d31cdad768f3ee1d0f34b51d6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0a84783c51081d4cef0a00e42e6388394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f807c7d73815140b4f986a6bf49380395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581e4e8e5f6f9e18f9785bda10084a4b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22795e8dad438d714432296210d96d96397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa59dbbef0ef0dcfc694c25713b736fd398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eda6675aa1553a3d03a9c90592130b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb6caf28aff4e00f1e2be155e87107f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5401dd36a9e38809d218aa035f55d10401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c5f05704a532f437974f4d9e59d6f3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c562f47f8c74ab6811323c114f8a638403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95ac5fb900e9f64d3de726fae4887f7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b090f7b32b6a81a132f6b4dacc131fa5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b9093be154a3ade9a7dca7dbdd190a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b893b3490d4d406bf85b29b25d68d6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07effe48678625b27189a5c5f6ab1bb3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5484d7a0e71f60498eb8a76fbd9405a3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b0be8bb8083eebca09d5947ddc527c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b298758fb60939bab19bb774f2b9dc411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fc22d68bce3084de92b030f0da143c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01ef8daf7296d9209dd662bd6bf5e9d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d92a88ea4f49d0ebc989cf6e1b270c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72bc57d6e8f1cd5884aa5ced8c2b144415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f7d4a88d8bda4db7b37c5cbe8cdbff416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1424b6740242c71b22093fa8ee52f6ea417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dad6508f4ee6c9a8415038c5d0809df418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f46fa2bdf8e42aac480db7719dbe2f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c0178484e2eeb3f38e55332eaf9689420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d7fbf60a0d4bf04dd3b312d8852f0c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9871206a80771b77ef9fe25e559155422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f4d60a1713560e8b98d07a8901994f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b64ea5840e58a927a9bbdedbffc74d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c0c0d7f15abc0fb44a4131971fb524425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a6f2501bb6c2a087e7c35a7d48f633426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a89473f4685b80f238345a05ba91d67427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5941d0aa8eeab329afc32832e235351428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b55aec0267e063c063785a0385b63ee429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcebd41e0067628b85b021be4a7c8d2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6145001e96c9ad3bf17d9749ff035b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dd5b4e83845b459b847f15b2872a2b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8ff0cbc304d9533d6c5ac2aa10fa34433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8713b61b726437b2ba5d4dd294afd50434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf078f6965f884b89ff5a5cff4dc309435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b86e6ffc76378d54f9cc3fcc5c9ebdd436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4206169c98a32bb7285492ac29fc47b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100ff776b9e19fd2fbe892da24b2c308438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659d290f582a257966974112648d77bd439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ddd125b45068b5fff2e85b87f87dd3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce7ac6d7efcb2a863cf2de23b8aa335441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521f3f070a10ffd161185d40e7c5da53442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aa6a5b25d21852cd4ba5eb370bb76f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a6988a7267166623b249d1ccf48d98444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90d6dd89f19fe64d31f413a3577439d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b38b8b8fd54d087c715ca45ce935cfa446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1172abeade022acfac9191d4224b38447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821611b29a2a1748aa68f61195c4dcc8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba1fbef7fead76031541c8aed650146449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9fecd294014e12a2c3ebef1e136fde450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfc992a3a93ca9a8f3c647040edd549451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af61bbb3c03bcf9ffa3c5e0cf3ff4090452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3660a60f8c79a95b5b12720a0c15c39453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16f79475893187863cb4325f34129f1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2ded7027de18733ac241788269b85c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f40aa022ab1afacb0c0061be5a14f5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16bca1c25bbc0b7afe91a480277c4a5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46084afcebb6f4efa184757c26e91d84458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e606c3fb6373360393cea3df21733761459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d6e3ca675af65d68ef3e31d5ccee45460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7989ff21f7a8565612e1e059e1c232461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb8192a465a94dac3ae9747363fd0f7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fc46927661fc3823ca678cf68b2720463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178c626c67bb661974c62cea72ee57b1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd969c5ee4e7b50f50ff933fb361539465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059b5875f96223e388e143d7da83bcee466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd6d14cc79f14118557527780462491467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffd5eee7d664680c8f992b9a5e799bb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3494c5cb640847c2af53d96446b14984469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0999a9e5236251818a37230731ba19b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f506f5899be3165dcb0ac62d3060db3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3d4ee85e2c839fd4c6ae7c4fd3694a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20e53df648baf0c556da9d89ebaaa51473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5980f3491131ceaded0471fe1f8c37ed474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfbd5ea9f039364d6d6894480e77985475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317474ddab23e14e6530028c537fcda8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceb63f840313b522b914336876aea49477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fb4368071bbc5b58be4add4b827497478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8420778ff2397292d4d931c0006a12e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a64a1593873a092120f03152710fad4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ca8ab421c0e0a013c4f6ade47bb042481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff57bbd421c09f742c3ae3b428763590482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee1d091c5f3ff15d33fa8fd96e3fc4f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf441eba9534091d2a53d96fa8d33599484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5279a3ea6ad18f861fa47d3130a6d33485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a82edae40d875343c53adf8bd3c7709486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f81b037808d68c3542c64e49f008827487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3449f59e100c58f67e48b7086a7e4f8e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454384c662d6f629351e0a5db0ea6d57489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3178d2bb02845d90e3e96f6e25fcb30e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ed6ca8504002bee3058a572a04c261491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2165a8511a6e5e2ca029bb1f37e505f2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d2c84bdf375691a19860579cedbd7f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeca903be0e0753be5fdf43d5347fb7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812835f72faab3ae79e5c5fa836e71fc495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48853effaaeb3d5493510c3bc8f25663496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5993c12571136214cb51f5361ac334e4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6802dde21520b51976afb95ca45186498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e498f40b20d0cddfd46c31f64e9dffe2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa703c5c4ecf09e52a783bcc7022831500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236a64a5ebb3450ebea54150bdee1ab2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9f171a02f931f437df68c223c25e41502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a597c2bde059a5672e6b65d44608f2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aab4cc354a96e247a84e47f6e43edb504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b56e2aba792408f45dde878703bab40505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95d03e7885589a9e88fa86ed943c00d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cab24385cb0e320cd3a94c54c48a47c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7087c373d23f090a7df41ebd74b9fb53508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a641e10e9fb403045a735b05c8783d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385523d00c0afd70b844825c9f06a9e7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21b53f034280db070948f177a6c0945511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de175d948e1432b78f368ec2cb915d52512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a0f55034713cd724c67062a824aa9a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24063381366eeeb977930e9c69823c38514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff033a82195b213e8683bc81e8c6c2f7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274da031690bdb26ed4d2e83acf81ebc516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64992bcb3f9734732c2437b8f577e85f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5904f7763645f2dd4950996eecdc6f8c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6008028b38223904cd57978f3836d7a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab8fc0f8cdfec44ac8134bfceb33fb3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b55a8e126336e2e9ec8e69ad554303521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4829c88436565576faca3b008ca68b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6f4c3be93d5c9e38bf54c0121ba599523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76550bc1037bbb0bed0c471fc1d24109524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225b0a1dcf76eba48c2bf9e681a9f6d0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacd601d4bdb27c1d8f226b6aa31081a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed689162df705ec93a8ab68a743ead00527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc9be6ad5542baf8f27af9d1bad5373528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184a999e75b5cbe8f49ef684821d6a23529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4746ab207be385200f19dfb29d1e6c59530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925c5622095a1ac62c67c9e25e391657531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187125b4a85b026494780a4b0e634a47532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce66f09cfbc13a8c02738724c7b2c77533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4782eb5e2280e447da7460848d28861534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cede4322ecd90e2c89b1c4e4dd0b160535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeac35d7b10f7cee88508d120829676536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e62dd52fd1b66cddb0f00b1ddc34e67537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefdc0be25fb23968808c26939eff363538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a0401a3ae0aeeb22c56d47f81f0c59539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea26661f177416d4d336f25c3ed1c64b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a29185c965350f73729f4acce31524541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319286a81fc2b9b04c5372bf1fbb1e2b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eea36756b0a954a2c851784efbc899543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c63ee7010610c468bbc9e794700ea6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df28061184fc5c2a6351adc2500b8fe545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13edd41d1b1f972988583469fc9b7c2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1f2d2dc0a4d36a99d3f21fc7dff05f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec313ddc2a50b06bccf01d6ea307b59548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7a8dd385e79757103048c53972237e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287a14b0a8ce404566f4530cb6bcad62550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef36cfe5804041aad73394660be803cd551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4436551f34fd85326c82676a3f8b9e54552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e10b223b9d51a41d706c689505474f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9cfaed193ee94c10a0518e6ba70926554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4cb5c33338433dcaaaf2da0bcae5ed555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6fc53be5c37a8fd1ab886e395938fd556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2f3a7efc18be537e2163fefa0a89ac557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4289aeeaae9e66683369caa13b5d6935558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551e693518d6ed6172a2cf697b5b0888559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5feefc6b54ad47957e81317150f521560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86962bde617054a26e08e8d1444da8c0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e1566a03e0d8e5ee5add4c887ef049562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c3a95fb64607c74c52aa812fb93800563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf00330468beebab4590366fe917bc4d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ce70323f2b6294b0b89977ff133caa565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c70059d41e66f31b70aa1304e8fa193566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dd432419e257f5d8f56370112b1db2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b0110f23766d856806eb82f2998a6e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dbc926e25cbbc580fdec1b3b5c8a3d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1432dd1c3bf9a909ccd0bab86521f5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc57a52ea8d56549784695ce599aafca571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9120b7377cab5822805b6aafd51a32572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160503175dfa7a44ccba9ce4b9af42e3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6c951480acd38d79b47d0883ceee24574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6bf17b649d8801ed7618afe5e59fb5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bad9792c56a05bfdb0bcea2ec83f57c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb120c8cf194c397cf653fa310949e6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5c9aef11c84037ac72ef5a18b61b2f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82307bfa7359e0142b150b6fbfcd9e03579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7225c0db75c8785f1cef586fbce9b473580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736f070af13101e0f5b41750c3ba904d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a276a056696745763cf060a58dc8d75d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dfc85d2607fad33065b54cd141052e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5980d82bf87363bb811feb77b815f1d9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceb6cfc323afca64db59eaeb275fdfa585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe539d12c6f9b15a6ba6ee1d56ae1f1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a5d41bacec7db17f46feefd9212dd5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9ad07f9d26e801c9cd36eae5023007588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f88035dd7a12150ac9b9081ec2e6f89589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07ac0c745bc0f9c86c0a9ff8424e669590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babd0dcfa8fc15fd186af87b67cbd84c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c5449cd0b1e994be34c6feafd75bc2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a04592ee1955b488712ab99b3980ee593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd13976b3276d1ced083c68e7385d1c0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae43ce5fbc449ee7fb3dfb6f4c6c8dc595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fa0bc0e944573d8c9b9c42a2f5c4f5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339285fb2a1d935d24033b033067343b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213eb29f0a96ff405496298022a36ed3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24cbce11c62704c300d3e989bab7dc2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f6ad467e68c2a8161834a41cf2d481600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817c92dcd5ddbb0d3470f882dfab3b41601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd208e8aa1e887c15dde6ac9445c8a74602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7612eae55f948dab237d4fdeedac91603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afcbd5b4b29051beaf7c1a2f8b19450604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae9e53409352b473617e506489f2d00605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f831cf422995b0c6b5d76c2d19c5bafc606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056f7421e1e6e38366110451b5a0bac1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d852b2b55f6d9be6770e941d960cd396608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f6a785a9070686fba67580423a33bd609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9e1ee2a4c5af81e641be2b08b4dff4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1f435879d2521ec8c73a3381850c34611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f959caa61644694ca7d3f81d27a5791612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52ad541534b1dd6d4a011ba9115c31b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae2594a158e269837cc1f2545d1f8b6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2069364244ad6fc3ce669aeb4aa5daad615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd8dfb2b918c46ab52ff00c7e8fd66a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e810d36c8f3b82303821c24639740dc617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8cd5203befa5a0d269a7540922cf3f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69afd34b0784d467673f2cd39c4f466619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dfca7263e17642d0ebaa8648bd60d5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3effdba0596106e59aff345999d926dc621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91deeeb8ae93617ac2b847bf246bcea2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a982bf230ffb7e244e10100454d49826623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacd501bedf392323f2789604edefb94624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3473d165baa2abb604ba9f67800ca79625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d604c467e322b0d6183fd322d8cd868626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d00f5903d2457b082d97461399f837c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50cdc4f7202b41aefa36c470bca0c84628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d7cf6db4ae119785079f9a5c83008f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fa2ce4ebeb688bcf6d1bdb3baadaba630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4cb74ec97f2e03b2fc773f80fdd3d0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4aa289cb5c8538b83dfa0da1cbed10632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2969a1e27caedc71b5459d95127b1a94633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be90d620bef970845309d0355a11cd5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7826dd57d591720e9592f1e4944f83d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4f3a998bbba2fe88957b29068fa513636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86579fe3d6d14508349549b70fc67f5d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e38ccfd3ef3a54b866da5d934980e0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21b14173d43567617129912fa7557df639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31a24df1d14cbb6a984f2d842598ae1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd561cd300dc6c108f845853eb986b0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf7ecfee55feb1787e1571d99f44457642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1788407e532900152b4aea5d33860c7a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8239c4c3dbb36d240b9e6e78beeeba2e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655eab9e77a7f1c5f1e5dcc4c0a34f40645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b22c1850aaef8124bbd09a760dbae1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1102c986b25c718d7ba907ec4cf2b5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba15801d7781ea00c0d225dbc93264e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a026d561bf9986aa0f1120fafa631ee649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f64bbaf64167e5cc9ab595d69540e3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63ab255e7cc3efdd4a76f20acc9c20d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f03627e24da68a7509b396928ec4214652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c4e210d60fd9366338d5db0f54c57c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d61ecb3ffa21b704781562f4516c9f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dab9dabb5a32663b84dc6901423f7ea655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84fe00ea1f3739b6aab36fc42ce3afa656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cb2ebf710bd118d7ddba0d5ec48770657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ba2ffe1348e6c356a5487b0a923274658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5890ea2d119496e075d1b6e621b5cc57659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9b29963eaf8c9ecee77596eb76e88c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94db8dc4aa0c89853f065d0d2d9f469661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b868d88dcd30e32bfb2d949b882ba6e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24113b502aa45ef494756f3348a77521663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c69a59c07a4b316e4338ce1283223e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff858ae0e43ce3ebee19b2eb5fe9f38665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d3ddfe9e8554ba6a97dfbdcdbb4818666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221517ac63b5699ff2fabe9cbf018dde667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7f29e2be451e494430ef6941cfa54f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef32c415a6edd1bff9eaebed2197a096669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c6638d020537b3829e33d8b77654c3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9491fc53547070b1f96ea7d5af66df671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36d3c866efb8e4886a4040c826721b7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fdd8de6873c67056fdb9ff76c383bb673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91f95c017eda1fc83dfd740fdac8822674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a0abfd8f6a0bf031d9fd4198f20925675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e7a4af5d418c0fca84a1d0f23f5e49676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f1599a77a759c631aa4c92847c6264677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8a6720f4306891066196a972638cce678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4155e10ee98c9c206535d654be5345679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54564db15e1b2b81de732e3112459752680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bab0ed8da1690094fd5c06f3e976c2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd49408f9f21e5df926a9a342838d68682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdfd2000acf85b9e5d0d9bc822425ea683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f21dc4a09806d9b436d9f7be7ae556684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130ff4f46f4b4ccc64dc04aff5007ba7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f605e1ce5f0bb2880ba82d2d370c6f49686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb161964a1ba3bf3b7a0f05061cfdf2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ba92b831594c8be00658424aa15f94688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fce24f3947b7e1ddd8afed63fdb989689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b21f16a217635b05027b6632e0c510690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b843c7de62e0bb341325e604847a2500691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d18d5d21d42aac675ffba0e44e08b9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105bd0659075d77b7a202870ee658879693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61aab2936ce162f8315f52d18e2d3ca694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8138bb97ddfb906725fff41268308a17695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5fa1c67c68569a4212c126fa1204ec696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb6c8c7a1e425827608d5b71c468142697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc5642a4635bf0783f7acd81ee613c1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f94527bc98a72d1b3281f82a1c0b7d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ff6aafeb71eb22ecf36644c8293aae700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e646b8c0a209f4332c1996c75f73a78701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3202c517734219b49f2c19c01db0aa5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c001c8f90c675049e6bd382cb7a0f238703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e335a3b22a6eaf96aeeea8961fee62ec704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5643fada24feba22d57f57bc9792e7e7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0498a700b28c009d3c213bab4bc8410a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe71851640bd166778b1962b28fe4d6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2f6ff03004dd1ed859a2284f6704d2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bd58731c1daa9ec82163adc3447c8f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb59b4bb2885580735502b370e33171a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50700bc334a7e7b4a26ad0eda440692711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d966f6fe9d7a960293e6ded202b91545712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e36aeafec61e6ea4360fab8ca2598c3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8834f5962d25f6f3ccb36a6b4669cae7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5a2d4e89c91f78f313e24134bc50ac715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f7c621555943efd1bad6b64eb29236716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94440ff39bff000e9b71c733ebaa1f6d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea23cc393e7be84ea49e5f09dd38885718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b89b4153c2b5cff31853e60fab85e1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d807a1ffb8fc87aef6e077c7d91871dc720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d778c71396f0226f4baf92d95b972b69721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c744e9e2c4818fd12a1c143ae09df84722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c143f3aa1f02f734d78a9f52d85a7f6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcf02642ce30c08226dee336cd0ea6c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c9dcf4ad68dc638a948a7b192daf59725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb87c78ae1ad8e370df0f2632ad0effd726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859ef8926e3ac8430cc8bb1067949bbc727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dac927d55c948bd206e3f1f9e310f87728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd9ca0a20eb1fe5da8baba031d87644729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8f0b56f5efeec31a9571bf395dd642730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1cbbc8ac873566f62b5c438541ac62731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d435d84dd23a025087662cefe7a299732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb2b245dda15aac1b5966fa0566409d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db42160a7d424c9cf80ee4a44f782232734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfc8c864c25694ee8b6524430c0dc0c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a123ef1253d1a32923e9f6264331ca736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72abefff55ac1620a8788ad2ca74a54b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4952ec0de23e6c12f6db470ba10069738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5200a9648df18f3285e5c1a4c2784633739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02affb0582e50ca60322c28eabb4795d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531bd1d7f74afd7c3517cd06e5871af5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e434537d7b70e7a3999bb6077e18ae4d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0319a347e660a9128737103cb8e97dc9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaeeadd107e832733e10affc741bbf7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b9eed7c6f8fc0da133b2f2a63866f1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e686f8fe46a32da4b30f4f5014ec69d3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fbe819ef5ac0859efd21609e39c5af747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a4130498f7091e10a37d77a4ff5afc748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd64243ad4e15070ed762ffd2c631542749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1b1af711618cc288fce108c0650f49750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d6d1bfe006c0e89a5425c04b2ab399751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b920acaed569d90a4d865b03d38a5b8c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59e8c0203fa7bebbe0943b430e2408e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73d33127cae82a6a9a2eab75bf9bfb3754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9044ea14780073f32113a5ebcc39c5d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6f968d3d1d3dc997d7b534588c0a48756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94058d44ef34a8be5ac3884eccb4478757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343a62452ca827e6a645ab16d10cdac7758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9763acc5c51a4ae233dc6f3dd4fb6d85759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb8c3ae43ec2e068ca30ebbc1f332df1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd61e14c868a465feb761092e1627ea2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b806851f02af2ae76e4d4c7d6224fb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b1e24d16955371a8f0fe0227cf4a534.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04456627e2452e703a99cb2c34467aed5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feae8a9dd0882d424fef54cc8d45176f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e02f4c0539e7dfd87c5e8701ebed5e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d06def6d304da69ae75956c0795c0d18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c203338f54deba9b5d17021255bdcf809.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff00f42baeb98610734d37fd7bc72cc510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff47ae62fbd1cf447336e5a62a1ac3b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a456bc97e5a9d63bb77ff6d5fe235ed912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea1fbfb0fb76d688d29762450e598d913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a0601b94a0f40cd6642afe55952d0b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6636842076d2e72b3692d4984a44ead15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b282717780c335770c6137907302a1e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382c6f5e62d08e08db1df72c4db9e71b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2140d96423df6eee8f5e7b12203449b818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88fb2be1c5b70c87b5669bcc3b3d33f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c4f02f3e2221ebbb4e3712be5ea2b720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a640ec39c4407f0233f961f2e91df6ef21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d64a4c34df8a1938dcfaaab0e97717c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3875a8153a1c75a2f7f81e0483bca63d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6888b9663cd7a99aec29d404894a3f7124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad15d2154d1e63efb1430ea0faf9eded25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9316c0ca9e61ae9ab935b6a5159821126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119a75782c8fdb20215062301d665f1e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0518df428cfc53599c874c4bd3aecd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f68ef93cd39b4e1223dfa1d48dcba929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f48d479825f448b54f535ef7c33fdb130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb62ac601de8e75c3b3b365dc187490e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55e763634b2af15aa64de4238fb7cc432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0d2cfca106ef1e9d1dbf053e1a7ffc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b377ee94258470b95879e63ef888409e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cefb01e37874bfdb7bf6ed1c1ad76735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f6f511c53f05fd8dc0dd871e00d32036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5211620e9cedca0441701bb633b86bee37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b6c2317ff97d60fe7b1a59c1a658db38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfa4f7e6b23ef2db970a4307fff3f5139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0c2d35fb05837d04591df519cadfae40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09095e0431c26a3b59c41ac4d06984f541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5ef50b0290f80cedbc76a62c57d41f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07c8171bf94e08a0263b83d3b601ecc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ca6e0c89f9e5ed9dbc83e866dfe63a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85b236b0a7bda5d675f7f3a4a64dead45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54121332a1de25521b70e118d1a2ba6a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6040b229e5e5792059c3e5df9ff71e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d4b219897c1fe476bd1f31c979087548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037328ea3a616bc7424d2325172e675e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c1ac9c66691a127a5c377b1a6c71e650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16f3c311a743e10388a2ccffd750ac951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f0c047f74768a39f50980de6eb13e652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8e6cdc61afb313525b91451085dd1b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf28fee1254c851556e6faaab093c4854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61838b1330be2466ea6665edcd5e010055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1befa37bdc7dd76cff91a391afa004456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bc13a96086c337da2514cd1811605b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00fe4ab49e64bedd55d33828242a12e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e5c92fa40ce243e12bb6d3eb4fab1959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6cb1a8e3b95749e6666801fa8f178960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280b8bc9224adb88fa657cecb16954d261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86403aeb5e3c0d24551b3e4f0cd9e7f462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd94c8103dacc8fe43a7e4c5e42e22263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3710e98fb75254a29cf17122e809a564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bea22931c2d308873fdd94d51e25b6d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dc552602d0c55350a3ce7ef2e68cf566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07fe11c3bea286aefe4e393f561534d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53d148f061722c4e8d2926e1a44cc8768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1abf62c96c8fd57b05d3a4ce64acf7969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bb59ebc45305d6132a8e371fd0425f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56299bcbc7fa2e96270f81d42c9fb2171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49a41626fd483eec337a6284bd8575172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfb21f3198b0d8329b48dc1f0f035f173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d670249f0a6364a215623731f988ef74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acff29cda97c157d1c256f42e5203a4f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bed0b47d7094f513c0300af1d8f4b276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8fbfeebaf2f152faae7322ea6732c177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f836616dcabec9d5287ad9b92002fa7978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f0ecbf12a1f66e539bf853b6f40bdd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae19c8c8b70767a180b80927aeeab3c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29823bdaea4c8141c57f1ac6707bf3f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a378eff7908fa4de46aaab276023500282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a61fafd3de479fda6a4a3b7649b668783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60172ec61a6af36aba3210a0edaf038e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8792b83cfa1a1a136649ceae1ba39d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872c03ee898cbbb54d206e8ce975035786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3809a34c9a3ebd73a84a5c0d73c44687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800adb448b1ef3760fa32bf56a835b2588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0734b3eb3c1af1ec7b18d173b18b561489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56610db313a69b29a120bf3c8aba394790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf266f7618c83591339b6ad3c86b1ff91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dda092793174cd42308ec45d4bbef892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317ae0b637c49c29ea718d76fb617cc393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147f6db8746609e8d7e0e8320eee4b3794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b7e588f4276b990bf7b628068b433a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33b92f70e9c923109adb193321aaad796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6651046fff90da14ac6c6a96989d7d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71cab80b16393da6171d999fbdd5f9a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd166008d37c191e8ded225c324edd399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa88c1f9ffaa486b295c2573651a154100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758dfe0c11bceee0b6534707bbda7f0b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96828b421aa9e7072295ed8095ee2c4a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1d6e2616717b87022d1639369a32db103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a8fded076fa3b6930f1c8330b03c98104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0716160f7f9f86a7dbe0c6c76785df105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574b7a2fc41625a149c1510bda3bc0d0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774cdbb646f00c38a4557918aaf92d9a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb313caaebaf51579da4aa5ada3cfd25108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db10bc8087dabc9d90f3cdc4629adb9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55106fa0b1d248c6601ef4d902384f5f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc12c378dcbc647bd9971fc31e8d5cc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdb8c6ac4d9ad2f2c5a816cffee3f21112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9a9a67c6a78fe373a5c60c0b31c745113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd447eadebac0c995d87c01430451462114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97779f72649b67da1bc66aaab3c0cd8d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a209e4cfc990cf1c412592bdc285c7f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5f8550e4f6b49c88b40aa14375ab9f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e21bf3e40213be1e97fcfba200bfa2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee7016b7030938c5e2e6ce10a59035d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e69869935278bcb5b11f0a3bb8a879120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dba255187954d1e6b0e47f82d6ea8ba121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b147b5be7cbcdd105b102f440156d709122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3991adecac846269105ac4d0498c44123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0520b5a968008b368d416595d27ca7fc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d90105c3d0550f53873fba144e2677125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d7708f6f4764efb93ef1c923b80cfe126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6f726f94ad1da6008f0278c3bc7cd8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f4d13bfd221747695db18f83d4f920128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1537f44b0f6a6ea52e39fbc271975d53129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f120933eca8c936e7bda1eafc562a0d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902b9c293668c10149159f386ad4c765131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19598e845c617b2f7cfb63c104befae1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886b7c82aea60c47d8da1983325c909a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c07849582648108e99a6dee29f8b8a6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492027f3636dcdfb6b16dcfea4daee61135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e006d712ab9e9bae0117cbf1a372f7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d89c3f030a8758b9d3ba1f3a6689206137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f118fb4599ea861e785e9ceac4aba63138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55651117d6be408911eef2540901099c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c3d17bb38ae0ed2175043e9b7d42c8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff86c0d1a5d57c7b646da15bd7e8b61141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838d8a74ebd8317759c521fc276e53c0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1341cefcd3b2e994506746e5f30b0069143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e2cacb243b3bffc7dd7c41011b7486144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914085029d543c1823e711e93885f026145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7986f292f2a8e7ccbd3a6f862f33d7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd8c1a2f79200a598904ec9d963c799147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f4aa90d763b6ff0f23dd60f490748d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0785cc7c3480b0d8892b47a9bdd925149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9199d127e32f3aac03d74179d2b4b99b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6935b397f739550cdace1bcd44f3f77151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d80d3bdbbf05e9c2ab085231129cd6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed79abe3213567155b94628fac2ba1dc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ff70cd86eea49d6732c9fffe89b8c1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102256fcbe4fa11bff0dc0a8be2436b9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95edee6af60e213f4fea07a0027a848b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81172a2bb0627eceeb29383b4f28171f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae50fa174a1878e6366ee225687fa35158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598661e2441d90fed93f8d6d2df8f28f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c5bdfa0afc3013ca7763bc88eb7ec7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eee06c22d787cddb57793b86da52cf161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f884d1ede05d308f2590b59abd0c408162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae5f5e33b9dcee4bc1bb7a671c92749163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8827a6faa16e374e3307100947eaca164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34928a89505a2be12642a60eb71529f7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20ef2c7f6cd5ff82143c205b80f9317166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18968c69f76a2d28e3269e114650d04c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513dcf61e95921ed95c52f0405e8b81e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6bc0120c64c1624845c9c28ce10bb7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77521b76f3c8de6375fe33fcf6c836f9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e4d16b0dc668579f604665e0e3daa3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d79d494b408aff9566a81d497a84ee172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeb0500668a2d02db2175c674a4a274173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0ef497b21013a6b84afcaf002821ab174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59be2fa0465c4f979d092b447cc9807175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086c12c3200d383825b0c5b9f384f5f2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe03c40c26bb649863b5ca5d950ff61177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffd8f31100c7337a8256319f4fe2174178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635a607764d75df92a756259c1bd700f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491d20b35b1e16b84ff8961d3cfeb316180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97d3cd4668ea0a7231f26d8920f038d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd68e3a97a7b646ad43cc7baa3a884d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e0de5bfa210a4e561d251f3682868f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5506d5ca97ee16c8b181aa99c23c4a85184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0b32d83f31f3ad6b33b127c6e3b80c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038a99c5b2a78a71ba991df0de675b55186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9bc1f94aaf2fd6d334cbffc1009ed1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9450d0c04f8d765dcf02cd5455d020a5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dec61f8f6c2af35a8647140b389ddcf189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e780512085210100ad99e6f9ae3b89e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e747d1946fbfd3a9b146cd6183e1395191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f723f6ab9feea0509fa7f512c4cf70a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39969eaa3d0da530f82394bf341cbfd3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75df1e083b45bf8e539d4a82eb52849f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aea2c60efc2c4f2a7933277a435153f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ca51fb55fbf4011ab336e01140742e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fa4f20d3b196170a02db9354b8d668197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b973b23d3ee67e21b53f7f4fbba5009198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5157cfd7d35a640b92f5b53b7d6b1d36199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d1cc60320a96f30aab73babc748d44200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613ed0d5674fb1568ddb55aba5689393201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0aed7c185dfab7fc17007208a6e86b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eef7d88261d0dd63b8d40084d6a552c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86102619ebb42be3f5eda951725ef2a3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa2431174786301c07f0d35c23ba024205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edda1eaedca312765994fc3a969745d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c398fabe9b4459da9ce7917fb52193207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63649ec8411db1de330cdc82013ede2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcbf0d56b3c3f79b17a65b919881d9f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00b9749af1a27ed9e07fb13a83c49b9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d9b58772c368746a14bd2fc09409d9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e4a58323cbbfb43d905bb4d545ba58212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f34c11ada486bfdc8f295a10df72656213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfcd47c7fe5d60cb873cdf745fb818c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04c7246f80e8c885c6bf232b9b07b1a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac11b4e47bff63175f618602dbac58d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ca949eb924c9fbaa81b28300c05353217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccd9ed786f2b3e482b5e3db7b34698b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4844869ba540b4c74362d03b2f38f98f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ed72e0b97d07ef1239ca6fb3b29da5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098a5f61bb763e658c243d566ab9c204221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49199dac39a9dfd6cf71141ed228e6a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57d83689be4d9f8bfcc2a68d13bb15a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2e5c1b0040c027ea117ca05be4a2d7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e1dbe5b6036647e0e2485d667212f3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9797ec6ed29c74df4f9520b7f68dbcc226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a891b4124f8e293062241398a46f50227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467c96643b33e10f540daee07a5dd6b7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e627212bf5216941493de9058724724229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68b201aa9a1eaa022196618bef7069d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1f935f8fe2f07778f4038a1a10da29231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e972c6fc2ecafc16b70ece34096b1a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f568aaab7ff1d3993d5303dae838055e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f715973a88adc5ef938e4bbd62d554dc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfde09484b37e840bb25e4124e4f310235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655419701909e9dc21b430aa107487d5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae9ea30b417fb62eb81dd9b9fa9a58f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2d01e595103a04de693c40450a60ec238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5517b0769796657599559e130c5ca427239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81c0f4227d800eda68cdbca9939b2ef240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ade0afd03b48025c1de816fe3a11c70241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30fca50da746602c254168f959d3e09242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eb7768454848d0d23919f356f9d538243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d44691dfe9b76cef50c9b06d17faed244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f1428dda5d67e2425b063ca5d731fa245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95c9f4e1237d4488eb2de7e9c86cddd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9a35de53e0115caae25240421b6842247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac54aaf0be4f40b97375ed15125fdb28248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b70deaa90775ba61403dec1a58d3a79249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a35f108bf2f875f72badc85a6a1f68250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eeefc632fcf6dd9b6313b8165e493a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14028fda788589c1505e5c3150dcf8f5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a51b2446d9babe85fd629c9ac72a086253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc5e553eea399c587eadd3e3ffdb832254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8b82594c654397b2fa3e4cf0cbcd0a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece1610e77c98b2562e89761641d7156256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0b7e437ed76442a83c096aed469bd6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75165edb42eeb1a816e015b54e8bf21258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae6156894d580f36a74686060fce1b6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4736e7f484a9c9f785302b59b06e7ab260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f71fc3218e5da41074229c25e8a9f5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b326bae8c221f47fc4da1ded863d83262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f4b22c9067d944a68e01ef6b685317263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70de2eaf64c7674b340e55b78c1a81fa264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7b119597aa2d46805cf684d49d68cd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8373a280d807da6a06a4eee65dcfcec9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142bf16b3988e111802f16c774847eda267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa59be913f070aa4b0a5fcf4ddfb6285268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f841c200b4ee871e812c93f82cebc2c3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b056ab55c9255c15eebebf1aa62d5d56270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac599884c3ff7e9dad06c3e7e7584d6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7529b9bc184c8d30e92fa6eb665d2530272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fe86ea0693f3801f23da261c680b08273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cebfb979e5bbe184688da3c46945d30274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab01270e94939c54db2e5e6e32afc20b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484fca4fc1bb662de82ae5c524af78d9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa2e6828ee6c05110540f9433737714277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034c5f508e16edbbc496c796bdf9ba09278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560cb3b29c48e2c327dc5e869e4a71df279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0b81b93204d2a35f28a795aa4f540a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9201370ddc6dc58e8121a6060d73a41c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2e2dc17055a84ddbc7649264b7b8cb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7af61fd496fe307d884627eda685a0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f4c2cf07e721f3436654896932d3f9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce8133b00e4c849d184c553dfd51b4a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11b6f9627da093b250882b0c2f9bead286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96438157f64046984bfbbabc9d16f744287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea494ad721efa5bf911b843edb35fd8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fa5dd76ce6e0bb484f66acde05672b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f842e1ff83ec476f4263c4792a6ec91e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107b4a7e2e6b27a0772d126707a9f578291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12caac3f19ed0bf2f34c695ae7ad6fdc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8c07ccbe815f6e02f945c17bec9881293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbd403b03ad7b728cb7c041f0d8eb9f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da2793f9edc556c27040fad800b4ba1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7429f14c00e173895a81f87d946804296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f4be89a97445cc6f7d62a674fef77d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de95a7d19888d753d3246365d69232c5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001ebad2b1eb26e22470b6f539f2d987299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9572a64002be7ad61e37b6809aec8cbc300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663130ef208c53ab151a7ed771e23096301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d37a8bb6d1b4c7999c6b422b724c26302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fb3ce2978d035ae34cbdd673c1b594303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4076261bc577f0adec18f7114e15fc7e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019a9f90226328447475d3d7f9c8f25c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd1fa277fd9f1799c01370b4f018fc4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1ac657035eb192c4678e48c8b460fc307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844460ef44c3b3f4bba45d66aa8625fc308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cd1e237f7caf3ea561d7269617c5a2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a380d6be8b03c628abf33b0be8518773310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b87a1133660d8d81763c90a63b8cfd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd75bb4506637901a2cf378d0b9cf39312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc357b11cab8f9856ba8ca5ec00283f2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c550cfe0a42cdce298fb18c88bba1e61314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53b8063f9d0dab4b91884f2b450ab43315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02901dc74e9696b193e94bc04c6377d5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32f80c5ad685c5dfb4e38ba08ed8d6a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0aed4280875029fe1e81789680181a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecb3eafd2ab97d4577bcbc457fbcfac319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15d856f01ab4e0bf3cfc730d58e9305320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943531472abe6c6ff4b0182b367dbe23321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79413b9c8cf62b4265226c69033682fa322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812d0346682c8366ef5c0345bb1ed867323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a0e763f05e1b6cc5f16430d6de0609324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e06d7ee06e6d6f0dd7796017617039d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38a8f87563ec1a0ebc83806c6b2dfee326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa661b64b93605f9ee5fa3281449a1e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26e6e5f4e8e5d14055278646f9e24e3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25da434e59b2eb06edc995881933cf9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488049f903a9cfc87239182b70384aff330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998f7857bbb2cbaa09df8dd5bc1ecba6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40496c302da3239533699e29016abacc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7241cbe943272947d69a4e333c08bc46333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab73f75c2f3bd88a5b2cd131e3142bfe334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6255845179ed491813d61372821550335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1004327d1bca248005b7fd3ca165cb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581c1a64e2119b5597c960108039be02337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5617405aabbcb6feb5da65f5407a0519338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8288fdc51014ab20f660f289e6fbec80339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aa9efc547962758f2873babfbda416340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001328096764b743f7f8bf62ffd527f4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902f3abbdf6b03d35fd43f92003492b1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67e5260bf8924435c82a52b8f658cbb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102b12b7ab7982381e148d3577d43188344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeb618831ac9fb4cbc4bc2e622ffcfe345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479da552741d0124ee3812272090a091346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fa5c0f7274ff3da3fe81607ad11dc7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bf79245a12350acd5f69aab7bae087348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1214c749fba427c0bbcf6d41049730ee349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad3a7dba5b1253198f9fdd44b9b6073350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b0efb3486f537324e54279750f31b4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1311d5a59a617e0e4b3f50cb55f968cc352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eebe21b09d7ff252283bd37e103c03b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466ad049e0fac725746f7d054bdab900354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d79a47d08ecc2c6bef60e0cacf0e5d9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189916121c931c619e04b7668b5277db356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07973477624640c68303165c3fa7b59357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b6a60750e5fb84a3c1f8f4c49dc540358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7bb6e20016b65939e0ed90121b130b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c04f4da5f33ea379f69b5130d5cb84e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee919ec2d88f6977ce1eed75335bd1a0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c603b01d42b30fcded9ec287be852d3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3612a181904d027a9d3927fc0c233c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10b3f13f864917d078459489aa40ad5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8984759aab51d7992eb15ae5d5986012365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2821e0aa575e5ba621c55d8c970bd59b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8683b0182cddd9ddab25d6dcc3a84786367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a374b5709ce939588e49b6a72bb69138368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c70bed1513cac30984ac0d9296310e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af98ff1dadabb20d68d93fe85730994370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7da8f90c3efa2afb17defaa7d57be8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20108b5e92b460e6fcac419b5b064c0e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70043940124b47845f743aa4c0c003e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9a59c30d6115057699af2ffe70272d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81c7714b6560b6029c251051606d309375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb12a9503c83983dc78f7b2d4dce563376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3089a589a27514b5619a33e8ac75ab5a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ada52a69592c6d7d1001722c9a6ee7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ff826d8551e00b312c4d4fb07a937b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e2e41f025af17c33d54d7d53be7941380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc9fa5958dd68f9dd0dea714712fc5b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cfcd80646434a229395a92d34b89d6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf47aa09890fb46c50f164f8f182dac383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9716fdae3ee99007119442f9fccf79aa384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ef0725472f9463d4d313db79a01e4d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82e1fe9447e03d50358c7e6639b1435386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f680fd18c5a5bf5f64fb222de842ade387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18063ec09a750131580f6748bc324e2e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77928d71584f5ff528b76ea3883ba3b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b591d1d7b599d33f2a7ca1262e760f82390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1390ca9c410f442da4672030a33ff0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b6fd2a5a8325e73471912010f5e130392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4c4f1e58b80d43a42eb2e326331c27393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244b691b5ad5cddd19bb896bab8db0f8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65932cc20f531cb929d26b74e3e63c71395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb337fd62a0bf096ca7de8e4181b813396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602d09dabcf0e0b0ec716a84bde1fccc397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e88199b2159472031a6a1241b398b4e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449e9e3764a7890e1cde6af2d9fedc06399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9f3f99580be2aeb352ef548baf9820400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3648922e2ef9c750050f57aea985e2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f19ec0d9f108bba9cfaf62bf6b313b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1312761e466ad343127dfacf79057bbf403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e65f2cf377906252521ceca2599abf0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b684e0a172b7825a111b44f8117d4d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0072f44879e4e65442246a2a2c91e69a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9efbb3be3b6ff743f127962f3e1b09407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc5b3a71261cfe64d86e005edd66c0d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd778b500eb667d3484759a0d9750e73409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25089ddd3ca486badc957fd5e37d04e8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336e5ca3339d4940f60a3ebf26f9eca8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf97d41f17e52113ec189d3277086501412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c66922f2ad7c1274946b26feb4e53c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54e243001c1cd306df370e915b6704a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7e15f82b9d46653f3e918bb43fa5b7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3c93f16b147939ee176ca00b96f5d1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692ef85f9ecdbe2e6ec9eba64f381e88417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74342ce2ef38f38a701931ea9bed7278418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deec11794d57910201923c2e5c6a69d1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd0764fbaa71f0e7ad3fa0eba061312420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9579b93c7101e4f5646baa1e0b2d49d7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a270498b5e36f0419c212b78c2044e5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9330d6f10bfbc3b35137c24cc2b3b773423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f18f03204122678a55a3c1849707d5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141f45b99be80ac61ba4fc567a0b7987425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98596b7ce64468ac62a99a0e2c509401426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd4b26aa710dbe014ba8b6e822a019a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f8550a6f6485e52becb426b68fa47a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c732964294ac552447afa09a91a1eb429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42409ca7ee8f01d9c2a1229a912c7b2f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232e01914f5ac0e64f86371a949da693431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f42f640b7c3eb008c18c709c9b42430432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317dc9183b4cf108a3aeddfe4548eb1b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d643400879b40fb2a6e26cd5e14cba434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af219c49350896fe4a2cdaa28c157f75435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68259bb4fa3899fb5c8ff3ae3c24c09436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8704acd5cd17f687a76b02690c42a4f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a8dbc415ca971b5bd01cf7daa4b5f0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cf3bb2c70cddcd5da8dd00bbf40cda439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ae7013c8495907ac68caa4a67ce57c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea54af574ab692faa3aaf0d55df77ab441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ce113d4895d17e9039cc0ebbb9f9f7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a21e98864aa5262f33daf2eb844d5d8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bea5652462ada7d3558f4b72a71de8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf4a929fba0de33eddb74f343aa723b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3bb5d1b6c65ad77771fc0d8fc51299446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7707bb5a167e89fe70b1966339c748a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8047d32809cd47459c5c4c5c89bcb9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243bdd05f45cb17f434d8bb1d7afcf1b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986cf492028a4607501e39b3b2abf939450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4766843450ae16d7a7e74b8298ef046c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde30a78116d7324625931098be40549452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb6eaae3f44cd33fe148acccd2dd9a2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3051350a6e4651ab5ec303059b636ae1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf14fee1f481d04ec9784cba06dddf05455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ca9aeae8b1b58aa35e2797135e1eab456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d451102030abcdb0d61f88d71b9998457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abdcd3f2ecad3116ca712d47b84ef5e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75458d8cb29d73999b8a6d53d3d6a69a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81059197da5ccc77740e6846f56e4a1a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54033e60c15901699bfcb9a84ecb5828461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc12e34c4617bc2f3eae45c981dd8288462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b753b239dc1b1594ef886618e029fd463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9e9a5533124ad02cc5605d200366f7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6846861feed74e9955834d831747f7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01ca30c7404d1c54f54c5205ae39c2a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bc8a361cf254c964b6210923cf35cc467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e1da99a83fc10d015f50ce60770173468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55559103828f93c8fdc0d9357a91fe09469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721e9a55f7cb97d1633868c009728ab0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbcffd9d6652a7ca8a10426d53d88da471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdf685d3a65ba178f04ee56cad0d869472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d40cb58f599dcfff2f80df8ea0aee8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b05863942831e2aaa8f72890b7f371474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a265c8930d5417b7218c34216fda0848475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18325ad4af55644ee20e82e63affaaad476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc65af51cfe43141631a41f4ca6b8dc477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cb693122033cc1b774251a4aa93407478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d605a287d253e78f16f9a943aed362d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5d22ccb2a7ca61ce8fe739e7a4d588480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecffaae852ef3f653c69bc6da2749fd481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b619aba9047a46ba048e565fc35b025482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71695b7f7c2cbd90deab7cc9de7d3a1c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0ee332019210d08d8e02d486d9aae2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367330b2d987231a577e36a886e3cb22485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6f990a90bd4b3e2d06149f5d217897486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418400f162859a8c0df7d02f36398a04487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624c04cd8f760de73b9fbad4aab3bf89488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4a3cb2efb560c3cc1a56cb6eff07cb489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b99298abdb76acd7c7506015d73b83c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45575cc4811a14e3f4d959df6add5d6a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0306c7db2b48317e09d6c01391ed3b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff576100e73b479b80751599d837a6b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc172163988cb515a68f9c8ec6dab37494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e313ff64ae30b802279f84116c3031e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdc5410bb9ad3d9d78473013af66b2a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961c3eb121bfe77bbbb82a0631ef00e7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad629c7caaa465dfd1448a532b6cc73498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b73d93cda204da7d0e6b841cd2f90f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f708f93935ce3a5e599c50c04ea3e8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27b10bb4c40acbdffbbc8d7e2cf99a3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95316d16b04bbc43fa88c539c3baea6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b454322171dc31493606fef1bef580c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9672ded4710639ad5d948892c98c72e0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db6b744870bca83df7a773f45954b90505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fad9f61cb89c251c0f467d6f05907e7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66916e91809a2fc69ade8e8b0e49d8d1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738f7b0ac6f09c781a6c213163931341508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce32f9741c25f761930d982aaa20c4b9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4357406d69738cbc127939146f96fdda510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69694deb7314ef3ea4b55976fcdef9b3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa86eec107ad1c4e89803cbf1bf4275512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23d65ed2a0ad10cde996103baa53e07513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985af66f89349327f17d9c844db3255e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3f061bd1327bc0b1c1efbdabea9d6d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13d0fb4550b9285e26a5346703bd51e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c0985717c07cc7d02bb81f22213197517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ff102989729d3ae517a5b00c8b1eb8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e08776d57c9c2f1f1353516397fd20519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9613421e3a5e16fbcfe8c7c9a2de57520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9208c4ccbff9c64f1afbffb83946995d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebdf9c841eee0963162ee778fe82744522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ac1e6753fa492715e924dde66d1248523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed30d03181857956c4fe0b2bb54d5ca524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbb08c4de529d98b49eb85ac76dd905525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2fa1bf48b87b9918e110c8a078de57526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61e2aa335781a3f94db56a68585c431527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e0d5d8fcbcf9b7a4022a23bef1d2ca528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087c38ac30df9a73e7bff5bec4891d8b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6f756aac20e7943fde4c683442ca46530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79184449323c42d11a5393cf428797f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accf416d263d1fe966754f5f220a16f8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39db5004447ceacda448f61095c41c36533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9124d5ba5398407092f9da7646e7eb99534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cd84193548a05d444398009d4a3952535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1a96499be09285c49a57dbb3a61f99536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7de2a262e5903e0376efbfde71e93b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f907ff9399fde9feebb325ad37c7e127538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0105b34cdd0513119bd1c3ffc179f29d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6ddf7ade72487d23ab623b9ef7ba20540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a531dcb7f5f6a8b1e5a8632cc62ab81541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f46cd4347071ee0ac6892d969871962542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b598e9b7a3ee87b90a16c0ac16a170543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0508af22c5f617d18ccd1023cc0bfdfc544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3ae9978394f25d1c314406516011f6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a49db2bf06755bd60f58d07d5b80316546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a35df5f8e307129ba50862512556a2f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105589818f25658848600fd0d2dc0061548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ad0062da522b99b77a67829727c735549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f1f48d5771ab845aa636849f5e26e0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff24359e3315b92d6e8a7d7142e6b67e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62b50a8b25ab97d7a498fbe81bc6e6a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b775f808a8dbc688bfa10d485b4efeb553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857a4c48ecbd025ddeddeac7e0f91301554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864d52a7c551077aeb07dc7829a9aeba555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a148c9af84c4e78683e95f8c279fad5d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a7cb7a2eace3f07dc6d847324df543557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bc810d90fa976ae67da5072735e592558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb404811b8bc28e2541403f6b93c05d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134b7f7be724d2cfe56197dfd875ddba560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fe1977b6bfcd7a125967f171ad0ee8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df3cbc958ac9f4d8766ab05636008eb562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7071cc33f03a002a49c755a5c060b7e6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177e64d8afaae20de79eeb98ab81aa49564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfb789b6921bdb136b9c9c21a29d624565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdf7110c64bb4b9e4154e545e24e874566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ebb4eb11b277b2e1f1b363efcf4a8f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da2f2bdf74a68af88c82055ab1487ae568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68ca86a1697e7fd0e49b4a33d732178569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb872a9b2a381ce60875b41c81d4aec570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5dcfc0344a4b3f5c3d7d923370702d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065a2990164582c4b16ace2b82d14f4d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0da0dacd92c451d7cc9bdf068a57bc0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82106e4dde18d53d95bace2c48a80df4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324ee7ff660c0c617ec254b4280aed93575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aed77a2379484e67b5bd79ec9d7acc2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab018e99a5e20c1c8a7055e3a1bc90e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb79023f3197eca8c74a2d416b334f0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919862810c4243d6727e11d9598780c1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384608931df0c5dd8fd8a7a9df365741580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2418d19fb38f0367b87ea0b62fde4fbe581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebc397b25a50593d4dc38af557d5cf1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb6f2bfbae7a7e9f932114ecf3c0e7c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f81ab6cf6dc495b23c53fcb9635ac65584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fea849e4a8af12c58ba8ff8e777364585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b3a0f6216f82b4d0807266b3a9fd9f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6529107437c772ebc4b01e0c92d57430587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51be142592f239bfccddc571adc6438a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912725bbbcf6f2bb88af49365d0fc80c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c1f5f6f2b9be259d07d852f5b5b395590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9017ce5e5e622e7b962aa3deaec86d7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca0492c0de533e885b2d713794f0a0c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cb3190ce01fae008a8cdf6ea3ab1e7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c7591020cb103856c311d1d849cd36594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283ebdcfb9904d6e9335b25ce7d8b96b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84755c1d5d550e304ce6bbdd37c0c75596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa9b300d2b7f37f0b78a11e6f30090c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2cb2a4cff3808b68ba4f9da4cdefab598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7643080905edb8056fd84a95bb82551599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcb6d38e211ceca3b904f237458d282600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2001c6e38a6c57db86af28d6ada7213d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093bb1e11466c6d1854812b6e8836d2c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d567629943465ced419ccd21525329d9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe03b155293a8be77ceaf5902f6f9f63604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f38a0bee5194c4be9bd967454c526ef605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16645f304db06968639e888485b51a10606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab76e4bc75080145ebdb5ee9e9f5a475607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323449ca905720ede683812d3e73509a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22142cdcba8e95cf96d816646ea9a433609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4789aaa639085f4928691c2dbfc60c3a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52321c94427d67987197365b20ecd6f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa470f1e98fd7a872c9380e773d7971d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeeea4e7bc43397dcc4ff45d20f7fd9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77cc5b3d69401b694b8d74bea52335a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f87fc91ccd9c4bf42aa8c258dd2b6a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d9ab9eb2c5db5c2b95d4f1f03415ab616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dc790046fc0ea8513d5652eb3e13d7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdc67434c7a3ef102157bc580031065618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ec7b6294db239dd0880d882aab1e4a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc41c04e47c6cfc983cf95a834c0abda620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375cee9eafe8b2b22dad0961fa39ea0c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4348c95edefd8cff97f89621c376fb4d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb868b1d533d3c034eb1cbe4d7aba61623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de054703d5153651bfc6850a82af2b07624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9197b84ba3eda35ee842f20b460074dd625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ce75d348a631870c06f349c499f133626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4711e91d260780044613b0634980ee627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9dc74f258aad8211833b7a913cd320628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a367a338fe43b1810b5c0de2e232311629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d57ca09097aa950506770295ed13f77630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bf6e5e5e535d065085db48bf0b0880631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b39afdbc9f35da0399ae2ee502d08c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3221009fc8e59c83bb5e0d901da2da22633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7cf8a09fd3f32801a36dd75143f1dd634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f56e15b22a174e59abd3984f9be1e4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f40d62ea8dff99cba15f988299ef61636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cad4ab4b56cb14427df5855bd76ef58637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70970b4ed4013d0ba6885d5b78ca2a5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6e99da1c8da96a6c57335425537ae8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627a9a54a1d53ade54411e27a2c09c5d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb92352e184ba86054ac87bd46999cd641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275705434fca04488f2edd02f540f5e0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef49a904b340fbd32f9059ad7505327643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b480d93ccdab913d08459c6f6da3ea644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3963dc96effe598acf9136ed86bd50ce645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ff4fc7a720a79bb59903ca4203ff94646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f571534220fcaf8706354bd5fb752e9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebcbfff2c8de0a95e178fda6de94bb5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3327214bc4501067d986728e98344ac649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af45a30692abbb7b2fc816dc53d63c81650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6301923b12c3ad4917f82c5364a16001651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bca49da96e2570d18b0a03c31784419652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1042ac8d2fd4b10d344fad54a1fa6d5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13aebd15dc800733a032236a804f835654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7271891e9ca9643971c88f4c60c22187655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2cf46c9461e91a8c6996cb2df65149656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fd78932bdafbb8b406ca20eb17c0d9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c12417d031cabb784d821f4d2d9081658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961dffa97b8c75c801213f9d704e9e0b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02e07073e3b0fdc249359d926ae16a1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c707c1a6a80362da37ea4df04fac851f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f950aa9fc61e100c6ff461f5db9d65662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01955da70c10a3ca268d9ac205322a2b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0a38d58d0fe082626451064e27c08f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef042262d047824b63580f660e5dd3c4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdd2237804972f336b8e6ccefb88e67666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eabb241670bf9d2dabc207a51e2f382667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3b190b6ef2991d44d09931fce482e3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9413e711d791f421a408642e39a5adf8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c3e435ff036778405bd6f8464adafc670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c97af302474440eb2a985238a233d9b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8184115e03cabbac8bc40aa8f42cebf672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a961640f0b1b3513bd797e283b30ab673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c21b5f034bc55a837d7f184e3d16678674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe514479209155bcaf0ed7053f205c3b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f934e96b1f381db2c4caacb626d2e45676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca75566022115a789554fda025534cfc677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97924d955e344650d66df2fefcf5df5d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacea41fc82afaffe3263531dd59800c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab625fddfb132677058e501315d862f6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59eec0f4d377d050658154d65a0db34681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866869e95d6fc34c2d638a6691166412682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6672459315e5b3108d0dae493307e7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbae4e7bf02f22274595d0e934c91c1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d329c67e77dfd15e480ada2d83bb69e0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575f442882b06116626f5d00a162a5a0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102c315f2de04879a6d85a6b85961161687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921e937136abcde8e23e3e0e344d1173688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426b6b8dacfbea0132c1497de4c89a4b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7664e0c8887a998d1a7808b2e2430e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aa2a244adbad2801d768bebebae6ed691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea34efc137cf3fd4b9f411bbc52a530a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ba63c541d977e31a399648352343b6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaa16b373d7538504fde436a8db21eb694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72329dbf9cedb6a91cf72080b694f533695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2266d188c88cf27a86d09a82de609331696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f15249494e93468afd51fbb762ed336697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de3c6479ed10fdef0f86bafa236173e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97da001a25b00b11f4cbe68cabaf4ab699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b02548b86370a545090b464118eecd700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccca1fbd8a95afc28c41489bef674ad701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08b569e141356e8c4308a8240a1ae9c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9177eff00bf73e130118cba28d616c3c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0774bb3e498775fd56c957651125baa0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be78ef501ac4602f8edda80967208f89705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947bbea1fb931d61b1d6ea5515ca6a15706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e1b3a51c126ecfcf6b0c4b02b9f4f2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cb5bb6dce5f4fa1fcac6cff8c89e7b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5108eda7a46df102082088a68e05add709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923c19468c32fb28b313a4f2d5925d53710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52026523f56dc9576e5744da16ee6cc4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d929968e71711c675b313dd0ecc177c5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0c92695e5390d22139d4cadf7bb711713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce1a8d82737aef2d186831212cfe8fc714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04098c7adc3a4cced77e8a988d0f593715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7111c713760279d9d8956132111442fb716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60709bcfd5de2543eab43b597a7b813717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e5e4bf4483465ba13135023c349782718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad8bd7db91c743807a3f1a3c973b101719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b551d652b36fd53899812e3d316bac21720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd00cc1cb52e787f04ae3115352c08bd721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b92a2f0cce7ac4b9e849f2d9650a54d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad04a67516d91a2120a0adcd148ab78723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aa186ce146629f0b1735e010c2087f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b1e6023f199bf8d148b02636242fb3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1196bfe0504095ce8c3eddcb35240660726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc589f8028d7608b341be7f136e772f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0490fea71d593d35c27a4e1d7863de9f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe035fc6005d1e9dec1d3083136ec42729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93d55ac4fc315349312587387520b55730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d41d3e5ba4ee057cd35e99d0793365a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57df385ea30a008b68277adbba35468732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e5cae5d8bc40414fa7ea213bc1893f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9613d52dddbe90527d8c60d3194da8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f7a7f57b9cbc700a67a4018affa53a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d7105dc778709bd67ef6fbd705a331736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd165e2d6e26c9846e476e061e94e55737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260b79170cc3da269ebc15a3d59a26f8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f8a94520bb668f77bef1182da6ddb3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b9c9fc25bb99bcce58b8463092b0c0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad909cf056052470cbcc81feca41d64b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af033939583e6245ade9250905bf2cef742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfe38143eb3e1e81d2ecc3192dc3426743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bfd1f92def9d2f052c4e58c0e796c9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd70ee9e5d38ff2329dd10b37e6777e3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161b090302f86197a503a4cac573738b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b1b4badc2a05be96e10763825a5462747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751da8737a12131c0cfee5b588bd03a2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31cebfb5a3e198869b5933d9672087b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83a7924109093c0278b9f5fd9fa25eb750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27aef3d2ab7d2d44403f0c6d53eb63b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eeca243205a2327a7399b516ef3a14752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf72d10b6a9bf8f8783e7b8e13eb4e0d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcce1accbb81ca6353b162bdf56d21c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efab143ee724b92ff0ea39d79f10e85755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04158a07acea928666823110f09580ec756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390320c924f3772a6244f233dae7cee0757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3666020859f249b2b95ae7d3c651eb78758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c548eb2786c9e94c6270e8260803d03759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>