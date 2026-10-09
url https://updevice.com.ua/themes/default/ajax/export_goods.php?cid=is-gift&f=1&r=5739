--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c0e3e8543903a29bd8b8c467b750451.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f558694ba7e7b553f36ccf24224aebec2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53724f5892f3ca5d6d0c999edf7dfb943.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3812bcddc4f3084eb3060e44283defe44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811961e4bdd718c982d119bf08947f105.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb84a0ba18bde0ee058f7d235efa8bf6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b9b2a07139b22ab3f60df310781b637.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cc9342d3b48f700d1cc1218bc13dd98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb7304bfc0c5d7163b7eac382e85d3f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4190a0b4c7f4f18f81fff869f55b16910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfbffc0c309fc17aee0133683576fb011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe5eb006bd0609f47af3b500c2f2a4112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9f250070fdcc6eb58240cb25808e7613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a535d3187bd04bbdcc34dcb674a05014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03f80d9e3a6e652c905ae80f586b30415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93ccd01b3144db8a316595837b8882116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0610b4d4d7b65586186f013a9b2711b017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20652ad30eaefc855b14c2fb925f3b4818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8410935ea3300eafac74f4af03dcc4319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb839bc9991f2d64c435a570266021f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7db21359113105214d58f40f4a678f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d73b18efc96639052f86546b5eb093222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ff1152ca3b96a364342317d7b0d24423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd9d9f575e21444c3005bbf19144f7624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f358e12a5f96d84a9438218c992b7c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444172f6d54042df85212f49b349cf1326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9746f3a0c730fde64ac981fa9db371b227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c678f318e7fa1c6496d38200f0fc6c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81241c1e1b90f69a08dd745ae5829dc229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0691bcec37df4df6241ea8e306295030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6e4f1adbeb19bd58b3225e901bf78331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808e626ffeb8c809b5c6f82b9688568232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d286f8880e24e9ea4847f29e3d883733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6398a930a61b2c7d4515d4b06105449834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed83a6669f52dabacd17c2e8a969327635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b3d76876708944bce915bf1daa2dd036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853cfdbb24797d1490ed41c78dec7b8137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c37e2743438d17a1c72742cc9265ec38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff55095ff365dbe88ed633a8bd75871639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ea8a9914f850e3ec74e170b7b9455d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea29696f406c74fb3553d427c8763f041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d7eac536d5e1ae0fc2f0e0314e385842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1403aecc5b8d812b8ae420d13be6cd443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280d02c917937fcc6efeb3320a5d2e8c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922f2277a9a2c7b6881259aacebe944245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498bdc3d1f34cbc8a9253a63bfc8692646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74a1b272cff218571052c694de80fbc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ed04c60e5df622e0ba907c6a70e2d848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9063e40542afe15a44c082c9419a7c549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edc7c1e38605dd8df675b8d3f04a26750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaddc711184fd5947802d58d3069e5151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38d1706613567d5cc23cef4e3a08cce52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3d3d6fff4b5c6b7b4ec85ca6d8dd4053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed7b23f42ff807c3040ef6673e70a7a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9907db50fe1164185a4f1bceb1024d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb49f58fe64cb4465f15d5b35ce90c956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a8cbea6e801cc79f92acf85b70a43957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198903059e67a40a2a6d7bdf46d4311158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a2a29b1963ac2961ccee7d862b2f0759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e82b93703573453f3263b3dd30d8fd460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f224363d366bc4c4c5f950cef238a9261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f7fd6af21c97654fb3257f230ee38f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b250a6ed7ffdd5e0993529a0d28a513963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495290d4a17f9e714f3f3c373f18c56a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5011436513b3e53b5c5ced30e61a41c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c254104a440c126d7482c01a76f4eea66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b32e5a8476e5438bb03f3fefb38578167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6031018252fe28850a85bca9830688f368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f8b53db5aa212393f48010304dd05769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d45ef635ae842eaafbebafff4b4d5f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d91431f0daba5501829270ef4c56f1a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a0df5abe6058e7a11b9bc010e8d15372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6958993d1fdaada70935133722ec27373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85576c5ed8b78ac8c3e35725ad2b500774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060f537347a38966f34e71f661c7556f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500214de4c6437795f6a3f744d168c2376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad5a503a9616bb84b2c615dc4a2a07277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0563ac4bf55265c8a66b8480752c1678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b96944a622b2b0ab0134497bdd7c96d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec402f654cf3f11657cc71ff126663680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0c246449db5c3c86aa71a6831e4d0b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385e3f38a7f4c24f65f0583779a21d4082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fc62e58d185db063d83644548198ea83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b532f7e76ae4411f3778eaff502e800f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34dd656c398eae42e6457a10ec793f185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb7ce9c157fa11e374a3c9916f5920186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b422dc5c05c1057c061e7261cc06ca5b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4570b8cbae6eb558e9f0af3b4510bfb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6016b9a3ce464be92f4a1229151e53f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca48509f96bd035d35b338a7403ab9790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a8260a33dbc9661f0e6850e410dc7c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc5ddf864d4e7f29a2f0ed0fbccd6e592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0034f054f74a6ceaed807d7987b79a2193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0fb546c5d0a6cab469872db1a826e994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386312593450be5ec3c3123bd53c0e4a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9176e86c8fe924426518bdfe313b1d396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4688c4142ca3200c8d9baa5be62dc7897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84ce1f9ab57c4d2a365bf07e632522098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4d1e7704f1988cd33ebec5b78c485299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd11cdd3fd107dd61784fd61e632541100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f9d454b4593b3357f1b574d9ae53d1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9c1eb4e003691016ec77f0b6a6d5ca102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4044ab5bff70fe8bc3dc7027d3c6085103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0b4633ffcd8006eb92d7f070b68a5d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2b7eb30504307f22fe2051efa3245c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf233e24d4eb1167b11df8974ef4e82f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a13b946e795fb614310f5a8e7da372107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0417df0d8798112cb1b0cd07858168d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6244402136ba4066fd3769c55dca8d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbd226addf6caa5385269bc51cdea0d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602d18d6a40d7857638ed27ba6198fc6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38651cbba9c9ac253fac1ab09add4a6f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4eea8eb22debd4ab3fc678b1c706f3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba1246a390a70a5a7c9202cccf1d952114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefd05fd923cd1542058797d7011e2b6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1efb2128706ee300a95bb390ec86e92116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a82d59cba72ee3e967436831cd8b5a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb29af2307453739e322321f31e2c94118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1860dcd1a9f008f0f355f53c17e6979f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0f50799e903043e94a05095491d75d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60d80ed6072d800f79866bfe0ec7d94121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a317c3425797c94018b831854cd7cd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8880e9bbfce787688cd04b8814cfac25123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d605fe776a288624edf804ea646d47124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708070f097f15b1766c8aed94c348c35125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef3d39a76127dcea2924ed0b2abc463126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d0c38794e684b83de7f7cc3d621b12127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42f4f2571a43a97006c30f99b211409128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc45605ec18f1734fde1954dd4b02364129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12822ff29c878bed8651612878583878130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86e5354df0bace7300bc1163931f993131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d411a5b4c224e049a6f95aa29e7bc76132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2f5c827f79086cb0fd436af2ee03f4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302c7a7fd2957efc76860d8c543da3ad134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccb66fa0154900a3c543c78d40b3faa135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997e9ed9c9862c32b2d5ce03915a571d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45893e61f1273750ca5d5869014bc016137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd666f480ed4b4fff779c4162cbe7670138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc666a6f0d50348d558580ccb0574169139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441a049464505f6c596cf2e9f4c4b067140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d58c15577b66306a230d28f3cbe3ce5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e2cd201f2912a842806ae272236f5c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a000f82854a999141b251ca934c6e2e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a8df948e1ad595797fb3589b971972144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d554803c7ebc12c092302692a8b6809145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d146d3082ad5b0123143459df771f9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a36bf1571acd291313dec1816627764147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8653c6668e8672e9317afb921986b254148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b50961fd632816e3d6be8b296db2b8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6f54b52da6d96b46ec1a4dfc4a225f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af13dc4ba7d494d40fed0e32d579486151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f7bebf0dc39a72ee0e879843d7f8de152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb6b175c7667ebf63a32410907a52e0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21193e32880a9ed270729ea04af470bb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71f80edb14e7fed39baf8f4308fdd30155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6483dc53c36313ffe6f5d5edd5f70ae156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d438978800583ef30d03671090d2ad12157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f3bd3b353883c24fbea56d4c4317df158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f49191fbf01b90af7d389f22700d703159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0515abc29130c952133b6e98ca343aef160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37f8a7b25640643d7b82a4f5d9d96ca161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebbc63af8541a23494cfe77d8c38182162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6f1cb870aeab4f80a59eb2eb8a5224163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2638ca0a3775bf6722549a36bd2a56164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd8888b74a14641a08474cab5fe53f5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7979118af1403ef407868268690e67e9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a250d6f4b33ee7e0bdcde649dfd1e84c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf82fc30cf809dc4d505cd9103a53dde168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3928ff42548501c66d72ab41a2e8a9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf90846d0a18feac591b30a98eabf7c1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1983f56299675c1d3d24f0812e11f549171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7996f7ac2a0a951b7cc05b51c2b33bb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7088021de7185049ff04f83de35265e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7da987914cb39784b83425bb0f0cfc9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405882920da2ed3ab764c1d656b4b243175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e428a3978e844ffa0040ab0d18248ac7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e8b4311055673e93526a63a92a0691177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9120341654d46c916a7063d4124ebf178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de123602b653d6f919e6f9ab39365c3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fc286791815060ee9668d3bb7a157e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4446ca99f70a66a43808e293d8603873181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d1737fdb0be7e071dc0e728d325da8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1c3742610a27616f3de0dba07a3e9a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626730394cc81e7c400b4dfdbb0e989c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8168fa24adce9de82ed49bd4ed119ec1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f96085477469375f0495a5a2ccd5eb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92da1a80882984cf8a13e4d0bfc97de7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33073cce03e2f213a1388cb307adacf6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358c27cd40ce3b49040ea8d797bff7cd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b3f7a4e0fa3794771336d80037e6a4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e42e97ee9345c325e199b76f69386e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2de5038cbe3537b8c85c7fe27ebe88c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173fb6a57cbad02bc75628b591a89500193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19524226a543aafe8df6f8dd821333ca194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cab3ed685b2d60cc1797cb3b276aac3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d2dae2686b6719023f308b3aee23e6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b56ea14bfe52c1af540cbdb0fcd399197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a76bb57be8b7ff99fe692a98248b514198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1420f64d2dd2e4d5a993d5b529ae35199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9a550182284d6eada094dd22f3718b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422d4962e358e367e5b3f384327cb0ff201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6e2bde96625f98cc95bbf52d65ac8a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b8d64a395af8f8232a45a6cdddc373203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d2ec0994e6cfff5f208eccc25c0cad204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ce81985e78af4493087502cea4d6b6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0ed3ab63803e0779dd988def9b4e4f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b8ff30fd53a1382d00170ef0a337bb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83e13cc05f3e2a9db788721890065c5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695ec6dccee71658ee2dbf63d8b0a7f1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a774af25a25d64384e67b79ec458a52210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90852a758ecaad268cdd22fdcfdbe6c2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712867b66835ed78ab0d1e77f0c9216f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0188ad0a77245e773471ef34fdc87ca0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c6a212eff54bb2a97ad9a3c98d8084214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d409fc877c3488efda57e8fc88b75d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5858bf39e9215a04a451beb6f24269216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379af1f81cd4fcbb52f78e62dc6ad7bd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c54c6f44a9e30ce1e3b976cabc7f7e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6978a3acc979be8c8030e51ecbbc2387219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f24c042064417598a75b15b4a6f3be220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65297a1777b0cd615c541876ae5d9e31221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3f52cc353c0bfe4b8f41b2ef50b59c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab60ef998a30fd5bbc791f9b36e9397223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42c21815658d971ad46390cef5165e2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7283c56c2842b17e64412a015a6b431225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261de562696938d115b766d0158b30dd226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2130c45a2dd34c0d6a2a720c692725b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc783b7bf30590953751530f3e530e1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba93c472ebd0c0c69976739d92714ca229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fc2c875924e64f8d640a9d16d58d18230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0262d6d9ce8c075edd1b376cccad4c2c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f2faa515e16cec14713fadafb21afc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431d10086d0262df052f3c841f88035c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e65f54d407b93afdb798bc1d6ca8b9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a1bfd39386d30817592ff852d19a23235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfcb98968599be01dd41c80d8a90296236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd170c75ee90ed382603874396e7f079237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b93d1bc53f6050845f5a7b53086df9f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea3faf6924e25ac4df553cf386a0405239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd8996839588ffaa282fed11494cbd3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55239974810e4473aa3c5ed4fb03ccc5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313a35d73d9449b4c3c6be7baeeb00ad242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b763524cc347bc960574078f06dcfb49243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305722c7c35f42707e205ed2e91224cb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725ab64aa82a8766479d8b51a77b1c46245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5629cc5dbe8fb92fc5a1aab212f33b9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8761cc06ac00cf0ef633d67b18b3cf77247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53717ee7d02b5d47bc6ffe84bceb5a5a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be3fc388c7bb575da9c218373000ac9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008acc36dcafe8eefe991935469681f6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dda6109625bc196ad84f9d63e70a1c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90f454a61dd4cc7ea758cff5a12dfc7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1233058e7a13224c1e228138910c60253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9cf4642eed94327cbd1e75dbc14e2a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31cd9b48457f39aafc045c01a5b8bce255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f583841f0d44ec5615ee3fd6d284daf256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22d14307702d15cec535871f234375b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae223e9dd03fa93309feba9c13d943e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdb814e7a58f0e3131c7ba54245d9fa259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900c2a196a5ceb11a0e53bea355901cf260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119995d27431b4abc8e98b9944b3741c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862168981d8dd5804c0fb2856cd3f833262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f0aca5eb686e0228cd35b0b72f395c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118bf3fa052b7331e33187f76fce7dc1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421eeaff5d0cdd74223bd279f1710bb6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46cd12d04cee64cfd705224a99ae272266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b00246eeb9ebeb1aa562d621a0d3c8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747a8aea3cf2dc85d6f69a3e4a4c585b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf33d2426ace31f4cadbcedcf9300f02269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdfd029df613f9cde69935c56d00128270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a39fa3eb900dd782e9381ac6720418271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603f8d7eceb4d1b69ecad59eb5e024f5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab41a82c700730f9c0c6683fd4cf4e75273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f3b370a42c80b60d7a6928582d02e6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51acea75706f2397a7959d996cc89f51275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ac64992e85cbad2b8ca0bd8a72f2e7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a6593c244ba816cd7899ca25dde434277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d3c53596bf953e9950a7364902005c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58db00eb6f87587889e2f9f6760caee1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19f1b6d0d0d4ff3f61c0c2715434197280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e353129dc4668afbf22d135399965bc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe90fd27c67f50847ade3f7d2adca39282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934d876a4d9c73eb00e7278d8c82c5b6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f0340a1e1d10423ee0d03b4c9d5cc7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb6d6b74018c015b03c6ac5529f3993285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984fd954aa424888a63645cf2b0da91e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b4540bf51a8291425bbacaeeb8fe9e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f2f9d0f03eace56c7a85b67f05387f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b42c5220e5f291bedcd22b5446aa00e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cdafbcf55b7b20c37baceddd871d39290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a4c93cbc41b4a80cb6206c6a1a9e65291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b8ae1e34c9d764601405b21db2caf3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9285689ad27e18593f34af3efcf9f4d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb2a0625fd2d3137cef59fef0635254294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc52c1dbb035e262ca9539683c176c0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b76b9024ab445c86c43b26f5fafb3e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4084ee2f16caca06a740bb2989aefb7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415eef402aac831198b139c08b69c531298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713d1e173341ca6eabba6157e3f306ec299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c8e51fec60b61c3ab3483445627fe4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3889e38f224ab92ec252674d93a9170301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31ff7d4c592524d56912343b504397e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f68a18c7e68e1b65f21c5c899bd205c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9137f572c8e4e6ec4c54e1b3d55a3615304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c3d2ede03c0c2ec5b16857ed6fd091305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7b7c852e6f0263c344d091797465c8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3127e47f9b4e9844b3ef0c1efdb0bfdf307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b15dea097a26fc32a03cb601b4c4dd308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c457ad3e31f217c40d39d2f01fdd67309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c525012f943c67db644417c423e02c7c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9868e39ec7517e8f5ee2d0e371dd992b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae7b62d29054ba3da7054ab5380733f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df518d95d8a1910088066e72a3f3bf42313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ee621c1b39d9ba7cf67da620b955f7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc614c2a2d283ebf3100b20e4de0d545315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb6359e1ce1f8cc5c5c08da77a74ad2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fda92a146117d7afbbb15010c6d90c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592ef561c2386717fdc745b6aa1cb1f5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02aeb19e0872a30328ddb3e95ef21384319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1bc17e7056bc2b032be81702c2db27320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcabcad3e70a2d6b6f3fe5087d665fb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32c79da5d0291c407fcea25ef94480a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a06bc74c0b5e068eec1f8f590c3a360323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb589a1c42b503a15a9011aa48e4aabc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d604a918172faf1391dd3a6890dc7a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bb25a395bdbd6f3b74857facf31fa9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e514deb18d3371379202d06fb67a3f16327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bb1e93b2b937d4782370ffa0ba1968328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243d519d8af284beecfee5ca1904ea3c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8733756d6bce531ad0f0bd0075600d55330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a3b8621f9008597d20d04b7bfbaf86331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7e5eeb1f92f377bcc6267a91c83ac8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbdbe523dbfe3522246511203a7fdff333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145412339d5ea9389c475bace24cf877334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4f69477dd9490182c0e0414b72d26b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07856c2037242e647b0f5ea1a2d1ca3c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28129f8861e7a5be796452f6456351a5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39d1dbd66f237b5925056f99900d25d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5809a9de84d8e575e51c0f77042853a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd368fd5dd0576a15c3e85e58f073e7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2986bfc169bb657689c9025c93ee56f6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b606134d38e8f7e1b16f41c8b57b75f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81860cdad3be8875552fade941ac9079343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae5638ff27ae31285ca32939b305097344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22e6d2a2d301b8596626168a660689a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832fdf8089bb3220e50d11295a634bda346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2716e77709bf741c453d288a71e55c78347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d95605dadf615007832eae063266e4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f708a1c553f9f1323b5cbb1504243f7f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a674d0d85cb37f1b0887279dd93a8dc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8673e85e3b3377115714505fa2243d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53925d0998ef7fe675ef1d80242185f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf92ca3b30ae4e59dde9ab882ac6a628353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b717b0647e4df3a4476481bcee84c5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6dad664a5217595c86a88de73d7456355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b85f72fe00a0cffcff7e92a0afae7ee356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b1a7f76e9b29770486e69ee9dcf54d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c323e9791a2807b4c3282a23e4e7c40d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadfb0961d08a43a1c41155710f38b86359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24ab9aeef4356df625619ced303ea3e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaeed6346fb41d2c1c83cd086f81b78361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68656e693a0b80ccb0bf03325b529a57362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7158d0174d8cf659cc76c302afa79a4d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb09bd9995986a7d431382971dbe250364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3347a726a0ed2fd08a093791f41ce1b9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e1b8066fec70aa2f7883f6caa82377366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de4bd8f811680bc6a9cbbf9886503b6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e9e5e6df6638909bfb51481c10120e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef32d11c5974f2efefe808603e2f5e0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818e67f551bd76b0aec664cbe59f7d7d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0759449d679b0e50b01d7d0d176c03a4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbd072dcb3cc5bb0e8195d1d294d3ad372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab7de3510d1015bdd1c3d1371cbfa5a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd432afd9a131c950990c256754f53b3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72176f4f59ac5b79362c5d240e2e8fad375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab320895aa69b0b2a8b62a3ae13e495376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edd47b45c02d3daf4f1158f344524c8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0be6ceae6cec920c340c9992091cb7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4bcd21d9e87e689e22745cac7033b8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c881e9f5b5c20a54fbb99089ce695f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c4336ee396e19881d15772cb3577c4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3b3b81413e144c47080c8680ae8bfa382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be6ccd84e89c90ef859ab719e3c5156383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14210139316aa4b90ab8bf97faa1753384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf4f5b0d72b7a024b942792fccac7a2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9733ada6c1ffa9778c9753ab23dc4dd386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5798a35ba352b773d6346185211f82af387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d28ee80a4acd948b6da315983eeac29388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a027ac2818798c76606a4a9906718b40389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d621cbc46d44fd22adcfe6b52247d8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c44c8cf36139cbed91047cac666bc81391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b07b83800a0f9cd2df956e29cba658392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f48f91c54197bac90759d037df46f35393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88223b3b4eea0bb7a20a9b1ab14ecbb7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdd8d1779dc788cbac6c5b4aec47f32395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006864b3381258ac65dd2bf9965f0664396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bd16754b7b942ba35dee5b3d40584f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7680f9035b66dadf0fc578b35763e120398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5216dd07752540745817de047193492c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713dd1bfec0b8e553355547c3c8b67b8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13652f7befaf6f31d5e6e28dd8021a65401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43be5ed07a644db91bf4bdbee57e96a1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ae7cace03d6a23050c63963747f071403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e20269f7c70dcf0601b7bcd809717b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af01aadfff4b2a8088175eb7837b52bd405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa157822e100af312b0303ecd46a6972406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca46fbcf203b640046513169a79b0c2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bac3a74cd206fc523e2c154fa4b8a1d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d56f66db38f8aa7dd7677241d386ccc409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b32ab331b14bf47a34d449539d57660410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d4f4e47472946e90a9a5688484ee0a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c369f535231546dfdd946fd0e4c471412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7e61b90f08eee386ba85f4c0c0a521413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e2e61a372f6fee7ed4499274d5e7b0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a71be3f28104d321e842b10c2aaf90415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ea64577d8ddcc527ce9a02fc73fec7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12c98dfba0f6dc2280099d425e5a45b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee91cb8cb719ea666f3ccdde48338a4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc60f71f2cf933b1c00415e55443918f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2866f6f5ab693ef9cfd5cde16a969303420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e5c45dc394641debbd2c2e5900a74c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521ca7b11a49d41a1491c58dab04b702422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bad1ccc72bd06a34211874297bc002423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f17a212e822ff086e722f04e4d45132424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9d069a0520084eb5e57b277dbb366f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1263009351e7c07d30d06a238e55a7a4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce29d0eeb13be6c944959a4406e29c2e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa77f5b0e49df0b46ec5fb46b7f3066428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d440fd61b6c58ba9135f43a6022c39429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b15fc6c6b71021e605657253c20e2e8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35e5ce5648a85c7bbc69a3368bd63ab431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a71657079e8b58873a005c1bc0d933432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c8c0fcb01845e85bcd34f95cf7dbca433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dd3c50ae0f7a4c790099d029182967434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d39701b009e4849785bcbe16f412c7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab50d8959f49a590133c8e59db25480436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fdea31b88bd55586747ac245c844b9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9de6dce661ae9a24a33f620e8f7f77438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ecec9c2b682d99c35e716d6c8ff67e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c302cec05366f5d61640a38ce13bd5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7316133e080f8d3152c1495be32e0e06441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e7144b020a7f6152c919367134cddc442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253ad4f0322231f659ec4bc167d43a73443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9128ba91524af94b8f2cc338c0ac50de444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ebabda629e535def0c7dc66709411c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c811c0a011b9ac0f2d36b9a30c0366446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07b514fc250bd8f3426ced466dbad92447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8b1fa5ad6526b62e4e319cc334cd78448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474710950b67aab389441a66904e306f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7cb86f07effb23520e31e221e0aa3a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33277161d61ef2e66811348c2a8a8459451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0715472accb5a7d71a1ba3dbf7b53b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7fadc4e53ed7fe63ae06c0cf6e2625453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caf8dd6386400c789bda6dae20ea87f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122df5f7c24143acbed9451ef2b3b422455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae0477b7fbf98e8d4adaffefc262c50456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5970015f238e28e5fc172d3585bee99b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4919c862093f4cb3fca256fc47499d96458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1a2c014f8bbf1de8f917a0a1dab8dd459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a21bb90dec6f73b5006d3e941ae7872460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9e5d98a6cb1de5426c50685d0b0cd1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217e062ae30775b6c9f00a41c0dc01c1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2546f0ed3adf33df6bf11f4597d1e3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3932b30a1b1faf136f4131bfd3d94867464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a3154e0c3e69ff598b2444705e87c5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a74609c6630e52fef08588987eb7dd466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c03b6c3e8d71d5ce269ccc6889d5b48467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6da0a6fae27c27027910014f2d9656468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06557d82f19a816d3680bb567760e2aa469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb1c66631f10453775ec7ddf1ba1ddf470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e28208a607a113080b0c36a3bfb368471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0263be3c27ee7a8b3cf0e34d8e214d34472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a87fd706c61e4ec40a32d6741b9796473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3accdcbf09a2c706482cb8c5e79ba310474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588957dcb3f865ee0b2cde66be65ca2a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9fb77bdcdeab229be033c8b0747ca1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bbe99f1c858e0e05064e69f3f9b6fa477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9707917c8354c57d63954f9a2daa38478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6be2800f5c89d5f3c0f54ede4ec8ba479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa9bd2a804f9b1ccc4dfd3b3c673798480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4748789ee961c9df2e90134ad80cfd481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe943ed036ac032615dad5994bd1f19482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a8910691c47408c9a6028205a0f0ac483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ca55bc5fc79b054acb4140fa065e8b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682d160f54cb85d3e57a1133b7607fa3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2698bb76693c1ffa558053243cfa82de486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6370d136d8e4afe24d945ee267c42c1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9289e3df8301a876873b8dbfced670af488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f86a8c8941631a206adb8e3b4e037a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05f46987258982b28c212de1edf0aeb490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c676183baa38147c676c6793f06d4eb491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af752e457b8c3b1e501ec2375ad5b991492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137cae364eb09f5a10c146e0d86ef2aa493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94564fa2a11174cbdc01fee42761ea25494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed319043bf206bf6b2188938fed58b7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59718eafb4d54f942f3db9763a140c8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589d91804f9342891e1de606634ab7a7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a25814b0ab9186e8e13e8642ab544d9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1812200a676c100b71a11385a3fe3f2c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cccd0e1573f648b61c8373d443eb69c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef5e7020dd7c80f302b49839142b522501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11c9fc33ad7587f32e1f3d879b42d99502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0bf96ee9988e552ee12e6a746fc76f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7e665fa351db70f5db0e5994384b7e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d156cefc8aa4e05f5cd48876fbdf387505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2757bfbb02595a290aa64cf13b631a19506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253e4dcb5e4a48eb709d217c2bd50dc9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f022776ba5bf8013e8a970414bb3799508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5562114e5c2d56ac1089acd7ccbe97509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ad100baad507a3c6bf95f15aca5d12510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a72591905b219815107fa6c0a5da52511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7127399a289d8d9a75e104d0a9d889b4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4ab1e914406284885575c71c662f41513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8824c3a1452563a17a0ffc9986448ec514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4539d1cb36251b699690da9e9ecb84a9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1b13ad938aa6d8e5bcc04fb141813a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595539af9132d6f8c17fc3063bf8e789517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2bba251c9e24a5877cfb1f77890296518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacd94613f343ac66038e139b1fc2875519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610ffe749ccad4de85dff8125d3de433520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917b347f19a5695007f36635b332756f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a8c0689f8d70f3ca91e5a612378ec1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d333065cdc5d248d86fa0da01a4406e0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc60e76b3e181c29a21dc6aa2cacc4c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb24000d5536076b5fbd25836b0b0711525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdc4467c8fbc4fa48000b34abc7f203526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07003373d5ac8d0032f650c2e5473c12527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7c18e6dae32b429848bc3d10b11c0e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2e4fd96c4df5a8bab147c36626b22a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a5684de2679c5ba1ec97aef487786c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386cd29231d8c09763f13692ac6bb231531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f875f190ef9605d8cccd891aafbd01532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e94ae307fea375aeb455206bd55490a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8174abc6a3667f738f06d056e0d64d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7448828b278dbff2c4be07db7da94587535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c98af6d44f9dc67e7166ada5c145a7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6178df4b37b832330346d2ae6b9503a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ec8739e0685ac6e70e15433d4dc9b3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa5248a3b3d708c9fb7ffd29be1e712539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab386f95f0564194c32911d194fa1696540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c2d80c255ebeecfdc974510e394a59541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704466cd94290d6f99ec9971aac1bc51542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b774d1fbcdb8d03ad61c3faf199444543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59591c8d62b55fd97f4134aa35cb4cb3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efee62b17370dc7ecf56492b0452168545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c0ea9a2c5beeb05f6f44344e221d75546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba48059862ab743a85b5eee2c6624208547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4342b5b050f1c028b264e8881721cc4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e7fc5ca47475260bcf6231de6a3dfb549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c3530d467b89a2568902e3a851cb48550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8352d5509de514dd6050fb2eaf45596551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ac39939ec3e19b4132650ba48bdc50552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb17937f8ec854e3ebd3927013fa69c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7be1c58f061d4a286b78feb104bd42554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4c48fc49c8ccac35fd2dcf9eb27b4e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3992e51eabb5e4c97a43e646c69d9c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867d522124dc047b781bc25c9a3625c0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97811cd68b130d1f9033c52672e07937558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9cf5bfee0d8fbe2b5794e8220defce559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be38ed36a6ffa05a3e4a2f642b206f70560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba132bff27a5d678e01a90f71b5ed070561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d23020216f1d25df7cbd944bf0284b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ea25cabef3880ce0a61d8c5a264942563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7bb980e44c916ee2a472a3eaf38b3b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1e055614e09180e7484d121564c545565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568f3b5fa76965e5be97455eccfc7114566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d1572f7c09f79bae3e139ed968df4c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccea7a9e7c705ec4602f11ebb7f0bd3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e6c05b4137b9b227bff338af27ebb5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab0d297bc71d60fc97e5996faa0a2b2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3c29ac192b601e73a86144ef4bd7c7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8ed2d4901c05d9250b34c2cdcc5011572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e430c443334b3359786bdcbc55ad6baf573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96e6957a14fa9375ab0eab916d062ee574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6ad3f0f3e11b54f2d4c414bbf0d450575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede3a4f88a1b0939ce4b6725fe5f41b3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90cb73dee3f84778a1a6b3b301cc363577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7344a58160dbabc57901cb6e969ed2cf578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdfaf28b1d0e1a5895549f229e82b92579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23e8355debf81798fd76ba69b098154580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eca7dd2af966e627f6dbcecc7f4c44581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f505cf21a92078525b5411022f89830582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c56ab2474d20f166632e64c1da41519583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d456b20759c8c014ca4c8d88c25becb584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a3f8e53bd5213f23c4ba5c4f24b476585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34e2f239fb1a1ef982fd2d647a04280586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45decce0b7d6b947612963ff42787b5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55237267d5232de7d8a57b5bb40983b6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc019f09e24ec89a29ea586279c8e7f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f61eb6cedeb34c702d86f34c3f12fc590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b69d5f2c3e3f1424464a74746983b5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853305e81c4ca3d09f2413b92f04ded5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6001225d416c09f2fd23aa1f59f3d06593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2456c17e8bd172f06b4de1e64b300514594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a071a62dcbf528baa51bb6e3b22c3a58595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705bda073241427561ebbde022683d6e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa8b8a1576366bdadd3fb3e3db316e9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae474592aaaf5fb55bc67fea181e74ac598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333ba15723be64bac84059ec932a983d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f12a22a13d17a6a11577d630e92272600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2981664b434896009888e059488d495601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29a0251a3b1758120f66f2e9895e769602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c01380f9177033ec5ff5c104c791f1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883b54928250c1ba005f1c55eeb83eae604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeadf3ea9c13e80603e4df48f175a95605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001a23070eee77a9c7f3ef2155d43ca7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f635bb667861050f88188c320cd1716f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd058bc40c8b165583bc372880250a95608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f36f93c83a7137c7da503e493da48ac609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0addaa0a083c9fb5b0756ffe39e095610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9d078c43f41d6ab719cb10d042bf45611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afdea6215732ac62bcf9b24ed360a40612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dccd1dd0c211e3104dae16b7d583a5f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2baf359c89218ddc5bb0bb8e2505a1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c148f1dd5838ae873049306560ad641a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e54da5a44f955028ae7c3cc92b7714616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2793068e3b5ad3e0585a5e9f02ae4e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346fc06e0e27e860c577eede9257515d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dc30bad6a9b06e4d76571bef12ef08619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24751fbe88d42cff755ef8fb69919a30620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e15446dd4be53cf296b9b13a0e5e6b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f38c085fec6f45eac999256cf00ede622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6616c0e9141de7a08bf14ecfacc431d8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67b2d1d7acd94427b17024d384eda55624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727615794de329a9ddeb3ccd0818d45d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074b19d6ad3a9802df78b78ec5477690626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad71fbc20eb0ee61d8359b62fbcac8b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3a86a8f39ca4c14bc080e8fcc10cd3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cb029f03b7c06d27ae7343ac886997629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b2a91288effa811525a5bf28a97a38630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534cac9d51232c14011779e2c58714e8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fa67f9830e27ff2b3a32dd91df1115632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f4e3182970ed250cddffc0078426b5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40eba85897386a1f62b40d18ceb95f7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12442613038374ac5e34d66ca41a8690635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2620e6e6f2559856c90c44b37559d4e2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4fb12ebd4a2f1186df5fe6a15a5825637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d280431917337a39748f9359a4b5af638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcfe77b0ffac97ac5e5139587ed17da639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bec99d0c4faf11952e97a5e37997ef640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23c0ca972be44bbc52589e0b6d31011641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc29d33c899bc04f2198845a4fe246ae642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91573fdf6b244c56b10311bb8b45853f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5303c906a02adfb8bf147ed42f304b32644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3ba7c071f973240ca64b6b19e07104645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ec27a54b8f92fca269195d5db58708646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb0a9bfbbf975080d293323877687a0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a814c1269c6d5b373be35d942e1b0c0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550cde2349ef919a69b583ad25f61d88649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0038d7ef32f065693182e02011043702650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138e2daeeceb10f317bb198d58b8890d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b405c3819508c36b0704644bb8a6cf652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0fc9eb1537936f18ed88b32eb8ac59653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22f7d4d3cf931e97d0f943acd31fec8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da89af5fb4fd3e0b3a6b4b49bb601548655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea21e582fb51f74dbd397428937e6024656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e14c49301051361463a2cef0babe130657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6d360fcd8d9aa8eca2d049adddf222658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df1296a91425df75be6d301d3d65d56659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f223dc9b971b97aa9176f5aa699b419660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996834ebce43aaf3940a8f7780e55e6a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0a4fcec005a96b43c89cbc3733e788662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce9080ba8a8c4ef118ecd78c329e1df663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702e5f402dfc2342dd50594cdfab5ca5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb552bc5016f2a27df094a68da7bd085665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319d3e957881ebc1d7448c62f51a812a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbf94830adcd09d86ff4a7b9508ffd5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84cf7c7708ed418714609872e025b6b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b5021c208805f5a934542d4ebef151669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81852f676ee4d20c547eef82cbfb389670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206bc3e88daf9cd341265fbce4cb8e55671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0320af6c4c2f13ccc6eed69528120a1e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7749d6da357a8e172add62ce45a995f0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73af1363711f2db5525c56d5ac090fb674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb30ed58b0868446fa66a48a6ceddba675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bff3c3090821a37dbab87bfd5d3fc1a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b0b97e6ea0886875ae1e81edbd3f3b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f334bef1b130b1f4d28c9568bf788c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39075950060805e880f1b2c4e56678cc679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8045097bd5f824a7930e5ef80ac5d1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e402ff1b8541741384f1a261ec07d1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dad8032b264d4e0f04f15eba5c7294682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497ee446df364badca7325defe96e6ae683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2641323e434bbd0320b79967f4f0e9e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925d75c91b1d462ad617c314cd23e03e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee77886210ceb8345a6f8167346891e8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6ca19046b3b60ddc003099d56dd1fc687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7137349d0e395b4e1ee07a4c1d7923bb688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99559b54ab721d6a1aa36b5b9edb77ce689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedde7c7059c8238fea8e63943f4c3e1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e084d86684ff22a799deb036c5222dd7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1609d31a0212edc890e60af02e13aedb692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a5d48d93f58ebe3fe92931fcf79c13693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02fe484613fe214242eb1f94e706b95694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7209f85048be05ade71e5a1827c4dc9e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a79e7e81f27954990dcfacc55c0c0c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c29a74dba7f52a933f79d9edbbe5a53697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e8b91dfbb2abcc08a329f20639d6a4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ecd6c6eeb24a1ce0d11ce0387fd505699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed646eb0d1f7b9e5491de2e0df5b16d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189f5cf23b4b09bfe96e1f44153f767e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26c6b1378ef94d5b920ee1a38cf4db2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4b5d32e78b6db32d3ece990e50c9ed703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c50c9f6456ff4a88a0fa48a68d7705704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b382778e6fa81c3dbb5c43e3d49ce8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83424e8b74805ea73c12fd6b43a8d6f5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b162099b2c7f5103862bc00ce25e62a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74468461003e009b76e6a39cfbb46979708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db9aeb717f38563ead9ae3311c98f75709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f7eff907787486383406febe6e633d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1c6da4ccac4adaae02e7c82579bf61711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d9427e1ee65166f6b56018419abcc6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb81424a1727bb09c84421b66efe0f82713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b90006bb6d255afa8e3b5bb6b6bc19714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2c094ecba681f6cc9fb93c61f79e31715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccab322a87025afcf729fc5df1d8a2b1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2e0889ece86739eade45a401312d1a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6256d67e363b1dfbee17045817a59da718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9ad81a9db6760d44bd92552768e4dd719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40975e408c40f1e2270cdea210eee41a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1318e0d344acae24dc59214394922336721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed94e28bbea25d838d9b725476133fe1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59746cad09a3ab9e0cb9cdc6304a9a19723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3948b4d411289cf136ae5ac52927c77f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58943f3b1bad1c900c6f3a921378da88725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7292afbce0dd830b2122f0e3e6473d1c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b366582261340be4c6b032245025796b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3329640960a3a2b62314f23fa5c7efbc728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6f29a1578d25622666e7c28287ac3f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2eb4d182c0d02fba564c318ba308ff730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8681f1477fa3c2c8256b4b3bdcd6f21731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169bd261d197a7d75026dcbaba22eb1b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fc3e4a187f34f956c2cc3537b920b4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4881b906c4b36750568fb48bf0be020734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a336da67d395ae372a7f0b3bd88a051f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b027167c3e6cd7f9d7be55787b7d0c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4198dc28a7ec12ec019092912ae5fcee737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599770b7194581dd606ee005da8c4511738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32936332d9abeffdfba643c53e7c259739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0528c7c5eebdce776f41ba994b5c5088740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b1bda8f84515b1b5d6315e6b14df8e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce76d3ed8619ffc22ab7bd6e4365546742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d956f0312eb1ff77ace643d041da8d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f473d5eb656a950d75811e1b1b3a69744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf448ab27886a56424960bc65b14d29745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8865bd3e9eb7008e0b185b0923fc5b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bd01a1c6a7dcf11123d385652b121e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519b23ffa6655cd284b08a87c37f4c10748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6aaa9ffc1fe046a95057498cbc4244749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ed52c6f2a16d98c8b103ed958c0dac750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c7d184fe582041c4a718eb306fa4c0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e37818b869cf4c8484e198239e3ebbe752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9e5e5874d2a8e0c4be23ad1538671e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f19830ad8b3034216c8dcf8fac31b8754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0866a362c35ffb9679e75d4f9df19fbe755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9871a3d2f07c3f9695461d2e1cc6546756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65067a62fffbffb97d4603a3f8733269757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f564c409a08e30958847976ab8c70259758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23cf90079c3c276849dc6daf606ed77759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd56e51f28c350f9d0572bdddc07e2a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6907a15a63aa9665047a2b0433f8dc282.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697bda4caea1beb10e1881fdba4ca9c03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e744f8c13d10ee3be10965b863f0367f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4953cdf5a7334b75c010e58762eac7385.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0348290e3b960752ce3bf71b6f9232a26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83da36a5d0a5a0d3ecc423316017ab2d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b8fa656716a9a162aaa821dff20a8e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8a401902590b08022724bccef734e49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfe5cf5b2d4016bff63fbbce460f55a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8684ae3b24b546deacb2c21eae8e93411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04abe5e376f19be65ad6152cb8272f2312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecae691ef37fd0cfa24e2cfce83b7ff13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90328db1202ca3944d6d03393732ab8814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4591dc8f9f87569649cf340a80a89715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0161bc3bef4e2e6f144cb37922da0416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140f02b7adbda8c0dae8ab971256812217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78f2c0feef943e051228fe7da6b7a6518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d53329dc47fd3a1ae48bd4c939263319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e71db08ac6cc7cae62e8c63618b0a720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4dbdcb8536c61958f71641f8ed6cd621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181ec5dae6d0c5e248e8ef0f0501c09c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ba42a867c399ec9ec09d2ddba727ea23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc43abb50a1e926d5356e2c81f8da9b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1645346dee7025f2a0ca38b7caa6dda225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda981017b6d773fc29cf052ce1824cf26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec82a2855a468c64da6c63615a23647127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a47e55a0f19ccd73bbd780c10dc57c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b850035524e44c24cfe33dc691dd274b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b81e9475c7db2ef17560630e7bac5430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c5047d6fae165a6bac01c33a7256e531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b162b769c54a8f1006fa384ce6ec9f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcae393a7ed16938a21f9e848bc714d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d49b9dea2ae6fb86030c9c3d66888a734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c33127c7c698720fce9d308284068435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5df9bf5d335ad5b6604a1c23612540536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68648502a142bdc82007bc75562eb6b937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9cf61cf601d1f0ac328f70868b0f9738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615405cac905d80a788fb95f14c0b06b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8926d505f341035578c9c62aac6fbe40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70ee288b055928c795c5de29f49d91d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98d38f649123b2c5e1eefd9ca9d066942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72a25eefce83897cd888cab2907ea8343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd3a81420730137e136e7f6ea7c756744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aea98dc9e7a6b28386eb3baa7330ba245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9775f0eedb8b6df5a7c8a0e9ab56a6d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bdd78d4eaebdbf58cc1f2eeb7af4cf47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972c50104a7871399efed726b3fa734b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb9e2c38eee648ab34ac339d68cbc7b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f55f2b5839e83b4947a21fc4da71f150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d1c2d87784d2cd6eae839c5a6e220151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49049d81989ad982bf64918ce5bad79952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ef8b8e7ca8c16ca482df559f86243353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8e38f290aa5b3a051d4e979620ca7854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02377c0270c4110bc987c8bf70b341d355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6606f986324866004afedb5e10a4cffe56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336190e393e13a5eb0f216a03ec5863c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abbe0663e30777bf33e4571eba6ca8c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ed2ade307297aa354e60b8a15fee5a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9381f3b12f22f386444029173d510760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3e22e6cbcaa7dba376624069db2dd661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bd135ba5fad2fd8dd0da007da5d34262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b166f055b306672df696e94019b77963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b15509d73c0931151757fefd6a8a73364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feebe350ed1c27f2897acb510526060c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c636aa41497fac1f3ae867b31f0d7566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64db97f37e3576a1a8224db820c90b6467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec4d4b9641dd8a25014d36af6bc690268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6406773804ad312af5aafc742b063b0b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61db44df2aa5ae7c0422ba042f4ab3b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca0c5b085cf286c42613d6239f9926071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a04aef936df6a9fefe3a7912a32220872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590ea6a6c9dde9c66663d7014ff6dcfb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79457ed043feffd8ceca272a3c28d7a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5472a5721d6b643527e581c5114e15c775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d703077c6711c34d8085aa48e239c9cb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76890ab4447648129bcbbce5277d073577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96c9b78adce4479fd59b48b14d1130b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61684578cc173980b8edb5c7c3973ba79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad35db5c886af45ea099efb45594795580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d386e7c14f53e822b26aa1aa53286e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c59ac329702bcc32baf50ede5241e082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b9e48959ab93fbb18225baf18795c883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500ae9c8868ddbdade18c4f2f403e9ef84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ff52d6d919776c0e9e1252d31a898185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c90e0a89fffee6342d0fed0430e141886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bca2d1cb85b3a18e884a6b84d5875587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885dfe3b693605a24411b851aa7ed41388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2efe1a611bd3678ccf032136c007f1d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fc8cb8aba564aff0534e1ca824960c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5397cac37c9c1d375163d7ca7c247a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247008c282b07f39ef3c67705e7124ec92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463a48c903dc576444a288bad16f352293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9d9d90c80b4f86c993f1e6b47eed5a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c33108c72b61c1307f32da40bc8b75295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10b50d500aa8ac998ccbc116968b12c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b5af773c7d6acc3681a529cb96f30c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58580281f8dbefc06d63a1128a040ef798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0011fc3ca2d250bc6e2de1dc7d412799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418df03de5ee8844e5f6a29f20add920100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a44fe163ab4d49fc8fa379104a72a9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b43aa8ce0a7250d1b291e6f98ab197e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98dc1ee4e4cd8526c8feaeed0b51aa6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f84705da8f8bbbeaaee4f413f27314104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84018c9a93fab298d3dfc1c94400cc8c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeb8428e31ffcd3670da7153cd88cbc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0e066211d7d38381d4a51e3977ae70107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a42a55d99f07634607f9a0403b423e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df0f0317e92edd91d559cba8bb570c0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aa2b417ed9b4c8c0a9285c9f829dc4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c657484b61c31df2767ca07f900ca1b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0892c58c1a11455757ac58febc56e8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c29951593279d5ef9aea5d31caf4488113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b2cb9f0ad5663c07d3b33d2a9af06d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8b501fff5ed8d2725dc8cb6c0133dd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18edfe0e09f8a09785a1bd89c86339bb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178d73413fde75abd4150a041a2db8d2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c913a44fa354cae48f4a61b6d3136d7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe23f0dfad837d1cbd0ececcd9d30a8c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52a00869492dd8f0c5fcb86869bbb39120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819a6c9e787db6529a0b5fb5f3727dc6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6863486f5cb999d881b3ef354de0be5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0105655880a98f0e69ae8911664b754123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1b3bb2ccf2de738aa31b7c0a5133f9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c40ccab217d47fe2c3d38ebb2c3dba125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3aec3928426bb66f8c2a90b3a9ea74126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c4e899c6d6c3bd84a45d0f8c0e7766127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185f998b70241301ce4bbf32f8925675128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412dd1729ac2568a4a0041ccd77909b0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e1cd0753f0e1c23a6cdd7e771aa3f4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0133d58d6a4040841aaeff0be76c085b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5146b335044800bab41cb6241a85c235132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8ff0377870cd1d58a7638e57cf1772133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cfab65a2876ad33e723c70a9009dce134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bbbc26507bee9285406ddf38c205bb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa810a7b879200bc13bf5f4c7f70c6d1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d41cb6dbecfaf655ef4bcc64fa088d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06657006625e8fd226cae890140fb11138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f827f4c132c80d40cc88c7d4f47678139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cae5e73d3e648a88f06941cb988124140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f6e3653aa92761b4301c4550f5d0b4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d168afafe350346d925f166592046d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe5b15e633dd066d981ff2eebaed48a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fdb407f9e31fc93db08b352cfcde01144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ddfd8c6f871afc5e68dcaab3c8968e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05afac6e7e66bdf9c19464c19fe6e1fc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcc10b792921832fe17b700e8af0f38147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4ac08c45c90b01d76b32d07a129ec1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9369db2e4eef465a3bd0ce499ab24c9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60643a47fd9761a20b42106d386a1db3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1977d4ac362c573e9f67ae65b9515e81151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fc1e6b67478836992348eb1b0c99dc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe293b972dc436bcd4fa3586af7e44c8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a333d984cb4c7dd3e078303a13aa7c50154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdabdb116a9ec391032729b29895ffd9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab39225703c009c2c6ee798c4100ddb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be82831120961fb35bafe8dd33eddf09157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da2e4bcc550c12f0e9c32410d7a5927158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6902401febbc5889983ce40166a69681159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c2f00d91d1cfe71d572698240ebebb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7660a6948462daaa868952b84ad8c2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd197c4f7814e8858340c3b25ceb34f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89310d3b56c73a5126fbb869d633b751163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f671322445cdaab9a92e0fdd96a1c818164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26586cd85e0e2c0c81745a4dd23b11ed165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1becb8e4d058e7ad5c0b60c2a886d3b1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91554d596608a425440e1c8b7a48a34167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300d7f705a3a029d72837329b1daf14b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251cfcad9b28d0c6f048b1b3f6499f1e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30b860938bb460e6d65eab2061fe418170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ee3fac538bc9121897970881c89cd2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de772d86688ccedda5b8cd7c261e9814172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e771d516c3ad6efc7ed0e693bd111e4c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c067eaaf4e733f99dabde2e4c709ffd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e8de1e1544dd52b0df95379ec249ce175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80da76e6d4db7210c0de0dd20920fc47176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9018c31bfaa972fff48996fcbbf4a25d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9d9c205d4950f9178d2237b60db1d3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928809a3a624078026d5da717078e7e6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18556dc4a334788041b2330120ef7f7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e933e3de3ef1104bcdd848893d4382181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d00de3bce5c6de6b84e0379e083a34182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ba83c93682f921b3e03fd365a7745d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe6c5ebf7cbf98ff2e7008ae4d7af46184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fd6a8d3dacb2fae078b609be2d6f39185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f83237bb331293070af04cc4117667186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333a7b8abbd52cc8beab2c390bc9e8fd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3159de1b38331e9579d06fb967fc75cd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54e7205bb54037a95aae0b4c4096c53189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4acbb1c5151b1c40984e5913f9bf23190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cfb3a9a0c32b97274be8a67a7cab13191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d826a0507a45402009616b439265502a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d29547594cbe1fee2eb76ae582a4eb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2026af4bf65ab9eaff38b7a55db2e2ba194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7d481a677ef9b23579727bd0b1b4af195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7053f351df20401328b5a3284ada10196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b2c0c84c4c401d38fb2f77e8e71ee3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6148c840b97b22256a7c44b1a0f5441198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7c21fc9e21ff786ae02e27e17329e7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf57e2b61e908ded3ae632ae5199607200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854bfc00b101fdc5b283178eb5a21229201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc0601ae0e9f2a17944cbf64d8f2db5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22068f79abce707fcda0045574a724f8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3121d2774650babe4d3788adc077ec5e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de509dc5acb90c99fd804555acd54ff1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6039858d35c6ecfcf26b92d13027b8c8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eac51df9e9a1462e1c2f0ced8ca7dd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0600e694decd946d204019f6fcaf42b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd491f1a1e22eeb4de75bbb16487940209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5797f8c1d6a5aad5f90fb76478410982210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2d886256fb1ba442dd245f7ef7c13a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3939d2ce8265d5f4a4638fb26c2f787b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a1fb9d3c72c8d04ff701adfaa2e32a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a49c8a7c52220ee6f80739bfdbb9aa214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246eabbc4a50b6ef7674b5570ad6dc39215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f397ef1681a25fccf57d98bbc36256a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152508251521937f3ee52e114d09a79b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221211598fce587466ba6084fc3353d2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24f585930ba75be47b6b3e793a8d520219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d13b26a7e3a457e5294b2e49a28c37220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37a8df332ad393f6998ac7714312400221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6957ff2e4f745e1409d2ca22e2df8774222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe35105f5c76410f81fc61d2d43c60bf223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d45bb8c6342106eefc15d307b2622ea224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17da9f2b6f30a01d20f7ac30bf4087a2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb235079ae1dc7eff4c91263be4e2a6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fd8e750ea166a6c2539e9d02028ba1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f80675f3fe24441ad9d32f5ebedea64228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7845b4ca5de98be3346f1ab536b9f123229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396fa245eadbdb2a80c09fc5da52059d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08beeeb90653fba207fb6261ebac8a75231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634d2501886cbbb1abf8555eedba6bdf232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c433ef3b0686390089761199f7bf3108233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9585b623758a363a6df41441dd3e3c93234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce2a895e52b59ae7b6d7e831ed533f6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d214f5a1a859c45c2114088506d7303236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78ed217f68c52ae83665055a802d7bb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a8e7ec1c620635d745705f8a0125db238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb6cbb668dbf28f2c9f8bb90c42b665239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e8f1ac81a1c732e472da25be72b851240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d712e10df0caf6d27bb1585afc68a82c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad14f694f89fc57f6a5a3ad89700e05242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a811932a3d8f67328c573d2ea072fdd7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5d1548aeb6b89e8d30d88da107c47c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1eeb1cbbd48c97d0c7760e8cf6f913245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890615ab12124f6208573bae8425c0a1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb3d1619b0e604f53a1c3db77495bd2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d27e734763a14330cf15f06b76311e8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9994b4f311a3ad4aa424ed17bbdf1ee3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0906914a80ad8379df838b10e5c76d9f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd184a24e3f51ca84a10107cd4b86191251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70753e34f65ad95346493332693d00dd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b182a03bd7dc78b1da502d691a86634253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a7ac06ed93fda816bb6fe241fb6bec254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235b86fd6ece36ef2e4a77f9981e8571255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb9f50bf5ca4e7c23ee86458579a0d8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b23f5f7b6e631544abdcc5743ace69257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bc946741854afca12f82f5d1649335258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836f90d8773c5f9f6437b8cd7f84971a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc218b24848b04814b01274e0d3df83260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562a04261ea07cb71459486a415a4af3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10ee624c9dbdcb6dd5be371580aafa0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c306948645ab899e2b1526f80fcaf42263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d271c7fbab64f04236f4f398ef2c87264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13eb5ccb0b6203ba5a99c011a43afa5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d093feb2bad5d70df2992ba07e03ca266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0264b88969d42f2496cd5b64d7cf5a82267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752bfba9eb97444934982894f62ccbe0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a0c9cfbd695336f11f59ae1852c0e1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1576286045a9ff3e3027d39637bfdc87270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1f6ff0986496ed5fe3a89b0795d222271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178dfa6dc06de5575bb268a5b2b5e53c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e108022544b9929d463d8cb1517a9c36273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb8fe36d2ecf47c09fae52b399cd55e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d7b0c5e3ab674c84a23abd03ea2c48275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cbc73c4769aa1f6a146f0d171cb6fa276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f3eb845aacab2d8b13d87934d0bc2b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b723479dd50685f3a79d0075a2a389d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d5bf0505fcef485057293efe1f1791279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc06c84678f6b3bef44caefa2f6fde6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99824a3fb62f3baaf39e30d338f44152281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f4446bdf4fc46bf38e9c83abb8f056282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5da236c2126e6d226ea0ec50a17425283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ec135dc13760d748cb2c434149cd45284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ba9b3a6e080be7f3c270562959c616285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d847a9a482318273b507d3383edd3c44286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156c22d99f333e71ca696f862d9173c4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2a31da4ac932dd93c2a3695f17c200288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc14768ce0aa470fc5a6a8d51acdff6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca41ef75803dec9d0861e7cdc5020160290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422306564b717d1bcf2aa30d7890286e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea73e30b709ba18607ca9d1820d39c5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4db6853f39191fc192d9eba468df7e7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895cec72ceea920d438adf01d2ed63cb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e8bb88bc55cd79866b1c5bcd111540295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17833468b61906523c03bb377203ac1a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0961048cb898d1b6028af02f8313dc58297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c01a3ba44a51deb56df86e7d3ec63f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cafb0f642e234b2c2340fd10e1bde8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fb4216b6a5da509e4c1bf6bcb25327300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd25920f498d0dadcc2d51ba8c10d004301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0ff3ecf26552d4e7d00125f67299f5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa880065c334aaef25eab3d85fea634b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b466187dfbfefab01c57ab05c9fde79a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9c792ed83751e513b9a4775d455d93305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7752651f4b0c1ac3bdcde480bc6054df306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc123acd10016725a352d8c0b3f6284307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6a0f75dfcd0569134a01e4952240c2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb392d1daa6edfa032ed1f8b2466a355309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd53be7919a9334a1a2d25d76a35820e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93dcb9fb810dd09748248cb48fc08cd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62ce9a22f440689a68854f828f1e814312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57eecc63f090d5fa78fd63a8bcdba71313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74aecd6585fa92b4edb2878e51109a8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6713714b65b405204e3e5a986b1bb023315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b165951de8193b26391f18534cbfc714316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbfe43399efba3a0060e209672e3e23317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30280c3b3f98b22278a50a4a4b674d77318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6583695ff56a44343e7a19ebe1aab02319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb313af158b4158c5f6fe96a6e719b8f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a632b1b3f9b7b1b38211fe731182fa9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af269700a29d17bcae346378ddcef814322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c15f08655f907fd24e55c0aac8ec02323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53ff92a2d3647848598cd3562b49304324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f65d78a843e252441934cf72f215859325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a0f592ddf4377244ec4a30b951c810326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac32e27c536236b3619d66366aee34c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4070bd90347d58e79e7d493716375b3d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84db87d7963a85e77bc7be651c91f987329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce490ea72a3a062f8de58f23f147aa2e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd694b52387507d4b6e2a888d243821331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d987ea7ca3884517b8d87cfc2f9a020e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f1151eb1a538ce925d0f33345bb700333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62110ab22e5dd25b26d445e86aaee00c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b46ab95f0594ac6e0cec8d98fa5c81335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c07a4ab128bfdc0864c6652543ca45336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5fd301d9f035fc794645f6f95b7ac1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4019c0f30856b921f7f03192ac54f5de338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a195fe1ed000ea8dd143de5190772d93339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651f6287e7e6cb9f3a29b2fc6c01da61340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bc7340bd007a8119cf8003da426ff1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2091139cdb0ab95ef99729efd5137e44342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193895404659a282472830491a58230b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2740bb77bcc8d2e0592a5269a0da90344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8eecbce70112e7fdf00fee62454129345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d0fce1a4b7d4541e0f8c84bae8b52b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f91a2932f407bb6310c18edc06e4ccd347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a67153be2508852c1ffd410287b9014348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221f5fc4b31b3c6eb38491835c4a5609349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cdefd0e789488d805f9b6e95aff1d0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25c6de9867d41d9174d13aba9cef65d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e147e2ca137c4c61392c5fc7ab51c78352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5a6b988c07e1e3391767306c0c1cf2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85763f5998f47c20674840e4e487cb5f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3069e6ddb1524f8e1a658cd7a85be366355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fab3bf3ed34c037ed086a1c2e56b523356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792f163a01435d7d751e934d3ad4bdc9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fa77f05d66e72681844cb627bdc041358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6015ed331c56963c269277dc291f4f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c551dbf82c89765162179d99a4d3373360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910976a93fefddee1285988c41d2095c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e238adf2a23030f99060d779feefe5cb362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4784a2083d77c6efff0d999d75816b49363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e42c4b5e2c82a30f5048e112af9d596364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7cbbe572bb143e24c1405b3ac79f16365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cf3fb08e4758ee2116795dff134359366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d0d4b260f9de444a4feddd0bf1cbe9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70859937be2f07068c21f3ac10466b4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a3d745174fa794779471761f4167cb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1c36061ce8d994ae6ab36eeb00d7da370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de7332de85c221e8ad98d725b9f12ae371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed8e9836b6647d71354a20d0abdf83d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcda8059e7d24c51ab16fda1b9a06c8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a2cb570c0e7af757894e5e1f9b2bab374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184c10d4b16a4a93c618f01e72bbe46f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4536e0f872d12169b98dc37aa46996376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932ad94b4ea9affcc6fa6fd24abf4367377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031d5482c2127bda63280354e9dc2c32378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1825f2eae0baf827c4089bcbe6bd53379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dccb8776617afaf3e15e5f8ab66785380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab4b9ba2f7bcb334d0ab54f842c50b9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985488e6875e14dc159843f1a741a3cc382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba255cab02337b0cff344494b69f38b8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532eebd9a604635a5fcf6d7363b9e807384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2a5a55ba24dd1334fc8b74ea39fe64385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b64eec07c0ad01f352759cb703ded29386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ed74c09f6eda4de0c134d5adbf588d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1a48a6f48a4254f702839b6a1bae33388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30077c60cd015e9420dee8f08b08dd0f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1e03cd93b432700d8a7c4017903eeb390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2e810ae2141b34a6d90cd562f13639391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eb5d9848a8d7f55e66654f9b3179ac392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a2e2362e49a230c15491a6ca946abd393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cc47baf93e911e66be9598281e10cc394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c43c872fd71ec41ee253f206599877d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25effcb812722a4225ffded02ba6524c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c3582a56fdacf4ac357ddc42362e10397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe59efacbf53a8f8450ea897aa3189c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5473326cfad936f7d204d11d31c2ef399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522b9acfa424e9a39e9afc71e9379099400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29da5f83bb0431f45e86c19708b28110401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30556725d00f1865fce3bc48be7abf6e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09598c97a0a42a8f8de954eceaa80106403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9013ad1adba5c6c7edf7aa0c7deccd6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4843d7ce6947c74925b763236ab7ab51405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3708fcc33e6e346c14c182040976efe406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283b428c30648d00eea384dea7f91cb1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26e1f77a6b89442307f69e341754eb0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b9457ce0fa4603c3c5e1c10e0db951409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7271981c4633d8832dfceadaf08a2461410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a080637821070e4eee6a6c0a1c5e8f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d6d5c5b6144f6091da3002ead55ef1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234ec8d506548c6f3454a4270693732d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c10cdcb38dd199c3baa31da31bce2b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a18c938dfed31391148ca0ba5ed62e8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8c11970fe477f8568d2f21c81c3242416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f88363bbb527c657df59df7d6cfd4f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8682fc9299880a2ecbddaae65076dc69418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4bf8a9dad65664075f2a240bd420a1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd38f2ee321b2f5198ddf7848408661420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1479cd805d926c1e9306d6308af8584c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6afbfa7a2ff3c0ddb8a935eb0482058422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fb6dda81c34b8062949130fc01dc8e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3bc85029b5342579bc2c02a6c005e6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76f806cc5f8e0c3ee49ca1f28d339ee425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ad9b7bf89fd9af077186a9e364d6b8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571e7b4f8791ca66bb0476592eb8a165427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3f6528e7b0e1b8ddf9f1e7d6e41ab0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e763a49a5fb004897ab41e0ae6079c5e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288246f394ae8fb79483d8de7ec287dc430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd50cc21aecdcc94bbfca348565fdbf431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81206be49b3dd457d3fcd2f1e514285432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6de2683ee39d1b398898ce74af11ef7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6011fe034cdfcbb2e9809a7c0be0e366434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e5e1877c4002b6dd10196336d76f0c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b05bab7d5e91e479665675ce5647df7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c212f3e9189c28de361ca6e9d930ac437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1243f0d6094da4455581e33dc6a62c0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b610c07242d3a782123c660b9645e2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a06717e6b79e9fbe77e6ff1999e2586440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72734ad8308c04ec9aa36e423966370d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fc661dd1754fb4e735adcf78a5f40c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a10707ae680a6f21bee3e41268a259d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb85e5552dd3e5485b7294ce9251aaf444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ca90c381820746812319d9610d0096445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11d70efcfa60d28f480cd7c5c13af32446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b2b3b55a4b220c46c51b186a8b691d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea8c6145a91e88cc9be4463a5bac305448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc22b502e5d4186e17eb721176100abc449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21089acc5631daadd4abbfe08aa05ca8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e794ae52791caf205ceb5b2a17d888ba451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e605f49ba8598cfa4eb64e2dcff960ad452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567c91f69c8860e25e60a3ba1c7ad723453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e17853a4bdf8415e014379dea760680454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f440e184032e3fc97100a18f2c797c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65841cde1ff5168b304e6f48d2f9a04456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee498d1e8574c67fd55101223d491c4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9aa4bbcdd9ad016edb7e212ecf58ed458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1f6940dc394fb9348bdfab7c2a2012459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc413d2493c6f0be5b96afb8ffede0e6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04f6514197f67563f60590b609ad5d1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9eb09e4cce75e32183283a9ae6d3f0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a36d94a0613dd7a9cca12375efb200463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b065ac7e1870393c684c81d6844a819f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a59d64043f8a103b4e90d04730abb4d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa74ee1d52a194f3cbab177104a8f88c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09529c9c594b615d939363180139f18b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46a7f9b51a997abe762c9824ae178fd468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ddd70edae7680865bab3c0f41fb7c3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c3087c0deedbd6f8ceed3aea0ae9cf470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93b3fc3d14d6950607cd2e069d76449471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83603a4d336d12cab739faf838dcc7ad472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffa43bc87ceef1d7b8dd51dc501b718473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e06897da1dd16897fc8617d2bd9ae4a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0670b9f51391d6a6205b91bfeac727e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd6c63082275e615512ffc11571e8cc476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa4c821bfd4aa2ccad07596d866d315477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3b60318c60b20c58227e1dfce94602478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49631f35171463de4a6fb22a1d778765479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89329bdabdc7f488a99f59e6a952cf1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7e768a13647c7a7cdaf0e3fa716819481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8dcf5f6a6d3f0eeac3f76347bd0170482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cccde452b106892d69caeb1c97a42f0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f91bb6160dfa2fbd41521a4aae6aba8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2413da01d09d6c623d25fad4213d4a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f227ddd6e536f5d4f6488bf3103d723486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f0ed6e46ad31dfebcdee9b8f4a7bb7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a9cd71e099e555329b6ef406a312bb488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb705e7d425fd4084a5fa40e3c73de4a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc74e099c6ed2e97c8c7ad0520bb9947490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150d3fc997e058d0a20a1d098be6d806491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e395556821565c96a90cc1b0192fd45492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27816879772df140ee8e6e60905eb539493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79c6b6288156705dd9f0c247039da4f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f0fbe5d6f4ba87b15fc620cf68e087495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd170a77c4fbef162b05f76b502650c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576d88dc8d7b72ce127f1d07384e58eb497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8ee13a6846542ddab93269d48ba08c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3baf0ec891108a1f913cdfa1fcf0da2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55878e785bdee11c31920b33bf423423500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cc4ad9a36e963bfd01d3867453153e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2ea37ed81073f9d1b301c065cc6279502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d09fa50fb38aaf8b73c1fd7d561f090503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384e9283540975541283d604ea842d24504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c940721080dbf91780357d1b0d9af690505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75fee9d03cd363e66189094826dba8b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81d9d7abcd2f8e78fafd5bc305b6781507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8695171626333c999ff9341eaea7a292508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9c7aa16dbe6c4a1f043cf757761bf8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2272cd1f02be2cd3dcacea426d78f363510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a500713bf71417bc81438233b5b95418511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32169397988b47f69f25d0423f74733512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e09db6cb90c1005ec02a8e2f9aec947513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba30424e410e3b7c0190d0779100c355514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cb168eaf9e155fdbf389bcdb957996515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e57b4c2c0cc74d7ae72a0f6eb94297516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9370746a5d6ff5f6ba8ac9f0d0bb12517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155430a148ef26b57bc41fef7e150db4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c63b40e79dc809087016ff8a3ca253519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d8e97085b21651d55b9d158a70b4fc520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b4111f4403c8c44a1273d496872045521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b5811be490ff45dcdb3ec68e2c12f0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6a6c1f530814e6dbddde5375d4293b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6444e096ef8c3cd23ff0006647b2d6c0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508accbf81201d1fe386783770b2fb4e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed412da2dce28c2f2bc6be46cb088bd526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d264fa9eca8abdec3eec0b3008bc72e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5790a3a4005019092eb81781afbe23ae528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01334ff69f69c60febccbd79e931e50d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714ca823e97ea14f9758e932527c34e8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a63fcfe4bb906f96a55cc3b5607ebbe531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736d827a46bb064a3f3e08729b4cfc4f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72a69f28e5154c692fa4a3ccba9a568533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d5cfa8c772c242aef9e5ab1c710857534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1018c0d225e1e90a61d835c571977429535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619408e1661a3de0fd6cdc607b11823c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3dfa520ce7a1a4212d5ee2c4f48f9b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e707db266393a7639e1b2cfd8476eae7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e8df379406580999374378d8c53db8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b1e75951148b4410f29a75d2a78102540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4215cb45a903ffc6e039424f6e8efa4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ee73d50e5c84425f0aeee6af587da7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c98e10fa7163aab6546e6e7b420318a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48026d384b11fd5c710af596c79c38e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5aca18d7d0703bd2c045c763221825545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4e421b2f42bf65b71ddd898a364235546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d829bf3f65a116b8cade6ccb3294a0b4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4502939644ffd5a3f6f88fd5038627a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf52a1faee6b73c3836cdbca768915be549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077d0d27aec110e297c105d1a480ca83550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da43361a50f4512d03ba2d459fc8942a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db7ca61d648f71c4f562ab43a29d791552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6356472d93973fa200b6d5a9f235af553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471f4ad5f6f8934a0ebbdb5c57bdbc02554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ced61f662af1c85fc28ce24636e8252555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83410d445892a0cb93fc86bf444ea22556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babeceee96978cc5c06f66d5db679305557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bc80e1b685d883d5de9bff01d7246d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de6ebb43effe81489086fcb96985de6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b84dc02c7117f7528cf90efa88cc585560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ebcdbf63374835545f142915b31a93561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b2544d57cc51e61993dee640799cd8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37379d52b32e3acea318d8ebf9afb45a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf1b41c6ab14c54e9a692289a449938564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621ad387ae0c025e71eb7d0098e4e1da565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a75db70410e5c19b2ad7e65220fd60c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4060904a3fa7601e345ba60750cc14d0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4612b1b9d2013cb67a01dfb5ab112de0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d7fc7ab0509ba22a14953851b1558f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee31d420a7ef9cd4095fd586595dd14570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417e572329c4d4ed6ad0da389b399689571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176b54f9907565511859aabd0d4cc634572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ec37e2c617e2d5d3895a274d918b4d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66801ce67a42a2b347452d7a2e4e164574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ddd5d47a559fbb7dfc356c838ef784575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97168098df0cf3f7eacb146c035b073576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c4e2a0029befe2519c2f24c1784e38577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd80302082d547825070070782ebee5c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0992195cbce6b074456a546ff35f9556579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c64a5df087ea06b5d6f95ee17343f37580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf524853dc3975cb52997d72401de2e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3812803613a388161344c4d745a71503582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d076fecd2f3935ab305f4e41fd66cc0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299b05035e7064005dcf34a57788e8fd584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f064ce55e30b95f96535beaf9810e5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a77ff8c17a731af3cde481d16a21e5a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234985211b92304702e2e5d6c37cb535587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4099c4d9e0052e20da30d43d4910ce588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2063ab684e93aa1ec31ac1bca3d0077589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99856960c09d8921a34d40bb85db8800590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee33a2213b673f153d32fb36ff67946591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8dec4a89c25cacfe122ffef7496dc1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edaa5fb08084b7ff8b82555b51b4946593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13441aa853f1b5e3fad34e42336a31c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59178ef0bb0a42828cb5deddcf2fb8e4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cb1e5b27f42041a99d73ca076c4da2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f704948aa847b9e2f696374fe5dab443597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc79818599316b04dc00411cc4d885a7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a61a4a2b3d3dcd4536925d6957e976599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77534490a3e3107564292b36e4df69e0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177edad0e225b4190e7fc2f9c9c25c79601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89e8c4ab60aaebb7df8784504b12f27602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174964bcc86cbe421792d7adf0414697603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5617b24ae145f1f326e85db7c88ff35604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f2ca459a588aa8128152b9f952b358605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7c46e3e473f625525bc40fa139ecb6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80230cdb47984a565c2546bdb429c54607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899b91a2ef60b2de278d30b82c88095b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84ffaf8e2d174153c66433a97893226609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc8a2144855091f7f93756c7e85adfc610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd31133afa03901105e1bb84c76957d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500e35fc27f889cc24135b6739465713612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d717fa026596935eb4fef3321cadf8c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b32d3e8f5515c51268525f170d736d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c789aeb7a7aabd2cab1eb7237435da3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bf1136e8af242165e6f961631e14a6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30282e177a8c654ca11fffc7c248b82f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5294a4398dc373c208ac76866bef8d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45798565bc81a91b4e31b6e2c5c2bb9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71606ff25060de5e4977fca1c2f5fc4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7325c84b522886251a413ee50c12579621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7153c2bc73302c2383fd8932d0da4a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77194d49c1cd851cc73b1360552a6bb9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869f45b35a30f884aa712b8fcd88ba21624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6202a50253c2b2bf0de14319faa03a8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a84970792cf881a59bc617f9836481626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd323992e018f385b0659f1986b59826627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72924f389cf24ea6febc939ec219503a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fef52e8c72ee72fe4dda212db9f58fd629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86801312f343bd7c709d8c8bb7d6adab630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba02de767ea0767253cc73636e24ceac631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6717aa9862ff0e70ca6d292f59df9d4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96292e9fa0ffdcbf0811ec98f00762ab633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82ee651b34da232ef751a4c8db9cd67634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58d697b7f3e10ee47ad5aac138110c6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8accea23d56282aa479766ca9a6456f2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb3265df5d3f99a36d03beea47f9a85637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b9f7715524f3162295092cc1f9b578638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b20fcc7c8e332e8765b72f6f8a858c7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a14d43ecb47cd35c628835ac45f36d3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e636f55b2615a9b6e02189cd533716a0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce9999f0f2476cd8617b06cf0c26b0f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fc93a505e90aa267689f53887d1823643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b240096a598df800073459d33859630644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65826e05cf6ad4cd90bc826066d5166645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65dcc3bbbe22d6a6f1daa6c3e0e2335646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c75f411dfec635d8e8195937cdfb64b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d33ce96966fb39ef71c4f33d77acbf6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54b6111f055ad1eb68e75d7dd12ccc1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcc7a0630a3c43cf73dc8a20ed1ec67650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc6e6da7a79dea48ba682786847892a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e59c088ad531a603796098081762d3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00e42ca73ef373dcaf6b72c75c40e8d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d59e2527645ec1a74d2436ff0bc1cc4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1248aa74a194375f02679cc71b9ae9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c675a3865ce0882a0360252402159774656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0836ac8f86531c8720a044f7d47c01b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46854cf54abe13a1d3ffd18086a23830658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e90b235c6af61646d963e56f509f08659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3754e27acfa097c80c9cf050f3e875a9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2216d5be05ba648d6f9b7b5eacfa7a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb3e4cdc0b02b7d32798e03a68097d2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8bf1d2ac284ec3560673001445c1d4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea94c36db541584afaa8e1a1f4154e2a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eb245e584eae3bbac75d459ff7f496665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5811e04eafef3915b446cbc7c0eed7a2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7de8e9abccc55a64098507eb2f48e6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b181aa666aa556e182a636c206cfcebe668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7335b4f35b8292c863e42d61572182cf669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84c4360ffe361212e3d32ca9b5fb8cc670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c064acb407085f551e06c5ce067c1e33671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dbf3f41f081261bf92850c952ef9e6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89223b04d818e4b64cb5dbdcbf2f5fc673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edff39a42eae4911778e7eb7c2581344674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0a71568abd3366a7d03cd550dba8de675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45999fe420a6b26b33740d251c0b60d1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e0a0cc6d8719a021a149ae855e832d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd09a76a093e9e8fe83737297495d8f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be301a51e1e483b8db9fc5e6289ee90679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224e08b42ce130a94466a9e9affaa0a3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9faa1ed6308fa7539537d9f137f1239681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6233036f19629dcd63e4fbda6bcc2aca682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6b6de9b1a044c4d5c21adaeb593456683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d6be02f618d44f6c847d7b338daaa7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5b0a2b74002a587bb9b8030a0ee1be685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1969968ac246c514c4ec587a155acb2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad72e02bbca8860b6c761e785b2c5b7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6cdd1eaff1f4d5fa740360fa8ef7d2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f586c2b301077e62e51cda737233849d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60abc5221ea7f4124f609ec143ed3e37690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d026501b1a43057c6585d2358985713691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaf691c4ee13afe811927dd199febdd692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881d60ae35e3942def5c70023810ab5d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b314e46e4974798a47797d19d6e810694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e04e9437b8d2f5310132b17b132bd5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94491c2a3d314fc866bc29b80e3d0314696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cefef21456734dedeb4c676c15dfb3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9cb37ede710a618eddd41f1b580f0e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1381d3a2850f69ab7f74bc47618f729699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eebca43751247ed0f1e77b286ecd9c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245b368737db2ff2249e9ef1701796f4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905171cc50e6e8f955cb95206d10dff5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed68e04235829ecd4c56ab86101dee84703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c948f9196d90f003a32e09d9c59decef704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eb1cd9d05000e77db52b58f0ca8e11705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ed76e35a8f43ace3f4812f1ab86f95706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039d5ced1b68654222475bcde8f812ae707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c5f45e79413cec73a1dfdd6e423d20708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeea91c485f41033a32c1b2e61930ee709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da962eeac87a7914ec415f3e39c8d2bb710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31dd81369a240855fd71065fa9acdb3711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f3e2f1bd34de7433d83dd36d567e22712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9bf17b92b3dd9654ebd9e138c3abc3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c976599a5733114c510e3dbf421c09714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e3ee69af4c033d5b3d380e6a79f2fb715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e6827f4707eaeb9fdab70e9e2e3a3a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce5552c98ecdfe0d2b175cba96e0c4f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d919932ef72d590b9920b3e91eeb7a6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3acb97128df00cf263c9191a3af211b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ac017bbab0384a84110be20f003a62720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d2696979da2bf0462162c1e44d0b4c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5903df51e4f0c1330eb5e2c54c3adcc4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca2996f0c1228531c8f29ab3c10a8b2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da824b44a41f94be823b0955bedeb8cc724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e91ea5418fdba0c1711ef3a87ec744725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b74b7eaf3206574f3d846294dae973b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2182e459f647a0fafc391221ba2232b0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a1197cbc8c99b43503b24932cdba42728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c1c47e95d79abba0c74e6c42305dfb729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c972d3a304467934c5b586016c4592730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e738cf7621daffc33b4ffe1d32358f2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e9ff43ed61f1a130011ce55b675574732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dca17ba6ed4c074fcab5eec97ccda4f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af884672eb14885bcc2867c547b5d3b9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2c42f5fb61937c77ded9a9c48fa833735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71ffc135962ac9974ed297d78eec80d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce082783b2f903d4d4b7f25e5a315fc0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce911b5cb808bd65b6aaa5d2918aef3c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2e121617f6c5c8d837aea2c87e53eb739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5430dcf50da7a71d4b8c2ed7509e3576740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc17067c5edb6160e978d40c98cee6b0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ccd4fc53aee3d06810a683277ba8a7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f552863ea5af31372030685017aedb743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0924f1af5a76455ccbf3b15a4c61653744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a2ba8c8bd05cdb873e5da3c3172dfd745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71578dfca90932927b83a0b554c53be746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0510200b2d87eb9cf9e7485dcf2baec747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15791873ac6e09de7a96ccf4c1e36d31748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4016eaa9a87113db55589253acc5a18a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260a47c11a4994550a575e0b84e5cd03750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba2ff8040e76ea59f18249446a0ac67751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f1b969c8efb507c47bf80847c8b271752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efb38b422bd826c76957309c973f190753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1161733a6dc1a1f106f472db2abae61754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49e195d197c8150f6b9cd42a76191e4755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f643ec8caa1483e1cca2b9b582f81c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e053a4af0d1922a4be3a9a5ea69cd706757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c22e616032b23ba55e296c4c8c305a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df352998d0c7f172256531ce48e3f328759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>