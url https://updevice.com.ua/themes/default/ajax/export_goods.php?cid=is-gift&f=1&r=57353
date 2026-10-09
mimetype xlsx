--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1097">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -2867,53 +2867,50 @@
     <t>000012380</t>
   </si>
   <si>
     <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000012388</t>
   </si>
   <si>
     <t>Набір Gaming Combo HOCO Handsome luminous keyboard mouse headset set DI86 (UA/EN/ru Layouts)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/nabor-gaming-combo-hoco-handsome-luminous-keyboard-mouse-headset-set-di86-ua-en-ru-layouts-/</t>
   </si>
   <si>
     <t>000012432</t>
   </si>
   <si>
     <t>Планшет HOCO HI16 children tablet PC |7" HD, Android 11, 2.4G/5G, WiFi, BT5.0 0.3/2MP, 2+2 RAM/32 ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-145/planshet-hoco-hi16-children-tablet-pc-7-hd-android-11-2-4g-5g-wifi-bt5-0-0-3-2mp-2-2-ram-32-rom-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000012433</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012465</t>
   </si>
   <si>
     <t>Тримач на руку магнітний HOCO wrist armband magnetic mobile phone holder GT20</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-na-ruku-magnitnyiy-hoco-wrist-armband-magnetic-mobile-phone-holder-gt20/</t>
   </si>
   <si>
     <t>000012467</t>
   </si>
   <si>
     <t>Тримач-підставка HOCO Magic magnetic ring holder GH10</t>
   </si>
@@ -3358,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9266ff195ea94b4876957d4d4a9ce851.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f8592b28be41c9fff57d81d39ef85a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5fd91f69abd8665ab3b32e5570c6b93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a9a8d5dc01ac4a6dc65c541ce13b7f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6254a5e676fc31b7bc4e9c96bc2d9b895.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338a26ed0a4d4a2b1e37ac570c6a64586.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc9644964768f3ce6ccc5fbaf9b7a3d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0b5a8d1bcea0f64fbc78d8ca11a2e08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb265577b37ea278eb94841c760bf9309.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2e839ba08cd7d0448e01d8f9784b9210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd74fa9779b85666f245657c9aee25b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78e0a9c3f91021716503d98ff4fc27b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7506a61563c94d1acef3d74dc4090d913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0726cd83eefd17e6239a84234cc0ddc314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1486e2fd03c6482cc6edae95f3b45c815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893b6fcd88cfb5c11b14385826cc35fa16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c292899d5a21b926d85c3412a26d11ad17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cad2b3519eb34bbe2f4744ce71d18618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74064b66fa0ab2db3e3d81e8fb57e4fd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84c1080537f87d1c1cbd90559353a5f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8965c0a139650fde19cf680eeda228221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f022b9411f3b2f90fb57ba22dad636922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cb6d3f90d438f73e659039cbf1076e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08c599c1681dc018685502508b009af24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523617ec26083d83c850cd6811cf526a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77042547930298a446b5a1e2eb7fe6726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6af4e137dc27e99efc77ed36fddc0127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39290281e0226677e799957570e579c828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43fa40c804688896651d57e0d730e5929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301c02f35773ceba6deccdc610dcee2c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f0310c8584551a6deb0e2ed46fa5f231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6a1c943f65dcd8fe83d7a05400534c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07de7eb662160fec24d6282f8809513733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ab3df3e4b30cb7483d3b9ef05dd03034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac78d6ceffb3f7dca3a137309d2b1bea35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c39f9b4c682350f3f3872b04b3e3c7a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1202edc34aca2da18f1a728748ae137e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaf12c450d631d82a8c0912886f97dd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1635d707a4dfe42a92f924c1ab0dbcb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd518a8f5aee9103f5b0028658a5fa440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af3a534348ba35c8b4f518cbc7ac74741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edad48c5b1bb96e33e6b196e5e649e342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786e57d650d04a61ae2d93aa287edada43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2265bedc8d9e3085f258d22186a18744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81900d5f68c2874944d7119b5717cb3345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d635f3bf7065f2ea39f8a9c0c35554446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe22970e2b40c8d5f81b7abaef25902d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d156f6cc53823fe645b0cd042732a648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fe021973bc8664517c01348119748a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01b5449852d187412a17e378888432b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e827ad00a19b794240b8ec69ee3def4751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f97e45b86489a7e8656244f45a88bdf52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edefed568c4ebc3e095b118a84f9131a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca296749b1fee638145f6b39a7bf53454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448347483d5e1b979e0c6b0c64822ae755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda8dc2b7ee626204a7d79ade96eedd856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5380f7bf6165893ebea1b702b54a711657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd07f2881eeea38449f46acfe22c553958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46b455065fa9159489e3a7b13c4018059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb830e0e0d31201daed566a80de108260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e6237a3b705dd2ae7b99920a3f33a161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885deddd81a5b6e6016814a158310ef362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ca7ffc353481beb52beab218ebfc3963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ca11c56a261e78a324d96eb46ad14964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57156063dc4d9745985f3d73420b6ba65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35772134d252bf268efc40e73f8f1ec266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3749fe00be01a56c8daf819bc1334d7467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e5f7de1022746fa3746d987ba3729268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfffefb55670dcf02dbd9449ea64df069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54470bcfed9329d605b4763ffc6d28b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db28afebfcb195f8bf9405a703f4f23071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910a47442aca9fd14ac7d0d86601f91772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2686d027cf330b2e47ee34c57b85868473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7d0dda47aa8495329555fd7620aff274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49afcde2afdce6595ddcc95d1c25523c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1f2a641649b18581621a96631039ec76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1f57b4cd67d63a03aa8e1f98b5d2d677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a66c9ce88831e90434bca94296c7a2b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45ace5ac1f97488b4114010d6f9f6dd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baabb4b75ade021033669e59efca744980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a005e965f0298ab05b1984c9b35e422881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f922d8c9f3aaeddebda69ed9692888c182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd9873c878162b327d02ad45e56de4183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e81637153bad30e25a8d18a0d5f302f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9350674d5ae7bb4ab7832c39dd5421ef85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467cbdae544fd75c1bf087addfa37e6386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46583678ff6c37d2703b944c3ec355c087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a935afc612a99d373f713fd6e3c2029588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fb3c97715fae63c223724322412ff589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdd74c7aaff8c622debe193be9155a090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a707acdb41e840f7e295cec678f408091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e55c353e2cacd146b0311401ddd97e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c490c7b31775e2053d49eec1a9820f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2893191748465eb6a099b96d456c72dc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761bd6a7eff2a51e899470075d4c0d0095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e11fbd2aacc402af400cb2863519d696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f900efc2c094e27719a60927cc5431297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0056646b65d8c995500f8b6ad361c2d698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ea6f4e328ea8946a34dbf47f13e34099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7f83c8adc93edd44c0c1c1f143e2b8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a293181aee23a297ec8a5158a4d4530101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84623fbe4f7131ab980aad3c42a29e47102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fabd301626f578f20286dbeaedef632103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28f907d530ec939df1e29fd45a0f56f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffb778d83a93f70a521ebbd5474061b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47ca594ba2e2814beeab14c0416eb01106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c2b1a3d764b640ce9c251094c531f8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba155262da8c49fbd5b69684ec5f1c7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99297773f5eab2ec51120458a52bfc11109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4058e7e6f09f2fac22c6c6334c270f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3397c032da672bb4efbd5887a392b56b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa54b16e378aec3b747826ea3fa0b8a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6366d2d9c4749fc847f7d77dfb203871113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34b0f2c804d9f4169d1709809f42cc4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9cf22e372ac60ffc42e4db25cb021a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95841e7f97d3e8dd6abeec09bf7109b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c38bb81968e087d4e91d18b5b04308117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a83f9d64695bc9f33baa7bec402d7b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d907588ab6419600cb3ef8722dcd88119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80b8228f5e87e931589204f2de8809c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790e4d43ddc123d1a9062f93c1c42b9b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cca2ef65f05c2c492223738504e33ae122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039b885706d296a7f4963bc912cb303c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5323a893e6ff278e664b770b98e221ec124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6711acf3976552c491a2a4e9cb6c5d7b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a859ed4cfea508d3767cf42f23f168126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e013309567b872bac230d507da56f34f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f822072de0d35fc233ed67c72b4f00f8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2747a77797a7bab5092c983332576e9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0472770d927bc106bc637c1b089b1e19130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5944b95766f188640c895c5720c78183131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda9d4855a3fc6d0e6769e172aeb9819132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5944b8a8de05ad47f79c13c617d9064f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e663d28b810de90b14fb0449b5a856134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04954a1bc59e6922c3f627ffdf2a3cc2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370fbe15b2dbfb2eed797cca0038410c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714e9e5ca70266ce6347bb44c8a6543e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f6df98638d5b2442b06d3211d6566b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120bce2b4cde285f2d75b626d7129d91139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab0355ffd8f075aef20343cc5056792140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9d501b3e886001bf2b90d500a214a2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7d232c0473be58d05a0ec99f8a0e8b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a6857fa94484c540815271b530fe83143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8461cf2a8735260fcb38e6283c4778144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6233fd636ef34b460cf8473c3be294145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4aeb9cfa7f699d2b114696244a76c7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49675b3af51b5e3e2bae94d25aac9f1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d9c30121f49cf511cc7ca892c1fac3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929e175ba2bb4dac7b92727beb17683a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adff4c2832ee08cecdcd3d39000cafd5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c070171aa2c4ffee007667735105f85151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3bc08dc0c509ad45c0681753d2e70b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5406ea97d6c27eeea4c59850dc3ae8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96af096c479daf449f8ad3615e5cd53e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e55e9d832504485382a6bdde4e795e7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626634adcc35aac0ca40387b635adae0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675a964d81417503dafdf9a60beac5a2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ce6c18603c01ab2b9fb7bff4e1b0d2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbb5d3c00c7afe3baf36acc1496583b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac436168c5f81721e268beeb085f5ee160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1f14ead21009ce2408f454e45eb019161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5c72f8ff0e23b4e374a7c1bd2c1b60162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5e9c6f7db9359e957ac56c1bc50223163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956d2b74420f6a62c29eead9a60dff6e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009a48cf7243044d341e73901e406067165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d039e5d65cabec75127845cfcf06a07166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26b345a1d95ec052785d51c8f8d62fc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8c8101d2d98bb49763bb51ffacb7ab168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd57e64ea12d18450974fb29d3407b6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed23bebfa42e67f93f064f92517cbcf170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbf156440dcd1126db8a1227af01fc3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a2dbf651cd7f557a5e9528f5248ee3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f6d868940ed51cf84da8fad4c4d05e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b343c1f042e5c66200d533798a4a4a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878c6c48f1a3ce41c5d2e7fe5743cb8e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60291e7c4540be490c41e927fca5e19a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a94bb8f0cb6d8827cd918da6e9f1bf177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463cd7a18646ef84f6fb246adcd7033c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743458a7cb25b9bb2922978cb86971b7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b3f23c822017580858e438cedfdad3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cafdad56303ba96059566c0462b9974181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4c1b55ec41b3ab023224f8b75e76b4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2090896407ef770135276246d4b80af8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606f5cb561da9c80070b74731fc81263184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d763a4c5ffeff42a10513cd2fafa8c5a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31604e79dfa5d4eb023850d866b8b6e8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376f2bb6c48fcc677629c160f87de8d3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78f8fa6d89bf1de412f54aa15fcc085188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fd525cd18c2fb9a9b0df3101e59ed6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13390bf25262dcde12e15fbe06e9c5b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c186ff0dd36601db8df6948843747e29191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37c27052234c210a5500297dd024d4a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98527a92bd8bba07821110ac6d67a7d7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336c42f276842ab1aa3e615cb74bd196194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4811adbccc28cc953e77f448b5bab5ca195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be6b1d6fe0f32aad97d810c1a4c2a96196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13033a909184309427ce80a88ffaa8be197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608c94650c0fe044d60c5108794ea2f6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cca9d4292a5c69cbcf396f3d7d92fbb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3dae4048ab21e488f7edcda7110ae9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b107f119832c7619c2bf8e91997b27201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4379f3973447a6c343397afdab1e99202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3b4b319825bfec61926259e311be5f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d026f25cb81adca3993985ca0556db0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bca33b7859cf1d23517c400a8cf2b2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1678a25a85682ec60ad99272a901998206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39971aec3535016d766b67433eb231d1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f870b22d2242ca87e07e18416e508f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69f228719f381624b2ff774cc333cc5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffb44b96c920653b6bda78c5186ceaa210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0346f0ff69e73bc213f9391752b905bd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7281c86bd1f2b8410736eef75f5a54f2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9252d948cd0e38d9341aa50e7d95da213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0677bcbb5e5f87327d7f51c00009fcb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce105dce01621dbf4858f683b6a7496d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68e6b0ee49f34cd7c956c54d8ca1dbe216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06004413af60e15f119fc957c3f3cd5d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc36dfccea39fe01c22b43d3e52cd01218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a63b193e1ac27e641aa0224234516f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09702ff3e69048043ec7086ec30853fc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa24e2e48358e3b0f0766587820dfebc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3025b16716cb3ea0f4e801bf60c8873a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f842c19eb4ecc83e41757225477dc30223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27b169f9f0aec6e7a5ae8988dde348e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72ccaeb24041b4f289eef987ca8495c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfe0f73ac1f63a7cc2d52de5570ea1f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169e08bd764458237b3dc1b75cbf1928227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caefe06e3233999097209e7c16c5c354228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad0674d424c53e04c4003202c42ce4e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9952b865463f5ba0d5d7703959634a79230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0536c17a4d13a9d95a57fbd6d4413373231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889d2e90e6cc6b59c1a1f2a035bda4d6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11764ca1f0693cf2c13642df78409502233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6bcaf09a3bdcf1b722222efd100ae1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bab410f169f3f9eb2ad32226ebd467235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc93375280af2ba9842d6d6441bd143a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bceb04acb2cda27c7881130668582cb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2731db5eb110d81d50adc126d0c8e010238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561aff256037f6e49650b5f0a0d8c403239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d083344d11bfd79fcb42fb219d0d8429240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60debe5cee947cf5186ea4cfcef7675241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d0b7fed9f04790a13b408033e27e80242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12cf98da4949da4aeac42430d6fe40b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82afe76b69fbe85ad5db1536d35482fe244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c6f2aca1c087af8f771ec308857832245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aef262040fe89da6e5599e3f645470e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4492cfafd2e382d9d1fcec4bd825b31247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00df8e0a8b51fb25207259b71e409cfa248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c2de57158fed3ff0e125d7af5fd5c8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7ad2a5248a7a35260ff26a64b87c6d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2aeea49eb621b2e33fe8da20173a41251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a6b3a0d27a0145c48ec98fd4abfbc0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ba488e991b83ac4bbcb7babc501268253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a2d334be669fe67a76c2b916731ba5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe61cf56d3d81e27a223ae02ac98ae9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f5462f5a5731f5cd97f9d58beddb06256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007009038dc592eee6ecbcc1630f0df5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b65d028953b162e1f9e3ee8c955d1c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b668a9fea4f2eba426cd825f77d3a0d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6139b76e16306579fb18203d2815b78d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d15dcee5610e3b34c65547c7e1665cf261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8688868ae2c9ebe57282cd1d1593edb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86804aad92faac1c490e0ef18146d638263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf9bdad08e444f42162430dd76c1b86264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5265e8b04760a09b10f8670b134b0e2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919f3dd71c2a294856a3ce3b5a78722c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b421e96fc90f38c2aba4bab087d654b7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb4d418f1432efba00a62853bfcb210268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d0e9e160a4199b494813c267b881b2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed02f91b15beeaa7c1c9c3fa074a1b8f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391ed9cbf539e21642393ff44d84e3a5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adbee37b60262e5e69db3d23f940b5e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba24f3e1fdcb678f7e6ead8dc4637c5c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efbf48241de54fb9110c468477c5706274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3eb618b1d72d91209561e8337762d2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2019c66c9d674dcf15cd2aba9c392a50276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d994febf111785649a91a0dfce8d2a3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88e7ebd309a0d57f4ddf07ccc49ced0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa25c7a2b82c2f3cd35c8724f641b82279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9d18b95ff3ec628eef0057dc0194c9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c53ec85f7a810d635297250ca5d9ddb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcee962499d4ddae4bcaebce08f08a2f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584fe1b8c122f4272c8f8f75652bf023283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cafd5d47e4b4063b412b4ae7bc7788d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5549e5ef56a8d165f6dce251d5e79821285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef536bc9a8c042f5e0187696e3804455286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d791901d784cff1398da8c4eb0747675287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751952c5da4975c98997bf4f74b65d07288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1819335a50dc99a8b4241c6a2a0572e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa486343271717b6465c200e89d6ed3d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572d8c7d28f5ec3c20bfde01771bcac5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff20c504fdddd7216b357797f1096d9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088fb81eeb9277b4af8cc3656322cc08293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f2c73e8522e2cf535b2a2eae4e62f2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27fb987e54a8e7569a8e803a09d5529295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3384fa80302b309cbedaad8ee9868ec3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4e0ab9c0f69e1cca4e9e9f136eaa0f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceca337ae5a910ac4f2ef57c9ed2479298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87225d1b5991f7d54074ecae36e524f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aeb97bbc9675fae540858887ba2613300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92ed2142bb3414bf22041f54dbaf238301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d43104ad35bafd62492295ada3dc3ff302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2ab0af4a23f953979e49af407cafa3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01cdacecf5200dea31e9415929f972e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca72f279ac39308003df3e5c772d996a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523b275bd8a21cd0b9a8377ea5dbe8a1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dfdfae05ac1861a60c44c9cd9ad917307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dc17273277ba5972da982b375745f9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0b4cdfba291349a4bf4a66ed44d985309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13a910f3bc7fb30f4d1a132a3d3d957310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c5a3799ab494440648daa44566891a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa17eee1a127e959bc68236348e9c206312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b071c9b68a054c67c258ccf9718ef5f1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f04b29e8f707eaad061b497d53c7681314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1135283882ac6ee28689b3dae4e2ac315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559cfd9c51aefcd099c4ea3a225cf210316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9cebe84a203f2d76d5d7eaf8d885f4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318d510c42d6dc487347f46963c0d515318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc1e13df5ebfb31ba8d7e387e3dd943319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262c3e9de9b1f4803682fe014d1670c2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5893e99365d9acb4eaf8547acca91693321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a326b3bdb09a04d545d2222bacef1c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968dc28c1fd50ffabd61cc0a7376781a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77abd22474cc08c3bb284b6802e1cf91324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4de4f2d65752f35f389762bbe014266325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf772d01504f87ce6ed75a90c4a6419f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16563d6d56b52368e173831050aef208327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f852b592bfdc8399c0c653013ddae8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d41771d0813bdec46962d425b0cdefc329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de7341e794a74f37921bbf4cec40cb3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28a7f1993a74ae2b74dddadb2f29b99331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a2e9e80f7a0ba88b1f213233594e8e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c11e847a424671197d002287078a57333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30360d1955666df3e58f148ceea2a25d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9144a9761ca11715ae6280e82e89d07335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd16e181dcc25004e36cf2875504ebf0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51b632fbbc363542b43cfb742c406f4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7c37da7f5fe0eb1590839efe840e6a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4c57db248011c308a9b53e05070c7f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814a2b3af094028c16ac89a306d86c36340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7d8f70ae9f8d290f515aed5cb15c2a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e215258d808d729446d7f460e8bbd00342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad509d915f115205f8fbd66f0014facb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a651fbeab2b19333df1ade281ece46b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5670200b98d2edea972985fd170fbf97345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeb98d9750f48ce2d0211e3ff7b82f7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018c331a4baff2dd570459ead70512db347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbbe7d0a70f4a068ee944ea9a56e96b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be10762e6fa2b4505a6af733066fa59b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159d06a2aa6cef1725f2140ec3f55866350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd0c21d2780df1dd85b2a940123b48d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b6695275349580bc614e70c2a37267352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d696b6feefea0eecd2546d75f75c59353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a531547c651e71081699ac3c728784354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be03c6757082161af6eaf5a43fba88c4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e95e38d41ffd3c36749d34c55049b1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a7d16666e5e5efecdd3b99a30e9bc8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6ee4c31935dee0ff8752b7d80eb210358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d9284b6aa7f528f0c583aa314ea6e2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ed1298ac005f68cdba276d94cfce58360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9b9ae712e3bf1f319f3fd86eb6550d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ac958ec5b6b089397178d5ef665132362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e84f22b240ddd284f1ea5fbaffb2f7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875e13f90aace2df1c84969b8de4569a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3632790b62ddd459d8f33c870b90f25365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c328ce106bb92f518ab799f7fb3ce64366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367c77d078c4a244e8cc19dfa70afe2e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828b5e6254dc11c583dbce258d483d49368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d18f4cb474924ccf3623c7cb8ffae3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063ab7760829193e8782db51df569625370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d935adb0b1d011f9892b1d3dba73ef64371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d52b0ddce6d6e35fbd994f2a7dace51372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1ceddf4a96e809c11bb42b8500dcf7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5627dbda21b36d8402b90bf650f83f1f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd20ea4e14e08b103c5b9c5b196ea51b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88a8b950037c2173a5e905fb54251ca376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888172bb949cd55a48f671969a4d5cc4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8316c265c8e99f2f9b2afd287ea96687378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb843f8b87016d2dbc0e5777dc910cfa379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dec656b1a553a3d2799e2fe407b36cb380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4824eab4d97ba2c97787c7d24375ab0b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e0a5921c402e25f9d19c752532d25c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b11aeb94fedfdda5a11ec7d2b78ff3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4eccdbd2f7602716268f21da364575384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faed6892b9b7af49179528814002e1ad385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87adc682d63330e9ca443ec18f88aa84386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc58f428aca1b4540ea32dec584598c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1190cbe493f968033007a9dcb2e8fd97388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5dfe9024449be5005781411b3e112e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2472b45cb5874308ab983a402b0bc08a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fbb3edc35336a57ee6c67d9b669547391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d408e1bebf8281da9e09fdace5fe7e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb59ff8a5644a19f7a69e1740a102a2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b9b35a16d775b5225cc0b71408f04e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e4cf96f37645220509dc23a9e6e066395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e48096124ba3163ea64a3cc66b37ab396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ce464fdec38086172db4826c7bf003397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dc1fbd6509b5a1395453128e03f2e4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fa7d25e5f759c5254851f0268c4f89399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f4aa8745494547d63cf7feccc31e6b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4157b65d1350dca1fecccd178fab1e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d896d646cd4a47143f42020286a1bab9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e0bc06db5380e2c02d6ce88c852847403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81fc9aa2d9789057d12075986af9d58404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4406f51ddf279ec8d988cb0606d51c79405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a050ac7dc6fd3fbb84a6660bc0393f2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9243e2df8313347b3c1a4c22858a260f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccc1305ef1c69eec5ecbaff19a8c961408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ad71c94fcee99847724904db54e4cb409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c739638f15580fe719a3387ca0d05b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791b91762c830e61da69d57b2d8f223f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4739248166382a62b23451fdf2d9ab02412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f668297c91eb0f8b4b1484c5dc1fe6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a69110ce663696999db6960e8c75c5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae0020e9c05a9290f6ebe7c666990db415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5618795f4be0406d84c8ab9b7a1f49416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb339308c9c1ac300a864c15da31e20a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18309b4cba5326f06d961828103aaa81418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08785595749d4e550dbc8f2f8b951c7a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aab72d566cb34fb87b7effc2db087c2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3223f6a40533b3e80fd0f3772420071421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc5477a2fa141f34c02b9ba55269446422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751a1aecbfd4de9594b8bc9122e747d2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c96e38307391bf8e3c804a19542ae7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d0048e22dca348602ff3e141fb58b1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2c9d4d731e62020b2736169a9dfb90426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca9ac3988c3703afd703a63af2644f9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7f4e4c0e36bf17627e3a028133b53d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1eba486a5ed06fba420626e6b80b06429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c972e3aa8422d966f07c90d537589911430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdb148fd04fcbf636e5157d4e1bff54431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9e8620acf12afa39e05485139bb535432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dd87667cdba48d5633e448f7c5f10a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b5f6ee3eb5d451f9530ee078c05b44434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7236bc9055d2012626ca9ba9e3336ca0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caea45230ef505889342ead5398a62bd436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f31e09892aaef4f96a2a5efe692ab7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc82179e715479f12394499177cc33e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e65f501e41026c978e6a1992724020439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cff8139372f5102dad42b025cff2ef440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca4806f7f9014cdc8394c486d1153be441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc34406b35308270cb71db29e07155fa442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b5aa22c295a8fec5ac0ec034ec3332443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea92fec3d33afa199a3038e481aa89a5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8140bd92519f22b6ade9208814d4fc445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51748f762ccf85ee01cb73159b9de81446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9714bc74ea0d52debe6f7cc2dd3c84e3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d15b5abc2f6332f5658d3d0dbf0b70448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7d51c16f5c176226d7d097af994a3a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a070174629c2dcf747e8733e414cb37450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854ee62f5237ce72d9cc9fa74317a25a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b29d56b44d15c17e9238bdab4434c2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb74847a91b257cbc9fc66136a5ca6e9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5560e799dcf489b6a0997626b0009d99454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b2355d3699e9ce5207da47dc6588f8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7514d6e112e7a851049f13bb7712df456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70b17c776811e26110703c206fd7939457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4ee27cecec6158258e7bb9f096e260458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850abee9bda95f8207d5d02bae4db26d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb48e3a3a88a4632129ccae6ee73f69460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c3cc90df82c6fc3bce8ece6ebab1cc461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4e1bcf8e0cea62cd86ca46e189fbe2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e7e57aa7e3015e13c2299ad12b0faf463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5099f28cc5ef81f68fe0af2d0c15fbc464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70301c269b589f038929799bca050fa6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea92e98b086acadc4d07a779f921e71466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba33f0d217aff07c38d9bfcfbff5ae2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5e1acf693c87bcfd0f4c2af2317957468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf89fd1b6a8b1fec954a8e65ffa847a0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db033babfefe9145bac073a18404cca4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bda97549c8d32f72c6105b528895d1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd02696dbf7cb32883cd8763f7eb1ac472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e4a687e2ac6de8effa24ec702db6d7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff3250c4b4e011530b205f500b214fb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a54c33c8fff1c6311da25f7ff93ed7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e1f93336a508a4ac4b7bdcacc4d277476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527f981a65125aab77fee552a3bb594b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6267e09120c18448d22f4dea683d57478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2fa36c56af3750ccf19f3adbcf2d98479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4183d33021d579bf75e48fec367a6f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d002b263146d5c890896b274f458d28481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f743e8d01d52392b35534ebbf6640962482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f6fd5fe95eaef9c449c0841fffc6a4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fd4c1ecf6cbe44bb686364fd35df46484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7893fb6130d6ac6fed5fa9b5ee5059fa485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b98862b9fb1758e2130f38f0c08521b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988c8bbb48ecaa7dce6859e9fcbe6548487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4b7e528cd2379b2d2265d3aa453a78488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae57b3b50ea310cb5e5caff85a2d5b40489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd90df79012b6774e2ea80155951c2c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07c4afc65bdb7bdc5416fb3425c18e4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84b8a6453638de6db2ad26c0c0860f9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cb162ee8d18f4d5ad66806bb94a2dd493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4564a4efc4d57f14e4fa9b9ac4128e6b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfc32821bab5dd38b2455b493ac1a57495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911453af10d060dd923b7a9529d8b3a9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d65efcf64047b9c74d4aaa89d20459497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0282e2be7946b3ec319ce7cc7fea2f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95649a411c0ebc927d1d15d916e2ad4c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ece7303d07eea0c6a6fe0867beb81d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378c0d2703b5c04a63c647f4cbdcaeb3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f49696ce5d39ce86e1374d0758a437502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a435affc2e4c0bf6af187f94a0801ca503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492efc30a5149e1b3450b361f080c371504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74625fc8da9069b0dc0f6e5e79acca0f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3838d8875c3a127000176576b47bd1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4c98080dab02bc745f3232cd15f066507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71535cce2d4a83f194723c1a9811e24508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eab956ccc9df991f39d3a5fde06c25b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca80616a9bcfafe2457e1f0b0b4b4987510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b673f0c2226f668042bf58ce9bccc43511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f10bb16dd0a8ff423090a7b9e4f9ae512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477c8bcb3af2e70fee17c44d1e1948b8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6f59768be1921fb014c15a1dc56651514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52045d045e4776f9e37d7bf1d022d63a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaab6514b6a09f00983029b7d6e43e44516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b28ebd09057a07522d5e57506aab70517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6806971dab8369c21c86509a19bbdc7a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea35c56672b36fb610572ddb2f0060a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887d9f5540e8c41b3661d106cbc4f79b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b323de52bf88a49da7a24c59c5d44c9c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1ed10f529b2bdec945e9fff67c1435522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78575475ba026789f4920989dd07ac7f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c895cb0bd070f26ef14837f30a91e086524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2ea36bd8fda0c717631f6ab7af990e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4d0dd84c8a2b1f54107f08ffef7d35526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03834e70026b0078fe6f2870308c5973527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2679deadc581a23963703f969181db2f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb5def072359afc9b8d833b0221d79e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e066681ef95bcc4083f529ed80fbbf88530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837d4aa9b4c90b4a3329f65fdcb8d628531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52301634a69c111c43205ddf1807983532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3c42bdb4622863b031e77ab643cf32533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5088b6575fbc73badb222a1e991da77534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96abc361f044f58bb36eb750333820a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34d4a019c1a72df420f157ff2bb757f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff016ae401343e97b502140a0472631537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4734c25192c5c57ee4784034c18a10538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7019ca7751babf23302928eb423c077b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd14654a3eacf5614b3ae259488a47f8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2258ac7d8ac6811cdf325f737f6e0590541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018341489c5b5329caec42127f9d373c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361b3d8df5ba3ca00e319c46060595ad543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a83e516a537501a8599ff119b386ace544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a7802c2c744ac49ed57c838225ad3b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0125d3cf7a88a65664a8007a2a5e8285546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e72431dca885d80672a0ba42c2fc59547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e8be8b5854f549d9a0a958e03874d3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0542c9c26a5d661ed84930323d0409549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92122f9e3417534227855a163c329c44550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaa40f69afa2cf17aac2b5e78d1195e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af829220dd613655cd208fa6095b68c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b430de1f8e20901aa818e92ca36930e0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cdb8f785cb0208f3ba364aaaf639da554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7f919cdca74b3197e700589198e878555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a752397912d5f429be90b14bbda2257556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba80baec70013dba54b247601773141557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54df2a6fa4fd53ef250c02e16416013558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5f4be5db748d4d00811365c56ac22f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e898d425c899cf7713a91f221d698bf1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e717a5722dec4c01d9658a2b0cb927561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a514e3c220d560ce7838db09733d6d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121af048ded1e48d5e1fc44246458af6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a528c3004cb17a6baca834a7e3c2caa6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fc17cf5b44f4b0050c06a362ea9c8d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f053f6c07e2d367edee21403a1b1a56566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe56d6b702c2b76bf7f847950d5a886567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6883a0cffe2d1e14df622523620c2ca568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7219ab854adf997645970e331b59f5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a109c7d51a8786a86f01102fdb908753570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91d063a85d438e0c6c1d3296935b38d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f124a4fcdd0470a576d46f99f102b018572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112de1198b900adef35b39fe9622208f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4f0d09957dae788f95c112ce7731f7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bed1088d9fec623349e79fbde4b048575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce83b5d567661fa90330884464d2fb19576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6904a1f6b1fcad7b2dbf1ac233b836577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dcc98b004cd33a921efe57d4627b08578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15864b5cde29307ed1f5b1bb66b3fa97579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea817a896508ca2fa86fa678f77f4a9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2ced3dbdbe1dc8bc25e8e8ffaebd8a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5e95985f10b2c398086d089b72670b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a25ec97e0553b4b7766230c7228524583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f978149e2afa5d5d05458d43463ab471584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb21339a1be29073ea6c279e8a97a225585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8092b0537129d718026eb8b66362559586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3537c4d3030c84754b922c0c362c436587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e8b5b9ebb3da4a67cbc8001d1c410f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1610ea61dc611a14d3a4c0e349690962589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbb54490bfcc570ecf5c980e9d23084590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddd26133da835d846745d1d90c776d7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29b76b435ea7dba7be088366fe4af2c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc524b0e8d4c4849efd763da22a2d2d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad499658345116fb0ff93855572428b6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebfc104612de90e4d0815ebc8711e6a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00f5e2a9f6bf411d4a4017af7772063596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3711e9a2db73208ca0ca3689c2efde3e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a41164e0f1a4d1f40f227c35d2ec2f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f29f100e6eb0854662e5024bfd139bd599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce684dea92e415c833eb4174b05f988600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff8d3b833844880267d3406bd1865d0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f56a3721c29d9458f1d96bc575d5d78602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249f7a53bcd3ab9c5bee3295ef581e78603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ae258c35f8b7d320b756a1393e0bef604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4e9d270fff5917003da17190454953605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abada832103e6c6c33c5aa9adcdec72a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b40bd31a0a131b1200c1a8f0e46f6e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7f812e3f67353146f616d441f35ede608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07a054a2a53d0c8c3e8bc84e5fee9e8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee7187c4aa1fc920f027c9694bb3b44610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9363e5e83b5a3f2f1a11c69aa0520467611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c543b45199c28383e47b2c9a4348be93612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016518865597de96165fc2d1cea82c61613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282f828fe66f20c19369aa38a0dd51a1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60518377f362da4f26e11597db79fd5b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61dd1ee8a84669c4c122110eb6d2154616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9d32bdec9d76cfb47f12e1fd545afe617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d8abca7f48a6b1cd6daecd3147ee3a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90673503dff24812c0d8dedc3a8dabb1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed3348a4e4f03e440401272a989d089620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc6b083853fcf223da412e15278d54e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e90d539578fad4320ce586966b724dd622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841f4e6121dc46efa997084f506c8668623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6a9c44ed93a943dec4c3e8b2371c0e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43015d4ce4d1e9afa17116edfe2b7b9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c460f7da534f64d28f40c8c78bfa50626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0228b13bc519254df5414d73166aed15627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e35e752f22069bf58137da261d8a496628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa24c18c0eb2569dbab953837ca6684629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ff36137369b08a6b8b6d5ccbf19c91630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e365c49680e51e40d5c31a8ff9384b0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c232599810e2c2bd508733c83685844632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0752ecfd9393279da8374f0024d6eb1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594bc1ca832e5eb84c507d3d11194fdd634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97b2054ce283016c7fd448037bde639635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9571bf0a26ee894854b16fa5ffd558636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9896fc4925a47fd5049d027ad8acadac637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be8ada83361fb29a82103c2258736c3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a88307c4f7c06a29919413f453a2c9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc3be15fb0b7884661cc795e5289ee1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e8055a7f0d9492194eea10a0940218641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600c51f8031cd66509df10560eb6a939642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b69771cfa41e0a9ab4d07eb1e3c776643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e9c64efe7d80e08cfcd7ad2f4da325644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715cc6a68743e35a2f80b124d2a80695645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baed8427628c1a7a72bd33a3f6b352c8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d008c7ec589b5f260ee03f85e130fb4c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445ab89a93d75412b9b667d6205741cc648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3504c36ea2cd13d0bbf5ab47ff36b9af649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15c463b34c6d58908ee642da3983062650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e49441e9ca15bf8b21d56e662ccf1b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8427ec98b42b7de3ed02c6922c6e1cb652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08f823a62367f88846e964fca2ffaa8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4488111feb0e2f23705eec52a68b529654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8877e600bd6ede46c049a674e7cd63e2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7b2408303ea723f60cbe5a87f2b78e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8ef63be3447d7ac84d968d5722486f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2610d25f14b120171abebf4702603ad658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a551bdaf1d0780e81725ec29c1cff64a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a886880d033bde20b762751bc6b639d7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595eb30d5b3fbb07ea3ef0ea5f798e57661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45e1c4d95266a31e60fcaa04436bcc9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b22fad2ec9b4bf1bb20d211bec68ff663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb04d5af206f5f48b9828504ceef248664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55abddb2172c8a9458fbca4fbe2cc6d2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5b2272b1e5e6aded0fda064d5baaab666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e4f3caaa3efedec750a56d51397e10667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9fcdf430aa74c59ff75fb422697e84668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3968e957eb553c62f6b703f62ace376669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b61196d74625309cae09757c44cf5f1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdea5eba22eb4db9fa6efd6011cdfd7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4771f05d7ac023db42ac029195af80672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe677b0b64f2f504f85ac025f5fbf06673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8482a1e062e5521569a725513b8f1fe674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1046d953ccd4233f71733528f9a99fbb675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8509f4a27ea1dece8e9822a6493746cf676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c224a6a010c403a19db56730a5c54ea677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f81f9de2469f7d28408cba81a45593678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7369d303cea4baf723a992b075f059ea679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f978011173d7eac49ab6b2d96f4c04680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad36afe8a22f30536f1e6fde938f0ed1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd58dfd02151e19e77eeb586bc695f8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b3704dd4c3678522885df223279cf6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4122125d3e720983eba09d324b5904c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7850fb5ed4d166fd9aead0080c04de83685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0044f2a7f289d19ca1d7fa2af22d1007686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99c87368d6aefe898947fbf4b0ce3d5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f647d64d2938bbc8792ba51f7531af7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c75fe492b7a87994b8de614c16d1744689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803901138d3853b9dd55de40fdeb4b5a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cab501b1e41ca1b8ec832f58a2e560f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f19fd09ab7c9047ff9e530e4f6db74692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc93469365468f27af7b33c33eb2431c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3ecc31dc1f7dea4f200b052ec1c3e2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8a155145d288cfb1c724ab69e8c314695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1157c70272ea85a324623ad236988803696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23cc9739b14a3e7550d5d4d9934ee04697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19be5785229283fb529baa4e9c237897698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61399c650d1262818e64ae6c297dd95a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea026a6f5ff439f66843b14138f5337c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfeb2b4319fc207bf773b5c6fe26417701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a144c3ace14240a536462188d64a62eb702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91ad83ae6bfd82bbe17466b0628f352703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451254607b89f4f8115dd003a8db68fd704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b403121ba695c1c1bb2465705044d1fb705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ed2b2ae91d1032bb532d61e0617fff706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e108474f6e50142622478736d62c0e5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516b8d9efc8c37032831ce6278a90253708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaeed5d358f20ea55ec748bcb4591b6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0783c4cf30915aaf6e184655c970b6ee710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dd1d4afea6e87052df09ea59107c99711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989bd17a641f01430ce2fbcb6c35efd2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65613907e799c12fe31a3b2a8dade407713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464bd6fbfdffd05842a81c43d9d9ccc9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7cbb70e6d13b77bb69b2f3b19da519715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfc8ce0696f837baaa5bccc6d278c4c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03fe713bef4742f2e12baa1a4e6374b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c19677a098cc587a11274b074e1aed718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121358ddaebc4ede0d9809d50b6d42cf719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dab0d33b79b202711130e5d91faeeff720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4897549189c3bcf5382accb1700352721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ce40a52dc4527a709dbf772811f2f7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53032b36627870b374c63c2d7293591723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d9fc65f13794bc6feaf742cb8c71b5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289a722189a29fe956daeb491d986547725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170316e611c987bbb0cca101532c9c8b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dada90e2510ed3792c2ff9d962d40e7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdb1a9934117247ab15eee59c2149d1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581918f1e0a6f203c93654ff3b7a54d3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da08fef1d76741b859d85014329af4f3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5d5ad8f07343a7e3243bf2d2c0f759731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d26c344ba199719c3a854011782a55732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9140b5d629b24e2f69d143df3f32ed733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3428387f60ca39b090852e26922773734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84637d200608f7faeb3240d6eedb10f6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6492035458e6a3939a059908fb23a5f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517bd2bd211df6194de740bc3cf5f2ef737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553d2c769863811ac8deea4aeadc5ebe738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcebdb625d74cd05609f293278887c20739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c56b57240120a544d133c379c2071f5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc9d31134c5341fd5c054d452ffc05d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c43d8d210891c187ff2bbda13ccca1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498db7d696a33975d543b41e2a071907743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4490f92f24e029183cff03ac3c7717a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45681177c1049a6d9a1b902f83bf89a4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbee5eb0dd5f360444aa91b1db0f4094746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2b1d5f750f74761369aa562a3c6bd9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9810de2857be5b377f016d1fbfaaa634748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bb5c2c71c7968c32e1a6a587d4fe1c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e651298b1315f1dfca46c661193c7d1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038b9724b3b8f73f4d2e0d1725ab41ce751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7da8ed37d7332a326de92015d1502f8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fe1e0cad49f02813224d6346b06e05753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ab28977634f89a032dd4acd1b0a37a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9789383f7449322d717daaad3783ec755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d077b30dc38c7a835ea780b8ef39b0756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef78b73fdf5383d486c6c42d439b0116757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e273c3e5564e3ea62ee5f89e903b5772758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f2d2bd692597bf7a4f15a3c9c5c376759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd55f2c88435cef72394cf76234d919b760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848f3152755b2bc0882c3f239658213c761.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7cdac3852f2cd8c9e518373b1ba66d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fbf811e59a748ccb04dfffb15025302.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a859af9d7a7f0482773da485aa0a051e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0674fdc234fcee07c1e41bcbd2554a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3757545f7bab976f7fa89ad8ab8c39e55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f409035ad4fa1e911b8ed035e882d26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc061db85944dd97fefbcc1f7df27fe07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0098d7ead2b5e1a7288b3cc9a2dc828.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcb7ebe8457a29d7ff41bb622a0d9d79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dd4042446a8aea2b5279d8c5786f8e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1182f44da41fe2853fbcb2a5a9f4e8911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aef7331b10e3c5b0150b9f31d71450e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55bc6340b1877c7ac3ad22605e7999a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7ce21d27c82a3be7218d5ea057057614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f5892521c2e8cc851c7f8d10d102db15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3452a0f20a7db3eb3b882cb2c1adac16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abe67cb3f21d4884ba96f507678010517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11553995bf075757c0be05e74917c4c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe29f315eb1f0b868901245e0804cd819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf91417c86424c49ca6424efd9b6bfc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454cfa982404542988ceeb9f6cbcfd4021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2430e6c9e196c7ae73d4e2bc71ea4d522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ad5ae5f13cfbdfd02dca546ccad90c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549a778f749f4259badfdc68a7a0076b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8b8c05931f2dcb684f1a7f57c1e4ee25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c759be20b648500fe19bd42faeca8a0f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29002d3cf519f497322295a7fbf98bb127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19be6c5870ee5d5018e091aa5648060028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e14bbc1a6f6052391d8802d4be6986829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1624ac873f39dbba027339f633888bb930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3665d33755635afef6617f2b64870831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f7faaceafd03a154314ff69f3052f432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6001c5f994cd33c734cf0f1fd8fa6c9d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb3c735ef424cfd8bd9b4da6d8cb68c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b643449341df6412c412504e74bb0635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92c98f4163fadb5f7f1560ed8a3706536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3d06d847099fb9e14104a3ad10088d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fdb0fa4462aad679d1f053b6083d0638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e50027435877ec6b9ae4c2c90179af339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c972ceacf688b8829235face455a7640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2558f8654578d54cf1b3650fd71c1e0b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca2b9118b998521ba4d6e2711c1a4d042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5fa3ed4c5dca568efa0970c6b6b72a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0ce51de3a9c1c5689950473e6187ad44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5246017c8da6e246801287c09a199dfd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e34ddfc1e4598b57e77c60aa9713bda46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a670262b1d91509e232b00c737611d847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d0196e2d63adf7b47599a98bb5094a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01887a049353750a748191b1e7ae20a249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b626756fe020c635aee94e2f58bf6d650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e09046605558f2f36b161668decde051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7127c7390e663bb5ba34ad3381c82eb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be521e2ab7b8a6fce732cea1e1c1d0153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa7664e12f1cb5ccda0da1448b7466054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acbcb3bbd79899a63f73e334c56498d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d564637b5167794f956214ce6d1e5656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a93158c2d9b66c91becf7e7e2c6714057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8936e480f1a5f0361e434718eea46ca058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e118196da4c1e4061a808bff76882f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27cd01a62bff4b22f4a155a69c0f35260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1805a0c8ec43061f4cc8ea302ad8f44161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335143327337b90b4e5e8db7d4261ebe62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6594aa6eafeffc41fc038df74d2d009b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849a33a9053c2dc7887b97a3c50bb7a364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd5739bfa5d65c08480c6ac058459fe65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f409ff6f157f9ef31c743d881f0fe46566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04cd00f2ccca7ca742fb803169175a567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6a5a5bd18981c96f1e2100de35ce6968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b1a025e643cbb60ad7aa2de236c74c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2386ce32a84ff9b578f3bc23fa67a4cb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff281a03ef404894270b1a8f06ce3e771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6584325de17167a4cc7b646ade8e51e372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478f27d9c1995e6b293042df559658ec73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54214e45608a58e6f7a00ef37ddba1a874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f777b937ee9957eaf6c1516205200a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6529949b86b0c75c369bf183843497f376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb76dd31bf01fd4d47968dccc0d860d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e680ea8a5f1f28f7f84d076b2d7729478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425a7c7365052e67c3839da66883f24179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75afdee800e022285c45f707455331cf80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf45835096ec30b62f7744ce8a527ff881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0855bf5762685960ef59a9a760d55682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b893e3cbaef647bbb324d13d4bc08a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789fe71f7428be62450a19e995bbdf8084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b266aa806a98f200d11df2bdda427585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27436b78c07b88b414e7016c776294da86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f33a29dfc405430509fd465e4195ed487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e850022ff8816f5d973c99808351a588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0d561219aee0328c9ecbbd646223c789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b4f49fcfb1b5706f2d9f279399f59090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd624f3b977453a7d984edc19db0190191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34185dae08589165be8d8a76a8f640d392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17a7d74fee0bb3b3305d10e4a42361993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feb0cebb7a7b7263a28fe50503a607094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e452637979fcb93a57f3dbba3a51c3d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3660c5aa7afc8e5fff8d035c11acdabb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0d4787bc03a8ac1af5f265110df09497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3672c809d2d7691e8c4b25a10aaf712598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadaf413c878b0a3418910ccd0ad00d799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8ac57d0a639ca499b17e34dbf41007100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763f015782b9d2da1c7d364f89e15e42101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70c692dcd154d4183f44b2d9ad658a0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125aef0ee0c527dabea5880e3df61423103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56827bb03a44375ffb1203d8c12de1de104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a830aad92ee64678e35a635be7c0bd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4d54aab7c7f5b6d5d8a96edf983143106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46c5de523fd86efaaea7d522aca01d8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823742c093f489ce2a14bf1150b005d5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e4d9e7f9d98c93587bf0494b728967109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54b42e423132148489b4a653f79b258110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4cfe0acb4dcdabf1ea3a6f6383b4ae111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7dd4f4a22db6caf70e0dd3a9b143f7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91051837d29f44cd5c1d3bc2ee9ec090113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8832472ba75c073dc5980dbd320f3c60114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abe4503ff4a6a94937aa73eecb30da9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f6f969ac5264f03f60affb730849f0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca477ffe770aae09dd773805bd5b2b7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92c1de5b107586197a914c12c91427c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955e695e4461569455691e4071ad3f96119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c00df244562b88080807fa1cf1b477120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13d474c82aad962c297b42446928621121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331c09d17be6bef840ae9cb760b84f83122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525502be9798cc338fbdd3f1fea27090123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4b8a50b68c32424ab7e99d09abe42b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13cf31465d4b6db85a48e494e6a0405125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4441409f22cde0ae3926e8c01fb4a85b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6d773ff202ce25f1d37a380860b84e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a11a9dfed1f99496d301260d8ee237128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682d4727f03e1384fbd3659d1176c711129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7483ed332f2e86f0227dff75f02bdd3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d72511305c330206aea784352b0f0d3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd3ec84e56dfa55216a26a3ca9e7043132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c319c2ea90e83a43b0f8fa893b415f65133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b7dc37387f0d3ae3d70421c0cdc63e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dc1efe08336223f75ed571e720ae0e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd2b86a4063acb5712d2e5c2a070eb8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc77ce4a007c9541e2b75319436baed9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a68d725578036a33858f12f151df016138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96198c4ac64c037a9ef402d142863d5e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6443cfba5d448f8948848cc71bcc20140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e308e4e9ed7139bfd2ee024b953f90141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243d15cfd6b6cb1bee577a9447fa71e9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f24d67ff341fccc3025d9d4f46a0ebc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546e48736d26be1c9040711200e0a73c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfa9e23c3bbe12041d7e1b18815d042145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f157086d91dd303c82f3ec6a7d906957146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826b6352db9d3546d71406e6e0000c37147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9504c80a638fb4d395be78c78462486a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7377089b0dd5c315f28504e00f7d6d74149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c8ddbb71d2724e7652b20ca617d827150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd4867049b62b3cd507fb9a5ba0869e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6117344ebd5d6a75773b272371bd60152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0b36b3b884f0d0d6d824875a4a8e30153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d1ea59d452eee0a478fdd195502ffe154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21399ff264afb7c9542c85031076bd7b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5ad48849d46cae8e83ede9f36fc567156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325d0aa43ffe979956a07e1f541dd4fa157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c14ed3c8aa06ba2a74f94fdbc3f14b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc326817bba19305c485041a9f30fb3c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b4e853aa6075247b71c3655723c313160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e837cc43e6277baa98d541e533f2a5c3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec088430c0dc2836be64a73bde1d2413162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f303acb970da8505e5c5ba1c329272c8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddf13f45d4ed1c78545e723dc47e25a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad5829af1ddeb6ddb261d3cff9785a0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf987631e51de28a6ea2401eb10a4d63166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d79bcdf59827699cb72ff0002b5715167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a73169a4931187486861ada9dfb676e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffc2d92137bb7a170050c35eebe9e02169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28be6850f2cb19e11555e8d29bbd92e4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f6ad455f96452a72877036972ee85d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6566a8e70d37894edfffb900aca5ae75172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15d652853a282aab51680967aa8e393173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335a23a8e0a2da64a2b09d7af43fd287174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80e7703770ceb1bc9b975bb6794cd04175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8671522febc5918af4a811145d6c39d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84d4b8351dbe4f6b140429e38fd6053177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b67b7fcd181c19d6721927bea103451178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2590ba3e789563397ef227bd17dedb1f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1488880364c140a25686c278de136df6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989fd77f2a74e4752640e0d06e17b9a5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc78d223de07ce56c8adfd9d66a5033182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bc5b448748a56af656575182fecc76183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e0a904077145d73317ec4cbef8688b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9754e401b703901e4be8e915a41726185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1279d941732fe25358e15b2d5b6f98d1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67311e0dfc8c4b60ba61d047e19d532d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9962e942dba138407963b45e281b4e0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54f5b96a3bc038a6b472549eefc6144189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba6a3c90a2ebd604335852bc5c3dd14190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d280c83f64fc105235abcf489c12a13191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89129fefabd4e18acc4a6855c97c346192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629861aeb17316a643d2951a9a0b46d8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d9ca20cc54f51d08b310c661230727194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5023b734a1806e6e70e04246c05c873c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11d89a54a8ee825183c3ddb35c6b314196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2562b370139548103241b13fab60c5e0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bf91d9b504f6012ecb60892aa8bd45198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5398b1548fc34f4e49c4a118ba70f77199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86a05e6831a95b06f7a3f044d780a60200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b1b4420e5394df5e35a924c9c36ea0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bff51d4d45ca78128c788882c9fca2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415e96e54005f4534d37c7b14f3a993c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd18c7345267ad402738c5c060abba6a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc0ab66b525b24f243bfdd610f257a2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3476b8b6ffb781ddfca8d92e29a31f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b146b5709ccc5be59c8dc9ef61e6c3a7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451f5d7608a8c536eb0911f3783a94c6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2099bf94df3553dc511d7c6ac4205a83209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689f9677ef3224e4ace0106e81f113ea210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aa660a7e87d8cd58121fab517a0fc0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e6617672b518386e14fd7fb3990ff0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5158c887b320b35fc7a942cbc73827d0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4930b5fb51f210509d1d4132887e7e54214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5a0bb400a42c593c189da49328a518215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe12ae9d19728397cf689bbb5163ff84216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281b4774267549e4b7a41a588e886498217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e24715cf48cf9eae9a2fc9f21baaf0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bac3be832dc2f3920eb570895293a42219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f196f0a929c9ac6a15fd60cf0ee94e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ec9ef798863cae03cdf9c4d5849f68221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e3d824b61dc5a56694e3ece791073c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714f0824dc546378a3ff4473061f8f2d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbedc5cb6fb8192230374a07ebc0846224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cbd0f895be79dd397ef255a6d99039225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19272e73322a00161bb6a067759f846226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5147d428835737ebbdc44e80cbd8c07a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18906fef0ca86d9daf812d5fe636a74228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc896532f6a34c28010e8072c2039c0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e839ddc811333e3e623d498cac3b2b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127364fbe4eea59c46312eace2e3fe35231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27b530259d1e37fd7bce44731319bb2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7a9065ea85c74228bd10e7927b9b58233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092b93d00380dc639d110d485e6a6ac6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911450c007cd73ec837f074b36ed06c8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54c2cc7bf156bf4893c8fefa602dc58236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f29aac93e709b307fdbaef590b99be237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b397117c3453ad774b72383e4a4861a6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243941f1f192a2d6102f1b117ea94f5a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4ea8106271728213865f9db4cd538b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d58bb9c606087acc57b0a800ad513b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1e437cee8c8b0257b651eeb5c5c374242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987b1b42d7b02935dd69e9998095a29d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e382cb805113dcaa4911658e9392fba0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ca21638c87aa0afb769ab44e7aea94245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc49b08077e35a8600261abc4f935ca4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0964cecdd53453a8516be997b4a29e3e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c7ebd2c073177e9f10626dfe0b7768248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eca931a58df62dfef10f658fdc89ef249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a863ddc2a9cd75015aad4291334d0a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7bf1190a7dd8e9f50abf420b646dd2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8ca6ac82764ef3cf2608d3bd5d18ae252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c5da20b347efeb3f92edf21efa9b4b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27957679955f87ed4a03bbbc6819101f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c607839bd89f5043dd5be3e14fd4d4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43b328fdcdc89d2eb0e6f11a82264e5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e88988c89ad3e2ca799c8f37376a826257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4ddeac570ef6c620bfe30a5fa91e34258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b86cd6cae28b1a58b76eddfc071ea2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65cb54a502d9cd5f44647e1b03ab626260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59247c49877d10ba71ed4372096ac473261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56f53aa7863333a248809636ddcaf1c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb46523a02bcdb0bb68f6e3aa987ca0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabd9f74d9d950e03dca98a254884aec264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1c53d18e6bd84c17ed6423b879e728265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd78ee533f2263c0c409c8146c68f02b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f8f9bac250d3ecf11ce2ef77bd9360267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472028871a60451b3d3c5a118748aa6b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d692269115d47b1a9aa100407c548d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb46c58d54cd74f31df6c6779183537270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca9d6cfa8abe0e6b45500e25df518a1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343c7d467b12fccc48717c25eae78404272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2934555dc4d3e382303bda028d3311b6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8c5d56588147fa3b8a6709fe4acffe274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17392f490b1d503ffeb9fbd73ec90c8b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3e777e6afca6a8655d82111be438de276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81470b89f65f9c4824ee699285ed7981277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf8a5907c0dc4d88e22ad45d722c0df278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ead1ae46f14fd958ef66c063b75d1ef279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d01427789046be34685c37eaac670f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75704b2e7f917ddbeaeb9eec881368f6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda27ea8d02a9273dd071c7ac7cb71ce282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a615203f3042b60dab73c04c9ea3211283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98687758ae2c3c6859df298a5e2a3e1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf18e5cbd35cd016550fbe2e1bbe9252285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e46bc7d2d2159a53ad365242d63760286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a3fc31f809030b3351d99ca047a191287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeac24bf0fce212a6559de1f0508ece288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ed5266e3a99fcb1434c4b70a4694a3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e0f655bc07894f65f90dcb70459a61290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07380261ea3aeede8b207cb6d30cef6b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e719da737f348cbb3cea119c6e3e8f4f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc9e1fda4a7db8a345616ddc94ca671293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598bd284db783be95d4a54eca575d388294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e8899c85da498260732188a94cf4be295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16335d3178e18f400b13708c89b1e067296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5968de404e119b7887136c2ee2a5b8e9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4424996bc56c62c218fcca2cf347ac95298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0eafa8ee80bb949234b7a8d761ed78299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222c88c273293bf3bb73405aa85743ad300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af63d3ac78d18aa6ecda4f8c3d9e7f67301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b06ec0f72765734191dc24c8efc5296302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280f785e70b20d787ed3ced010a79a26303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40d771720254d77a9745e79b48eb196304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db924f2eefefa1df93fe376e731d734a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210d31f723ef6909eed4b4e993ddea06306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c551cb675c4f54dd5e3030740b7cdfb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad662c1d455aac52a2e46e6e86fb5a5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f708235b26f95c342bce3ff0efe6968309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ce5c1fabbd0bf4acb12fd0976f0ffa310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd91bfad3e7f7187005e398e9da02471311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cf97cb0b1cc80a258a0f2d22abdfc2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77164a7f09895f2952d4c4fa7ebbb489313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae373cff78cb46ace717d4ac6c42440314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae19c7318bed9445c268eb2e47f3982315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3b368ce5fed8937b2de10f14f1614c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed0a1114c801693f2adf9e315547fad317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c692ac503e0b97f817ad6c650e12486318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051a1ddaaaa5e927153bf06159acbb74319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0466a6558cc3ebc359a02d04dce6a5cb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d3a8f20b647ca23049e640236c72c5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34420e9e4d870b3adfdbd8fbbf999fc1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c3ac029524caad2ed1654a191ba8a5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316e99efed8766d3aa48e658d4d20958324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30693c359cbbef5ffac044f4429d2330325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56e4554ad9cdd71a6fadb7b25d11a80326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ed45419584da4403d7ec9f383d75de327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceceb713d742d30e42b1dcfa9d4e8e8b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd8d67de4bcc7cec8eb649340a957b2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac71eadb8e0986c1e8515a1704073e5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10333f72b8d59de74291c450a879c91331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c8c7cc98b340d1d1d1ca02d41cf39a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77c2561c983205425ad1bbfacfb9d39333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b3631f26e7e05fe536e6bb8f3771f9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb03ffe806249d9502bb1815cbb3b1a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b651193f41e765b53cf0662d81e20af336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8716819c5a70ffea15ef3427dd942393337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc3b77c8f219168dd114811c21ba60c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5295f6a50bb0437a14e24ec7b4996a2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e855351bfac6c8a36124807fd005f9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a569cc0062d9f6b9d6e4cbbe47c8ed341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c5ba58f1706dec9acb89d7daf3d14f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e935753becf78686c7ace4006e63b44343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca418c6172cf5d34ba6330300105ec8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66bb2b83c827f235b040bbe067500e6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1510cf4922230e055f1c2470cbd027b6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2136bc59795bc74d19da2e39f59a5c2e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00f469c52080c43eb07ab7c5e6859c2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6346adb09867ba6e5136e02729157b07349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d83ae6a54ef965f0d06afafce0250a0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258bd3ef34ae2d99c93fd102be7bebd4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8329040021d1662e61cbbaf4a81c9a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d84d501d23e946a536275ba3acccd5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859392ab595a0b11e07d254ae6621224354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9958b63f5ce04eefeaafb8511581762f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c91c717fc2674a05417f1cccd67579356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739e379f24f6823967753b5c614fd2bf357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b8ab07240d35efb8f334ef5d7abc73358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82c7bc59f3a7edd03c6cee278fe7d09359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088dd3a5ba4c1384ffa3065483bfe1a2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ba1b8a79afab0cea48ee02cc87b624361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15ea88b6e8b78d411dc4645a2b259b8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d6c27de4625fcfa793321be16cb5a3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f99cd78d22100e0544159aaf80b06e4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62756d2d6f59677dd413710c1dcdd783365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9024a539c0a6ca905d4d09e5fe552dd366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dc766ff21cb14137140522e7b39b12367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905559eab795ab3d32e41611abe4d2d3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f80c645ae0292f03c3b0c7bc1e5979c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fec01324bc08c50656314d5321b6d5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0b2ac3dab8caee6264ddb4b50473e1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995c2a2336bf659f0f94d941b3d9d7b5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad22e1714c297adc8d4c24e63150e4c6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ec1fef0072e1d3797ab4e029e4eba9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a2335725c3eb8e009394e1eaf8739e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf75b10d4ef5a73c769c2ab6f2f9813376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdad319c966e87e77ec050315d70863377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0595b93a9cc930a1b0f6bd7d3ee57993378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bda5ffddc72b54413ea1e2da95fdb2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f5be5bfea5d6889bc172101060a44e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6515de4058a7428c6295ea2503f9bd2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ed4b1f55467409fe74b169c2fc9151382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7705a41f5e139b12a14107edf77e970383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7e67db8326e86c3c8832970980a873384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ebd613083bf2308f64d03b625ef36a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06af4c794c58fa36d72645909d0c7e35386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9222e2619fddb3a413252c37f1197910387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac4bdfa498143f924ddf2064207cb29388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5364863867e7c5ab378447562b9f78a7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1c5c3a337003a8a844445e46f4bc22390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7215a5f65784f710e82b1c3db3e88c2a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bcd2a981deda5e19d3fc56c1eb59e4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27588e65456bb8356d89bb181238984a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f2f09501492711ae818a8aabf6be74394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b050ab3f2fb734398dc74466b9c12bf395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ca8b2672de79633b31f345da4de911396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b1eac2c4445fa80a97aff3f8bfe318397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d2b34165c6ca04c8d62238822de05b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5d3bd2be50996f92454702a35ee35f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa464af4d51d7e271f5e7f8b268f7234400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07227489bc1346952336c22fab991f61401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0923f3a00f7eb70c20ea89fd93b4f7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5feef799d85b5c055cc98a436cd1322403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ff9a228e426eb1b2ea453f0f3fa5dd404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85c57543c503f1a8582dac717ca25bf405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97ebd3e078877f918cd1ceca72e3898406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c12b9378667d7a8fa45cefb459c909407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a70508a1e79a0e4cff9bb7f8a3752b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2228ff14aa5043effc7121d25d03293409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bec63e0b95bb4724bb800be7f9f2e96410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529b23e7a77a3743820e854990810084411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13856f251da12dbc2deb74f4bc03f0d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efc2d9744c5fb9db8c2726f5d7856ef413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d7f0727ad0177ef86ea69ae56a9a41414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e202f68a71bbf287c7c4f722eef4e20415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075649d941cb5a050cd216a984dd6700416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8a2d8454dfbfb84ca03aa2aca9e7d2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea925d4673769fa1e10a419ee3ce591418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69971c3a893275fd7935186bcb37d345419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa8017fd691ed9790028c0223e9e556420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b323f2251aabd632ad399c38454652421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51f020a5bad46988aa86224d502f7f0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8206b5b9d5b459284a92f8baa97a8c27423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa2ca102b76209884af671e06c27965424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf25f6683e99577db03007e8e8c7d674425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6fdd057fdaac6526904c53e5b2e7b1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b85a943a7a39b75622855c9b43fd298427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70162d02f7efb0ef8e98a2a8d5f3f50f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2bbccf612629f936ea744f05c5f3c5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5889556120d5b2d049ad20a6e569d6d9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cace525eabae0b5423517b9a97c53e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd559a535c232e3c40948250bd22852432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4abc21d31dae25594449f6421d6f430433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2c3cbc7b31522925cf33a3fc2b27ac434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cf055cc79a07902bcb4897a7e76f2c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d4814520230857059e70a097b35557436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dffc91dba004e494da7c704806247bb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cf28e7a13136ee4fe44e584e41c747438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d03fff7a705442f68e2182c7a9f0a7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f7e467b4fb5345b0fe9987b142d4ff440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cafd19e8c7c0d0b1e5a716ba727607441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f9f9348d423567c62da422ea43fd28442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ad6560e700bb4d0accbf8494eaaacf443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb7c917eb05bb6a21afa13fdc42631e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee54e3365ccd7d2c0ad0aeca68950e0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94fecc92e9331c544caaa924239d428446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5255f298256776509cb14fd3be2e7e23447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fa5da5ea88a2acedd36c455f030e0d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e550bce4a0ff5923777e7d87d6bf0a8c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14e2f2cda80177d9100f6dafee3535d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2ee2681f66ca96f5bcf883659a337c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dba4bccf642576fc38e0d1eadaecc4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f1240f51e2f5523087879060537738453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c34312f55c92cb96ef161ceec72cb2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb549a2f430bdf3929b0be98ea30f27455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e984e18b81da4bccb9e40a33d01d3b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6d9902604b77dc66baf8b8b732bd6d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74706693ec7fc201340d379fb088fc1f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a672e0ad41a686392f736608170bc60a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c3cf036dabad0ab7b48801c1380aa9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a1708cc612286c3e53ce17e0874b25461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcd12b0183e988364a2315e7f59e39b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee95d033d4d146081baf6cce852d73e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8e89d18b8f2d432ad29083eecf380b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68021e3df67377918daeb6353309981465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e133d48785b7ae785692fa13e296893466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135d86571efc1c4bd5e2c943e7b90611467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6c9162bb28b870c7b227b77180b099468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f928e547e3a48a236b346f377724af3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a040e275598711e2a140544b2f95624470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a142f1b2e7f9de34baa1903564221c4d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530a6977ed85858891b6807bb2aec356472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441c2ee203b30f4d03f34454563cb54e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6684c707d97f2202097599ce56583f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3260e2d8228fbd3728c6a985f071dfb475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9128329db68a5eba08b60f3b1059af476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71f6d39788222becf6d4a8c33572f0f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaba778d8ea7ab9c71b7a3fbe2bbb07478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fe96e2455a56621034c7b11f81875c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1d5ca7a3130c591b274867cb38e374480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b949467eb2d0b163ce31ef199456cd481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb9f1d2bb2492dd6acb13e9cb2848cd482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e726e9a87cda53a94bfea76c518fd494483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fcc3763233f68a477651ba55f6e31c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12939fa077bca990175d131bb98650e9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1216a4ee9c4df2059699989408553d4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d97c9d6f1f68de5f0015c643309824487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd3d56c8501b67b1757e4b1373649e2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e81f2a400ed958d8dcbc342023cab53489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8468f7936b43a7425f41052648441a01490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f2d820144f56adb4160cc60d216e6a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963e9bc4c6739c07772c608805f2dc59492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9610041eb080402b72122622b20bd836493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c301cd787a6a4590648d28b8bcedfd494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc6b780bd120bbb40836fc0fc026b45495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fb12e82b7d970da88c1fefb56e346f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc3bdaf58003d54ce2b318a2bda890a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c4ee18c0b9f4845244adb0576064ef498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f04de0e01612f072994928b0c4d529499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b918b2dcfe6187ab49f09098714b79500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601615c2ea35a2b7c8aa170b4752958d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad58ef1e6c90e8006a6ce2c945d3e57502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2462adf71c8b4637b7e3eb46cf59fa77503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dd047ccce1142f2ba01654fe20e4d6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc92db5a8d2ff23ca6ea40eb1eb9711505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd7e4a973c5a5b6aa138b5c51ad41a8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b619a4f0f543da8fe76a3e436b220c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1f8070a182ca5d1d15b1b0b1676c5f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3406c77605e69f2eaa23ba4e50be8ed3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1de2ef3c8db3adde8912f20951d3ad4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd68b8981b007d9c83d3b4ca763f92d2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6568d06f4c79fe79653c1379049f7845512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800a0e0c189dedac8a1da3284f9e0719513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f15442a3707705164f759c035a8601d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc11139626d5a87b3af5a5bff56426b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90b8d915be10566ad15e1f0515c12ba516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ccd740bfdfd4f17e1be470a8069912517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a050b91af93d21204f19de8a20b5e70518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dce1256ca125209a938f056326ef14519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329c390e6e00c3dc2ef48dd71cbf31c3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8895f015678a91fabbc7d15342d09c50521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582311d745e2538699e9788e142aab52522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a632cb10af47caf0b2f562725892d4b1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d8a8612d72bcf0b0ca693da8cc8e68524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925ce5b9ec63287b122e4ea6652e6c87525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ec0e6a7bc0fb26ed2810f9682ba09c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaebdcb4cfb2762acc00a5e1c329cb5d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af08b42fb4618462b8101ecfabd2fcac528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c065f012b54df51a62fd83baab523f0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f342cec9c674cb31ef0b2eb9a9cb588d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dfbc7fcc08cef7c1f957c772dbc90d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a404535e890f47a0e63a8de058926be532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fc1beef31e7a3009f295b4cfce5177533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3b8bc9fc495ed81a0e398c89ae05f2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32bd4814cdcba6029ad42fd29ee84bf535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ddf00ce39a53fd1852d7d42e47b169536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d363a58a88d4cdf23ca5a3b89ff9a9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689dee0a97bcb8c3f0fd7948280d8530538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990dba456829bf45b83bc612396291b6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a4d83cb68b4d33ab497d11b5589cc2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a494e88ae19808d9411c882a368a6e7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30acc221341bfd028d8d2994e2b7114542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe588c94c9deaa76693299a1d2b97e6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c386550b15af35e3a68966fdb1f3c8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7154cce693ebabd8b6a3fd39343718fe545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aa7a027b78017c744a34df47c66936546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969910754112cead30fedc0e7c81744a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f70f16b670f8baef9d68902908fa1a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b69075c7e803fce368f47b14ee8f889549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a1c26c3af542280aee1b845c1fe577550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb24b6b6b37345d6b3dadd1e595c0623551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c089a9a975f99f981091a1a14580ca552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b929c2dd1cbce6c37f7f89e8ee5da8d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277bb7a7ed71abe82dbad794579224f7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c73c70b00073caa4431bd7bd050a048555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e94f96ad96dcb1fa53719c87aa40bc1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94982ee9c27715454a82bd98f68675e4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c46eb08466e374c4b3b6e25a44e6e4e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937cfc40a442b5c839822b80e75ee0c0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680fc06b60e5326d275baf7c1e36d69b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c82425fe6206b49410afcceaa1daae561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab391f1feb8b243f68c72e122299d11562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ee39c299727737b5f4d70eb72420d5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556ca9dedec3a62fa9e63f2b397a928e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55098ed1187ab064cf2ee662f5d72c85565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7043ba7c86ca4dd65ecbf86baaf1e926566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f94f79e87bba556c609f4667aa124a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127f3bebb49d68f48f74b66675400b2d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7abf6487d4ceeaf93258fe79987ac5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97c5be48ab0242db28daf82c91dc862570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9f0834efa91c09bca1ede13e09f02e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8281070c30909de9618ba2dedfff85572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347c96e960faffdc73cb28826090891d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6361ab911e48278e032a73fcf83126e0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9717407d37ac05efc4f87ce31a169fd575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a85b276c97bca87c3fb9ff24314bec576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d91e836ff73871a62e5a095f48452d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4339ecadfd109d6172a12f1b9ede3a88578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df063bb289e52d9dc5f0aecddb0ec92e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df664b4b50fd269aeb193aeb7a8d0e55580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499f28023ced2fb33c51016236153b9a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4606a54bbec695c9ee12e9a6a9b93ca582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dff8ac25588b44dccbfe5bbcbe72ddf583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c19e46a29549a9dbc3d2c595e5f779584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54e947356b260ea5cd4deec0f1f44f1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72e54d70be1d2df6409459a0c38b450586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b2540c2103f75e0d42aad38015bf1a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9ba3fbe1acfb59ab90b2dfca8c224a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221bb347b59c3758bac03a0c0c0343d0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8039abecd61ae4e29ead011e4279dd82590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219c39311c0cb459cb91f07749dbeeda591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab15145c8ed9374db31a14d7189d7a2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b57fef62da000ebe698c0e1b4678bc5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9796950d9ca829508d39b944b8461613594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b586ba837a51569158836ecbc1369ad595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3b46ad1acb667a6577ea3f2092fc0f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972c69a7185a07a0106c2df90b320a48597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830c339e80d6624c43c27bbb41fd718d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad61a7a7f3f8dbd651dc04d6f8722f5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960f873ba24b4520fbb5ca496bc46d2d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0a709f4e20c59cf77a36031fd258f2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda8e084e58ed6b5fef8a8ffb0dc872a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6af820def81d667b1468130870c0b25603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf35cecc78b09f0341a349fb9736d96604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d263eea9523bb5ab1ad12a2e3558b6d3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68491b4b494b4602c97d3e3a21d838a8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec200c77f59c5035e7d46529ecdee52607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfa4ad39674cecf9c4ea956becce1eb608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356a251ed7a99f66c53078fb8a5153df609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bc200296ae0317466c97949c07c448610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf8104cf4d04e20c89e92a9bd158fbf611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eae65d7d6052ad591aeb2f47f8f7db7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0c9f2a4a3e61020044dc40ca348a77613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caa30c1f5cd767162368f2cc12a3350614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4d3edbc3ff7a42cc9997c1ecd04015615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b916e40a7e5b267343e6e449b87b7f4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e00a0c9d5ba4f8fe0bf6685e7b7b39617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f445af6acb13e2ab34bc6fc7f130e97618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2c1b35e679dec1c99c65a10493c1b8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87b4ecebaeb66b11f0e677bd801af41620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a198bc041c3e00a2dd0b88314c4097a1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad05914849d438ed6866b3e81f8c9fa622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055e26eda2f1f99ba6f12f02a6832ddd623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cf7f8ba215ef01fd9039b0cc22e391624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa306f6454c77c3c5967d4a77844d831625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53543f8c682b5801bccfcd1b14e6edd626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a269590138b4eda1264a6a46f182f34b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ee89b0aba157cedec69d20f401aa8c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927af264df57a802243ae7db5e0961f0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4840622202701e21f194748cd474247630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45685a0257feb3eea964cdb16828e2e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8936d717afb927edf9ceb371d4b68519632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81696e22a2b5ee3da9c2c9aaff10cfc4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0225e1fa072c76b4fbf42b64dab22d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30edb6f3d818f2dee2b7915b5661743635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f4001bb5c889a91a047c583edcc95a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4217654dd7f7771d85ad9674595bd4d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87861b6540beb3a8cd5cecb82bc8039638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7548239735dc15101d3a7a95cac8b9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c9386cdb464e6520737aaed02f036a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c9f41750a070ac5cca5858dca113ea641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5a0e10bc475ee484028fbab4b0cefe642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f358456a86cd7eb4d66586f40aced9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7b9ccb351f57cf3bd588ac4c512f29644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cdae33424770737c2c3d818760ac96645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b335ed52896ff37ee7d453dbc69c4a81646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4551bee67b6264d1c379332e72c99228647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f300ff4424480fe142dcb05ba43339648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5076877a0038245cb4f22245826ec8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c56af7a3835d96b51fcf997d1ccaa3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bddfee4977631cc2701cb845a63aa3e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dd8c7202ff03f7cb6427ee0c23e7ef652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab27309a5c090a277cf10747b3a920b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce26b6d12a75569a49471aea0ef1290654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4aaa79d5a917c80e269081853cde17655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56f177530d7da621fd9498a025269ee656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e5f4bb97063d867bf1b21329bfd307657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6c9579f7b5561dd1a926b278248bf5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837eb813aee88e3824523e41a1433adf659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a4939793fcb1af50cbd0538e5836c0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11366cae6ab03a38a54bb337816a4dcf661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009526f142941600ab9d2085d2652ae1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68be7f928b405932e534a9d615be197e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a34d8a76554bc3b11bab5e65fbc6516664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76df99b70e1dd7ca11c3214355e16cf6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c34879906a0a0035cfbc080eb846cd666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5931a1414646c89957049e51396cca0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9bf2f20b37936ed3dc52731549979e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520a52a590ca8cc4ca2e8723c3f4b224669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b635ca28c9941b26eaa3beb53d4cd06670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17613ce07b35b9601c8a37a59894de00671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1ed78d447d8334c74addb84b3028c1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4ea45e9853403cd9be0547bc21ec26673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53fb18d85c6e14dfcc72c6526ae3ba4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3120f0fd15a3f09d9208d7011611a27d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697f3cc714b186f9da6194b041b20a00676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf0ad2c63f43054a226a644f490f91d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc813d7f582dab2f1694d7003eec8de4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a951331495b3bc93863319091558b3e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c5862a07e7d7df0d9cf2c0b934711a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0ee0d124788e3b4411e083e1fc6b73681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7e1d779289c70ad71adf6190e72a2b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49972e21f91e270300863e0d7eb8317e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c423ddbd091fa574998cec1d377d98be684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734739a4f9b1bf034dfffedb8affd7e2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6d99c72f7948fa9693307fa426818a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679d4bf022ece5a121d02b4a0f49202c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4b532fececa10c0f66302940bd59de688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503aba914d8ae6b4307958b01ca50bf7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a3bbf579f09fbf2f59959d5e829d6d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ad4e946d70e09ffc97900551041867691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71b6dfb83220fe8995752719ef85e3d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa1e6cf04a57de2f079107c3bf29c08693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3486eef5325240e0646bdc04f2a620af694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8268a73148d65c722b4bceacaacd6431695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeafdb622fc894ae3caffcf9a95a4aa696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1515af58e8d6f3f92a5acec846429b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75380e816231435bd52f27fd65b8081698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83b6d7eec88721cd8c34ee245c35b4d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c85f34ffbe85b320036b9b97d8a2ee7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1bb61804274143e955c7f210322f6b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a8a6bfcc69fdbc362a76c802564c64702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782140931791d31c43c46dd86c5509b7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138ef34d73bea54d5aaf027d5a25678e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17a4e4109c066d026a04569d1f9f517705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b2aaa0ee7dea6fd72d29742c96fbdd706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c45f96a6827532b3c76c2efae3b2b15707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31163d014d93210331406d9986f2925a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bca1591ca904f44ce4c1ef69a8de1b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a14e8b88071e12bc522e4c7710f987710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc42c382b03cc397e9b4b4b6897617d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb4c5d3383c122d78c61e8ff63b9957712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648fd46eb4f7d81f7ffa69dc0c53fc77713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4e9ac9d3b6e9298d84612f1659e685714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a66b9b08880d7df4b25e70a2a110799715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1952f9701f82b221e89358205451c3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3fd1ff0a0566ca1874f906bebc1c12717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f9a5ace9012088e1ed4a04fa2be3b9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09374b911d7604a8f77a67fe98d1faa719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97f0b661932c0b9632a1ff8daf24f99720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cdd9c201e4d77a96ef2257edf2e7ea721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350eecc2adf1bb9cf3c8edb23d980ebc722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847e2692935b20bfe94b706afb3ee9c9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bac83e74a67786df60554ee6baedcc5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de7ad30473f5384247f2006297ad658725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817548ec38181a66254991c5cc8d5f02726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925c6852f5320c600d68357ac0a2b28a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a64ad6f69f534e826d8da5a506c2950728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b35cbf2f1c67bf12a96be5f95b2822729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c616adccbd5e8d612086d874858f65730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607c9a00df1fa6ee4083b8c5d2c8f74a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d305683c0c3728749486b97ee4d07672732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e9cec04e7740eb87acde35ee9c4ff7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3064148652f98899065da948480870d6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4a55b1f86876b6efa33d96e3e237a3735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b233f7365223f44656bbb4e92fe527c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648a21548091281d7c75613bfe2c09ac737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53eb267f55345740a03a31bf285b972738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d050266adff43864d4c28d6ca0154d04739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08f14bc45430f23dcfe288dad1386a3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4d81e4a80a1c829200a4a539e66918741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad8c309798fd4773625e627aa45abd4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acbbb2dc2bb088ea0bab94ec80e2cb7743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15307503549b3bba619f92e43be4adf1744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ab338d315c32dbbc42aae8f5561593745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0874495dde914b358bf6cf7c176530746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f234fa77b7c492a1e25e91ea8020c272747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb0a8a87fffb7a2726027e6c4776d9f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a0381f2f0d59a4a9ab242c24b77f22749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce672cf2d36ef889bd47e6b701d4210d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0800867ea29b29cf3ba2b584746acd2c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31eb7025902287b823c606b0a0f06ba752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeadc25208ad6132021bc53124e85cbe753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab439b6e6b59756fc5fe77c17606716754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df1170575cc0352da145d046db7a8bb755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad24ea3eeadab7a653a2391dbdc6a3d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f239c8245a1d425269d094bce56a51f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e957cfde259834fc76391a99aef1aa758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02141e3b8f97726ff0b5e88319701a2e759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -24130,51 +24127,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24190,51 +24187,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -26120,110 +26117,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>381</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="759" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId761"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26490,51 +26427,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J383"/>
+  <dimension ref="A1:J382"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -34764,1342 +34701,1317 @@
         <v>17634</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
         <v>48.2</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17634</v>
+        <v>22124</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
-        <v>949</v>
+        <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>48.2</v>
+        <v>7.22</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>950</v>
+        <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22124</v>
+        <v>22125</v>
       </c>
       <c r="D333" s="0" t="s">
-        <v>952</v>
+        <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
-        <v>953</v>
+        <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>7.22</v>
+        <v>5</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>954</v>
+        <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22125</v>
+        <v>22127</v>
       </c>
       <c r="D334" s="0" t="s">
-        <v>955</v>
+        <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
-        <v>956</v>
+        <v>958</v>
       </c>
       <c r="F334" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5</v>
+        <v>5.02</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>957</v>
+        <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>22127</v>
+        <v>17645</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>958</v>
+        <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>959</v>
+        <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>5.02</v>
+        <v>10.02</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>960</v>
+        <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17645</v>
+        <v>17652</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>961</v>
+        <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>962</v>
+        <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>10.02</v>
+        <v>6.65</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>963</v>
+        <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17652</v>
+        <v>17664</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>964</v>
+        <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>965</v>
-[...3 lines deleted...]
-      </c>
+        <v>967</v>
+      </c>
+      <c r="F337" s="0"/>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>6.65</v>
+        <v>13.08</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>966</v>
+        <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17664</v>
+        <v>17662</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>967</v>
+        <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>968</v>
-[...1 lines deleted...]
-      <c r="F338" s="0"/>
+        <v>970</v>
+      </c>
+      <c r="F338" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>13.08</v>
+        <v>4.05</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>969</v>
+        <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17662</v>
+        <v>17663</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>970</v>
+        <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>971</v>
+        <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>4.05</v>
+        <v>17.73</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>972</v>
+        <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17663</v>
+        <v>22139</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>973</v>
+        <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>974</v>
+        <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>875</v>
       </c>
       <c r="I340" s="0">
-        <v>17.73</v>
+        <v>14.23</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>975</v>
+        <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22139</v>
+        <v>22140</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>976</v>
+        <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I341" s="0">
-        <v>14.23</v>
+        <v>12.74</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>978</v>
+        <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22140</v>
+        <v>22142</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>979</v>
+        <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>980</v>
+        <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I342" s="0">
-        <v>12.74</v>
+        <v>16.22</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>981</v>
+        <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22142</v>
+        <v>22143</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>982</v>
+        <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>983</v>
+        <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>11</v>
+        <v>733</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I343" s="0">
-        <v>16.22</v>
+        <v>21.33</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>984</v>
+        <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>22143</v>
+        <v>18250</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>985</v>
+        <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>986</v>
+        <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>733</v>
+        <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I344" s="0">
-        <v>21.33</v>
+        <v>19.48</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>987</v>
+        <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18250</v>
+        <v>18251</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>988</v>
+        <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>989</v>
+        <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I345" s="0">
-        <v>19.48</v>
+        <v>38.72</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>990</v>
+        <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18251</v>
+        <v>26831</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>991</v>
+        <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>992</v>
+        <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I346" s="0">
-        <v>38.72</v>
+        <v>16.22</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>993</v>
+        <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>26831</v>
+        <v>18252</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>994</v>
+        <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>995</v>
+        <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I347" s="0">
-        <v>16.22</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>996</v>
+        <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18252</v>
+        <v>18255</v>
       </c>
       <c r="D348" s="0" t="s">
-        <v>997</v>
+        <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
-        <v>998</v>
+        <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>85.31999999999999</v>
+        <v>15.13</v>
       </c>
       <c r="J348" s="0" t="s">
-        <v>999</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18255</v>
+        <v>18256</v>
       </c>
       <c r="D349" s="0" t="s">
-        <v>1000</v>
+        <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1001</v>
+        <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>15.13</v>
+        <v>64.55</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1002</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18256</v>
+        <v>22147</v>
       </c>
       <c r="D350" s="0" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
-        <v>1004</v>
+        <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G350" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>64.55</v>
+        <v>6.45</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>22147</v>
+        <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
-        <v>1006</v>
+        <v>1008</v>
       </c>
       <c r="E351" s="0" t="s">
-        <v>1007</v>
+        <v>1009</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>6.45</v>
+        <v>10.67</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>1008</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
         <v>26847</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1011</v>
+      </c>
+      <c r="E352" s="0" t="s">
         <v>1009</v>
       </c>
-      <c r="E352" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F352" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I352" s="0">
         <v>10.67</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>1011</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26847</v>
+        <v>26850</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
-        <v>1010</v>
+        <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>10.67</v>
+        <v>28.72</v>
       </c>
       <c r="J353" s="0" t="s">
-        <v>1011</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>26850</v>
+        <v>18259</v>
       </c>
       <c r="D354" s="0" t="s">
-        <v>1013</v>
+        <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1014</v>
+        <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G354" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I354" s="0">
-        <v>28.72</v>
+        <v>16.68</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1015</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18259</v>
+        <v>22150</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1016</v>
+        <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1017</v>
+        <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>16</v>
+        <v>875</v>
       </c>
       <c r="I355" s="0">
-        <v>16.68</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1018</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>22150</v>
+        <v>18267</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1019</v>
+        <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1020</v>
+        <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I356" s="0">
-        <v>9.039999999999999</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1021</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18267</v>
+        <v>18268</v>
       </c>
       <c r="D357" s="0" t="s">
-        <v>1022</v>
+        <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
-        <v>1023</v>
+        <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I357" s="0">
-        <v>8.119999999999999</v>
+        <v>10.9</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>1024</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18268</v>
+        <v>18270</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1025</v>
+        <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1026</v>
+        <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I358" s="0">
-        <v>10.9</v>
+        <v>45.75</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1027</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18270</v>
+        <v>18276</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1028</v>
+        <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1029</v>
+        <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G359" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>45.75</v>
+        <v>20.05</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1030</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18276</v>
+        <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1031</v>
+        <v>1033</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1032</v>
+        <v>1034</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>20.05</v>
+        <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1033</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
         <v>18282</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1036</v>
+      </c>
+      <c r="E361" s="0" t="s">
         <v>1034</v>
       </c>
-      <c r="E361" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F361" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
         <v>48.05</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1036</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>18282</v>
+        <v>26865</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1035</v>
+        <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>48.05</v>
+        <v>10.34</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1036</v>
+        <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>26865</v>
+        <v>18293</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1038</v>
+        <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1039</v>
+        <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>10.34</v>
+        <v>17.74</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1040</v>
+        <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18293</v>
+        <v>18311</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1041</v>
+        <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1042</v>
+        <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>17.74</v>
+        <v>10.9</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1043</v>
+        <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>18311</v>
+        <v>22161</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1044</v>
+        <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1045</v>
+        <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>10.9</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1046</v>
+        <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>22161</v>
+        <v>18320</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1047</v>
+        <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1048</v>
+        <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>65.56999999999999</v>
+        <v>19.06</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1049</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18320</v>
+        <v>18325</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1050</v>
+        <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1051</v>
+        <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>19.06</v>
+        <v>34.94</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1052</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18325</v>
+        <v>18324</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1053</v>
+        <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1054</v>
+        <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>34.94</v>
+        <v>16.29</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1055</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>18324</v>
+        <v>26901</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1056</v>
+        <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1057</v>
+        <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>12</v>
+        <v>459</v>
       </c>
       <c r="I369" s="0">
-        <v>16.29</v>
+        <v>23.37</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1058</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>26901</v>
+        <v>24538</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1059</v>
+        <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1060</v>
+        <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>23.37</v>
+        <v>17.48</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>24538</v>
+        <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1062</v>
+        <v>1064</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1063</v>
+        <v>1065</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>17.48</v>
+        <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1064</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
         <v>18354</v>
       </c>
       <c r="D372" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="E372" s="0" t="s">
         <v>1065</v>
       </c>
-      <c r="E372" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F372" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
         <v>13.74</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1067</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18354</v>
+        <v>18368</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1066</v>
+        <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>13.74</v>
+        <v>35.59</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1067</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18368</v>
+        <v>18369</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1069</v>
+        <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1070</v>
+        <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>35.59</v>
+        <v>4.57</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1071</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18369</v>
+        <v>18371</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1072</v>
+        <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1073</v>
+        <v>1075</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>4.57</v>
+        <v>13.01</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1074</v>
+        <v>1076</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18371</v>
+        <v>29939</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1075</v>
+        <v>1077</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1076</v>
+        <v>776</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>11</v>
+        <v>915</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>13.01</v>
+        <v>14.91</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1077</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29939</v>
+        <v>29940</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1078</v>
+        <v>1079</v>
       </c>
       <c r="E377" s="0" t="s">
         <v>776</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>915</v>
+        <v>141</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I377" s="0">
-        <v>14.91</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1079</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>29940</v>
+        <v>18379</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1080</v>
+        <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>776</v>
+        <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>141</v>
+        <v>721</v>
       </c>
       <c r="G378" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>9.539999999999999</v>
+        <v>23.09</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1081</v>
+        <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18379</v>
+        <v>18383</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1082</v>
+        <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1083</v>
+        <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>23.09</v>
+        <v>15.32</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1084</v>
+        <v>1086</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18383</v>
+        <v>18386</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1085</v>
+        <v>1087</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1086</v>
+        <v>1088</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>15.32</v>
+        <v>6.64</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1087</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18386</v>
+        <v>18389</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1088</v>
+        <v>1090</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1089</v>
+        <v>1091</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I381" s="0">
-        <v>6.64</v>
+        <v>11.97</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1090</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18389</v>
+        <v>18393</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1091</v>
+        <v>1093</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1092</v>
+        <v>1094</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I382" s="0">
-        <v>11.97</v>
+        <v>6.23</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1093</v>
-[...11 lines deleted...]
-      <c r="E383" s="0" t="s">
         <v>1095</v>
-      </c>
-[...10 lines deleted...]
-        <v>1096</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>