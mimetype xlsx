--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d02b4b4bc244c972c624f526f5da7b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644abf65c9617cf3cb5e5a59c90ca7f62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67073ef042ec09ea020a1ef6b89797f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e3f3c19366c17461c8e4b97bafcc114.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3554ec4aeb5e38e9285f6dc17dd661e05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fe5b1fe9a98e3f4c81b58cc0a740f06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a374131f393fd4ff496246596862c2a47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b206058ed002c3c1c377a3424d67ce8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf47a1f1b648cce5560b2471a2b2e159.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df88d4528518ce9335f75b6b618c6d0810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31a9e4820a4feb12edca839fafeec7a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323831d326b0554e6c834c2bc6ade1c712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8efe57b97a230b014ee3278a934ea413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9dbc8267ac946ab628b4b197446e0114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a6e02203c1f173db78e1a8888fc32915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98fdfb190571f296d935ea95f05a5a316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f02ac9e72717a4dde38603ab47c6e4d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9048c5464d6199300d27d6248b5b4818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad237dc5bd7b06a94c16c26ad2ec067519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097d97e711b774b4be2dbc4ada34d23c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd14a3e072e8bd761bafd1167cc4063f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f530de96719906199b65d0f04db990cf22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5537d3e7154c21efcc249eeea41f0c323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708a44158e2157924788bb4ecdc51b7824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585c35b3a37104a22d0f2f451e48ce4725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c408eb74440c07bac54ed7d6728fd6e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eca6ab4cdf3a3a8c5b11b051a44d7fe27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0610de1074b7fd815ff5dcfae1a1f8028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042598a9009260405e28673481ee615329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7eb07e5776e8cd091a781f0fd1032430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd20530bf94f55531eab5d93a5f987731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803b8ca45a7ceb731da3e781207440f832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae6268f2e525e27b11fa663af6adb0b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bd7dcc11287e0b42f3736af923c41634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf806376642b650ee90cbbfbad1ffe035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f264f8bbe7ba8afbb7be7a9aaf4b7d3836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a68a6364aa8fda2ed252c7e93114a6337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d80ce6a341196ab67dc0b1c18c4b35b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2996b70f29e6e51ee2f00868f593b3139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4ec219568cc60a85627531381046ae40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5f99a18ba079280ed03bc8530782bc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215a1acf3ae7d07dc8aaf76b778ace1842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8c18ba087b5228b6d7deae0780727743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c9349f8667efa349547381402b3e1c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f90d18486f5af7980741261648ec6445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97fb358190eeb206a5900734afe270346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858c6277cb62130d20154fc594bdeecc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811d808d400a23d27c4ae694514f8bbd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99495c999cfd67e12f0bcd4b75bd5a9d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db7cff0b77da5de4c80fe468ee2591b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d5dc8ed51b28faa5d8c26ec7319bfd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0910afdb81d7a171eed405e73415236d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a84737d2a2daa969a5adb75c85c353853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9946c6c484a2371262d48b2c01a6d21c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9b1083100cecd52492bebb5dbfc73c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236fcce7525fef4b770175a06b02cde856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d506697398450c893659e26de3858d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0de57236efb412289c1b4b0cc27cf1c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7692800ee2f3b2d830a03130d420f66159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9411959dfeeec5fcc68d6e1a7c9c20060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2b6d100e884a08630a85bf84a1930561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca81cfc69b3b31374beabcb86e443aad62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754585ae32cdb9b4948f090b589a941b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faede2cf9aa1c73137a7a407d66c44ff64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6e752cafeb21c0e0df993334e5f3dc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c30828f632b38fc8c762587939848cb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc096870a50ddf6fc296966b2f7bac567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce94fa6f72a63ae757c885a8db35e4c568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dfdeca1d04977c9f1da5bffd68f38769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b7cda2787d99487a6a4275eae73ab670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21f0899db3f88f81c304780de3e73a171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ef7abc049cf31dc9064cd295c0496a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fa8bc1ee7bac3a5c81384bb027f50673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c101c723cf9dd27018558a7a46ed7d974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355e5686cf29f87e1a0f831a849a931975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51d61888ea1649c71b269cfa6a562fd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae209a63bc196c3d89d2288797719d777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc026b86b76cdf5cb02e21a6520c02a778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc6fd6cbc1200e597ce9ac1269d71d279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28620f6d48cfa401609c586567fc377e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0df759c2d3c3b4ca6a966af93abcaae81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7d23e2405d43f80db0b35d3cfd9ab582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc9dc425db4dc198175c3229f1c2e8383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae01b37ba38686ca6a813c520b784da84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48bd2aa4bb9ea91590a27863838f3fd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a09f30c39b6a5860ef046a2d01c7b686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c61bc9efbd718567157e7c0e32490287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661a041ac6493fcde475eb5311b1eb9588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbb1c42bbd1cad7fb16a67e32a8ddbb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5562dbcaf1b5bfa60436845e0391577190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddefdbf2846aec083c646ffea65c38091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf48846468926ef7313b8bff607e15792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764b96e764d215cef4c19afb2903092e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ab46ade72cf70c7e6b839b34d344bc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeaa6b13d1f3cc3041baebbd9d1db5995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37abfe7d3a3a7bf3b53149d7070464df96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61fe074930f0b134385baa1c7fffc8197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7993da86f9e2ec1879867de513cc21bd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cedd66e03c3032ded88ba10e50bde999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e0fb0dad65408e0decd3ea891a16b8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d9c0fa1ae7d2573a09e70ed49f315f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40ee5ff9a8276b3075f57119cb3653c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2af57cc862b0432da92cbed1f8cf6f3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93ec720cbe2124a88ccd4d21473f766104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2475ea836f26268eca7b98d0ec23687f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e069584000874d5cbb16e19ef17a0cde106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daf17fb5379e925af6a3022a0c63ceb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc65aaabff52d6feb104c7e2de322521108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbb12b5a435adf5208e3270bd9ff753109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c74647d63a8e96748942786c2edd9f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19f80a5dcb2dbb48f8029ca7b134def111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882b63ee6f5175654b1afe2aff2134c9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c75427f4322e47ba10f11577516c5f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9f5ec7990b5a51986be311637865fe114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2302f74e3757253737bf09025ca1437115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8f74b18543e6aee702cdd8d8887014116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595a4f3b4e94aaae76f5ec1f8f3f78ba117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b281ed0ca25f8bd8a1a39343c374551118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c8411d315c1f575fdea78b53293614119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436f9fcc9809108f5ce9969dc12c5669120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c15a0cec2a3caa84a6b90235e4522a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b7c0ea3027c7941df1b38328bfb58e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd454a763736caed83e5feee29311f5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b371eb0b6a123f3c39282c278a97bbd6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf9c9e5d87cc1d1bb3a57596515af4d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd83dc347400fe271053a8cc9b5def20126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320edbf27237718dbfd134b6f81333c6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c015f751489f41b80f98b8230e6ae1cc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa728546e3adee74667ab30b37e97525129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e03943b1785d20642ed00fed34555a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c5015789a38f6d23d1c4033f1d1301131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f7eeada0d4e5a8b8f6e01e1e1279aa132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fdbfb05f8cbf31d91928ff2d81fa93133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941308326027959badb57616a69c3370134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfae25ff00afe4ab6f8a333e6df0b1dd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf48093ba741783b49853fde966c1bf136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5282ffc196afcff3cda08e051ea018137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e0a833d047bfde2278cb5b53b5aa03138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dc0504e73c7e5c960e9a28d6c880a8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46092fb91a270d5f58f229e61884ca1c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1055b442a3ca9dfb915046ac76744f01141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfbbccbd2fabff245ed5b88c11c01a1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f6d8a3b6698db44a0edbf31f1a77a2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f936ddc6a1cb467c6fd74328025aaea144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738cf9900d72bf2ce73f1d1ff54673b0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e644643a3a927bf0580ecfa80b9439e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1750b67471860e229a2b36df92fc8b8e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29577f54a3ec7f648078c37a45ee468d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d709aadefbd75f8b1cf016c33cc0b979149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131e4343dbb9ae440f4708e5b2e49f85150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49583cd724d9a0b56416dd0c9128328151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f7d21b871df36e4d568eb42adb0739152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5169abdc24c1b597ab483e353b31a2d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081164bd545c8b9c26559d7ce82644c4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444968cac5854175e137bf1727dd1e75155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360d80ef70c8f34803223f15109e051b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b7189d38a8dace70e0e3d7c25a6ee5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c544147fca479d3069735c5a9e105a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf4a0153ce8308438a674eab4955d85159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05952245572c12c8ec5cf29e2a928d48160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f77c10764d02e76fac1f8672007e7a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c479d4700418d2641d9bccd3ddf71d5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985f892b3c9703b759565b6dbb073e78163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6b7a658a4e2a90895b3aa80b92b293164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2143ed654b8f250f276d651b079212a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cd73ce922ef4bc351bbfe929f3ca9f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded32c2f5f6fd6c18a8f45712d2d9bde167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d29463fa26fe65d89d3f1a93aaef58168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0126e2caada57af4eb52412e76a9f0e6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e704cae10960606ccc7a6bf2ff36d6a6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96185063dfb7c5008bcafa56f4f01a7c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5168de03dbe38ad209dd6d56b1831d7e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01108f990df9beccab7f62f14813a6fa173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79285105e9831bddf39a7f7d0879fc23174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4ca5e0c36411d909df69517f2e2862175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac65b01f9f136da0a03c6f69deeb27f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d3f92afc41fb28af1f35ebd7949f53177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e217d1d402b820f635bf055e0b70ee178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50e3971db48feb0604a66e67160d02a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045228c949479253823b1e2844978c6c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d29b0909b89643307607aff1f655128181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241948473165dfeab75ab088b32aa7fd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da14fa43669d742c1d917c6c48da05b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74196bd3b35f4d11cb3731e2c586409b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d9b57474bae2fb2d3034ca8e380532185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a83353d89af50153fcf616bbdbcdf0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3526bbc33031d3397311abdb9bda8dd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e970a1fe89b8eed1fc0dac694bc47774188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f46b48ea736ec24a8e20cbde413805a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3b7d7d28ae79d14e39607ba3b90792190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dac6a630fe36f72e002d08b280be8c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78488b9c2c918bd0a95e03935a0426ed192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1640da41fafede49cf41a37fa37f624b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6078de2149367baf2de1cdacf76407194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa576a072f0c5924088536580875abe195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102ce1a4e2917aaaf6aa83d2848e6dab196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd7e455c81ffb4046dd87c72fedb79c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a934cfda5e2e65056c85416a53384d3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24db8d89cc94230d391e0aa5f1753b46199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9878b65ae4969d2c7f895a3e4d9f7ace200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e58fd48876ecb980f74528b2addd41201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2048c314450db2473fe485dccd800aa202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb38142555b40ddcf701bd408435101203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb96def6951b334e1a2f12479dee4b01204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f930ad31224b22de9565c7f249d4d15205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ea94205e99ce7ea67ee3396a58ede7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd01170198c8c865f23f7fbf99d0c7f5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b76e8675ab0dda47315c0842064641208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0589543290a8066f5e5ce7086f04b776209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54ed688886e153674364602cdcc0177210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d32132bd35d21aa54bda0a610de481211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15abfd325f302000b232fcdac3ca6d4d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa3937d8da09e627685b7857f3dfcdd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3825dfb9e56f3eb705f950924777d408214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a91948cd710ce59a1303fc65526d47b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92556123e2f8bf8e713383bc1b2a896c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e72c8bcf16b15a2d48b7e8ed08f9e9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353c9fb10fcf90efc3bbc4f4479730ff218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0f6215af184ae10f150f08c084f52f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e145e8eda31e69fad4149967ef2336220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbd7749cfd7d853ae933626c3880eaa221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d233484e6463e19f8cf549dd8ddbbe32222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d15895adb1b1c9184f7477713675886223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db702085a7655033a56dec7eb13dbfd224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65341e71a0e82379584e9c263fab1a3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2570c7d5418d2534ef30d0bab9c54d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430442162c4cd6d8b20d20749634e17f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8e7c82ad896895ba491cb6c08f0872228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae42544163a92d74593ff0c403a9c52229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10622ef586a02e343b757d39a43cbf8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69255e75d09640825769805d66e71199231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e61f7cd90c2e158cbd50cdd05f8c72232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6cb6033db923b280eef17138fc8214233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c81f58150a0d9702f871517dbec7fbf234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e57ddfd72b5ed4e27e74cfbdad70680235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a79624e3332c1b4e96233be3c548ac0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f07cc4a9051cfd04932c93f8fa18286237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f54d1f7de37a5bd5d809c1d0d51e87238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ac634ee3e7a6fd9db8fb82d2852362239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13afea309e469253ae6a0fa23845cb94240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d082f227c86108e2c4b833e5d6ca6f53241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bac5ef1988a3d4b125e1eb454d9bbe242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bf1ff3e3eb66075b49c8c8f7eea611243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b925432c0be61c84017f3db3c8171028244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5f58844bc981f5d2b1cc05235ad35d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49f5cee50189e21e8bb08da5cbd7b04246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439d1a8ff7568e3ab20b661849d31a28247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504f10d44b5490eb693fa8818debfed3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5f54b7d3b18e2ad370215e6d2c285e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2515fbba6de71d26ae09635e5073f21250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3866939a64e7066817aa4749c31249c6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beb03634041acef97e36d2fe6de26fe252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d240d82638333055a460f818857de89253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f5c70a5e49119c6b1a95d2fd49c03f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559b03f4a28a5c848182e438ca591245255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804b98727854ca87e04e418952e32f27256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d58eacb47de0e10629af48e942afbd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f891c27c0cb03c9ccc5aa2c795bd5494258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75524c91009163c988e964dab5831b24259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea93415247007d8e6b1267e6a20e4f0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff0925d013c37cf4b91cda91c672cf4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e6d6b0945861c29a04cdd7c487173d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f61dc372444754e23ecb3ac6f07bb2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55bb82e623030cb474779227416c9b5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18ee406761758b2d88346f7570f7008265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e2664aec5a81c8ecf7efc3e2d2cb8b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f116fc19e19e8115e0f349f88d2723267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5b46051a6630b4809e71bb70e31978268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9079391a42efe4c72af73207804f4b5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5606c692cd976e581ecbaafab05741270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb56cf6de12f3d4395bd5b1f91e4a19271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de163f3a6f0d2423bf9072f517e976c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54098eef23691eaa866d3b5b5162ac3a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a78685eaefb031b3e6927611381378274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053fc00c6afd6436a1ced30d08ff89a1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ba53b7bf9eeacfb19f1f40c77785e0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0382f101ba032f0a9ea0b58ee2a973a2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f7f0a9ce2857d40079140d35a2f361278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a1267c35ec5b328ab0529e7f2aba0e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14776bd816885e76df493f7ce278be44280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab63bc3a79c2527cff3db4fe6ccb0184281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96de38bfc372a76936dd3629cae05e53282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fb6cea384d9de777d7bdc614d94519283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37fe7e1afb33f2849a8252bc25f424a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5155ac7ac9ffa97ea0f6b1824dd3a778285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02da846b8737b30a0b951829327352e1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55020d6dca3083324453875680631a66287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a6f311023880467bae0dd59e2861b4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15669a625eb8895c9fa4da0a4ecaae9a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e67b1c205cf09f2d11cd65cb7309e84290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe380b22a11bf7e6f360986f8ac4790f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da340d0b4f926597d773c032130a2d2f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532f4175711a5641e87fabf187a4123f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfd5f66abd0b2c9b0e3a79d5c9369a0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff077571622b5b4636def5783194349295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2e237f6dc9c49273e689624646f07a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87337bd4d25aed12efb2cbbc66ea0d8b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92a281e2e5bdb6c90d8ae1fece40dd2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540a55df8a2c7896b8dc8d7f7657d5cb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958b8a5ff96f49c98738affe277e7673300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5aa8cbb8ea8fea02b18304814011de301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83876676893ec1cc4f9325f7a82c010f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f26f1b52aba42125126644a9941cad3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12cffb42eb4be36e20abace8c86289b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3593845ce36d712fad05775310b8b128305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0a24090ab6b36492bee411a0d59d96306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6472d7cc4eb5619f5730edd522e5bf307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ec7eca3ade55787dd9b04323f0fd23308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a75b8b97e3daceb0713038d5ecb2b05309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc5eb8143f212be4dbcac93d953643f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1d7eb8229b681508473e3f90c7ff13311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3ae82da6f71127eded00658a92e1f0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5f787979420e8323eb3cf6d8bd1e87313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16f82974cb8198309f9ff0386e9dd9f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c439fd63b7a762a7e50b7def868cf2e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648aaab2de98f92c4ce3a73fc5f38a44316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f663a3a909a67382e7e57711e6c8f802317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fdbdf1995914c5c850db02d051ffe0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16004fd3227965e412b3526f9b4e770319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813861cf94a4282b215e6ea93eac4ea3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c563d9d8a3776a77cdb5c5ffe7c41906321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b9af29044db85911622b53bc5d45f6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6949767fb724a5185c2d9164d58616da323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0f029837a3826139328a3a686ea744324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280451ed29ee4ac8cdcd0ac565645815325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662c6e8d9359d07915ae7cd3e23d10f1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e22b7a2591018b99f6b78cc580f5c16327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5843960ed13304c427a272dd009bbc9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708c53b5f36b958e127d8b4e0d257014329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065a8ccabed5e371134d939cec8d0925330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785cae8d60a2d7a9916d4590090510f1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958e119e95789ab7c71b59d84144154f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b09b98faab685d783e113b8aae2650333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09abb4371f77865c0b35aab95631fefe334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f40da42459fb6c3f7bb155e765ea150335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d7c56684e6d3d499ad63d1d408d477336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d93914ed66a49a6dc50d40eb5c6cd11337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37bf5dbcbcd25aaa1990976c292343e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a259e20a950d549b7dfe9652a5ed1cf339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7628084f1ea55b9382257788f58d169c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aa91ae714c08391344075a2e23dd73341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45ade714b5181f69e95e1c46c80d8b6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05539476719f45dd43da004b9f6b7ae343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fd97b884615d6b2c54a9178642b5e0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158cd7edb03c4e9e46f5056639bfd5e7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78846e7d1a06bfc85182bf0a1e3d3d8e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb8fc6e2d71e9b0d07b9b2b31fdd806347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53d93ca56a1d5706616f447c6c07282348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b388f47339b02f19b2e6742567c0cb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493317a09e83f8c0c0c2f8389684159d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335115fb81d79761e8bb999bb6aab404351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c6eb27bd5d62d9c3e2559a2dd82039352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65c25bde27a9453e0f7453148d4be41353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fdbbac2c3743c38e5f94ce4d7dc452354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3e1413cc07c99dc7047f4643477e4c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e4e645d95814482cf18fd60382723d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767374a3f1f04fb8f772919c3b68704f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4e9a3b984e89c26438eae0fc1cbce5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e225fa043b2c44260d33214b9355f0b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189bebdb3e1dd9f904909b3b647def4e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4041ab317ed22fefeb9fc9068d5aa2bd361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f8e8e327c2a2e2b1c39536cb40afac362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461ff6a621370483a5609427fd83e3dd363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0189a7f3db1c2057de4163a88406e5e4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e66324e91b0ea0d91f486fbe3ace913365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e02279e5dcca3fe05f7cb1112b82d8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484f7a7630addc66490b0f11b126d7e7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2818c370ba3976c112d83d635bdf25ad368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fde715fc24b57c9bcf7a299b7286920369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3191592a8232352fe2968d9b69b7ba44370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d0fc84ba782a471e56517cc5cb6fa0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2222b1c6c5bef38c4700f5cccd046324372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23389835a0c97216c03ed45f315a3221373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6874e8d3ad3822d74a6bf0e3a11c13c1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12ff037d369cacd95aa404e72788f4b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a736d5ec78c66c0b516cc66f8f724014376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9761e641809b13e2912b0d870c63b513377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbdc2eb08a5fa7bfe1819926ebef3e5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16483fa61c76065ea56a87691e4693eb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d2b80f392a538340f9f53d0a3a321b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9706596fb1b7a3bcc68a6bd9ab80785b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e1d8c7c1a87533e1aa70983f3f0f36382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3bbcb1d3b7204ed9152585ccc136bc383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbf56da8f8ab59f8c31d3f903d59f26384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eff813ff381a24ff89601f4fa20724385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aae4495fb60147ab958cc03cf377e28386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8f3a07e500b603b8e68d4a146db912387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25bfd0551f42b38b8bfeaea19bdfce9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b3d332f41cb2120ae4d5dc533752ac389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9dbc2446773f89cf91cf61537c9336390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229510ec9f474625c022cda329783c28391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf7cf691502f0454e3a4f5b5d6e50ec392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b45548a6a9f633983f851ce35bc0e66393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270b04151e936debc8b460218a7c5413394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc4d8909a43e794d959325c3480d48f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35be8c198f1406eb996e8572cb39e8b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafbe5af7ed366c6c0e89c8a831e6a5c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339bbcc030e59578a2d19eb6bb2f9341398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab805482f262367a23275b0f75b3a06399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40490d33bdaf0ebea3a23b52f7e92ef7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64217334b596ede3340b7a96b6cbc1f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e956179d955abec63a35e1b8e22327e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80fec908d1e013ca85d9fb82c80047f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0938141b23bd479b94d82286a7bea2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aba61aca8c28ba61d8e14c7e49b732405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdf64ad1e685c8dcc1a2117e061c1d4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399f4db97cd0eab9d9657ace4426cbe4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0048902ca597ce0400f2cf306fe81b60408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060bfcbb00cf98908074085e80508618409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e75cb5ecaf8d434328232717f1a090410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed311d221cb446ffdebb7b865a86db6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf800554fad6879a0b16e9186884f0ce412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0395ab7d6b860e0a4039cd73fd4840f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeaef2cabec11f0107ec8e6f7a3f221414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb676f66450dd04cf76b779286a241d2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bcfd5ae635a74f4eb1de920bc78128416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3257e91a3fae94bd164fdc611c937d4a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca8152e6a31d6bd076cc26515fd162d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949ab690f1948a761304cf3c5fd5acd4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791a9124ebb73fdd110d1bab19a01579420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37da5dd04d91d2f19fce3ad8297c63d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3166b1dff763e5358ea58da4bcfa63422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d462015af9987ec2d2c94bc38d55aa423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405bf576f0ec91e5a89f495e93f1af5d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092482a5dcbf2bae77d5cabc145a5a7b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e7e04c54ed3ac9e0a5057f2d01f09d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c089b31efb04ac37964862d4297179e0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0a354241ec5ce563cf12dd46522f56428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b92005f049bed51edb37ec8d09be171429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d211d19c540e55f7b37f749185afc1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf8e4c1ad2dab393a0b82d1dd46f7f6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3223e4b68c138b57103afebb54cc4ae9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6660c9efd83aa5a407008e306d75197f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d25d9d4bdf1ebcf7fc5ece03ceba4c4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1813d16a2eea0013686ecb26d246166435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7c908cfd999165a36fcbd4c1409c3a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639fcd234337821a83dedd4bd80e79ce437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ddc8d97ca986c4939ba1a3a54c4d2b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417fb9189de3059635735b0bf37f2b0b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42efa25d41a2e5f33db1242794ef397440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeef016556d30a58c1eb3d48f03aad77441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20be7413e09406b249047c9a1baf6ac4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb8e63e82749fc1127abc851bff9188443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a262da5b2943a8592835a4df9ee43714444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bed19ac4031077db951f2f7cb563571445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04a35add6e76b9fc52a4a31197439dd446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abf7015d8f3a4d1757075d976810e7a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfd2147a90b00034c0ea46363c940b2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcea531e2619b2dd9c214ab4e347d0e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55d56907ad204cbbbcbe234fa649d98450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7b429997874ee38142fed4e21d3a9e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadf27fdf2fb3885ab97c36e9dba40a8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906bb09446f1fdfe9bbca8bd2256b3f8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859ea954d0553a803823b3371cb3e1cc454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c87a1ef6b8a74eb704b400f35d164d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b7d2bfbeaef43e89059a026d6b056f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013b31111015330de8080921187f23bd457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fa0fe2eb71541f5f37e9cb21719de5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032f944236d1c9b6ad6c2cae26468035459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7164458001141854b3e89a9595600511460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a4d7bb1e4f2c9510edef4c9c21ce7e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59a2376498078a527b59b8cc7013e41462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2412a1d1653031ea1ab0ae4ff1af8fb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72afbd18471b6b93f15505e9e47a4efe464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cb3b79636aad44ec90168939c86049465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ddb9cb96f5489be479b743d95e7b34466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c3de904da6fa47b24fb84f101ca59f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68b6457a6a77111561dfcf087ebd476468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd3e5c1cbd5f78515f970fe29fc8a9e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf8f4d5ad1f75b5366bcc701befa229470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ce3c29e924c76a4a7112ee0bb15f35471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aeb05ef3442be7f6e55ecaca7180aa472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b2517c16645a00d1e91aef3376874c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01220d2005da14afde0db96737089f6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037a291d8d0e67dc9a32386e4e5ba4ce475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85559177a8b5633f790f27a87fe327b3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de58229696f0e2f2d09e43e0d2a8597b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b2aa3d58bce0aaf8f0ce692efb4871478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db660db180f5956eafa12e14509d71db479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc313490696e7632928633ca02eb68b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce440d5f7033e9a5e621c348d16ff604481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cccd32b551d44bd8fd7ed6f6703a89482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c62bd48fbbda8d6687c9e632ce1581483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0d8429ff6072011dc7a4d074177f15484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274f0047c9a798f3691483594b212196485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c2363a34d3c0c9f4abeb0bfa5788f6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a1ef9c0c8aadbe71f86e0f3fd9488f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b037d1da28b31f4981125f7d47aa5a9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84135202dfc6dee65e37f478e0b9105489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c1f3f42e0b4b66052b3b53a9a478a5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023855c9fb35ace7b6b3fff055aa5398491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c39d4d527deb58555a514f465a6864f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6847fd2838c312e1633597e7277fbc1d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d2d7a3b724aa3cc01dcc543aff8d63494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e2b0e4fb3f8807c5504f2578e07850495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b374a8154b6701044ac72681279f4d9c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29f837da4ae9b097b87a0a79bdf1c04497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46e278516b81890f7cce1c01b7c6a2f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323cc2ee756a1fbe762c3654b150631b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a94298a8aa6ce2cdacb0f671b57520500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0039a39a0431f173f16dfa4606c521f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b5e3aeffc77b3293d4980c6eb5616d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5502e1365449fe1f9096c2de6e55a3fa503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b498c51f4a737cd522cc49cbb8e083b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f4afb1abe664ab8922c2b286f97ef4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6294684edc654c20b50429a47d9850506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac133f096c538df8d8122ff1eb161ef6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf33d1f5d15ced014734bca0657bba68508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef12307cb3588c3da81ec4c155164c2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee51a7b6532c5be65c372183633fdb6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93c37d66087c06e46e9d7725078765c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2738b51248a0c14701877f54f443d74512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b8c4ba17b1785d58d83ef108dfa529513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7952691f3fbf2642c763784aaae2a29a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d937e9d7a26f0e782cb5ee33920af97f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efe78cab8bbdbbf8317f248b25fd7ee516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059f1e59813f4405bc64eade31120863517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f2fdaf5e239f3492f908b699d9bc95518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dbfba42edaa10d3d892ef7268a1a19519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7364bfe99869015f3390e66d1da43e52520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f219a3c4a65e85ffe5d70fe12cd29b20521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e075d139b3f14a243e423e34a7d38508522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7e5ac0ea41e977809388625c2040e4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab96d7e25f6c5605df7aa178075cc101524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dde006940122341d2cc2dcae69e3d2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7ef9ae296fc4981b386decc85e54ff526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d33ecb31d3183cc959167684bc252a6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b61faca8b143fee86bb2c911aa50ef528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead2dee397d01108d8204dec42638e33529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4864504b5c8cd6fd1149dc6e47f35adf530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b10c4a54c63d874923576eb50a3f156531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceafa5a175569134ae34c626c3709f6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcda01f88a8c18203fecbb4897a9148533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021381bf2fe5ced51ca8b110a6386f80534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abd820a328e8ed77373a15f635cb4c9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ec75b41ef4553284f34976f54bb51b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cee8727c90f5a2d5721c284ff12fc9c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deadd0d759b02f79809bf6b3f34777bc538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45269799941488d33883c526047d572539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df9e90617d133126ad6196813dc1b2f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ba15351ed24f4d70a8a836b92c125f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a82f4e147eeda38113e9787105d4aca542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83f8d667d5933258ee1ff046ab3e11e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb6b572055cb9d0adad25a1a612880c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18a2377d99c7b328d2d48e200a95f5f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7266373fba036737042cc4a729c7226546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b556f30f39fb019aa011986cebbc4cba547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538c60c41c5d798d3e61cf7cc2c1ad03548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c340975e539212ad80b909c45312b0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0f7c5ea514f2023ad96846acc1b407550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa232715a90eb3e86b55ae3783b7a13551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215db80f78f3e0ab7666b657c17e62c5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aed2d69143637dcbb9496bf4ffa4d8d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca957b376a4daba0184f9209028467a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1becfe728cbbcbb540241a41cec93e5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ed0a1c9bf43c131feee176239dfecb556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379573ac90d86f415704629d5ca9fb37557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888a754463535a1313100329bdef87bd558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0605cf112f74863509e06633431937559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caadd8101988c91453ae914892e75fb2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362efdfa47265cb3c8f69a54644ff71d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed99d55b4c69a4715498e8e75bc6eeda562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ec788d6e9b07d9a2c045b370919edc563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc6ad7332aa56c7f2c0d4473f20d5e1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8043fc8bcd08cdb8c53c78c190775b47565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe59f796fe048ae03f106c29e72cc57566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dffc5ea5c20cad5c3c89d9036246a1a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45368fcdc36b80f2e111da5c8ee6900568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedea570f1d2c572efced5c765893e8e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a6f1d6a3bfc3d4b69b39714aeaa4a8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3f527aaf8ba51cf31fc1d4d65fa24e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9092bddf7c5a54e2e83309bba94e85b2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf43ff15a44a057630827605b514ab73573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17077e81958601cdeecc9030250fb294574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab5532aea8fd3bf9db212e2a02c3259575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728540feb050a02e1adedc9c3f88a615576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670a269473dd8fb328d1136ea2414fb5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3538fb11a7c83958f7f0b3350fd98a99578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b44538a7113bbcc3b8d15e224cf3e77579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9174fa2f41141bc4904a7e182dabac580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544ec08f57a9d3a23e64aa301249fd4b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f836c6e68bf68e6c4e3ec45e824ac427582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5956502b473b3fcec1a40557b568dc583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cae2f9e3c3b8f057c757c5ed843ab62584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76453ad7e7cbae8b90ad7b71fb31f81585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d1f1b2ceeb4b6946a9e856cef9a327586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d991b8f30395b79ea9df62955aa7e2cf587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ded47ef3643fbfd9fee855934698592588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e776c7780ccc49a1d1d9de9a277f6ee589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47566699da8504655097e681381e5ae9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7433aa413d6d2b9bb740c5816a957c49591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4899973e2f7dd063b776e889340698aa592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4cd9bfe9b2cf208be0b0401ebe4681593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5149f023203b59caf12bfacff7f32d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47907ebd1f796c99d5c9ba6bd8c6f771595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0dfc21a1b8627bfd9a50e594dc704f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0877e388b387a4b66c557f2f80a7ae5e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2002bff2ab6a6092796fcf23f6d07e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0baa19625aa9660ce57664fe6bb5d8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401d9cd3d99be90f34641c2de71f2e86600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83014d843dff8a5fe5cc7186ec94f778601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2d08dda3f7571308098e69c42e8b78602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d34bb6581c0690f665573bb329a3148603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd632ac9f584c22c058f143c5cdcf206604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268f86d24d8b1cb24050ff50436051a2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6e246e330c4ad17e11e7a0a26e4629606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba529b37640b440113c232215951fac607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0120ce27238584775c60ba956d6b2ee608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877e35b1a90cbae0239598528d1ac002609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c42312ea8ca9757786f2901ec19c12a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19114e1a2b643029edb075464533dc6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc1d5969f819fca3ca73361ecf77b20612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab060386ddb1a5b5367feff6703576a7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2513dd94c99a3083372538b168bea044614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0652bd56e99481822e67ffea4e1ab755615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca1ed3bc703854fd43e6b3f85aaab25616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545f7a05053e7cb9bdd7e1d9eb23001b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ce16c572ccb5c4d70ae4bbcba2b04e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d773e6f0c5b006f309b507b929c81afe619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe807386787392c80417bed8bbedd97620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e06b5337f322ecbc97e549756217d31621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04b19b7b63fc79c2bd5f4db8cfe6e7f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff8d675cde847006a88630e2aa83630623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f246f5e7b8c0674bb67ad1955eae51b5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e3eb6ed6c9889dd603b8efe6783c59625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4eeca019599ae9da7b43d245fa4d44626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87e880431ccb51331561bbd22069ff1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8fc9e909286f6add43ae93d59674e8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb169dbb6d03c9f563a6e9eff884c297629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a72e073bc043fb36d2ed5549e8271ae630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c37838098090222bd135b0c7da3338631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b26e0bdcfca5073c2e2f595aadef72632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b4a29f03c9b218d3f8e8d92c073276633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4792caab3b071c7832f0bd42f6d0e5b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266931e61265e8a844214efa24dbc2d1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcbfc64b2a10514e766617dcefd2719636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d682294a0ad7eb13f15c18ee832da472637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55710a0ed8ed4b6b5411c10b8baeda17638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6f23b3826f7c9acaf8a18aebc3d84f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081e86b586896cea5620d54e6829d462640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c43ced1e67d9099eb555144d5ce4714641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636333940d03b744d6d1d306bdcc145e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e733808f4f15ad6c9fa4e7b42c2b3ab0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c221aae5b957fbcd04fd15a7b4a0e8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f508e29491d342270379ffcefb8f148b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb61e8b6d8e614ca18ad3a95c5031855646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1455023e40b758cdc94e9171c4292d9f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79995fbd4c3c440b38f69055af47a37648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3e289b43841a5b01f534722033c0ab649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f90d84061d71a25a4c12427f904624650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49ce32e011bb29cb0a21c7d5540152f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb39b4fa9de29f245019d01c6768177652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321768688031615bce727e0026ade88e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d56290acebcdf4af4c8572fbdf5bbfc654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554ea846f788e42f188f7bf87fdbfa06655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a00395ac1238df27b46fd91cf4fd8ad656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efedda8650cce298451175ce47f4819657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659a1e3a20b645ac0f6753ef7eee2d75658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9423c1c7d22f8b30e6109b9ecc9b1855659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4102b5766db68a337e551ae0580119ef660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacbdeaf273088a27836da138e0b28f1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b895b77e63c0d1c6d9748c30d89896662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b5902d793a90fafd764cbc49f3b024663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d00fbc5df49b1b739064ce96b425756664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d069746b6b82bc2f76badc2391e78142665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07500d20d85fc35c5dc7c0b2f611fedd666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5b401bc9de9321baa3bcbdf34b6f33667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dec1d0d5b78e4566a174240b3157e5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dba62c6a2d5f53b4e7a7c6e57d3348669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a851c83a090e39ff7e2c3ec5e326df60670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e915fba2cdc6f3b583b64c6f9bb27c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1ca1b598080b4e578cc9ff73cf8616672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a0851aba548c284637838b949500d9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679248a3ed23c2857018b0cbc7f30276674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7340fb17df99e696cfb2852ff955519675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18094890f5e578e84c7cbd78a0518866676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc913f5dbdde5eff778f0d76e528bab8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe2745c4af72eca557b7bec321720ff678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6893a826bd39e582e121dd6e587bde6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b8f3f52072b84ad34a7a3224782146680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f2180434ba881e6014f9083561aeb2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8fe95da1bfd9986807914fb6e82530682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515bd537d2fefa52282bbd366a9403e5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f4c8eb258298d539fe61d88df031a4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ee78278d6726563094a48e7af4905c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5672f1da28abe86faf5e21146b715c8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03744db91b27c566f3ddaf9863b65f2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23535d09886c86029de2382656783682688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83560f0d7c81ab5b6e4c3fa5c626631689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66e40c730e71908eb0084608c39ab33690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f46d1a8247bed6dbf76f24d87f49a88691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7651ec7493bbc6962de1def5d94a8d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56ef95b7f147490cada22bb3de8a096693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bcd607b13ecca71621dedfb60e75de694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703f60c326a6b4e2ff01decc71ccbad3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4fed4a29ba5386dab38676cc1e1049696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0238f6b190a049b45f53eab368f07ad697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9746a7c674953dc52b6cabae307f73698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a752eb181e42d99df09e3b595436b9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34892d5a49c773792b6a08d0f9fd9533700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d584bcc3855a782ae88d88d2ef1eb8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6c0f0bf36f8c5894adad816e77ce5c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9833316bd8fe8181c83a01041af82374703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5f3b1fa89145380de941798b7e72d7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef0048b60c96939343289982a132f3a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2204025a5702fdafefcfabc3e52d8588706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb22b4713c2e95e522e55d075f8c8be8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c15a1b381a7979069e0ef1cf68f5fd4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947273d6b7e71094371aa81cc59c7379709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b6de1d792ef1f981deb5f030f01789710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26197342151dbcdd1fe9b9ab3b604e2c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794a7832f19d7f4e23fcb67e1cc7cb73712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf755be533a0440808007d030d05e924713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a6774c43940a2ba6fb056e6880cb42714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63049c3f34a48f117cc7090cc885a9c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df82572684a0b8cc358b632f08c3605716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbdf9beb737ad8280e3b2b9bdc225df717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85f2add8dfa3e5f0c3f7fec0f47502d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e766f5038a10a83eddc7520f7c825b1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df3a558214e98beb4e4c904d92ea789720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6329cc965b75410f3b2349c5cee64c40721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79b742ae212fc7ed01bb5f819fe97e4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9077fa434e78ca947cb60149cc5fbde2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f6268f1f4915baa48a16ae9b2ff9e1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6886eba94fad585807aba4e768d2d6ce725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20295955d9a223e0c3fd93d7172b8dd726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f64ae0d39a3b2b0a704419b9e65830727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b1f0bbc8c3755b71d2968c64be8830728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167f85a2a44a93f188dfc7f39474b5c6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d8f29f2942a04a443118a59c1282c6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f096c346475bf15880c8ff15a63e85f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febef6dd3f92c89075055b0e310acb7c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c799ca3eeac6000bdf0a24b5c86506d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714de005165e2c337ec9154d25ed0cd6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aa7bfca5cba4f66a6e3dad41905011735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f3edee12ca8bae0fd934be03c736af736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6730825343a3b7633b1417ee5c4e072737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2538b18c90176e96eeca692cb7c7f129738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233a8f7d002417dd18c8de8074e3c962739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2130ef7e8e25c34519efd29cd74f756b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d873246a3c69f12ba75b4c4699253097741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413cc35121cab3a170291f745849a636742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0311ab72ef7ba0e4e84c998ea495e7fc743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d278969dcb71bd5b4134f8e27808dcda744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d71733fdfd0316db9adf279193cb64745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1615e09ccbaa5d39fe99fed9b45bfa5e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d00a79ef2cea515127aa6ffddba582c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a716f493fd6f6aaa852442c06966de9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3bc0bd5cabd288be9fbd47ad6befb7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5c4d78932c35e4eb1c85dff020619b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f9e4f96ec4f55f8717f901340e523b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84381ecd54dbd8860586b69f5a83b761752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2b1f8d83ec89909b6f8a526965f65c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af3315d0cbcccb76e1e9e0503c9df1b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5983015446ee0edf334bd21a42fc3ca755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e273d84970f48b8eaaa838add04bfc0756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc043f0d1fd648c6057f9893e32760c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9800679cb07a634fcc1f98a3430dfe79758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360e224408a1b0c39639814f37b5e03b759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad5578fbb0a873a42f04d577cab17eb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5393092335a92d4e52c8813955c272362.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46969b35b923e059f06df4394ba78e2e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dcea7bf5eb30b8e86162641ed1ace04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9046ec7f95d760885c1a8f45cd42ab95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63402e1bb155a3646cb49fabfe61930e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273a1da20bcd80274792390ab4540afa7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe83838c636ed2e9eadf8bd9920b140b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bfd5fe600e5f642cef6d24fedb639f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c967430f66111107eafad14ff3650fb210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3c7e69ab14009d458b901afd7ff00511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499fddf86ee1f518a4c6ddadf6587db112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b009e83d4d03c932aa58c2871912807913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1c5f1fe9c763cf91ede2ef544fb76614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367ecb8e661fc2a9f0eb6ba220a4b73815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39bb5292f595b0c075be47529dcfc9716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4a4fcf6632ea3a78bbf987e6d0077a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157a2cfc9ec226d591a74fb2d8bf482b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dfa9acf43db4334ea07436c169aeb319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7390d6d97ec4f794a999b6aaa87da5420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1455ae67ea8faba7f92c8983018ad98021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075f082dcabd7571a801f856ed50adee22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76788b55609729674010eeb32c07072723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe66157a6f2675c4af93643f081614a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d4365e7c716f2e2777ce0ca19e484125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998fda0f8ef69f334549ab12cac07ec826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9507f79054862682b0738d685a18252d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfca9b947eaf05405fb44958237d85ff28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5c54618e5304540221db4dc40e5de029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3218a57cf8d2ee1d8e2fde84e829894e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb553ea0bbaf45f99b0adf1cf7269b931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cc008091116e8602bad48951101f7732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b441f6b23560a5c4bd0870e48a81f033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e03a9f494ab4e0474c825be231b1ff34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8794678c095ab560aae447318028cb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e89177859eada451c072b4a444a49f436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ecdd4fc11fb44ea44c6b0a9317794637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55247829dc218f029c8e04ebcf16159838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ecca454f05780c95cc7248ace7ae8e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1eefffb753a5b58ce97379fa58db6a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fbd0abfba196d2cfa0d3bf64eb537e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b899ce18de0ece2a743a772a05ce6d0042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d9667d3824592be830e79e9cb69fc743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72b58cb68e5ec843fd5247f2b2d641a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c598e6b14ac595921a41c5d68a170845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37132501dae305164d198a03813b618c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b36e11baf78f8c0d3502bccf122b4c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4369c05669d107d73acecdcff0b6d05048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadcd9fad6ff8906ed5d7a55881dfea849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c01e8eeee2a6476ae9680029ccaa44a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42da9ff3878d981c9f9b379962a8134451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f2ada4fab42e63600eb4949b1a82d552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b2f616bfb937bc4a7d2f86a642619a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785d16b2b8bf97e521396014fae8b71f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5598e7fe4538f4bbd0bdb0a20ddbcef55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2db95b53d3caf4fb77e7b12b2227a356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6923e559acc61e72908a2b28a12e21f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901e74a7adcc45be470e088e4920540158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a178cff9a6d3e1b2e8e388de7f93808259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205162180176be074df69c4a9317f36160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45671d7fb8824c35b11f2443bdc7bb8561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b3fc31bff4f376d0ea75b3132d03e162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b575982ab11cce1342db4a9ce5cebd3a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587b317e7864723db041e2d97e4d939a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a5b42f2c2d10f739aae4c9b19e370865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd42c4da368fbcaf08e25ea965b8d2d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480185d52d73872bedcd5f207d0d465967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1584be50fb6f0f5a2650d2496aa28d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d4a4d0ba80f7a9ce4f237e68fdaf2669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8325aa9569f822df4eb19e29b967e8df70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b9170f9e89952b0aa59b95f7f2479571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f273cc722e2c3244e5d9e188c195b39a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3381d462c0f7906023baa713a4ff894073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c828e995163bf5da5fd65feaca3317f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6e8065cd990fecddc4a310e111cbc975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543f154aca2597c3fcf17cdb75500de376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab1bac61c7fdfe232fab36063131f8077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92ae454715a87dfc7c9222c8e663ec178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f7b92851d79a0135db6972621b777679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2e39a4b220940a6600b9636ef861ac80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66450e2190c0ac0fc32c8ad9121b428e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b740c79cc3f7a497e76279a29b09e5c282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d62c1914a8aed520f68841347aa52083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d79a4d255b86db1083bc563172998bd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7e24a71ef2d40e4da57ae5653deb5685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c534ba33401b71586f6369fa2acc434486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4987eb060d2bab098c2c75d4f970840487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2d41122aa7491a07e3f9b4600301b988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8445e754efc4db44dae12a390d4e176789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb40e89ea0f41a55877d951150b94f390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3efb5655d3167c2b80019b1650386a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a36a1369a20863baf4717d6c2d056b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e0e48270bd9f9b72953df15707268893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff821460fd7360689b0a0fef0406ace94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b87051e127cf437ca3c545ee6d846895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2ed574634c8f8d9c30421ee2f62a1696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2927326a3b5d17a4e396354d5435a297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05be5f13b6c8b710616ae6543db71fe098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2282bf6d38fb80dff5cac4cf7c07e47899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57d2288976b73c96a9b88afad572c6f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478def4fc25ee0165cec9802cbb13caf101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5fde173ef0051b272d1c281293ae33102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433829a9327e32b04feb5eeaf4acaad1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7c90f3ffd0756404c77e93682cdc4c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678dab38d347fcc55ebaa7dfab05f34e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7412d791d38ed61923ab6a36870358dc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7167bd3b1d3665b9ab9a87651753982107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633c0716baf6e915a04ab9d987f51cc3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b1a31baa195be21f17dae4f58b1045109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6c54dcfaa4ab617c6c9dd995235619110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ff6ecf21e698feda9a4687591fca7a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82792615fd110dbf477588b374f2f75112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1334f21ba2f3633651be17ef3632a60113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926b89c11fa00be9e182c7720289f538114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7697e5328cd158ada20920061c739c5d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48c2c9b2d8d688795ca38633fdddec5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e126b52156471b75077d65a451f0ea7e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e9f97bcb53c747a98b41557272a162118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5208e9443d3a76d6cdd0094679ebd8d7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22990e4ee840b006fe6382ac30664d49120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2747b1900c7f38162e731ab3ce1d4130121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec82fb8c908d51206cb52bda06dd4fb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b14b7fb57cd3b499ad1b2e5d72885b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be3fa28dc3091d5f49d33d6ddc6832e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca342cd488c2a37b5319bd794931555d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aed5406f5350d632f24a4b920ce88b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c21f0c6d25896daeaa38383c41056d8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc7aea48585514cffaef6aad177cd72128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6476b879ba75923afab39d3f919f74f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16c0e1219cede95f74817a032c4726c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed71567f8fa7088bb89e87f82cdbc87131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55d35001a13a1034ad39ef97506fc98132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df4028e88286931cec1d71d50775dff133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a058bfc3b1f4f76139f4b5cc092fee32134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c155a9ff6b805f238ed00f4311bda4f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9d2f85d335eabb8818e8e9f50b1913136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d2a93fda245c13ad771d45378dc7ff137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acbc0f8a34b093daaf6930c46eda860138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8ca8e06f9bc6185c9d09b3b116c0c1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d02e46bcc833de095b896fed6cd9b9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f069963deb13faf37b9dd94264b1b9a7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6bacf7fc84c30d06a3ee521596cea5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd722c0978538d8a577eaf4b7202de4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154fd6bcfa6db641c5bdf83755d490c5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f106e38f380c66d217e0540701ceded145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9809ca96d8f13e701e6b56488982494f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b044a9943806828243fa9362171fa6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015a22eece59e3d76022a16890b40f6d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e32f47eb8f7971db18ed012ab3bf8e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c474b9b2cc188c9b9bf4ef2f0f48232d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22c4b98b26ced4d79fd5df260eef4ac151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f052cfde5b339ed9de947c0648e14a7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7355c08c0c09a5f7c4ed41114c64d8b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d226c77cd51138744427c784dabc41f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a70921e17c4ba86fd66fdad28f314c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ff75d6385c48ece3414acab4b491ea156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51212bf9089099f56451e9057efe7264157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6af6481efbdef1f292706ef972d44c6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32cc02514d25c030093f0ad909eadb9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dfb1016076406f204938cae058326d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a479d76334c0766c5c2b4efec647e47161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b391fa48292d70fbc2e4f3462f9605d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885015ed5e24ca63d5c1a0a6687734b2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb47697f814b5e4c7f684528b48aec48164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80495f707aae7c868fe6a454fae30d4f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c404cbf607ec8a2b32603acd04f3c99166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da9d73fb981ffcd40270f8d4528fc5f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0b6f1e015a97e2e536a92713901590168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae30ccb42d3bf02ee59cf983bfb4378a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ec6b1ff09213a227cfd03f9941b3dc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e165f6514d03d7935c464830867957f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35df298543ee9cc3a02f457e7fbba319172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9870f7ee32e98ffb4b7dd5fa6465ab6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5458dc2fa0a1ab35fe9e8bafa14757174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef436b7fce243e39c5074d563c6ab853175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4430fbc818d14ba18353790da43f3848176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85db919eaf07360583896fc8f4de99c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba06feced0263d87a469e13e2c5eecb6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7839e2e4146369afd7f93fbc1e54f1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d4ac89be00a2d7c13b395efab431de180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa50a6234c8858b98c3c6dad7bc88ed181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fc09da33638064e1ec0ed0edbfa8a3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516d1ae0e3c53687b42d70033fcd54e2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3e0058c10a74bc1aeb6126d690ca3e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e47b1f205cfbb908d9dfd8e075c2779185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1120ca680ea21c0e16313f57718832186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33506d51ae91ef046e191d3b08210070187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8516a3cbb835d785b45d3717529fcb39188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360caf9674077d7ace858faa79e8c8ba189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf0d12e4ed4801f03c2e449dfa2bef7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7959cf6dd0e70d296991469b11cecc2f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33c229986006425e8043891afe9d394192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9cd95e92969e5191da1f517843b313193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012a5811d90a7adeec274aca351d1c09194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d4373db295a1365b5557a222ba0716195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9e00a6e09332e0cf3126f33c44be4d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50941394940fbc3cf4c1d04050feb0b4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c502075129bc50608d6817b94ed4dc3b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c884383cc689f136591dbb911b982aaa199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4247d382263b4a667b1915055f1800db200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c258ccd2027bd13d0278190387ba3b4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd559ef6cf7563094453ff7a954fbd4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3cdcbce0f3682f944c714ec584328c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d740a7780c5b0bb08677cc98caf39326204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f330e6507dbf4ec0a564b2a8d67803205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99c17fd17e18a83a1689f5ca287a899206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dd40af3a3892ff02fef7af2252476f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f8790ba6b5812190eaac7a241dc683208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcd02fcba81cf7e594144fe92ddb388209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8401d67d3c77ebce7e78d58fb9577b5a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f94e38ca628b33afb455d40075f84aa211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae38f95cfe9c38891c44b2535ce5e454212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dbcea68f6220f78ba05d0f63f357b9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7d18833348869e849807d683ce5b88214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249e7ff5aee556b021eb966e74f1b909215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a016fa882e9b566d9d5f78f857ae0aa5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fda5cba82a2e38a9dd0478efcb4e78217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbbd2d1c89fa8313e1d17836c983edd218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5042581cc47f590dcc0a8d4530f7d5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd2947618566b5a5b8b92a7849340d4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6947101b10641e20c1805307b5ab19221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8aae751427483be0636e71a67219e2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe694cc0dbca68419c0f23c8357f2bbc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65956d189fe9305fced8407545d34d39224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eb9f0fd3ab58fb7f0c106cbf30c271225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bccb074246c51062fe7343e3221e905226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d4ef5a4268bdb5030078e47a2c954a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225781c276053398e6f513ee3d844477228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b93cb9bceb3ab9f88ae93282979e02f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677c7a2adcebf681bfaf211d307c1b6a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541fc6280df91e05bfa7fdd5ce753ef0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e3e95e4dd367d9cc5f800f862716d3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e9749ab1ae8bc451832fbf1d80eeb6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4515d60ead52b0ad5033ac30d33ecb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d574d527c9092603d03e0869d51667235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028841381c0d78a15176a5bdfa384264236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979e150cd62d91bb5213de00190bf7f9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df7418e3a85bdf2d8fc28bc43eb2aef238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e862a83317b0371f5020eeb515cbf9d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8f8cd53324b7bf53eee8895a6e49de240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729dbd9c9c299e41c9b3e4ef02b91a35241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3cfd7c11ac8ac150203a0edf9f30a0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82f46f8bfaca954559de2483b29f50a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b16fc7446cc25ae3c51c2e029220f5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7ad353c894f8e480accaf6a1b7c7d9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc6fae8b6486c62add7d78a64d3cf6a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeb2ce377973bfa2b3174da86bc2d43247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f21ab4c1d1f4d2d555be6c0a50f8f4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329df9d24a77200f41165c036ec6e39d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167f59d182a6bcf25e5a4f7d9c09e964250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19be22214b7b86d01f31c313d44ab00b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558d467f4fb7867a81accd4bd7248d6a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb21d399c4dea91b7e1bac08eb5c3fcb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658f81079f7de4c458b2c1ed3efc4d89254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240b1ee6831535765cf18a1b26ae4027255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c726812b144fd17eba76aa37744c55c4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2897137297224e31e161da7c3f0ff9b0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1220decb1453f00c48e3c8d65caccb8f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eab7f6d646dd016371520fe883a6ccd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162a2e788ad8107a12535d2063b44c77260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c49e5064552231a83a758d33b2c9ad261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61da0e9684ef0961437364496c42f102262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3e2d1a09eede8a2349bbebba199907263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8c75cc2c91e74a2964d3dfc2195198264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349d009f633c097ffc453c664d983edf265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214eab085af3453da643e88b4da4a325266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f488fb0f5f7522c2b3cd8bc12df0bf64267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9a73676fa040c0246647ff20290e73268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e49db5b9daaf2cbb327f2d1afcfe88269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e27da3acf2696124df78049985cf34a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c9ffde6782bb27e0cb99f8a510139a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b506d43d412a05f809275c01f3f732c7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a3fa20c408293b2276ab714be4f93b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bddf0f187ce90a4ecf4e56357a82a0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a2f03115aebfef64e74b3a6225eee6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cf60f31031d35ef3280f1ace819d35276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aeefad4eb4b543d554dd95c0ef4d80277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1732abd94b8605e0c58322ed25600298278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3be0f2c3a7f79e6c11d40adb78e443b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42d61876c141e861ff28da352dffaab280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c363475256c51370c6c177a46e0f2f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2b8d535e3f53d9c5717be50684b5e8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bae19bcfb8905cb18371335bf7e7ea9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a85c5ffc39b80a660de4515736bbcff284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fff502ca9179fa583f1f66db5173535285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71da2c5e5b3e4bd51deec6f7b4c811ef286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398f827c89c95900b3cda1d247836fb6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c64cb80ef26bf368650b3800a779c8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9a1cd5908cba7b3d55e3be4a090679289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521a49406658c9b3c83a820b2a1dd5b2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98dc29e0db0a5d445163ff8f1e3a040291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a549c9c0d05991154f728132bf42b305292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b59972b5c18fde832df9a2344af1a2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af2b9a91e7c687a01ac38df33cd046b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459f3db73d3902469c46a75061cde5c8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe73083a207ef81161691fecec7e1cc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6679bf783e741cba2a2260731623afb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3a36ed202b359c9cd9f0258ad1f584298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57342a538657e74de697ab144da38fd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e8811d278b894b8671073c309fc5c2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6421e3293dfd12c7345ad07c77539bbe301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23621d7365a5a7f838867039ea61c4f0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cedfb04aaaf38c58935889b70f9bcfa303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c611f3fc683ca677998f189d65fe13cb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b00e28404de9b87d960fb6854184baf305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0b76ab4d0780472dc4b5cac8ed618f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595640899b9e070712c3d932ada1effc307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00422217d5297ce245951fb4e7558deb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5980c71e7e28906b531254162c8c585c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07db948f346697b7e5e881d458a9c50f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e74d689a0b107878e0367d81cc53911311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440b5a787d27affe1e2a9ebb7eead178312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6433118278e5570a75f2f70bc547134313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5634501f4005e80e57e90f441362aba9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d3293b9c503b36a07420c084cdf4a7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47197fbf431e9754076fb7e1227929e6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d83dde5912b7750619973026382d74317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1878e7426da7b7d320cdc9e0a0fef23318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67473be57c234b6b88338dcabbc666b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd31ca7402bd93af04bc93fb0c0053bc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc43342d9bf0e736c479b3afa7f55d9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832a163066464692c4edbebdcf58149c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c666a634c73367cdaa36900bc1a3e15323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7edfc02ecfec995d8da8c73542f5aa324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4570d04898937c254837d5cfa9bb2118325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae743720ea13ee097cebca299fad946c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cce17eef745a5e684222c538f01ff19327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ff94e600b4ed7e25e2a51bff49ff88328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a744d1569f7851e9a30c78105dc74c0a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99b41f553de9afb6fada7e5325c81a1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f562e425d991bbeeb801c9d56c06ee3c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afdf221ee48e6632b3a0c54b83b8d17332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3587acd9849adf477adfed85b720b56a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3191b5a9c9cabd2f813b8858dc200d04334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c91abde3716d5f4b40251e2c3d7021f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e85ddc388ce263ab6541061790bf52336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9b679b07e96991623227d05321c0db337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd618130a2599222fee395d7ee567335338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1f88076b0307836c6d089250eb9c6e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e248237046fa0a60b1f44ab287dd17d4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0946c7299fd6bb65e7944b0765cea6f4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d5cfaed87211cb1d28d879608504a0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a7d212fae6aff4f118bf43b0dcf053343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa892a7abd65b34b7b2b570d93e35b9d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5b2da7fd8d01cc50d45d0eb1dcd0b9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fabb2d6be5f85127fa2c4d5f250a74346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1b1d9fb06d6b87811fa6ec4ebe052e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c842acbf92470f0557af281e0757a65348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d1bee3318c51a377f50ec0914ef85f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4410964df43965ed5b7c7343b8c006350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffb6d3e76f818185bc919e9b51be364351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b7f5bdd26689752a229f4bbe8a7b2e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcc4f0622c1d91d17bfd93c0a665209353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d10e80a855a4b0746b944e888c28c74354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49752e5b37a13239ce40c2e5e0077be355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d2ba84ef0ddc3b17d2c1b53fdef14a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc882160c10ff4f5993458d7b30b7fb9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66572137575b5b598a40995aaea55989358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7114e8718a7143932d6c4d7555210f46359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f228565ea27adbb6aa3d46fa511dbb360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e8fafa88f5f31d2f7c21c2393e46ba361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aea03439b83db1c8562074c48ee7894362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28225954cd34af0873cb75d57d015684363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f49bf59939e32ecf30a775c835617f2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1f48de3e8b471be128402fa4cd7131365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb69e566b6b8cd8fc26f85dab7e59f8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3a0662f561c004b05274dd0d39d1c7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4998b13a5c9b2b21f43dea105f7466368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6768f25a647532657e35f2abe12c7ae9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9159839deb2b3f8df3166c6d747135370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0d9d9245c89445ddd7afbdcc6e8b23371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caec41e64b4e7674cb8ee448056fcd5a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd073ed1335221440ac12f65819a4bd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b04bc9ab6d4b725f354513bee3e5f2e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b95233b665f31e307fee6123180338f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43291b40a6d908b71641bfb542f02848376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f594ca8c6df39a3e55f09778e068454377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca7ffa86930969921f8c038821f90e3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d07e983b6cfeaf8f485b88d2c990990379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfdceb6b6765e4937bbc0cfd4e62dbc380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eba279ef0de6b2c9436f7871c982a7a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc9e3ab4c22690ce7f9aa373540aff0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d2811089a38150e31cc2a285bf5c52383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090e0a7d377ad06ac3720221b5f4e4a9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188711c2bb8b379b25fe194eb4adfc6b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d82a7bd415fb06f889020026f51462386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e13198e1da4574c312dc4d14ccfb07387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cee00001c49f0c333b2e2b88636fce4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4449b457024220fce0bd81ee6e027da0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e21876882effb55700b30586eea6c9f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6496e7777faada0deca339e056ccf4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5002ae929740d9a79eae93625fc4540b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20918a0b7b07a40e1a10777c407e8b4c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47190429de2eb1009f9eb7b726491a91394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44f34ae8fbc32c5ec92cc64c2dbc97e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6660eca3c1a7abcd01af3b7dc76a8610396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310f5a023d431d6df473e77f31220625397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e525547eb8b4a3ecdb961da8b6de6d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92186c71c0cd6faad05ed60872437761399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c84c2dbc436723c60a649b0d6f6d4e7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a5e0ef9e60de4b00a05fa5cb339dc2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903f3ebb7d7e2eb8081b556ddf60d199402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136ba5951f5b6a0aec09599812e99b58403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57150d6606cca82835ed1686ea91ded404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4455f4cbc7e39810fc9cf36ec8d81684405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c2b029ab5d59e7b94ddffd01b5d990406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7cdd040a7d455f38b35abb61b1172e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f0ffbfdefe100e783714abf425bcd5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c7134733bc9eccacb3ef2515e0971f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d57b365404f8085b380aee584a81b9f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8df39c5c2aa672d24d540b9f04b7ce3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ae78a6fd635ee4fc4aac6f5d228d88412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928cdfa862cf0f7ea6c0f0b970738892413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40813e57784221e81a213a8f092f1419414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dd3a976a6a68c4801c98166651b5e5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0193648cd6effdc1a0e72f2121311a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55921df41f58da896bf21a87e802bcd4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6671a3c0da04c359c23f4e008f8bccf418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737138328068678ed6c61db6cd674283419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9edf0c054637e60007cfc6cffb22db420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092387cc1157799de3fb81d2b662b238421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cb5876eb067473dba16b4fb7534810422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d473b0ed41ef547a5d92e0d9de2ad08423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e1ac68348b49d5aed178ebc0f0ec64424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff49d964b793c93e29b0e22b77af93e5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6ba85720b93a74f2d5ba25bb1faec9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ef96ff0ea8e6cb04bc873281d75b38427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1349765e699049369127debf27e4d132428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379620e3ebc80dbe3bc71c148a9c1f61429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432d56234c9132ed9ed6f0cc7a21de2f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a0051bcac5eebb1d418ede1dc6b58d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd2bd5557d53f56eb9acf710511538f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cf345e18ca9241cd569add03924ace433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b2e10c556127b4facc163a60d031f6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37069c52645d75c42b1b58d63b1ba7d7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ebf2a1b40f102f21d4b9f0e54338d8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece087b17dcc8763cb1394c2d1d5a951437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fcf4381eb1ed61cac9d6c104b08220438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5905327d7f048e0c0dc704b1b4101d54439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7139f5f8a62de7fb42d4b48e192714440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd4490364916690ad8cae09e8940cb7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff0b9865592290a582bb07d1caef833442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381a5d6429ec009d1b16cefa0002ca8b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430f772a2393e6f039a66c5b22f3177f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9a05276e8a241b6fc36c38c4a77af9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2402e46ba4f0e2b385743e195cc1d5cf446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056ff7394a3a735e45a61da2c798690a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0e8f65bd62bd3afcca7197d450a517448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a83902f0cebd65156e7e7ae58ce5763449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd97f6219ff684c2db31997de6cd516450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe6df31b28b028e4046c4592f4baacf451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4529b7820e650c75d5ab25e7b75e61d2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450b4dbaa6cf1653c070c6070c3d07dd453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2b3b83ca11a01a24b56808ea7e0fc2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9ea66536ef6e2127894a3136e25cb1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41300a2cb71e34e6e81efc7aeaf693aa456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d0ea9b0c6425638ccc566940eecde8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653926157ade68cf5b922c9add0865ea458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a820011a88735eb01b31fb2124f96fb8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6096251eb8a9aa356b7d14790c9d155460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bde99bc31479a8ff956b0f5158f4c1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76656a7fa601945efda53c27077b74e4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbea228db25b546bff2f87aca49a215b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef009c851b64f333acab96a209d1ab7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126eb0fb8bfb2681d30dfb275bd22dc6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dead731013b02f631790521dded2509466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7023039d9c1a880d073a06ae9f3d8c3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1165fdf71a2484b3bd52c9e385484950468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8d5db2a885d5046d2c55d26b99605b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2dda3ea39632c4f8bbfeb6768e3532470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f147ccebeeb61004f7a67dd4be589b0e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303645a9173ee8d812c7e5b5079bdedf472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db198805b04e09c379d4607fb697144473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9d9857450833a18a2b822c9dae3ef0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3195ab677ffd8b69e5e798894dc3d9df475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5697fa1fc13a02246d91c278f431f6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc189fe8a282df0e25567c246f70a93477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4c0f891704c1911125a437d1ae9108478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e58f91c59f759a1177d2b8c4c9de151479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910b9fc8c945633b5043c803756de875480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5ff41fd81ecb4e7b5e51daef98f33d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88979ad907abf2dc83f58de0f26cedc3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ecb9cb489f79a7054d10a372d73537483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76becb75b5e715e9c9e53fd4deaf5d34484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223ff59996db8093d5cde7d0247aa57f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636df76b8cb0408eff4c41cabe4d531a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca25d353996cb092c4a5b1e5d695987487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82df4cf6b3aaf963d581fd853f2e6157488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e24949322e99b4e6b3d92bc9fc3e3dc489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd3af63948199edd8a7df330cf37729490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dace4c5432f8a73db94e18c8ff5620d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19105ea3dd243d4177f3dcd3337d3fe492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ffcea3e30d845cc4bd37f07b5618be493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e76b10a1b92bf3f40853d7874a9a523494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29fe81a99765f7cedc00ec0c5a6aa73495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb926fcc9814a22d32ead7ef1d3d588496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9abf715c1aa818c9908c00231343c1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9bb4052281fc1f51ba07b8870b3ba5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03702834b7ea3620d602c5b6faa9ece1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2033efa0ed3fc09b0ada5a494be19af5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947455e48bd381bd5f48cf135e1949eb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b36e8e5d106ef29635b341f17e27e90502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496214a26fe5c9e6d15b774b5ece405e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ba50911a57886609ce91672b4c10c9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06073d09fb7439185e8be2a1b991b126505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8392dfbf4660d0a19fb8b79849fd92f7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d835c85421e38e10f25a364146f9ab507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfd095ca8ed1b6fff7f495c72aa70b2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ae2497d7be2b23fbcfa57f53b1292a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f21190f6537e7af7b6e034f1a0b723510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e137bfa11eb481e37332ed465992144a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c8cb007273ed4d614e0bd94231bc3e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b082374936ed5fe121041f6f810b935513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b020a36d95abe887b548d3f80e2675514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b98db89155d1710f45acaed44c13565515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a26edbfcea14dac87926736fb95ef7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f02141a55f60a2fa1875f4f2e2c00c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046de2432c76c5d68dbdeb31dddfdb91518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0a42493927c33b927edd3c8776ee0a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d942a533658918720416edcbc79733d5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1d6fcb93c5161d56f2ce69f3ba8aaf521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6914aef5abdc27c7f769957fc71761522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aa59102d559898cadde68bd3b7b057523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8decda895c8aeb021b2c4f53bbdf072524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3111da139f0a90494aea9f8a288f74f6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650c486a12ed24512cee6449b626a0b8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab0fe9e7cbdb89196e9a3c4dd661e36527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8369ace91d229d35980f5e4fb86ae496528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d47701f4c3fcbc41174de6802160c4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580793e995ce108fa03402c645135162530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1947ec4b4970a0c4cc71479b76c3bed531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da2d5eaac783cd53d0a448d6582664c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9733468c884f9f36977610c1725e08533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d8a257257e14ce1a0169af7984121d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05edb8b8853f1640acc97d5ef51bd8db535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be59b06779fb84fcc1ae36dfd472c4c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd9634b7271b7c2b963ecd7b449a501537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da58daaff4bfc5c07e3a954ebf65fcc4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33763a3fa445b1ae746ef472d638ea92539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fd3a1989ca1e4322fe7680e8de6582540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5191e1fd7acceed8c508cc926d378d3b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89efe6d0db1abe1dc94584254de0b586542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5055f37aec61ff509967cb387795226f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaa07204d06d2f91814ccb0d60177f2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b947a2ad3c81f68db87bb26c8cd361e3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6b3743206e2dcad1b366d875e5c6ad546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0273adf358ff6018fa1be9b62e7bc328547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae59fb713ece7890c4c85b5f8fab0e30548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d8b55beddde5e676fb14c7ac89e60a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b70bf67c19fc4892bfa1d8b7ddae42550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3433314d082fa234774626d3b5d2d480551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb161c832688000acc72b44b7d1e99e9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f45553cc695544077c38919cadc5fd553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10f8c901510fec58a1636ebc3d98668554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cfa34fadfa0208e5067bd2c5095ecb555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bad6a62a4609f8f3107c189acebd25d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bb2213a17b74814457512a567779e8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e49db94ec6592f0bb2fde4c0b0c8a1d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e163ff9d942956606485ebcccae0afe559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73d7dda3f4a9fa4b49caeb72784cd8e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42544e988128e641dd5f959596cb08e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819465ace5d01116e18dc1ac1ec5d8c8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b77e2b245e311b0228b466df9cfdb9b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8e597a17d002a9f7c9eab82374bf73564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0944d603e44bd76b7079f462fd07a823565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc1244f9c5fc1efd96473d358d3fff9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003e72e71a090f1eec3c2b8b2081ca3e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b59167c8f47dbfa070282806dd4e6d3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad8d1f5ac44877b34ecd22b982144f5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1bc1cccc329d74e351fc1c7b3024d0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11968439b5ab589aa8cc89813a652a3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf18f479a23844217cf266488dfaa9e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5530d82e8abcff473209fd0fa35941c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eee7242f7272fbb8f4a3cdd7b3cf308574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708507366137e6c5d694160256b414ff575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9da457e69293b3802912444d124ac2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d14d53e586927fb0e3974d55278101d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f040ff5610c36b44721bcb673d227f1a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e8d9d4097b19fddcdbd29e9f9c52e3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a469b21cb11bbf64ff12fcd61b6d0d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaaf562e02c3ece50929fa70c18aa31581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7ec95bea9c8aa9959bcd62018ff0ad582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da50f8effb367a1a125a5189b118ce2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a080495d01a4e93ae5c620b0c840d6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ee823a05030c30443fed24322c7451585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40647e7c9bc17c2bd9fe2508171302a0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390e8ee9245008d74b38bbfd8c565c04587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219ffec6fe4d7f77eba0488e5e865310588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3183bd32fd19e78892e0584289e20884589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fabdbcae67be655aab27ed93b7f58f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605936e014df8ea74f00e6dbcc63a332591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e19824f9cb700dfc680ad54610f900c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eaed7029940aebe502cd30ebccee0f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b2eef87fe73ab3db039913142c9e6d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952c39c847c0c5e5273c4ae5a61f0911595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc72057a12d345cc63a598ac01b88db596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f5bd4c50419675f4474ea5691fb4f5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192317491c02546b28a773ef3639b304598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c23b578cb48c22ab001f3f76dfe607d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcd7405653a0eefe162833ddc56c857600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494820bbee5f44661055a6583902c148601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9538575bd43117f9c6cc9346e99f9b3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a819ad90d99c7da1a0690dd9e5b4a1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1fda771282519cb6a9b856c9606626604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac0d7c0fbd257c57f218465d1b0d7b1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1607e9ec318953a13a5010e03824b339606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c456fa68a43216e165c7d0f0c4daa0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26d4989304183c3f91ac527236bfb8f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feffdc370395f089953be359628f0a96609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c931a720b5bc20e96c4d2b1420f33167610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a609485e0c0a36f1816745deaafce893611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3c784e7191f7c860cb18cb486076fd612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbc6e4b2208622fad1ef22055bbae47613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099af13155e32df78aa631d2521c3faa614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93da824b48ca41ccb91751521e49a8da615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3359651da6f9967f7ef6d8a3fadf4e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401e53dcd3bee539fdad117d6baea075617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdd39757db47e66300520f0cc2e5654618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d576de6914fd9ab64a3cbca9487e31ca619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1625319e1a5f2296592d74a59e40d79a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b34fc2c6a243fc75deba4e2082e6cb6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04bfd87efa925d912b4e515225aa580622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bf78ef1b57ec35fb40dc9bab8d08d4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0704da2ee6f0086206bf67787d28d5ad624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694faac5d225f986e7202e36e5ce7294625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7797d4f3d9ed647407ed0da38e2627f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e383cabaf05e8d6f582a127c4c7b181627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bda53eabde510c928d8ee0e637957d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c94ebba6c193416a913a9712797c61629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40feefa9aebd45b66bcb81742cb7073630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b494bc1f8b55f106ee24b80157fee6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7008455718e18dbd9ac8a2ce41797e8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81af9dd895cc6c348e6b0b2c137adf5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fa2f970909f0fbd68c8bc35811b87b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dcec6b11886f2d8ddfa007a5fa9f98635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77395968b0651fc96c1d4e8622fe23db636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c597c26780ef1964f32a573191517336637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0008bb9904996611fbef93b3db19253638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738b6d8a78496e169615d1832bfb0c57639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1e8a3283c2261ef820ce06cdcbd19f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ecd226ed8a92e5bab61251bb6eff79641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b11e3c0aa05f44d07115661ccfd7a3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3d8c16fed0089cd20acb28a33594b8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05decb006ec3828d240930ca041f491644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df51f9ca5155d499c4d3c6bd742cf76d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad3452496629afe99048e07ea02c008646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10b7139811d63c0acebe4517402ebab647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edcce5c74be32da00dfab39f9c1f7a0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc07a18d89ea5b297fd166172a7cf0c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdb0972e4c0ad07168ec9ed73983aeb650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef288067e9cb7d115c2338e82ed017b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccb8ea0ba8a42ce530070514e350a50652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4171e3b5b7de7a7058cfbeafe42fe4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7577da56b6ffcf5068ea6743d04d9f8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a1a0095c8c6ea34bfd93c1437da968655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfd9648f0937898e7691c2a84c2d610656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfbc2b0f7216d1536e5d5eaf9202ee5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6c7eaa9d3a271723b79cdcfee63186658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32338cdf8d0f0f492190d35046d51498659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8006224fc9d2f7e5659b7365864de1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe86d76bcccfa66a1ae2c274a26ecb96661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41cbe1a0ea367381b4fd6c5bceec9eb662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d08ec9fab0818c6b9ac3e202c83f1cb663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aae3908f9ef4bb9fd9cbc45a6596f3c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34663ae46c60f96703938dffa464e5fb665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97d04416f8dab8edb9d69048fbfde56666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700b5cd77e7bc7433815ed088d85aa40667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30bb351fac2d9548fa13b0f329fc861668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bd2f44b7e9904cb52daf9484a3e0e3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7c75463e986c132233907acfc56f98670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039ffad372e41800213f829319f028bc671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e4e9c840ab2f4835b5c3d699303b24672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7282ea7d26d707fd907fd09be806fe673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4b89d3ad10d89d1a5ea6658e5cb61b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523c4499fb904d43baa85c221efc4d48675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bca72a009b92993dbcbc678d0439bc4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70be290320bab13ba4af1cb4a61bac7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58340e70e00965c7a16841b79a243443678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55940217e9041b16f994518589a51b28679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aff99ec47e81a8ea0b25d8b81e0581680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159442a48dbff0e0859e6f92eb226d08681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8a050ab5bb638cac0fdf82c0bbdf8f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3559a8c04ae4d295dc1364aaf8c5414683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255a67a0e2fa1ff1d31d7c7b66900913684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd4fae4c334394290057396e519b718685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec81c333769604480ec1fb4168618cd686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fe15ed3cb9f364b513e29539ba162f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10534571abc3b4cca7461866929849b8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534fdae77eedb4e09f0923895fdf9831689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748023897f86b1f05ccb62bfa77f27ab690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c999713e0e83ab3770696d48b3cd2689691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf9b6c97e7d54929fd031e1db609d89692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342350b3f9e25a117f970669933384e5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e170d3c389fae65f7aeb2f02fae0954694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fcd2cd6fb11c3376d8cdbb2a6800d2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d79733d06150246ff1389a5739036bf696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2794b122d1b73978068de7406b8005697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e05887e93ac72cf3bc3484b6c9b093698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4042a539606e0efa8afd013f72a2292699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e184ec5fed221fbc3574caa94f434dfc700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195cdc277dbbdfa255d38e3b019a0cb4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f70e9e64e76ae77a2419883f517975d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b12a3935aea346ef5e311a59c25fb65703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a121deff7765cd08faed8e05250e8b26704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff928628954ca44d7117f0fa380dbc61705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346d4cf9d5ac53e355ea1c50ea848c7c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3424c79468a34088352ecfa92c362de2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a3746b5c60e79ddcfed666c3ab7498708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199d3ea2f410c09ca1c344e35fec9ee6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b7760b122ab6f5bad35bfc0fbd1023710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b1e2a24a68e1a6c8525885b6448152711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376bdd33a486b93a39d922f9ec19fd7f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f105afb5f45d8f700304e73330700e3a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50b891da49b4e648d085005b081ac0e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846a8acd8ad6ee7f45e64ba9db6a93a0715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baad6e4ac98093cec8c61289436bb38716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6217f45059a190d15a80bde611d8ee12717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db8bf56b279cba79edfdae70743e9f5718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b766d73f2fcc78e11c2dc5eb8dc0ad05719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178a91fd6fd2a782894b0bf741a6245a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fea53e1de049b55eba3acb49c3723de721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87b35fbb50a15c45614b06479cfb370722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1049b65b0e0eb3a3e3beed98e0b12661723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38135788bb9e7a0e2d475821bbb65730724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5f2190053f8ae141eab3bcb6d8e5da725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a61fc08765d61c6930676868bcf448d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49663354e12b5b0d7bfdb25061faddd8727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542ed80344bcdfbabe6fb63eb064c581728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce4059fdbe3bd00c0abcf815746699a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d0c8dc54b4157313c920cf64700b86730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eef25b374410d991d6221801233ac59731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7092585a0c645daa406c144ad1654652732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdfe2dd889dd0973e9f8503d985ef44733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df05e3277a8b685b03f06fdaf2332dd734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889ca9dcecd9c710e284748e3a115d25735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f639b9d90b67543897291cfb216d3aa0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a72bf8e8ccef0dffcf6d5dbe50a709737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e74d6ea0d686fcbb162b4d680ccb6ec738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffae61ab878af9721bef9b8772c785b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a695d16a181376bd7761d00bd00cc77740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833c1b3bd392449c3fc028b8d1670c37741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2e3090fc6a84d29bdb33df837bd0ba742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0361a7d03cc102655ad226b028e9d71743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d350604e5b80ed741ae8f2e70d35c73744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f7cbdec9d2e5dba49baaf34d129d07745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008a47d3125a046fb04c2d90418a4b42746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566cca915bbba9ea9b6a20250e30aa44747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334578aa939187984f3b3406e0d66fd3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727866ccb4c79cfc09a7653e1a54a167749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56bfac5f2850b1e7bad350716f21b15750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25624176653e519d6cbc440a1fec2be3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137cabaaf4708eed7b44194b7a886dcc752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e584176b80b126abdcef56c2f704aefb753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>