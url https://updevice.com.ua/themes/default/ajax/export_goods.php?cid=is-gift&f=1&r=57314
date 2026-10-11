--- v0 (2026-10-10)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1f03dde4f7baeeec6166323f084e281.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6521ac0e074794cbc44e0e3231ae5f922.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aab8f9613dcf66a5b1ebd2eb6b4ac73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439e84b8c5a983a95f2f88ee79adb77e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c539da89d5201299d27bf383537fac065.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c6e40611ef0357d0871f830b5672546.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8a57b9b07e9cb3d67bd0f47ce0246f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e395591d4efdf3c7b2cc1c62cecf9c498.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656425104ef6b5e6e6a4aed09abc350b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3802244b98cdd2e2e006f9538e584f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fa6b9cb9a91133ecf05d32d5a30be811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422db40f232046848e604a042ccfa6c612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd578958793572d2eb9e66743cdd9b1e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d376a36da2280628c7f66c4ff42fa1314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e78d47a3b90b80ca155b6efef8cdc4215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd37810cdf3e9b5cf38d63f2df7439916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ccb9523c3f3b79a8ca1fbe5881d65517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df06cc05bb004e8aee937908f06c9f7418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58385059dfa0f30a9c0d2a16d1e69fa319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709ba345cf7ec5122e442fd26b8b2b3d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ab253f42fcf7c0aeb9de9f624ef37821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77997b772980c7371805c6ed4c13c72322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b165a9315871e70556a08ef082a3f00223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5024c5149fdc7c7af2974a4ebb7bfaae24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3c4c2a7455a07ccd740b92727cef8b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6cf495745385f36852901e79240d5d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0546c19027a62a12c70b61913f80010d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9db200fa43bfd0a8f1a28220d326f0a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c49a0130d00338e1661602a858b53f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da0e7b6581a3fcf3c961cceffb220f930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e24a18ccd931455eae9c90783e9c4731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66c0e6becfc436303c0729f4d4213f832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c51efa085cf8d6895bd73a5596ebe833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95c2d3a3bb0d13ab16fcbd6a9b2d25b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddeb923c71e1f64c47c40b6303cfb6535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b417e6b414e8c18426e18fc023535d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a87c64b87b2868573f19a7e1bb684737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a194b06079c7772be35614453cf3530638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c01a74af9f33963a5a2863c6c1f1ee39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6874c64742c059344c4ebe6c37161e740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dcc60da22063f76c3e7ceae8642a0f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424e6d63bf793b0a06a34b2a20d74a1542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f4169de9050d716a4440341fb16d1543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5790c2afc8bff9ab2946a9bf03ff9b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7280c8eb25908337444f36ddb85e9bae45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27444ffc35b13bdffbb8efb19aaf36246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ec362abfb28d634e5714aca906ca9e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cbd3dcdc6284f18dceb45acab4562c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef553d7cf61ae2355bbf2bdd1c0cc2049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a295274b78c5dd8e2e664e1eed0631e450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7ca46f33291c45d7b9d571dccf1e5751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8219aec27cb789f0b504f89e6c99a852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d690eb7f2bdeb3d62a456ee21d11243d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a006a0b6c616a2924c9ce563e7b12ec54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8a34b2c5e12f9c2dc9a57aa225e84755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6493b06afb02a81b0c2033cf533428d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c59928456b9fa79f736e0eb7f2b0f757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac849d1750adf65848bc540d9053de958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5eb34d9d1610e90ebd9a473482627a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77d783b7920f38a90d49f667dfab0b360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12c6615d21a14c04a83220592935a7561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b6bfb107c685bcdba4b2a958fd452f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7618ef7fa0ad5ae5223e8661da5bd363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469d04e055a090f05b73a9de41b0c7e264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7f42aadf84bded2d11071bb7221af965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9958dba770ea5402cd7e0afc999c981c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201abbfde37bdd387437f2d0d0d349e767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ed1b3fbce34a6a7da93b5905fb718b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6ded81de6a9a4b78f12cd9fd7f980c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a252e063edc51b87eb10e3501b9a92bd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabf108245b4a33448345daf8a65ab7f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b3656e0ef4be016caf8f6d237dd63c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a866b9b52e6a8c4e400c987a245f2373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f841e7191f40524313314a11bd4421d774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be3b2201f7f11dfb6dca4e2a7550a0f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c83b06b726a855ad742083a9d410e476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eff9ac43f4a70423af84089d73795077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e819a528f0e37499c2397b1c79af8a9878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45ded3aadcb9f5681eec3200758e4b079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54803bbfd400166185069626f654ef2980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddb0e99b12ac1f109cae5ff13521a2381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89ed59c427ea05dde28600e0843521282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06072b945d593062307c220add9bd1f083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5a8ff26c6d8f7f97dabc72a29d5ff584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d82d7a3e67444ca4b467f15ef4f144c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6cb770ddc5288306d50159c2ab5d4a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f1fd58ab8e621be5bd82c7a8a1872287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229b907f24bf8c0657aa71955889622588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc87e8e10e87471ff45e5d0ea6191fa89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bcc266e8abc040120f74720c7b5f5e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d0f627fe6d73955e0f06126c7b592691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7365b90e4dba83a1ebd83ceba4c1b13d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a934a70f66872e0377375170a539a0b893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3683a4e3339a3c192dbe022c4c6bbdfc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3998c78736dcf56a079f7022f740388a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff09975ad458538ace2e11c163cfe7c696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af58116b577a186fdd0ac2e7337446797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdfa6eb5841484a0faa686482453ca398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0310fb3eff4954fd98a1a6077f56de999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc04151541a9c9d8f54d4dde8aea1151100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f340f8c72685483e877e097c2a15c0be101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b938a2e6bd0ef5dd418257208db4d0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221640600c62a2b499e39414ffb7d830103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cb82fa390f671a9aae89e12be68e58104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e907601c98fafa7a20fca65dcd612115105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d8f24342d10b42ba7369cc8dd70a5e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f42bd8c71e663ea59958680d0fea210107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dcd99abbcbc6324b3a009de8a585b7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4174f8fb328573949f092a02fa885ac3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe319783c9075cf7e81a73b5493fceb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afe84f5c69bc5277405b187a4c9d65d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8d3ba30fd142bb09f418d49086ec21112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a48020aa6604a1a0aaa6df36880ae24113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6985f9cf9e70af3a245c0ae97bbb070e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8857110b5451744f00c79236155a24c0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a345ebb2258d9f63c9c258ccf821ca0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57979942b3de3b9e801f1ac96044e0d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aca040535faee5a93703e864720a71118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec64c5445c4a3fa2f88451bdd0b5c03e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a7f69730cef76e59ae932dc4011092120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a53be1ebfc04ed827693b16004f1cce121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f3ad84a453154656a8ab2f6e9b20d7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46e4d3d45c14e55e1c9f14d99590e46123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601589a68f7859d6ab4ac70da751e832124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17253a2f852f24269f53c30c76b1be1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebf988f76db14a878d42ba292b0d41d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f433480d059f430f683e15bd7762996127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06a540d3fc8202e74529d4ba7bff6c3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f291821c2d02368c07edfbf98f026fcc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d74a20b7999df58f44054776205589130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf57e6924311730dcf73d4c8278d2fac131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a07c23b421639173e5ee6f4c6371f39132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b68d20a55f52d4c656c8c146dcc4b7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9ba6907bb7df6a36756441a133370d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e46d3fcc345e7d8c207f21bf79291a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d2e4d1d6e1c591acc8e468e4ba0228136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db22091c8d0701d6e0c2b34111094da137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fa36b958a91ffc1c2f5280d98ed5fe138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38acfdf1e59c3b05d094229daa8464bf139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cf3a78b28d6e63916e0b6bc9919039140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f552da5c1057f49da323ffa9bcc750141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2458ba6183548ecebe49eec8e9bee8cf142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00644de859beae7549be1cb3d617a8f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f52e9843eaa1fb2a042709162d1c8d6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a82d815c910f7ec03787d51a960aaee145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d8259d907d6e71a0917c6f94c09e9c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc2ba7ecaf204499411b537fce10a2b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07980f258c3787543a6c18fcff3a853148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff682333db9afca18b5e4e94af419b60149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b154a1ebe0f1bbf0d95f7e5d657a25c0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed76bf8b3cee8535de3b1d25699a6f1d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d5201c1743a4d2eb470678799b4d34152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee70c28c0651a3d7f2cfd0294aaf6456153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a648b4e53d2495ff77c032111a548f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3051b24c3aeb8dfb3ecf9d4a33e984ba155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba47b15073ad978169fe27acc66786a4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebea6030e0fef7b01a6193aa7265df1d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b89fc431434c35dac34b005b1de1bd1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27d11c08688f5fada52689a90197383159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76f9660db238a802d3132cdf370590e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7371ca03a39ff63955303e5b9d53152161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e8018286f4e77a465b714d24a3e45b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d8148f9ff3c4db21b4c2d863933674163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b56523025cfa45a269142b35487711b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70425b46a74c5ff51946077b16639283165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09376ac41377a6c760b25672c0fd5a20166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b59dcbb84032e91852840c69fcb05c3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2797981e7e183b2ef3fc4eaf26494d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9745308b2f1b916754e2f3e8314d03de169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6e092286c8a376bdcda3c92c099fcf170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8b42e84915a242545f82f3e7894627171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cdcdf9e6b736371c55dc64f4c65f23172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019835ca780d08005badde03e827c117173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897d40e054a60d887820076de89ab6b9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb894ed5b220f8cc09e4716e594f170175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebe8977189f96f8003f5deb78e04b7a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9122c23af2561cfbdf8355e36b8889177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e842032cf6a46026ea3eb672e73081e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f361ea559c6aadf7a8196990055aa2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d49431dcf44bc32ea77094cc6cf2a22180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496ea7b8e731c5f5efed1b0ff433e3d3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca40167fc13c64b7d1f89ab8afbb4da182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbe0a6f6a6e3eb9160dc771ca18e980183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce81509c07bdf56b6dc8e70e59767c0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05212cdd4d03d0c8cb96d0161ec9a966185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ededbcdd3344833a0862cf2c97ed352186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e5993c5f4da871659c71f8b84cc385187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba617a747e484a5ae654349364d4bdf188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145f98e12098511ea7a94697fa65af43189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75af4ad133db643b43649e1b050fbbd190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8894cb4fd9860f16acccd742a83d8e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e7f72cfcaa3bb1e4a946fa8713e1c6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cd870a1598debbbdb8085e37ddd6b1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55346251fa331a665adfac8cfda9fd6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b145ecaf2730686cbe66083b8e6335fc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42d40a33301725608ffdd71117f9ec7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fa1254e8c7d82f2a64650487e16144197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0dd241379c613d6f5d2c3fa475fea8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc76da254cd31947d218407cc707201199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb4270f45d69b65076ee8ed56c56889200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4a8efb87e913296802e5ae842b7101201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b8c86548b79367c4c0d43fa56a7e43202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf46c3039646b811afcbc881c91fa40203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519895f84c70bec6f21c87dab5ce13aa204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083e1274b09cda2765e4c288533fe3d9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0676919955856ceb90f540fda1150c6b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af23982541075e426dd000987e728814207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdb5ce79af886ecb68cecabc2af4da5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e41ad43b78c3cc825ec03ff7f1283d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f2030304c423f05478e8218c2bd2aa210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5f7db6bdfc6f4783dfe7822dd53485211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494939ec619c7a2942a50322c00c2c76212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58213cffb458b07d303ab97495e86154213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1fe1bf55620468038f3888941d7f55214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6659242c809b82b0e58c40374497bef5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2efc64d70207d2f41698e94b0f04345216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42a3d663b86856228955398deb1197e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccebe2244755a47c4ace9b2b82b5471218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa65a0ee78d40d5b66dd6b575a640ce219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0399d9dede5aefa911ee52659039814f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36327a6fcdd0a226c0bd0f1f6977432221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df11ce1aa4be2ae269b025c8b6dc2e43222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4758e7a09183cd215ed0b38b5bee8152223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c788f6916714741c8359580ff70efc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5857026e0aab17e751c4c636c2383e97225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aa663cad66c19c63fdc6bf8d5bd5ba226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac41f92bfd16d20cbd75eaa6f33d2c71227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642936adc9be7ba57ea45c9defb33c42228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163c54967c5c63108d87b6b0dac7fe01229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781e1259e9425b1d8e63a1fa004910aa230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fee7d83d69e6b2a8247296cb0fca490231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63c7aae3b6bd85a426ac2f5ba5fa31c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6c42096a106273d8d85877b0e4122b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73b82acf085cda7efa30f0d5f7d0a0e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd878e078ebe6e10a1f8d6fb4792f25235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2b0d1eb8e909a044edeb0a9275e714236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43062d85c0aa4ded08385c9f14dc89fa237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa85afd6296d773709ff1f5b6a9f46a4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1d37f6a17276219b41d5343be84422239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd36578e05496e4f426817fcb32b31d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f92c4e935bfa57c63c366ab5d26a39241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fb603a92626e701020e7373d123c98242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20af8fdaaa7c43ef87ba7d04a7dc3e7a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84035ea8fcb1e566bf2da7aabbb4e40b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627b4353baa6a13392d801632f64ad1f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9a01d225b9984f3e8648c3f345edf5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4ed155661a0cc989c78e8b35d88a88247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce195aa0da30467e64226b58a8d0765248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dfd4dd0480ab57648ca2d46f4db121249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5ed8e95cf4c916f2153af89a842c31250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4a1d81f2355314fac61ae619d7cac6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9647955c87295221949becb4b6bdb2c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48c655cf90573d502f9506ea5b49bc2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f95d63e3dd82413cf82fd5f66e4544254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ab4eb045543e3cb29fd98992a9b390255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f877bcdde59b93533d4aec3496f5077256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dbe2753859eb75bd43ab60cd6147b6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2b87b28802d3b6bd4f9296bd64914a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecd11455c5405909d06a20ec0e7ad6e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255f32ee49645624c66bd8161fdfce04260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4413d50d47c3df3a79ed840036529f5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0712bc1c8abdc32cbc62c450b4ec2f76262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763709146910a0f23f486551b6c8b064263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539fcfa8de5133f5513a250e004c642d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e3d977316ca0be6bf619145b5fac66265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c6a51093d9e50da530a48b5af9aa25266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423599080114aff2be1f6d81e1ad96ef267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e7f008db463105e8d0250969b3ee0e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec5f9b06ce899bf53b911701cbb3f52269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe3be7cbb45d940a7bc5f5fd7937788270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1bd98a887034892e8d395b86b13cd6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec2f572a5bf5ae7ee3d190c698a8029272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585c29249e2bfd0519ee679bd2b4154f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c2fe9384b3bf13bd8b6d283d1be167274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d899277327f646a139b58bef1295de275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c100ca5aca1df15defa5cfb05f9bd4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616d7dba4c492f2f44aeb16131686107277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7ad96543f7d0b768556be1323c8d1e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddffe08e3b27de09f34ccac4dfe82125279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8b1c3d72bba97180134cd57b44057a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e1435950ee20bf517ba5698483271a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecedf54bd493d1472b8bccca9b25d4ea282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77a57fac63b0c7e9f0339605efa63c4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0998aed0c7e0ff554a200d5717ec40e8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c35b5fa7fea6523e331f221be137ba285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c060408fe3e4e3e0a87bf071b7c647da286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fcc36b13da9ed8f9cc47157d6f3d9e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df72baefcabd63c0100f76db97deeef8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75daffb0f97c022d95c4795f9e47deca289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1c395d16afefb7ecac15a4377ebc47290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef6287eaf47023bd29b881605fe2c39291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdc08fac65031cab266f5f9f55df328292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c4dead06edb1a7d52d99f385cd7912293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe2e58615b4f73b066bbbff378b7ad5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eb66370162d6ce7f21b3b6ce5ac289295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0272f76ae2db73119c9dffec27f37952296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8bc1b6fc2a400e082cfd27a5d22cd9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0180315ee6460c3149c23a88ba8a47c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8fc10743213108a6d777cd93892ba9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4b28bd086619e0793af51cf3df720e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a0b8d7fed4a374a02eea5ca0adfdda301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193199f62fa844f43ec5477d9d2297c2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4716269f6888d9608c52b0dd670a80303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6163f365af54dd8d118e6f1ac5a82b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1e166000ef8639690dc9be4246bd96305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74c01d5ee7e5f871f049f7644dbd546306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a397998612d977af030bc80e75872840307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c82c56898d40cad08f169768b465af7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400e0e36721b5b9ace92e5b698f9bd9f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68a5d707e400f85240bb3e3bf78a949310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5958d04ffbea71efe0cb5276d56fce6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ddd21a10eeb08b42a009044b85634f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eed3031a6b1873680639c68c627748e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc52eeb95113c1c90a92be588034514b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b32c4aa64e4b65b8914bacada1d4fb3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af127b5040a183acf37f83fdeb2a4997316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d037aea4d49c0c8fcba53007fb6530c1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e346d15755fd307b664da2bf7178c52c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fd1c80ca59af92365f33dcaf31bf5f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256a3583213c4d989bd5ac0b276cd65e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231386c8afd7a20205e90f561509c9da321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11b3fd8997014822a293ee3eb9b6b00322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c6c027ed4a73be4be337684220c1f2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21d045c9a5087afa37c42478494642e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301fd1e89202e89a0be074d055999efd325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce43c7d1b9475756f4ec69810bdf780c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08c3849f12365a4b6dd7163c5f25d40327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57e61dda9b93b6f9f21c49a61bfc2c5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22451148dbe18f9f8d03635acf3ac57b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6b36e32fc5ad72c5a0e05035c0901d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1e1c8c8333a6f40e0000a8ad0664e7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3c4113058d33239f8197406913e86e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a72e07e70ed22b04a15688779a4500333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252054e0cd5d9748cedc6df132e2a49f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3d3f9c013bdf6205a547bd637e0b23335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7addb67fc7f9bf238043c73ba05ebbe8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336ac247889ae318ba481ff6f318ed42337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c8337c6a2f954c81bba0e3f445e5f2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28780af958d3582cbdcc9bedb387ced339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcd647784f6b69ae436f43c50d11979340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff3af9d14dffbb8dd15149b9d853597341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf6d5d6b0d2fdaf2bdfda90692e85ea342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cf306106be95355d9d7c0ad1f25c2f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d8d2f3ceb18ed69219d184a5a24c00344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7271ea76da651079326ea23444ddc52d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8854d9fdcd206d24cb0c9c28f57cea47346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a22f85fb27d14d586f9beb8dafb295347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6814c327c9ce3b4ed286dd7d2d8381348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c7585d619aad1c0ac9d8c4c007553e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01362c590a8e2ec3472e6517d35aa224350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a73e7e20d33f4309a623ef0ba110f4f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d4793f4273a00c2235d724a7ef4193352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe85d2e5e5d8e74aa4e52434fdf21059353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bd959d2aa7b0b96b3398a9217845be354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30b195ed5f2611521d8bb42a9764f5c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dc82deec6518ba1d92baf572320c8c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650503511b9e9ce805d454b8b56ecb38357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b69de34fbec48eeeb01508d2a2067f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcb474efb1724d44e3bab83c90b2a95359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd52cbb1d13f7c400f5a54bde723ea2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69f8e08ab8154eb1fb9b14415b68352361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf644ef8c21ed53db1a2b2c2e20b75ce362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f546b5855b3f5ba60a879835e65b0102363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1471d9232e5e486a94e85a9196fdb2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e8c70b38b28bde25548878bc9acec4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ef54920f68746902bf81b4dd09abba366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cadf17fbebd53460aba4ce0d4c23df0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bba1fd867cccc9ad92f55028e383ee6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305b5c2a03f7f1d2c1d15464ed107a11369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8da77bdc50b4a862a8d6e0f302a9f1c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a02446a525df6b9d4fbccc92209bc4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d58e94aab7b87fa4752d833e123ad49372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4458166597ff981fe2a11574c101cfec373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f99bd74e585bed883bd6ada0758b43374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc36435ba6c7cb90f896418091e22c45375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1877d3691681354fa722ad5684dff31376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31864db5675b7ed930d8a898744b1937377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb51ae62736b4f22c942a5a2f1933f8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acd39831978856257e1dfa38b02ecb4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcdc0e00b474e2d435f48e7dd9115dd380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175281ecbb1ea42ec61f67cc9a054a05381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33c6c86f2b48d0d34318e6607fa765d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d71ea2b14049e3db4e83ea4ce1b8eb383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d392c7c1f43f5c0ddccecfafc4876ef9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc586879bce0a9936731b789b3211dd3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4f2f13aeea7d4e0167d12bd840873c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d353c02308b90f7a4ff8a975e87ec2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f450418c124f6f89226809cc3988b8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e52fef49b2add1b8ec7e87d4edea87389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c6f1c5fbf29919ef50e079c977fba2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8999f80f98f719474c548170d86ecd46391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838afdd04dc1e1a6fecca73fdbef98f1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676b3e19062c204cc70087b8369522bb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bc73b52e813676aaf4b7600d775959394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf3b2f60f878e76130ef91356c54283395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffc70ff304e1e971edc25916ccb38a2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52bd96851e0e1ce946341a9649b1ea2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99315506330a4de7d9276e01b5caec0b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89ee4c38c1e0611cc06c8f7ac4df956399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1723f491fb6366374f32c49ce54c812400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4973cfd4d12766c939a78b17b8816c7b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4821399caccb0ba52c6ccf07b5dd8b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eae794cbdd2ca0dacaa59d45fea3b39403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32b72a92289f6e7f542a06b2d53d1ba404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8531fe0b1b3848eadca2b28f4d491fbf405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc22ce862d2f8e34fed6d023b203982f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb6eeaf4a1b3fc99108d7df7df1ec1e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824fe6dec300a1e1a4a5f844b9bfd0d9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f7a4f42fd5468ec038962bd1119637409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a61e67946bc9d19be9aa9c0d59e3c82410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2b74cc9b46b972b59edb8b95c5ffa5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84826a966e4ecf1a1821917abc3923a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e150eec8552885ba69abb4726a37f6ad413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccecdde4758a6bdaac7c07c7469e1130414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30a1dd0e91aa465f8a38e29746b1f91415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aaafb8420027c27177a820c4a09d14416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beefbc7dfe52a2bcfc5cc6f4efcfb859417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc61af3c11dfd5ead48e1b898773567418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48234eed06d0ca288799e5d2eb57d4b1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e6c907342d4696d491317394699e9a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ace4a256f96f9062604acf68408b49a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e0c569bd8af37cacbc2546b17b4417422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c063d9d96fbe85692a6af1ee6f0bfc75423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025aaadd178636a63e13429105d923f0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8eb55aa9964f3f86135e960cdae879425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1650cf1387491b0269e3d734bbeffa426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce3e327a08b2221673e8d8663e7364b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68f573bb21da8f2eafbb974f81fa95c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d9a0856d09571efe606dae5433ad13429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a698edd44f72760c565fd762eaec8228430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712cc20d073f7154b2f88defce4ecdc7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c290ce7ba5949158775f0541044a9da4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d1b6236e9bf9da94890b4b01a2f4f4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126bf0ea4925828d30b2085849c1450d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205b3ac397c27a1bd5215fe7a5bd25d5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab699bc83f35f5e034a791f238acae1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440d91343e796d7fa79b6a27a5187900437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4009a92d00cc803722e0bb89902404d2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041aa0accb1b9c47721f451166513ba3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c529b4258ac06386f1eab93f5fb56131440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b5d36aa6d267e5a208b1a142c5942a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97755920ca480efba4ebab03f3af1620442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6019b45078b2e2f6ced4f7d3b7148900443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bec884080b594eed95fa558d13031b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603de65763544107beb4bf3d086a3cca445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8e4712a4acbbd41518decc69ca4e28446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76adf71db2b7bc100d71cb84ff30e8f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70080055794efbcd424b83e1a766e0bb448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e89183305e93be92fdaa5c53607f51449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4859caa994dc8654c8e2f4b7338a55de450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10ea97686923ae6cc15f0197878e858451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d571c646af3a145b3f31dd842e24f5f0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b420574b56eb9d2faf334ffbe48cb4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573ab2f3ea96fc2da35087a71e470307454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef86f3e3143d97f9fdc366b207670261455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e56c3d435b6f07bb7e85aa061f84d43456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a82c16e30c020e227aca02a5bb6c037457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2fda0e033dffa790d39d86e1e0322b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8b328484d2a0c6813de76dfc6abcb3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484030f12fac273439de108d8e17b188460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ef16a2021880597362b2cd18b1f1dc461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf925126a3ef3aad1f18d386a86b683462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ae2b018e3932fee717b512d19b1648463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecddb7b5cfd732b469cf954f41b74c5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eee51075b8c4ca947e28cea75a014e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425377de09991caef181a49402f633c1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06ca1942462de9b8f1742f8a59801ec467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0f07dda2e8597913b5b4d683224f38468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fc30a6c416b2ba4a94ac784e22ea65469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b046cf91cc0e8a617d3a263a47eae91470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167a72acf1e4d9b89e7d9d049f92b37f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ce90ca496b024ab46549cbe9809cd8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347607e8f3350703f79209b8b0eca4fe473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010bdc109b5df2788a9f72e7ed056e62474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f756d3434fbc063946505f45963c510f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d688f6be92b54c16da2d569b59bcd4f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3fa6bc468053a069a5dde7069c2c8f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa36b1c3d440e137ba511cd644ec3fb5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66751713125f3a724fb5ae0aaaee0863479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2800df2afc2c143f48f00fb8104d547480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd9f02cf1be6299080a8e91456d8a4f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8f5976411aa74c8dfd8718b20f0e04482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a84db8dd20c823fa5ceb4b5c4d6f2a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed27544bb6dee5b7d7a0e089c792863484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7387850beb31f90d3d8eeb1bb9b249e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427c54bd4b3f669d7e12c79dad7a3381486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4176a01a0a7c5f5f0f913fd36f005005487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0570008b1355dc1edd86cb99acd51f63488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0394b9e8f10fb817664c701571b744489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd3da1bcb48b40c6138c7fa97edd18d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd32c72a4383b30a953b2a8387103f4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f47e9e1f41a9d4a7e3ba429c385248492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b46b9fd46ec590b9a13da2147d2953493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cc75ac8006561e1a24387b1ac28bfd494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ead70d59733f514d314c01643fba7ce495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8163766a99f9592dde6def52a0720d1e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd6da7865a519c8f5ab098a2c4df648497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1f83ad12a2411c361c0257ff93bc59498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f0df0b5f55087533c81bb103476e07499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228eae64a6dfd91ca04b5adf7f21301e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6868dcad6b343f30ae623ea399506dc0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64317187126fd2d6e9b6e21bb1f45de8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c18bdc54960e6e7d387c07dc96c60ce503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d64dd691fcd164eac79c9d8cd50e1b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6b43c799cbe8ad69b9ba3f3de4ce11505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431d7dee01d6dc5c3a743892e2cd4d15506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab573ac1c7825641d4722780a4051cb9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596b1e71cd798ba2bb22e0fce5d9da96508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f5eb8790b871a5a21d146fac4f068a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82d23d5782f04dd71c727d10a30bc06510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011003bf85ddbcd29e123645d45fd2b4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9901d5c376aaf1dbee7024e35d64c0b1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57553592f8db1ab2b82737087cb38740513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be04cebe017834de37a04c7532cf531514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0350134ee17e8734aa9fac00a15e6634515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab9c94395edc8e345f2b700a254fc84516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a727524c5db369941b6ae3379811fffb517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb2e3d55d622bae2a3b7809ba93f727518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a42ceab5ba63156ebe60622e7a5d015519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dbe96c1025f7829babde1b2279df7d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b80bdb8235eb0e0433e17d218a10be521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9f1acf5a5b0b1557fce99724b85fdc522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d729099569498c5d14e5246bbd1ba71523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bef59c07683619c24f197807da5c937524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c1215d24bb91bf961679c84deef7b5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee190960c527fa08e1bbe3c0eb14af2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61c4dfa03c4bd36920fbe350d31b930527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc315aeffa66710838bae3383052774528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482afc414811bc8a47d7c6913d9f29af529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f4295ed881d563c6c7f8cdbde0aec2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378916f9c1dd96c84dc7c63d2ece41d3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016a07c8101707ef7a5807f36317b719532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5866155cf412f0f2665a02686198746f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac4ecf117bfa554f35c387b08486689534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e65c3463b82b674363e5c10e60cbb2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1bfe49a14b57947c729ba4b743c3d4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9bb8058406c201dcb035341e88dc51537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf13fd923314a574abe82d6ca36c342d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef91a0da661951c0a22aef30dcb969b6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8791d6886891978245aae0990c4469c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f28b5570ac6c244912794730a6c605541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985ce3ba447b95b4a75490ac46e57ab8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1988aaf6e2089cabb0159df0c349e6b8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c615936f131ef24d66eb4c1a0180310544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9f1acaa584a5d2a200eef0b3d37a7c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4032ca12bf2469879c09f5f3fd0eeba546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e8367b4b55377f564c6419f11d87a2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bd18ab4f2c4f361288ec0f8a07e6ee548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa40bafecba1238c238baaad46392272549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8d6dc6bea8380966e24ae29f4a7edd550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c8b72e51bbb0995d2a96c7110ee934551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe9ac1f41d633de7a671ce302f29955552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9391233936004d36b306d8815b49224553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51a0d2508b413e57c6dbfb182cd21ad554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be64735ed1a939c57c32bea20e31c67555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889f608a3f8c3528dd864fa50cccbc72556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dec1bb622d5d1f69b6ec067b7bece4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df479b0f7158ff37583299669410360558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40e43ad2ac51f2ede7b51fd6e3d0f0e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b513631c02082367f7f05760fb861d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3bfcb8fc54a0d7f750d335c0b108b1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30997c9e1e79cc4e0f0a7c06b764cada562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0417dff78f74bf5c8d9ba7c5dded661563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badfb4b05664ee40a99dcf9583a27515564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decf1acebb37d98f751d630871df596a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956746885df6dd339f1525863b8e0ac5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5775aff1cce24c3f22406e2ff55375b6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1adee87c587e5d45d732decb9d048b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6db4f5b48a9d49492708f73b026ab9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0240f5ae17f5eb13c4a0cf879afd60570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34d2542472afdccccad05471cb77384571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c38cd51461235e531e7665a518fc758572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4067fa5482ec5ab728128504e6461dc5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b14ca52f5cbee5cc3c67f887b8fa63574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be876a38a4d0e2e4abbd01e88295ef73575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e782161116f468f55d258ff24e11a55576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8638ca1577119b2dd94508e1decda2d1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9d9798841ee031495f957e9e3f02b2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d144c330fc435aa200a8fb17489495579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe349d77fc20104a0f471e2df5dbacc7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5629984fd5d82e69d5cc99ca55acde38581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea35d6b3a9c58a7178298f7009274c0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9661cb951cae016fbdf06de1dd8cec583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cb2db3e39a422a057c0d0dc70f6023584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70322af0505fd6dbdfeddc3eec7820b8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ac954aaa595cc4762ef5f1b7dd9aad586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63407672eb8e0577d867caabe8f55ed587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d34c6e45303b269c44d967b4fd61cd588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5798d63634028df4f928b349ff39f6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26851c663dad03866be51c38d1eea16f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe28d78128713fb938f5e02b1cee618591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846d371e11ea651d775687b32a3f25a0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa90adcf76caaf08aa712e41657d4d6f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395cc0babbd5531a485d863cddcc0784594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436cc7781c90509fd37621f1b5f522ce595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41d1ad6fa6ebc7a47be24d9e3beb511596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336aa0cf03690ae89456680400eedb97597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87684a2ccb515260c79769a4981ce42b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ba17fa17b83d0d15b9551010761494599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6078ae41febd22ccd75edc678c5c02ea600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fe46f1e13767602666a47f03155bcc601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08486d3d3eb759094eb65f043e5b6fac602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92706e287f0c62cd5194f6e018dd73f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e251a87cdc93f303799b9f82cce03f84604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d1e8401ec9db23d39ed4b967fef44d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a4b00ef1632aba5ad5b66b45c65fa3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b838775e82edf6ac6218f406e200cafd607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527a7c7064ce8b511829ab55921c8790608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074c4d84ffdd22b6271353e7a6ce3981609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3443f03a3f4198d4351b980ca6692c55610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb01022d2fcc10cc9fe13150d979c5de611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0e94a814e2ba9b9ace323de1b321f1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d71f239055c9d0c46059e1989b9689613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095bb895c2a94ed967cef7efdacfaa08614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402a2289a6c1a1cd838b05d435bebf69615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd796920c9b7f537ac47148f35a5c811616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582ab2f9a3023c913af15d4aa7454f39617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24f7f2018ea415deda40d2b8c05c8d8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12f790f3451d2d0f6ea1e45d81e8f25619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3099872e89cf4d37363f3dbd372eeb620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637d2842cfd7e889e672f6999b6503b6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8889f1d408302c289361ebef6da5928622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2995f7c6aa13b3917ba1547258aee65623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8f5736e35ba38055b4a23e64453aba624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418208e724ffee91e39670ab9b06cd79625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b32b3501734f86686db8200487ba43b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f01e098d6cb751f5cc15d5b486d73e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ebd88a4c0dd552f506eb3a53282adb628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cebe5b9eb2e9b4b775980959a94e86629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651d134260508911caf04b1077b3f00e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bfd02979768c03d637450fd822fcc5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0e844cb33384663e461b983428e7d6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d212b788d46879ad9a154bcca707e9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558edb67c98056692883642c38954998634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb24d7c4203d5f989f94af13c9b4d81a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca902675f241cce1f921761f818c2cbe636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4937cb3789db052214a38215cd87d1f5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a46987d93be72941149ccfc97de79f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3718bd9852bb1267e6cb8103d625a998639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216295d80f327fbf2dba3b862bc30c95640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e8d9545ceb9d7337d4710de983e0d3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8139dfb9ef7ce41d86eecced09a924ba642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a413450c6f1e4a50b72d4a9bd975da643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c35cd8763d85cbb9fef4014aa99244644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbd540d2f1f555f5e568680dd90dc0e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f94beb19ee2841cd442f5f28da5a645646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1474b674444b86c8faba2aa003ebff91647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5be3cb531e2aa46f0d1fc7c8e3df9c6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e373711f5c47876a8286207c3d2b0a05649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcba53de9cc1ffaa6773ca534370b13650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4049ab73c0f3adf0a94691a96fa1ae7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b8815508f2ff086c22407afbdad5e1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c91174003b86f8c69d293c25fbbde8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1835f79113befbc9f0e44954eb800d93654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9ff8538ebd56dce477d996889d633e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04c5105ce50cf13c043f04f53f60c10656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd1aaa79de88007e05f0b8d0324a3c3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104b35f3feeab1080d61661b9dc14805658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b10ee2d9a507755d2a8f4827d0cf4c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6e84d9008949be086f3aaaf9b1ae86660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c72019c297515b8c125eadd7a3c82be661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b5dfa3c07c085f496d186a1f5dc3d4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdd5777267f4a95ff2108ce2505538d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e68750c3d6527ffc2ab9ac36ce725f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a74d3eef4fe93690daf146904413fd665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a86910b355bd97f77580483f609d54666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6d028b7f745b68f14599057a0f47d6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7221638c5840d37308f32b434a533ccf668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0287e9d478937dce3d0a26102aa90d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4de3182e1437474d4e89d4a7f03af89670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a706871f606f5639d99daddccae9e1da671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902d2e72fc1df14fcaa1ea95ab564e53672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a0470c5122f87177df016c4299ddc1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa5dbfdd58f3e1b8c983747a78fcc9e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8392d21c2d0511dfc2d5235802e57fa675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a033800f566327cc07134d9f61c3ac56676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c43163684d73e07487231fd97699b6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b2e9a06bf06bfdfc04d86f8aefc53e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9e735bdaad4899dbb544fe14f0cf55679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abbe145d3bc401b2d6c0a002b86991f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7e6c908a1eb9e44c2403c4f51054c6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ac7459591e47a312d7a401bc895102682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd75de71a27b2547de67f6eac62de85683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e704a5ad048ebabc89dc1ed566b9e7a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187b6455b15436dd2ebd38e6049beee9685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c895e12471fc44430dfd35a82957c2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea928c2a700bf2bcc5beb209116dbbd687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8a8beccba8d353eb170c276db4ab79688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0d2c3e7522178ed1693794ae6aec33689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89822863e387e7c6c410660fab92f28690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b79381178d2eaa4209ec17e403f3cd691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb4dffa6c085133242967fcefea4a33692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38d408366eaa8db2f54fc5211f9854e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce05f3c5c27810181924669458e1ba44694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddbd432148a6792d2498c645b35f3bd695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4d2deaf93e902eda38e5841dc2d77f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6e8f0e7de9747814a4a680b5b239c6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066caba8f9691ef80ff740a09995e610698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecb480034661c295867c937d3a6d5e0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73c70a915c352ce2a94d0479f72ccba700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1017c9b21b8cf86fb5a01cdb985e0dea701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab2d684e6fe575a8c237dc59aff88db702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cf8afc9ee8c6edfcaed4a47e81ebed703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d903aeba6e82897f1e35833119c43420704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425548ad68ccac0baa72a607acfac112705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f788696bd65233a5b7e3a5b2569109d0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f5bb1e6cb323cc5b6919a6cc0f87be707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5623e2728d1dba2d82d4ddce40c066d9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21724f29e6bf9e52b2c67852d6594c9d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f74e7e53b524cddda46bd7a0f789e2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce552e1751490678cd0b6f7b9e980c3c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ff3e479ce88ce64c34bcce7c73d9ca712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7afb87e90fbc7581a671a7698d670ae713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc43612407c5bdbedff001aa9eadb5f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708722f953055490f6b1041a1d337c29715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7895a4a3d932ded538729533bf1d7d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7d6c2f81e2863a6147aae0932e59e3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f5f9ff03cbae8f1fbb0ba16462aa15718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49f45d055d08462b90255e062a59812719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b0c1aeae798cfcc1109bec8dd2575c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a872c42360058e0438b890b67fc246721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7383cc24ae8fdcf06b1d0b6eb5268fc722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c38e303dd37a5eb44e45739f89cbbc723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c143398195e1a95630bacb8122dba657724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a37918138b83fa06c537652b62c425725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdec34992ea66ff291a63283648da1ac726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20d2fccce561013e20cf13ef33c5cac727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea4c0cc7589f7a80b9210a618cbf0cf728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524cfe6fd7fa8f1f62e1f84650882515729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8d1bd5328c9524d10dd5ed0a1eabd9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c2e08b6bf89ae7fcbbe115e93c6b74731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8087cfc4b17b9abbefdadff93e78919732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411b0aa8c18948c99d09e7d966ecd6a0733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb2df1f899fe2abd643f1ad8f75e498734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0422f9ccc24453e059cb4599724e7cc735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99800ef8cc854064c7940ef14086e042736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a87301e927f29d0d30170159436574737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161f0f1ca31e2bac1949603a3ddb460b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38a38ebbbda04c5cd5a6fe68ba8c7d9739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed36f72ab1962061b8166d00b200895740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25b25d01968a5d757c8a75cdfd7c251741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a99bc54a2cb4fa661fbfa234e1803bb742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d808085c14d1c249ba66dbce44d5f849743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bb483051af55bc27cb32ef368e66da744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55a5b7b29fdcf884adf8b723aa7021e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c7e70b947319854cb71622c6113e41746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4854400f23d80d2a27c9c0db20894c6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecb2dd64dd8a8f26d676125778ce465748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82db69ef0a59f81de8cff7290a16c4e3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c070b8291c0543cc68d38beeeb38c4c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3e870f70d38a20338e2e4aa5cf71ed751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25999d3bfb56c53deae45f67f52bfa3c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a93e10b44b1104b32681616afc6cc6753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f65cf0a602b6df7825e17edde02a07754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a6128627350636ed664f41d5d88b95755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed7c5fbe865ae4e1ed6ac6a949f17b3756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9098a1cfbd5fa7ff7bd02dc2370cba77757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05cc8c38b5327df511e3204891c5445758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8106cfff1d184ccdf73fe6ddae1187f0759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1176feb0f2d3940565977a769fb0dfc61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0216799c82c11769645b7496b4d8a7fe2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc335185531779e14ad30be05dc228d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d17d875a46223a7ee44c4a2b151b4984.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3234aeb37834b04542fe22622f9aea5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1426dd1291947f798e3922acd886b4056.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dfae5ddec1b2c4d6ef90f6cf7b69497.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dab52e49d0181a2ff76ac7652e45cc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce83c36ff4512060432e53a5146bb1f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0413edaece2cd6097ec0c838a9a50810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87383534b5df2c0bf5b301172a40c24411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ff84a1686303332c5b2903d46531d712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d026239b80cb9c135392c4105243ed13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7476fd746ec4d0e37b13978814003214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d161b033bc262398d62bb5ed3cff72f815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaab54ef3fd2d15ab0c4ee242cb73e6116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d784ec03cb63b51afe632214bbdcd8617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453911a98f43351a201cc144ab864ae918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda42b600fb8c8269523aaf0242161ce19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7fae74ee54914b78338328dfcd5d0b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5657bad37c85feecc33e8502fb09e421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb89c8be17fde16cc191435378774a922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c072c590db1d8d56f4b9530debd2fd9523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f7f97a71380799824c294151456e3324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5773583ec202b89afee749979e2b015d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ba8ff2bf27e97c1912a928be59221026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9f74e72d389bb72e772abafaacfdef27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b06fe61c24df98eeef353facd1613128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07853a1a11e96115860b25d0b8f890f429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4668cca016643660a2f7b326e45c3c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a7d27b8c9559d1768949301c82c0c231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d8f97323677a4da97a718fc845417532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028d7920d039761340347951b139a00933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1df0220360458589550f299a728489134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba21215ca6eda5024e0ef98bdbd963735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d93d5eff0dd93ad6914280edf4822a736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2d220ed8354ebcaa393e0960f434db37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4a41bae136638c8b375d18ce4f2da638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d9d23235c70c176041184eac81e93e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8911250b56a653275629efe4e8698c5c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222a76402e85229f303b1f11e07408a941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4b6f4030b4c932a1179cf437a367fc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf827e1b7d088f8a5b22725a5aa528fc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38405c36d0bd346e80f3843b4f66778e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3951bbfd238428ca40d0747f8018cc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ddbbe02885efca949aee95b19a9c1146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af3146ad68f6b4e7c602b3880dd22b847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab352b6359b7908d04b9fe76860c456348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78b60e57c08e98f28682125bf1bdc8949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61b3d86a745fbea6543adc2e48e278250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2784166a055a7d032c9dcb0c1de1e251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543dfcdebb7363fd33795d1825cc8c3952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7747ca44cf11349ddfb2f384aa564553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421295ff8c83581ff86767f12e33f86954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5de1191ab932542f99baf9188d183f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8665105050b9d407c07ada8b5be3cee056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9703c8bb184e402afc99d542cde5f6457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae6c25099a34ddefb223e184735f19d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a96ae421bb806c7f710f0e9f09e39f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad864eeab4b90da1c8c5672c2de8f5160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a3686e0ab513f36c15ee5050f7791761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d5685aa2c563ecadcf01112576724d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0470528f868a4031f12b7c80ff6a7b263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d82787f5402759fb9ef03cbef4b21c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31f236154a83a69cc3fb66178c2876465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d8f00f2279d8af6226d028df23f59066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1aa250e279feb886d64689fb945e5a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10c998a8e910531fb104265be90d99068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0be2731b8c7b7fe4e18725b5444b3f769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b0d7de2c42be09af18db5d193c0b7770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d41ad464c040022174277a035302a8d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f70c6da66913b1bd26728b3e13cc4d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e17717aee5d69dbe62e9ebe5610d3e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ce888ef9e9ac66c6b08c8cbfbc7c0374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24202223d8cd768e8b07cc3185591ae875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bff66a97a3d1d22ddccbc72ba405d7e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dede3bd9e17f46f6134e8485006ef26477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c961d9c873ee0ca0533cbbe08d794db278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206d696c9bd8cdb338fd1951baa6fc0e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae45b8593cab30549e9d5dbe927144b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26598ddd0884edd94d0a221e0147b3d781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e038f32ca1ab961bc3f07034312bb7082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c42a31672acaf6136844239352702fa83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d2ecabf6ecf6c008c0234608a0782384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3418495598ff45b9d58d3d47cfb74985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84563eaccad3d27acde4f6d1800f0cc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08235903afcfa3cccd178e4152179ab187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562ce389c8f0bc77330bdadf1e6f09b788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb20d8e8cf7721a15f48e476c03a4be89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d73a471e4002c82abe1ce4f5c13d1f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e39b3ab025a459929faa1a232c367c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57787d0e991cdedf7722b0d11738780992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336c1dd47a89011df106e4981359b9c193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2368fbae3d904aebe50de105b1754094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e50c58a6256c05d169f952310b00ec95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90596a4650b7068209a3845708ec02a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d0f70b3e204c029876eb1e19cffc8697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9473cdf6758e78baffc115e4f710e8f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaa591738bf4bb20bf51ede2c1c73bf99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a36a0491df2a836655cec1f5d602cdf100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff30525d2c3a65421aee523bef4b3f7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212906ed0a309d39f46204d82faeb73f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c580be503165ed6093fb09271075ac0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c58b93ebc48ecda03f11a003a00652104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8356b086d49d54ef37f6b1efa7465391105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2968611570f7a50f033c8dacef1f3584106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbc44c26e1a94709325b225caca3a71107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0c9f6c50c40b6fe32a07b2672c91fb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4f5420d60485e77025319e00ea712e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd99ac60d93c1d5f95e406e3bbbabfe110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05adab8fe5e033fa2c8c12718dfee26111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb327735689a1d273b9ba0b3a33ed77a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2896ec018c3e37fa7267b7f7f9cdb3c4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4852f238e8b8956e69df55e7b150d95114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305c9d22028d3504a4da98501fa45882115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a37268679b724b0e6680e471524eb72116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855b8a794ceac20f08bd0c8ffa46ba80117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f555f58224acb7ed58a30a9d092ad04a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7099358a6c67639260b4f955d1e1f27f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e2d71cef002c1d5c17906abdf55be4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9501a3d56512c72aa937318dd6b1cfd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3f41b3e8b9812424b35fca3b7659a5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ee63e73208f4eb3d219a2ab1a02daa123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfde6b62a2b8d89725c7770d5dfde17124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a64c1780627021ab9de585b8cbd930e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c875171e96282fa5a8571fe74074261126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deb566eb6af903e1ad16ef72b1ebb20127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6176d23f22d516e1ceca0992baefc1c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a2440900db6e97961b98935d4064bc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43512c6fddc616b415e6ca19451aa4b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83109224a48754ac725e95d6c15929bf131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9c988d746d3a8362817e9c5c0bdfef132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea8848804273c0db4721ec839888b2b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361b84ef0607659123c526e303145a8d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e94ee3172890275970d3120000bc53135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d69d92aac2447535a7fbc265ab82650136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07005e3407bfb6baff7d47086bd3914137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82ffbd5c7ffed531be96ece0ccd1aa9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d407fbd6170d95c00ec3946be9c1c588139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954c5cf9d26f5108e5b0bc45cae1b0ea140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e34b815cd452664653f966732398d5d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e470e18abbd1480e976f8cc6a900e36d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936ab199d21d8c87eb591b8bd7c767a3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed122460ca96dba5fb18864c11a12b1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d5ee3c3b576c37b9ac8aae3731279c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ece579646c035e3562f357c70ba151146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdf47ce8eaf70d168ad6ba753f62d94147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6678e5443bc3170e61cbac34c6caa6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223d9682eb7e31e30025a1e2dae83239149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2e9b3a6729e9e7463b0fff9dcc3083150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9d6db2d3c133967f49c575b767a41d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755b9ff3939643c31d5986c56613e9c9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728ec2616c05f65869fc51280633ca83153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8c37b0a7033beb47a4cb7b2d6d8c9d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df23715cbb8562ece4a1aee914c1c1b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c630862f26dadcb179eebb67a5d37ea1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e018fcd1a2ac59c06ed95661eb1983b8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da2fb787f041e1aacc7df0459a7e9cd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f95b816848430d5b3b698826d18eeb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404472ca32333f37ec148896d61c2cfa160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1216e01a7cb9a7b3b08c0cf809340c3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077ace73b9741d96f8ced81b644c1caf162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e659b9c0341ffa6ef41d9d0047ccf252163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f11e869450482390cc488dcc053dd7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf179435b4af637da4ad28d4af032de7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c85d4473463d817e897dee42f84e47166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5116e4c8346cec0a8cea65bb43425c4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c51c8ea78f258e033ad377703445cf168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b5294ff631cebc7f0609d4546794e1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3289e599bb148637cd9fd128d4118a59170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2100298e781583bbe71464c55e9501d3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aea6984d23061dae455acff932285d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca98234067a58b235efb4db4245930e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7244dbbfcff32ed1664402cd19d19bcc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78504730e322e0a75b2a8264ba44e2f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d0d69dd3344bfbf2cd1d3364e1f03e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef2765ff7f4a6c6c2b93bd6ac5a11c4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a557090362fdc2f4c7b49c54513253178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a181ab62583ef4a5d41f3a3ddf2e0fdb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e027c696d121f90a0831d058a99839180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c028796c7870f21d2aa4798880ce6606181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7ae4d4520902b23eb2d58c57dd045f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9bb1da0e81e088c722456300859e26183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef96c4d3903e4aa37e8768437f52f762184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73dc2963870ca0e4e71cf6b65b4551a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f033583d744f6c49188a311e547e29f8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd49ea96a2ac08230ea881146a6a957187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c823ba172c7ea3b0d654450bb61820f2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e5d687ebd3862657a56ad9cd573921189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66672023800a0cad4ab852b3944e9778190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d3334bb8ebdf4855a008cd9131715b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123745376feceb830c64da4d214ce36a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b9c3ad69a109f5d1e2e994c461f9d9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132d2b523dbeb8915e9e0e05f14bd801194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d94aeb62ff373f12acacc49bd3936bc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807722be838571b9dd4f4d03e9f45c76196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6b70343379b4e1463a1bd2c6ac6bd9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4d9f024948b39bfd5898a21928ec82198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f86bb0bf04681702befb8aea97c5a3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65523c616ecad3a473d68cf77d12e6b6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a703c1bde1c81b211c47e80a3c36d1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8c3a07eb69793a3f50c7ddf4d13bc2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cae3fc1459d031592f385f0844a86ac203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9175fe39dd27e33b92f8b1a6d963dd7c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a4cdc126b837f3a25f2552a95b1784205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6ef9cd4b3ce474a24e15ffdcdc9ff4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e578b7427e707f7305f7e101509a28e8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4585250e5c3f3d697daa6fae897ea84208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd036010758110c2fdabd486f6b50bf209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a079409d10697a8fdf5d27a9f2a33b6e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f9fd305ea5ef7c70d78953097dd13e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1545678c6fa61e4cc2944002c74e67212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3073769aa743e8e499149bd3c98d6337213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68ef312f973e0681a1053f4a10fc550214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e093c829a51575f0c6a2d3e283b9901e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50c470cf095b35f2fa2b15c3f70cff0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f0c23c64d9dd4aae9b5c252771e0e3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb677b9e5444be216a780c393249f29218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3a25e81823089b61931e55172ff1b1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca21ed0068b68c3e1cf53995c6d9219e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff545f5724358a3d1e45f8d87a61adcc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff169e07ae999343c3cedfa440045ff222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06be00c83c65adc4378787c5b2e02cdc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481d4370caa74b352fe4e67c6c57c19a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f8a0d152a87f3dd734e90650293ccd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5719350d2e47e08c1f0420b9d7b0934d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bc23238d6f98285ee906c63aad5e97227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3631eaf8bc5e703e4a895312f157f2e9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0782e29e3c585af4d73e212f0ea987229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a4d0f99781041fb3cc007072ffbaf6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1b05931616c1140c18ce3dccdad634231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a29d63086c517e5e3c0de8aa622d51232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3992e4d25cdc97c7cc7daac6436853c6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e918dcc19b64a8a5fea07e04bae2af11234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d2cfa57707590ed4bb40038d0301ea235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ebc65c230834b0ff00f6576d6f4297236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c01fd77811f5edbffd0f380b7200aa4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b761c7d0ea1be509edec01d12403218238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403f3003ba1039319fe2c008cc141e73239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f206d28135356de2df409b197eb409240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c392091bf9b8a1defa2d0be0dd6be664241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9538458df1d64b59da7ba1f590e214242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3598d271706f0aab71a2a6a0cd52ad243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565a3d1d5818de89056e1c1aa3ca7da4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010097caad1834be2da8d30e739f70f6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee2296d115a4c74cea0010e5e88fdab246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c1c4f025c625935acd1ab53458998f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed596703d2ebf12eb4aded37dc433556248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3118f54e5c5beae98faed67d6078d32249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc96490e9cc2fce1e415c16a661a636f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fef571162f019e566f8a95c9295d3d3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcd7d7c7f04c7b08b6237c41ca3ceb2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeda3b341430457bea4ee28ffccebeb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f15a54ef87169bfed0faea3eb30f2be254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a650889e543efdb1c4d9a7d3b6597a35255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8973bd3e5efd584c9d409a063de6f56e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985d5e6309de02d4c65619a48119ec59257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9b298d19334acd1acc78c2c72f4d82258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55e1c109e8f02c133e4376f42f43d06259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e52a65ae945500764fba7f96278c6cc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa8d4692b267e2919e2ee0a483db45a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fc074afbef63a2ba2d5f52ed83eb77262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b4d2dfbd766780272b6b98db97be30263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82afd2b5334e90a453d118aac967650264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d35d85d0cb6290121792082e4397e33265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b48aed7b789a21864792c858ef9c4de266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8482db1a61c3707d1d3880b51ee712b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d85e65704070e5fe16f93b9d8756aa5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08bb61ca0736a93c1219efc4ed255c7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e192412686c3abfd24b698ea66e1337270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3d5dc4054b1048747f44c16bbfa5ee271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f996ec4fe738c4c2a458a339f631392272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b00f7affa5e8f78d0c5c1b11cc72f1c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04339d3d29e95f147dbc081c926b2584274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d8d81088ae89518ce51276c1df2baf275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14361c80c60b1c0f0831e2d15d2c909e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fee9db6d102d885132040b15429414277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbcf3b101d991fe3447b5d1f9e46fc3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8814362b560947cb7c73217e36403082279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec241d797aee2779859a37430cf311c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33de1f52ad83c08c652195fa17b38d22281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278952a613ed82328b4994b31578392b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30d64816f72cbe93b0842726d192f78283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fb566071e1869765391b9dc21d2e8d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcec16cfac4cba0aabee981a1862f19285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70b97bccf9c84beb75041bed1187613286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167db62d25dab1700782f87999fa5416287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbae4cb87e76c5c942a9e8545afa484f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3330b8427db5e23c22df3d7695924d7e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a77d6ff6ca933fc733d6bdd4934caae290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951cd9f6ac98ffacd7a35f63823d1d7f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a059edbf094ef16d7e8a0ca2090705cd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2a83bbc74bd7e9e0aa1791a7511fab293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faef0364c81a3871cac48490eef628d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36eb0a887d8dbb6727c1930a67bd7da295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aba04b06a9bb0711f0d0e55f6ecf394296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81daafc1da0073d7bc0f3614c2f159d4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4fcaec8c8ef0eb2ee78660846db43a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d24d0f9ab2433d0c426601078ea2fc299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e44200edf5e6088a7d7c52ca8c50da2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cc509f099b02346d3ef7f34bbd15e5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a0dbe5f25f8f8d2bdf964f99aa20d8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2b556715e5bd8b1ab045d56b83acee303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43de1d6760659b851c47c3dcf1acf17304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d5ddcd154c9cc868a2032fe2f6e07b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a962938a7f366b2997e117c9ee8e05306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed7f774ec7604c3e4a84d0a0380f6b5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6569649a13f297de7cafad064b6548308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187f9657e03f18b7fdef6c1c05154e1e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd82004bae8b7b31c39138f36fca264310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a51443f49f1ac418ea00cf24dd976f6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cabdbcb1dfe83e03174fda243476b32312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bb4fad872c02a33d8f01ba76ce1f94313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68267f7cffb53405d167538b32bda10314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ec7be74f3d578af7761a35938a38b8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bda60cb7acd44c2894a065cf91e75bb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1661bfa18fef645b2414fe60c462061c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690457aa9ed1f4c4a34992d1e623b687318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9b6b07cb4b3ec6c9a8651227cf6644319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fc4c8225755591e9d216853573f662320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8849fbcf50ee498e3584f7146f542180321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94972ee29b12354ab8c391184c5c50dd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becd879a065f6c14d7030ca0cbecd4cb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788c8ecf3db45bf3998be4e5b40c482f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58a9fd8532181e79e67e50ba469e223325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbf6b679f1775dd58e8c70037f35abf326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d36014ff3d60c7210c1d1217677022e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f4177f050266377db9501a3cc637ca328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4891b46b59d19939b2c82374ff42b930329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48ce2cdd7de2a428a7262e4b9a2f964330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8ac3f78f9bdfdcfe819691c4fadc7d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b547e7a8cb95fabdf8cb6130dd28997332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565921685b656c680715a5536dff18e5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34842ab63a03854d32a72003d1eda272334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fd68c454ca3418acbf292ca665fd46335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab49798e60c390681b5879a7e474ed1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa431dc306cba760491fc5d19ca9e1e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61823eda37f206b471f5f0c07edbec5b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3968d85f95011cd5daad2febe6ba10c7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c8fc3fdc09359b1025e1a15f77e740340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0519c837c0e24f0467539a1c6afa024341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0eef695a7c83374434a5e8be3b4bf2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cce206f40ff1ec660a29d21eded38f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7707d94c5b87bc701fa3dc7da39ea553344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc18e21d47cdb799e9daba778d1d206e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e9c674508854f5b7ec2a50c227e34c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5e01cf16366cd09fc7ba7367b43389347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c04bd9e6251b0163c6c0df651b9a08e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611c4123ca112e4509742a1fe74be9b2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6212c06f276a8804b0d92097df6c77350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0ed0f88202610b19fe1db6da28063e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e318436a99598ad6dcb3f72bcadaad55352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5487f9204ebcf168109a10548ea6e7fc353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc21a453ddc3e974b3a3a8f7af854615354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bdbbc7792b9e352d2d8058a58e2752355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c9741a29f94d6c17f5d9f043825e28356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02da42a99bee70736e78aff382d9c5a5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc585d97d2fc7d49e00917bdb0813f4c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76ba7f8088604e176b1e9776644d433359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6516943132b4e12ff22a140ac80f131a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1168eeb442acc7e89aa33062e84ceef0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ddec1af2c91b6d259c2ffc2da65c74362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093071e99230bbf44716fa2a6f2a3131363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7db14c0674ed64d2482d038166bd5d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6011d0aca2906036d2f60015a5ba773365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0adc4afb026b850a92589acffb49108366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f36c2efe0de31708901d11ab7cccb57367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005dff337d6ea2cccd3f94b1ddb71692368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1f71dc55519ec02dade09be13576e0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ce5146a8c7117657c288bb5fda3deb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8b722bbc739cd28e43248e96797d3a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490156a58b866c3f48a51e0e5f88804a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee61a5939d663d1dba5178938306caa6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b6cbd754c8c166016e39818ec3a97e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577268f8dd8900fb1f61ae595c28cd0c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d815eaa779f145d8e6b166be40f758d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909cf0b18c0698b3fb81833a558e17e5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fefd7c0770a27f3ee75b1642e0e65e2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3479e613098ba321289fa034ec19115b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac0bb8d119363c0adf7dd5e8184986a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd553b72036f867ee37329213538206d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48571f618eff0c070f86142f35364a46382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089747c18cd12a14cf02fd1f47e09886383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485b7157b41c0748695d30eba866b313384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7931a3e8f141a6d84bf88ae82b5ede50385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d25711af48d7e3058cac2886a1f77e9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4e34e4682ab23c898843a2ddddbddd387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881d5f525e980817d0f07215600dd641388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db43fabb96a71c27a8f322a55b44f9d1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b25ba1cf35cb0b09b3af7f6d88e453b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b653d97bcdb224737927f1f33e0d0d3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c6d0a33ce202f31b1874df6413c151392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afca9d74882bf45972c90107d642548393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c79133976025521ad1672aa480ad09e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19adf1c3153b99090fcad8961e9473df395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4be8acc655330ef18351f12167db130396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0ea92c3beead569b430244774246e2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09842f139d6f2d1408da3d7dcfeecd56398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da760fe117c905c63f4ee59febf1eb3b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc341a681073ada7493fc3d8ef48eb7b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd14e8b6890a9fa0ff13f150780e75d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb460934d5bc071ee358ce11f880c4f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b6c9d0c38f0d8dfac816348d70403c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66165526753c0b89291eed09f292fd3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6356acf57ba15baf8340df2fb13d0fa7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3b5c4fab3347f1b914f4c129847173406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac82e983c541ce26032b348ad0d056b4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7da9a759918565accb564dca2d5355408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490280d4ff9cb6d012262ac337cf3c53409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1420ada8a6a39ec0c763e0138c5b5f11410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07a00177e1f44ae0ffeabf734ff3e67411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad90a4eadf2ec4402b90b5c0d94a19b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28374f81cb364945d9f48a562c026912413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134877a0f1dc9a68f19ee10d9975395a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3c79bace47b9ee7aead1a30e7c5707415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f347759623c43f2198f59f65b31a3e5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb9db09a2e87ffe32f3f5a31ce64d9a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584dfa4d5e3332b5fa1d44206e9f7930418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcea917ecab190d7d56bb46436f83e4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c753a30f528008d6eb9485dc66b8e3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae8545b4d152d85596c12d7753a355e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d7135636d34a31208232b2ba409fa5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e155cbc2bcd6af47b2eecba6e9e38d03423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1463edc17736670e494a2e8696b594424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de117483eaf3c73a8fc89dd8a5db8ec425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeaf36059c3e67d16f302fe42dde97e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77639ceac03669527c0dbc877851a9b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf9470e3c2cbc53208baaa84f0bb138428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9664ac0e3aa4c19a0ce757d6f058da6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a01994089228c5f0389a489710c63e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55483282f7aac0d410ba58638b1697ec431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9ad2a7d1e63cb19b2427daf36605f3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2af0efeb41fcd11599063a4cfd9eee433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a577496841a1a096ab822bf67f99f2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6eaeb717c9faa1ea48668453a562bb435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b1cfaad9c255f43ddd19fa3668fa13436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5984a72c64819534ae6ebc85536cf140437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7f2fbd2c8197a1ba3214e9b434f4fd438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17eee4a60205667e1d1083b6674f6e3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d83d3358a3ded627529818ae4b349a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bfb73527794b3fb42a91413b07a625441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58211f21da5ff0ce0a15e6e90d76a4e9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33a3fa04174ef31c4452be9536fd466443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4816d6ecfdf9386e7ee7229fba20b4d1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d63fb81629ece117e6e3b16c8887691445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b59164a38d49f43767b10303d134858446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61d5706bbfa39111de077df4afe2b7a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2361572640eebf92267767d109a86eb3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f541019aeb84d8a305ca8586662711449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acfb36da259c402ffde007597b5f8f6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1fad937b3fdb66776f3014ed921ce6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598abae45087de903fa29ce5bddac4b8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f122da746b385d4844bc12b519f8c7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733c0b84f0be38a67780b798d7c92b02454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3008e05337b5406f76223377eea7f10b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbc481d26251f338048cdc0bac665b7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f510d52491f57d963687a61768de3ad3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368ac721494f25951d5ba43b01824cc2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8eb88f4be1c963330ba90075cabb07459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326cf972a74bafcbe49967670ac87d39460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6df352ed33d32af6f8d2eb51b3aa60461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad4dcfa948b6d7e9789cc9bc1bdc157462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b17738238f4e3305ed945fa492b9504463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778fed8ae44a6ac911a9d1ebd47bfabc464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0adeda3699880d133320606591619e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03fdf08bf1b8b35c275cc6423d94974466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd175cacec96e60620d54e75a0075d5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1500936e61e1ff2430a9b9309f837ad7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9594e75f0bc67f5ae4e1b98e4ca74a3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fda5c7e627c9bcd9b4810ca655896e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f2226adfdd654a9ff3e2e9bdb54264471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83311a5e1b82d8d1882a74c1850dc87c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cf1c45ecfb36bf0bcb675b8020a703473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fd34ee47a9a1daaf84b2dafba855ce474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3915dde2a6b29e428a1ce145dc9616a7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cbca5dd82a6e38810a73dbcc0bb16f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4b3ee10bb397afb6db188444345392477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1131a448375c45916daba8c2191d839e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537e5971629499e9a287628eaa776cf0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf22c125f2628ba5d5d3fbe3ff3b67db480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68556c959e3a9cfcb089ee0a3230f92e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1d2d6caa094aa5a8ed61cca6223a45482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3de6cf2a1f59628f72a760415351e4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a936d831e630f9df301cf34bc35f5dc484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f25db775eac8ca273b946c5eef2431485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca30e35e0102066c1c94af9830e6588486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e35bee0b6edae94bf275f008c02232e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88fac2f41695289b26aa4a6738c1f44488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9372d8ac374f0e6c92efe73c9cc10c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2fcba2fdfe2c61b55d5c5cf5f5ac78490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fea231807ee83308d492177d4836d25491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752ffcd4bb48f84681d47774bbd9c784492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61057647f3a38d94a0d5f3a99cca8ba493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bc917305166a7be8fcf1d04ed5d150494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5a2305c3a7fea40ba2110a4f74bae5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460808d3fb840ab71d5c2f2e829d3365496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efa549628d425102bbc107186f7a12e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e14a43d1cdfc590486c441ac249b14d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068aa9a6525fadb32d7c07c7339487d5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebbee86c8949ad38638bb93c1170e93500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14302999965070c2bc91c2921ad604c2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60182b8b0fa6ff1fe4e018ea9498be5e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccfef651df822fac6f2b41636ce066e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbff694b129b667bde423c1f57cf68d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1fad68939ca1ab5c59b70bec7d33fe505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80ebd8013fa9b9b86e36fce34de8560506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508b336e118902b3f62d941108e43c0f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da468bb78c45816e9a3840444386029508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993c9365472f950593a97aa677bfd188509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd6e8870d9648a8e4d207f8245c4f76510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cf5d08a7fdd373403cfa8b77e62f96511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e966aaf20b552fc5f6b79614f797e23f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626d0a1f4e8d950004a7dcbba0f0fc0d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aba3650451ae721106ef213ceb8b5e5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe3f9594cdc2f2a0c343cd30d285caa515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3378209cb43b4beb952b7f55197f41e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938b5b10bd8304398c2cc4beb2fe63ab517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55dcb356c4b3dba7a3f1e9cda6ea8d2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f134dbde9c01da080c1629a7c7a66c24519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ee609e1faa86975fa61936ad3881d2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea6959412e8fe86833c53482244c5e2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff8c3e2c67c2b4f6493aea5d4506b3c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dfb1cdf12c458bf009ada1250dc6b8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4744f709cce72a43b56db3b1890efe24524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933dab7bccd1e70d74e19371bf7dc2fe525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db479f6d01bc0a1d1e5b80e3b1fddd7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fc123fed8b3764086e4f41af191e96527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487f0f850349ee9712f22ffe536e2703528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bdda1966556cfdb0cfd00abd6ac224529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ee83bd168ee56df810dd2b23af467c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4f8976adfe5af3608262de8b68f7e2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d570614e3fda0905ac62bbcb3846f79c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebafecff899607577f843d26c035ebf533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d2bb6821643b17be340f29bb47dbb9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f406ab1bbc912f6ee5de77bb5f9e2c66535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dfaf29e657e4d3ff0d00bd540da2a4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e96f255e9889a9f67779c6c5c1ffcca537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902fabb9b901ff332372ae311108b1fe538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4b457363457d333b9ea0f6c5868ba9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf4c7685e914668ebe13f226c6fc5ac540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30558e0c4360057650495b356e4d88c0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf157308e658b5bdffca13c470722792542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d99254282d48d2018e36e5761a09f0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a6588788d8cfcfe3a7f374f74208fe544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc8fee52e485f54190af994728c4b2b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe69d5cd8f11079fae72697cc38dc8a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdf94f612c9b05da9290b9745b0b7d8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983a02c301c4971e85283e14d2a47c8b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa79c797511962f1b5656b2ec773b5a3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef9df0699cc57f33f42c2c6fd175311550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0caf4e36b8183699c7241bb4d30532551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81efcdd6ce8599b9b27cba59bfe923a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121295549707eb270f887c66eec65664553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab39c774ea9f7c96c7b231e55b4dcf08554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820d8ca5ef05a8293424302839621805555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eff2ea9e7813bcb2b860e8671cad94f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4c4be28e615337ffd097f907ac9c60557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f35f9ea8e763628d717cd9c4089ac7b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8112f98795b1334f147477645c50bb1e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc0fcd72b5dc7635a7b827962aab34c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7162786b3a36f3225ef6a3b515cdc142561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1a67195934eb796f368e1e8c0a9fcf562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e847c5a69190e96cdb4f2db91dff18ab563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667d57518ce22553011b9c48e67b8980564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb349e3e1b67cf236ce14366a57dc05d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9a847927634c0ec9c270bb9af3f08a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b14af587f2d2c8fc61611c2d3b19216567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc59b4087bb00c194deeeca977d6f4e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db121c130124931db42292a057ca6ceb569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18714d0c1939714cc589ecebe8aafd5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dbe4bb2c482b3f291e9c4fed5df2fa571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d039108ad47ab78368246829ea260a97572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a83066117560a379f96fd9bf13a760573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96431b3394f0f596464eaad8c81c406574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d4177d36355abb47b616e347d242b9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5c1dfb385ffd77835602910ff3083c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b798bfa2a9ac8a7795ef302b86c8a700577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f8e3183c310eae85627a4428c5d379578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ab72bc2e57e22b4091c98c097ff27e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1436f82291cb8d90809a8855a535b423580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5345dcf8c75215f796b2d845009e7ce581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cab63f9f92762915cf47836455ee4c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aa2bdf9bde774d4acc7e6f64345b15583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b9025fa603d150f3efb3c36ddff4e7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9194a88f5aa3e86cdefa43c68ce9f20b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85115d675c62a8a8aee258446a76117586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80d5f34e26556340200e36da107fa50587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063d47889934edfeba5b2dee5a609958588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d1d9ed47ad0b1195a75c2fb4e0b517589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b4ffd4dd0a5df276d5cb14f7f47164590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e4d156bba4f3d0c414832182a3ff0e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81e5cae9cb7dcce8cb9e1a098b64676592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3051836d0bd0be8b86f447286f06f1b0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d219a24481dd8b5c90cd04ca6dd631c1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580817bfd0bdc201201a935cf55e7caa595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b666aef599326062522ba4cf07aa0370596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8217402ae7d32d2edd6fc36150131291597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d656c5d0675d7ddbad59557255bfde28598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e40cc0e42b5b57fd43f558c0d45792b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66e2f9bb309a5011af1d92ae5426196600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e588936e24f12eb72f665bf55519fb6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bdabe7572d1231a45ef47e0912b8a5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a062f68d8a6a62fee60c5bde57b7e60603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dcade16c91773c9993c7ab826b1807604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095a57ef11297432f57ade8480dc6748605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af65a93b4e4c9e45ab7b36888771c6ed606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7318fe937896b45bea632ab738271577607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd6f4b492d2909370ffea453932bcfe608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3278cf6fe0385d265d0c5fd728f54a4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4b238ec5ea570722af60b7beccfebd610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd0b46d8b51e3bdeef7a7d77f756fb6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdbdaead68746facb8836e0dfef78bc612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6606cfdbaa19b0e74ea7b01453a8f4b6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35a0b169a89e1d92bddc524a61b0b63614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c979966d49cb4ea869a1ffe72a8e5675615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2663361ca4be5463cdb6b49bf2f2d6aa616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b40c8a11e11e806a271eb1201fd862617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c56cc062c0f81688b0a1d0eee17f0d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b66709353fe1e242776d375301caa88619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afe606f4824ed3dc6f52b1a70bdf9ad620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd38b7f6796ea7a297dfa33aa41dd611621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dc519401c7a0712dcce112b597d51c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f976fedd08b60b88606769ebcca74b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dc5b501d6278d2aa60900852628d72624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cb6ff3a28ba926011dcbf347f0a396625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb36427591a822e34810465acafb7666626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9af74465c78f7d902041cbb0f973f4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1cb7c32fe28df985951f9899c2ea89628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72153489f2ec71e8a85d477a94b518d1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e84ab272b41b5fc19d0c7b3b8602bf1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682599bf30ba89bc0f20549960c3f2a6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ade3da43d83b2821e365c1c7a3381f8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8217fd48df6bf3ef492387542c2b3019633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aedc13eed2a46011cd6c14f9eead92634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daab5465df156b82e60e03f7f5093c4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa3a658d3a8f4c36b439428ad870c40636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc336f6f598f70e2ee0537a66fcd4e5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dda61cad2a8ab966f3eba279daab24638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6332dfecb001f03274501586449332639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc89131976e044e17fa222e71bc3df5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb05b3e372b166ddbfb2f5f1670f6c1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26abc188ebf6738d9a792d630082534642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106272aaba096ae0610d675b4b426cec643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577ce2f0360eda4413a18b658449d017644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eb1ea0f74436c23c6e899471eea1a1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fa995ec3039f4dac08ab85eba16f07646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3444c9a4a3ed92946b86a09ddb8e85e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb50e0565bee7ea760364da940895607648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3939aab13fd2a84d86ab5ef9a96572cb649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edefb7aabbaec3730aff8a18274f572650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ad49454c53508dca246d31521fcbd6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae17d4272c6700f9fee64471161f8e56652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed53508cb224383241971c19c0cb25f9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce54fbd629b8dc0fc388afd668419e8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640bcf454285a35d342ffa1b67e20532655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5f1927f8697152acca49c01a7a6f27656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16e1467e406ca7bf7dc7eb0f19a6cc8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670019f39dea592d5d9b1d2a772790e2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611fa3a59b57bcefb49358257a0300b9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54a1a68c2ed100b5cc47027b7c143ef660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833623a9381abb4f9497cbdac401a925661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f882bcae259b120e700df56a674d0c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9cb9a5a351cf7cabe8db56d737126b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfefa7d526389c8eeb635d0dfd22a7c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e567781516daa4f805abff9d296ced18665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539d8e5bcd368caf08c4dfeded584087666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e0c0e8ef9fe66de6338fcfb8d494d0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950e532b440b5a61159b1ea0700daf76668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7a162ca40c4dd61d46adbf8d53d45b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd758cf69ec6eb3a0ad0a21fd25254e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270eaa04af6175db58fdd44bb26dc88d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3932e5b5b610a60c7a134c65ec99550a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d0573b92289b93efebd1e9477c8a14673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97d173fff93fa0d6ea5f9668acc7662674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a5726910f4710aaffc025f1d4bcbc7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6063cbbbf47b90dc2f640c2b6387251676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ba385f9289e6e533187ebc7dc94fcd677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e745a47ec011d5cd2e57049225cfd6f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e232a88be09155acde16bb6fb20194e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b586d0c7be1534cc740e17f13800581680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7057b6dcf44ac915a20d634d785dc4e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc210601f9182068e9af4664af25bcf5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a59446d520494c2c3a4746361221a5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d3ae54d4ebdc595ae86342494df8b3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6551bcff107d3586e6619c82893653eb685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeb440bed4b2cb3c891c0c3d85aadf9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eae4a28940cca1d454b9aa0658f6f4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dbe5319bfb7c27ebfa50ac0ff2f221688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec055da8da2526e2e52fc697af109373689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f349cdc2e78ed86f76a78c890a6c3202690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c162e0ddb8dc140ce4ff261a779adb691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7e6a2c29ca9250c3e7c459a3ed2741692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95f65017cb0816fe7dbf58f6a899aee693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0fa625620a0284b34aed3e642141d3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d1dea2e701336c54f813ef67e987ed695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2c3bcd99cfeaf5f6bef9873b809cb5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcef6740f5a07c3a4938adc814dad23697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d66967f7ac141b96dbfa8b70f6eb23698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddd70bc3c7169e5d2cb50504f4a874a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9280d1dfd50a613b13b6a0dcb244e2b4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3f84f5796562be3dd337041fd6e3db701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614fb82361b2cf5b21fc22fb459936e9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ec73ff19684da41faede0184cb5568703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9d5554b38db2a3af5c618b34ddb19f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe747858d65e127532cd1d9721da0d9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c3a5362fb127f580986f8a3d3366ca706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9f5d3156cd0ff1b11828f5f578be9f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725e8d40a246c32722e4e4304c4494a0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0587513009bd3d98a5cce09982690ea7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98412998e215ab1e642ed3a7066c3f1c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1a743d8fafe0e8f7fe2cf61a6ac68b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060948ae6d598c4acffaab209a3327f7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ec2895605048217371b47066811a6e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c6593ab009265bcbf2df9162786f32714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5369d81c8d3c30a8856aa5fe3dff7f5f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed421dbd49360fe96833197a9794dc07716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe39d5a95ce212102d9d2dd2458648b0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b6ca38fd97b98deb506d9e0f2c19f0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc4c400545c567c44353affd65879d7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15140b040bcb4a230e28a62941bb2cb0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9fc7d060fb1060786d4d6430b512ee721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed607c353517fce34a25e703ae70966722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8c1d9b05464d5c6c268c5b30803139723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e41fd18f1c51d16b9c2d6191fd5dbfe724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9feaf1b39acd4236305adf91045890725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e11f5e46c2048ad30e8f3effd241fc726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de432e5b1cb69227386d88dc839c8980727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c5e519256f7168a1676c0c176ba424728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408d09afdf2dd15596de2cc5007d1002729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b662ba430fb55db7fa70664745bc7c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4eb0fe945f4ae39c432fe2ac9ce08f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15d457aecb2b2133a0b19ef458e9583732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0b58e66cc04807289b54e4f07bc053733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1f0fb69bbed1b6108d530596c1e098734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad80da5ea7cb06b9e168beae05e05cb2735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebada9f2d586677fc8c09a0c8480927736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392e1f7b1691c973588aad33ae0311bf737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96abd4e2cb51148b13ae75018e17d8b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfed58c0cd956efbfbd9e7a4b991fec739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515d8d96527c18353038c91bfe5194ac740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9cc7755c5768682780ac1a6f57aec6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3210f612b6633f68ac5e5b09fea272e0742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972a5b50a54237be7c8f4ee61ba0b1c5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481a3ee3d895b100f84f6e61ed128f32744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4025d1e91a8de87a464ae8d4a9f3665c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444c861a5774a9b1b540ee8cfdd6d3d6746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf881baf135df7e41d78a0ee2dfda78747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccd87823bfda976c2f7a37c338c9707748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab51af3876b6f903c04086c499a3e347749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b721367a6e293cf2721a82335398a0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9472cb4d87717d3bde6aa854b9310b1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23ea8256fd3cf3079fd93bb80e7b142752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3380b4a4d2af9180f7f619428d1c8e0b753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>