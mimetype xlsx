--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ab78c95a10143ebac93a51101a900c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7e6345593c019a4350704e3bed26e32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9418f42616fb55baf5c12ecbe2e4fdcf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a066c8ae94f0bd94a49b47ca75c698e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad79bd979cefa1f14727eafea3755bfa5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883596ad71ff06bdbebbd765807ce8cc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b9f9f391e117a7cb986bc8cf7b5d947.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f510add5756a6b884ae92233925bb3ea8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2be5b9332b70ca34b83475e269d3229.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66baca73a4962ae89ca3e3cc0cd069e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d947de8c9fa15d89953449c61ce9c55611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed387f7bd8c58452e62465dd0586fe2c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4602e62f907c11f6a87d7de4f951e613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f523367bedc5086b585b09e0861851a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2687ebf96a38d42e90bec3d04951767e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3655f06d484c19a5d4e7c794bb1739016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479aa73148b23dce2047f5b94fd8f88e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be6c3c90e0b7e0729b62436f1743c6818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9de6782d2480f74b904975cf34197f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e49001ac7629bacf81ff72d302cb6620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884f6d4b16c7ee4fcc069ec094c2eeec21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac685db80ac93ca9a1aa798d4c2573c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f6a7e841f6cd47d4459d65ab4f7df123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac43209fb24e7259d744ae4435e0e5ed24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee8da173b98ce4362b58b0bdaeb022025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0f310e9cb2eed1a09fbde59e414ab226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5bb2fd93d81630dfa7809c62382f5727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04c9a1112e050ef10c56ac3df2daf9a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b66814c153c48c3a60e49006a31063a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645f0b18469582116c548a4b301c2eb530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a4ac042f3ee18740ca9770534f1c2b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c16ea6c67b09b562200b3a5b2ebf6e632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed35d6eadcda99f16c58aa9c7589552e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bbb84640c96d390f69d9d00fb6393b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101d7fd98f2aeebb66ef8e6e48a81e3335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3f0c925caef64392fd9d94627e65d836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d938dc1da7cd6dc3ccf898281d6da1b137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98286744a509d896a6f73f4c21c29de338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f76c4352f48d032311ea427045c74cf39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fcb45aaf6310585dfe8d8fa50aa0a440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fa6611017c22fd625447811cccf77941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a999d24d97e38a8437d677282bf47b042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a763518a755ed525ab6b3cd4a7595a8343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aba95887146772d794b95ddbcdf625b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc7b5662d6a63fb917d02de34f4bfbe45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6a1b97065b6cb24339255ae91d000446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220900b9ae8e089d098176348d8b180a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090f85738be868ac0ac0c70fffc20f2a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4b0313654dfb5d2461ea3ca3a4cd3249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce24e608fd2572bf7111d978a4bfade50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e36f2e5ce57fb4adb449d12c2fafbe51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863d2bd1b7cc0515c9437c9973eeecf752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f4b51a3fad74347076bc69e46a302e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8429b419a1d95cc4ca8ee86b8a48920f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351006fc8e55514157ffde3f2d07529555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074f624e0d48868ec453bfcecd55bab456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e67ab0f63e410e895fdf46f42604b657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31b0250abd16c80848330d63dbd59b158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73877dfd839a1be4184b8aa8c88427959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95ad3a34a36c72d04e82330ce00faef60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ef13ca8abd12ee9010d4799c36160661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbb93d81724dbfb06f771136012667b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da5794eddffb21b34ab8980f6e8966863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97077f5725ae7c0564e281bdcc4895564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82f9b7a8490c310aec079d0d8330e0a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a454ab7f6ea02fcdd654bbdcef1f85166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5868056b333430b712f79df6caf4213067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee13e07ffa59ee61689d575ace9b9adb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15da739df24e757b0bc56d5d45e420ae69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346b03c160ed7035ac5a473cb39a12d370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a98eb9c95378f67f03806d6a2b691771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60543229ec3ffa4f2eac7f29bdd0ed5d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef53d1be6cb0e2e693e3898bb5fe3d573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1aeba82a48246d9bcb65badb35050474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1084feeb85d964ca903e2cb7cbe4bd8575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62e0ae0ceea89c10fc1397ba3232ee676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10305ef757ef4fa7df46209b594ca4e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ab48ee5aa7e9e4c10d1c5e60d3fbdd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9da811bcd9b70e09bd27dc07be68d5779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597c6295546e2ada241d28aaa4b4a47580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d33ef2415a674b11a196fd04453cf7081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9e84fe2b32dae1872bd0481f332f9082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dbdfbb694972a366de24dcd42419e783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87a5d8974255188ebf846a4a7242d4584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3490aef72a38eaaed3180235180abea985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a62dfb7e3ebcea4d133b81c72611fdd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f818309bba0d1cc42e76805e3efea7b087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254f7df97c56603bff68f2fa642abfdd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3ac8e3648a16a36d6001a3be998ead89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd92b98c334addafcf9b0409321995390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0ae8aae830d3586d5a8dde6dfeefcb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbc660782da81168f7d2f08b9a7227492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f280248b61ba1a8043591cade607cbb293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b7632ac9fc86facb09e1c1803a7fe394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96af5649bcccb3b8537e3f186c36d07f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68300ba8364fc12667eac0dc7761f89e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699de10f56c69c4d44fc636a818f8e6197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc26bc8653ff24b5cab4f606e46c4d0e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4369895a7546650675e42d15dcae1199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaf16bf66a6eb86c50b7e6f196642c1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1311b77e7add4babea74bb441534957f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f861618723ef11e1aef57b67adc97ca8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e880c2c8b323b77ac73f218ad78a4c9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e776e03a4966895e379b43a6c3add6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a24e56a89a89055f5d4ecd2f5188b96105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6f99b46b27565040e75a1867d699cc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184307ab24a2017d5e6b5be3f910d3b6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08f2be738caeb5c33f0af093c9e8114108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ed417de80e3b4840b15f961eee195b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc61a12c6953d97af84036b049822d22110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36d8df34789d66325899f888fa80bd4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e27c4e4add5f16c637c5802a6da7d5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58caadde8abd4c022d0e37d103f5a468113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595dcd48771506ef2789443c44be3517114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496b9979e987fff4f180725d34981445115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e213ce89cbacdd68807affcc72693db116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8720f20b53cd3546bffcd86bf4a80d6d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9e76b482b4b3eb771691e03950df3f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846abe35e50e30e0d82b5a6dfbd2686f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649ff9969c559b6af96dedf908a59b40120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994a74539631d7da49bb5cc7f4cbc328121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb367c736831bdb1e406fa8be6b32595122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daa069b14e5d01c6f9b880dd40e2414123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303076406f4c0f50abd9e6d9777e7051124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8de44d71b33f6a2ab2c0f085872148125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b705cf3eb37bfc4013899693fde756126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9dfe18947aa0762ac81b23ab1d78d5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39235d68ac72f2608533909c958d7fe4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ee7c8fc5b40c69322dfb26ab906d7c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a10d5dec7e3bab014dcc76a896a913130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5cea94fa1876081d0eda7432af50fb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35919099532a450377991a987366a6e8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ad8c66037d5d47e913003a77cdb2de133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9775d9eb6b9f7394315565c36dcebbf134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4e3ca57469b3f897253787e31fa436135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c88963cd2a656e952cc3899d5fcca39136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beddc0760db2c91103292665a72d295b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84d98f43d7a8499134f151ebcf95657138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e861976ea2dcecca811eb86fda62793d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505dd2cef6ce60f73f84f5b21856184b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7610d29883b83155df055f949cd28b50141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080e573cd4c14052d4974c07902b4523142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2049c16902d0121e99756beddf0bc67b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfc236984afb0932790e2a66b8d9376144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3098dc531d6c08e2044b068c90c9a264145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33ac3727668e9ffa15959116cfb771e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa742b9fe37f9b5bc02416596b73fb1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dea43bb1e4cb004d96fb4044c802660148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892a34408839a90bce31dd6be68ac3fd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b996362e495ac7c3f4a21186abc3bd87150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbcade02273698ea6e606fc336ad766151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfe6e58fdd45eda7440125529cd0a5c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f028a888f32a983d399fdf31d8d389153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50b8f67a6a5d2177979446d7d71cca2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd29aed6854d67683090a19b9220af9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df53e13a637bcbc6e508a6ed57ee398d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08db8901a749fb8ce66c329150ed0d36157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499a3701dc8ef110068d5b07753387d8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c054bc87541c9b292b23588ecd33126159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b48c29cfea776528b964bb95f9ebb1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07d9f91ce90c24572c5ce77a7750a86161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e2fe790086236fecdb23b64c3524b0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fdc7c216819078a798ce58416faaa8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d414723634b3038851db96d959fa376d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7895d43592ab7a841d6fa8a5e806ced7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d909caef75fb98eec19410e6c64d5191166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff2ea4f269912cd773cf9ec3ebef4d7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abfde5f8f72ce4196424c3ce1d17095168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b7dda953341be9a87f0c16cb424ca1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefd40f0b57dc6a28878a949c726b9e0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711620a4743d12a2642e6ee8eb1afaf0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0896e9c07f80d36c9ee57a189f771267172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9baa9980426b26b0c825664d45be39173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7ab5ba779b5a5b762008a5a0fef5d9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61652b58f37c8f43a9a78ae5ed630972175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53c8e269f5bdc561b4650dc6cd8bdd4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a772b58e2ad1b81c0a15cc4be5449da177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc053977c9bb427aa40e3ee08161a335178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6f673444573b34eb35793b2038851f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3f0967b1548bd04d5b87fc32919a22180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47fd0001b3f8bc4ccd234387868c70c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ef9f0dc5d2df9c29b8b3750fe18ad7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a44b54c3b503326f28d61eb63d2d18183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a973b5fbe8f05e9a8bc03765d24f2c01184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0802bb0e4bd902772586298c1678937185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0091c3a35b9bc8b09dd963467a9100186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864cab44a9a082d8eeabc3ac8aa64d33187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c956b1a5725c0fa124ae8e2d13bc78188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab03b767b90a3f743b5dc88fa75fdba6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cba215784127b8068b2c19ae6f639c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57eb9fc3621d51d741176618fe86d36191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53634c88d2a20efa94f24328e078781192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b35066baa3147153f131d49f5f6480193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec3e094200c41426d163a02573a6068194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512b0573b22ae6aa0ed02a4796e3ef31195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5242b3b1dd8c65927b211a7d3306742196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598683d93543c621a2ff6fa5fe7556b6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db6d02e212d8587a9c82a27fab54225198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fdb6b0ded8641e6ce5ee189811c3ad199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12569225f19328a348d66a3fc15bfc8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9ada774e5731fd101d5c5a24d4d391201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acca9bf19238a010c9efbf7601cd2ad3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6133d69f48d223f303eb34c966d3cf09203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5af9175dc26cee6fcaf009d1905d60204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f714423735305c0b6dffc85c22582c4f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b731a5445702b8658cfe08ca3a65cc19206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03a9b5726e1769678c42e08681031c0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfd15ed58961f8d4bfc23e68297b1dc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d1b69bd2f4f4a3778403aafaccb560209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d5006a0af4cf9d2f394bec22b89ea9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfe8dfee8d7c248b4d185999933f541211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde86c34b23fe767740f0bed88fe903a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ef1db87431d754e740a3f99f7bd38c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd5d16bfbaef8f53fec91a68000a13e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29265266789b1d1cc7cd516823f93ed4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8759cff31d533855e9b917268f6d862c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b927995bc80ab845c82c1643d27c5da7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d241fe91bca29b6cab3307d459799d4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7659ca2054b4f4850e4c07b1c6b72ff219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ca450697fcd7b0a3a7ead1927e6df0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d624105fdae4041fd259d17297f7fd3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9503a30b294861ffa0d9c3217be83ced222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161cbdcf87196de8accda26022c439d4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728a0843102f7c7ea08ed396a3fa6f29224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3517af38691ed0eae7693a949aa75ff5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf8aadd5fa3bef7fafabeb65c678da2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416115e21c937e22706334b272685723227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0c9b1f6229ce85b069c9f766a7436b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81385f9431d9b8e429920cce4f0851e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef3a468195c350000b4cb9b84c67d1c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39c53f4df06e893fdab442a7c239b11231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa7adb41b4541ae23b6ae071417bfa4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93005bd9c81347f424406cb00cbb0a76233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0250fb0ca5e4e4807913fd7715c389234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea80d4ab76605f46b193ec431e80216235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309ff197ad646dbb09292492dfd93bd8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be309f6d2159783a43a8d783e021837237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8a665b54c79a584b5810006595297e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a45ae2d362273c2477a8ba887251a6b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdfc15958cb36f8d630b9375ffb6035240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6a5c3468bf7deaf251012cb35dee94241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3f6333873d8c527ecdf480834d0221242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f210d346e76d0aab80b1b692e6b00f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb590e3faf7779d057e4f664d573f370244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcbb612f6591b26c4d6096c89e3875e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa05f2982acaabec7f7bc76d4d46aecc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f993f7f92a9aa608ef99f1e05e2c8580247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b171af7d0b3de7beba64a05030b1fe248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82628151b6731d844dae1c5c96c4c383249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd11ee3d4f220cc78fd08c83bd7ccaa9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee349cfeba60737eb5441c38e40a8a1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b7eb2f25aeab3172a648cf73db6948252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d8a96a00f680402c7336d6823134a4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70b1c758e0871ac4de81678acad6a9c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72e22c5298380329dc1bf4985aec08d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa11287ead596363d826b75eb4934e65256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0183fd4c394a08ca3fb303827add0a32257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb08c1d0030160b0ac2252b48788479258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bef24f9848c21f05b9bb1ced194aea259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5211e8169aa990a97abe4c0a9681c7c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dd89f65d7dbe7175162cab23fc6368261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de71ee0b5957c2c2e10692d61034600262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a27b5de830a95b6a49e511c67ef74bd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbd6cf04addda5181830e6dada0e041264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fd36983777597e1c79f594b31669be265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b730cae8767bca9f557f3e2da3e31d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94e9df42cb0ce6ff1523f01b9464d9d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51261b873361c73ce184aba3617936d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bd877a9def0ad57697fafdf3c500e8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cb382093f7bf464da84ca6a466df77270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4a22854dd48d533fdd5d5382b1a3dc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0799205618df5f62ee97297843ba38f4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250c5b2109bafbe6b61a51a7dcab83cf273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfc51e90a45251e0aa2a5e6610fe4cd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e1344869b3b4e0fd92858de8d31681275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9646c7d20b25b46a2373c47146cc760276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c09404f9c03f8a55631d1e8c28a936277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f701d6a9e8ea1aff9a7b2bfbf159339278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f395294a2f8eac36aea46ed0a91a7d58279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887909862e773aa25697373923318aa1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f6270440557cb3b120c7b4a97d4f60281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305c40df10a30da41290f96f699be4eb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0825417160b3f73a830a10f77a61500d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b78e2e4db514066d78306d563ac2a2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a32e14487eabb8ba60718ea2555df3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8f41971049c7e948d63c62537b9656286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e30e231c5ddada7179e9f8648959ff7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a84e8a06f177f376f549dfa515502f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcab67d261b7fafc4cf494e890f6c676289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcc1290a3293a18dc501b73081b32ef290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d08d82d900c7f7cd3bd30d0ff9e855291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7313d0fb8247ce6b0eeb361913919fce292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978d3ce50ea2e6a7aec9de25b255e8ab293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77887ef140d8e56e4ad37bbc1cf7965294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18f8f32f94c500b4c6e2043e3a202e9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b00eef752d66be9780fe29b1e9e839296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b936651e0f2925e23c81ea15b68923297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbfb985ce2f05530f67b376ff73cfd7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0fbcc2f1c24beb9c88cc7fea93d962299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2cfe7c1a2c6ab8c58bef48ff10bccf300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c859521cb23c195bc6091f57aecab05301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aa9e736ac768cddf1d4e90c0f23748302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2450c269864cff34b1e1e79272731424303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b22e6784e6bedf4f8f33e6d58885924304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6c199bfc01e4f272347990305304da305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f914cbf30bc5670b024e139347edecb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc577d87ef44837b0e2876a380193fa0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62161efa8761c23f1af25af839d4fc0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9097b6f3cc340170398386f21598d6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efab579a4a96e9b20736c9b16320d4a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c45d204a186250990dc20a1df938f2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82639e58b13f754f77cb87c0b5e5b49a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8747a0c57845df706e0a1c3f302a33b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d054d85b85326e03256a0bec0e189517314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3607eaa162362a0fbb8ad02353bfa5b2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cde134f3bf85e5a0e9c24399883b59316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab55133ef2734a67e04de183265b44a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f142e446869a52bfb007e0b4623321318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a53add39356ac1dab9bd661fb1a08d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c891e2d5041ffea4befdd4d869397b5d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65c5948993e25dad809aa829b25726a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348c79a58981179ed7d89974847e8032322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faaacb4434686d24e0a535cd605be40323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e18b493c48915e9efa956256acdd92324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8201015f665a2a98c49b56ef161682325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a80adbd9b08a4a7f0711de8b7a900eb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ca831b7355b79dce859c94658a2e65327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f82fab83512a19c97c6e852314b9f62328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247be05ed12806f2ac63f99bf94194ff329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8139e3c97429ace88681ccf66c84af0c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf6026ae2d82d81d9eb71c9f84bc997331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a0a9f71ab91fe974544bffd5af6284332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84a0ac617b8884d318fd357426b83d1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adac31ac1dbf3d565156db2edd749975334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c11ec226553b1da6d39a89f2db3c67335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b3b9fa4ce8efe2033f53cab6b557b3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efd4754152a2ae3b63f6df278abb598337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b51853ccc234b4a7a13779b2786972338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9716ee6a75f91dbf617702adb4d0dbad339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497697f3291f174d7e5502acfc6b1c28340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0936e394c61efc713e25bd84e23a6bb341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d568ce8b4dbe621183fa7d3c8a4ec27342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8efc699a3873aef5d44b3246ea9f2a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2a3d592540a410839edc31d59ddc2c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbca229c547ab56ce87c4446bf8d73f6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13999fa86c5cd7444fa64592a57518e2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec60a1e10d6ff01ead0f5104e3a75e5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c5723c90f23fd5035feaae5da7d9f3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65caa813d93043570df55ef9039ed28349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1bb04a5c663727456ecd74b384fedb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01486625b2b277881ab793bd375a878351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023926cd77ce0543b87ae3d2568764a4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4857b89bcc93daf1263c60a50f4828f9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b1250d01b2dcb1a542693db7989323354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2f645ccb557f0b1b43c36b341e555e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c323446d86c302438b0f9cd94217ab1a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b4ff7efa8d8c7eb0bdf93be8b0c39d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35daa168dc67e58b0cfeb10b69b4e33d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6896b4cf42e492343e8b96f4322e7817359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681300d5a5ccb94860821281b15ae5b5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ba92b75776f50ed040943b5efc6045361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a89e9b5cb1e40e9d7d33cd0a656a0e9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9f56b01f507cebb2ef3bdfd109ff3b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3f141ebfcafea5ccecaaa888bf981b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6559f81dcb645c6dd11c74f5ce0f608d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bd26fee0235f83c718d6b606c79054366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff591662dfcbcb217189a3137410631d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3557335c58abacaad2f455ebede47c84368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f075f351fd3822dc62fe6944dd71c5e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5661694cebb5f6a75c782bf76fb8aaf5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013f54107c218a5e3c1552160c43f033371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c222efc6e6d3e3051da9157aa80341bd372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f970064dd834d0e9c4a171eacc33a5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cf7217f22513607c3027abc3b6b375374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef8c151c1cc27b5af0233123a3e1b6c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af5d10a7ede4ca0d016a7fb1f7ef876376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a01f4cdd0418518605a5863b2049c3e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82057a97547b91fa29998d5bd1a9588378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2ce23e022741a5638cf09a257f9618379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8022caabbd33ee744caf5bf20606c056380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e6b186cd1fdded4cbdee7c9c8c0e76381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4953db8e397e6aa4acf6a0bdd29898a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f1b5c0df27fd91b7377c4264119e4a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171d08a2e7ca8f13d2f7ac94be5f8469384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a266cf7d00404c3d12606ff80a60e009385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271bdcffb4b6d624f86c7aabfae19a94386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe070ad68cd5d8a8430444517ab6dd57387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0026b83df4cb5311d2b69cc32bbcd1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06fc37f64837d7dce8834be8be12c46389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6082b959fbeaaafbc5e85c926a36a3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58506cb11c7fb17c8117a7e03471a6be391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4900738651625c2107b61b851691d302392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0078e1358b8a034afc6006dc35838ce5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89d8878417f94ec29548f48522f1f73394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0cd47eae0125562517c6b7f7fdf9f0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78cccb754785ddce9b6f7fa684ebb23396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d931058ed35fb55ae4ff1ec4f6bbeafe397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dc1fc84cdd1d0cc98c9e3179b5e2e5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd6e55658a0ec0d1efecfecf66a6a9b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4c32dc6212519a8342ddb9e1d1f63b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fd5d21b6925b2c6dec4b8f8e123c71401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d762410e0d5ebc07534eb3d837f606f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0049ae13d99cf63d4c28aaef80bce2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9397239b3e01c23d439f4f28a23af6d8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8d9ead05622751e1e7d43470ff0b2e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3bd56037047bc6893f87963eb13b13406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c0576f5291f8519ce165b7d442d0fd407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ebc8a15c91c967805aa67a569ef841408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8059a320d2eaacbb477b50c1971b8e19409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaeee0a3fff61c00c3206ea398ab1cc410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f16852d21694d944cdba14d6bd9a40d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cc3725dfa71c73f0bc0e51c421a180412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30301923c3224da187bfd70815a1cea6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e094bddf329c25d053c94c8206e02a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8e492273c05c9689c6b2785dde682f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2605b2c67c550b5119fdb5abd6723fdd416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695604cb35efe697dd9a934ec99d1cbe417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bf756d02686a55558e1323d538f09d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18fcd98fb6cdd863e5d045b7fb6996b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38db9651aa0c10836dfd1e0a3d76d6f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a5c6d098c2263ef00a21d76fdf7525421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8434a85e88283ac451e9ea2891344b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b82e4f3c8d538e06b57f6ca72c65444423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d3404ccea758ab1a90c88c31ca093f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa9ad25e1edee4e4b84ef970c1b21cc425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4c7c00da9d00f5951391a47b613e5a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838309bfdc9f5b0a84bfb918976c13f0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9278a5e2ecd0d34ff185ef63e0ad21428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad0ac006cfddda511e13a16ac93ff8c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf296217e509d34a0ee48b04d5ce5b9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f49c0c28d5fde4f8dfa2c2c88d68a03431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657304882702074e90d9e018d321a1c0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dd468b9f441d3c4a0f2acd83915315433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db13c9200a8c6f6720c23d29095a891434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a499eb0e96ca63af66b09e7bfa347caf435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb69cf460377324c2f77c336ccdfb5f4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe6032d68988df22b046b62c15ca477437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a7e5a0a2a94f3fc36347c7d76a50b0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f78d744723733c31c944190ce35b45439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816b713e2334f559f614feca7e7e91c4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89209d1e9906f6b3948853244186e72441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a78da575f83bbe58355c720b6c7fe8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d46061664345179489604aca92f5c0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391b36723fb176f4ca78354996770565444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75658eddca1dffb512918f5fcab66078445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378a4afd7fd22e50794d9bf1ffabef7e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02cb111f0e811371ec0f408502e02b6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6247debee73aa4abacb567936c0517448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceff7ed59f1b53e066240bc9b119626449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d03c79943570ecd071095d6a690fad450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d8f91007e58f9bf872957faf53e2a1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143114425f6dce4b9c972bece3027ce4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3855aa0f70bf464c56baee86aeaa80f4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c946477e27649541f41756d0a05f617454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af016bfdca553fd1651fab975e281eb1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2bc02fb0b2d060fc63bb5e2f119716456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ca6b08eaf00f0325920d37aca1c739457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b9cd43e67ae597cc48bac02fc8f1c5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d7c9da6ae8aff2ef2b6a1dfa185028459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b335f28849b98d6a4f02233d07699e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09108703be35aa2e8a004b9ddf2e7a2b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15975e8bc8a7936ea36fab1c15ab08b2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5ad44b7d0dde1d2c643fe378ee0a5a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f81b865669290f8ff17631ced9d61c2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0003e33e3cb9b87dcd895fdce22ebe3d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef6d71ab65cafa9df45a71f96740990466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81a2f1fb9779f8c3636f65925010667467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae9e75aa0f6f9cb3e347fe2e0a583b1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c178f0332bba7590c1f1a2f6d8b5f903469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba250196a4d3361602afa954aed8534470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5957ff1b04ff8cc1716a776cc45236a6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec96df3129a3ddee2f8d1386d67f172a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac0c024d515387ff14a33428adbe866473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1893cfd20892d687a610614f4f72c0d0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72ab2f83dc77b273e98aa2bad7247e7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6366f444cca79d2b06d4a3d28e05160a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03df550329c6ea11d052febb417b7d01477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6b8019a6148ade727457e7d562bb00478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbd3f220f37a50e8ae63cd57b8f4413479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5679c50e5008cf19016a5257004710480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6878831aaa2d50ae7060c3558edeae481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c0f8335a959ab7a25599c28e043f86482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb445cd86c265b4a02652d331d8566e7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4614a4ad47b00c5eb1bd93794785d8eb484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd519305d641b538498e93b0f7ed2ac6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1521ca04825e3de9f5ca7506a359b521486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7c3e7fe4fd8bde02db7d83d34098b2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6592564e4856d28b6fd94d5130750573488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddf022e744c6297c56e42062e1bbe4c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f67c125568080e3a698d3cfdbac62b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a5e9df25abde4c26816004e7fe4a11491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e241ea6444ed039e3c09dbe8befd9c85492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc40a3d52343fcfee31ce33e407c13d2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddb6aaf2b17be25e9b72e8e5e8d79da494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb475129ba030078622e1fcdc959b77d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a67071a1f4d82eb5a6ff05dac94e1e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc99643f4ed4ad573e347a1be9bd205b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0202c6e9ab4e03b7485df8519291502498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0723fd38a3b21e24547e83eecde06359499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e145677c594c776eafadecf1d81684e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd78577197c9f101610b03fd2e965028501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9376e6617aef92c257ca937ced083e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a0a01d5639b1449c6ee649baaad69c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aa38eb34ab0d38acaefc8fe97b1ccb504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e946e7660aadbc1aa0014f1fa9128f05505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bf49e875b5d2cdfdb3c998c28321e7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0a356e6a0d083ca8b69fadca34a996507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295b5a26fd301ee028f28a366a2b18bf508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf0b26a21839345ce0363d6b418f614509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3508c63127425e58ede76859f67050510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c070bcd8eca4f34e62762b0cae3823511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4697999a28257e831548b14fd66a9257512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d2985bd1ef05838dea5c39546e5541513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80d92a12e4475a0246d0455a7ea5254514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b106edac28d3aa8f8aa134021ffa8fa6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f650e18b938c144162ba12be00476b11516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01547302426174f0dfbb567135a7f18c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aee48f2bd1c611b8bff4c6c08fda136518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32011448e97a770184554c3c8068d131519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693f9e770aa6d143896486743c949a15520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b138622da32a1096ac40eea775f1a3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584d0ac5fe3680b7529963d91fce5ce1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46c0045d831966b6ca36d7665793ad6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e9d6048be711c1913fb94107ee7c86524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3616eaf1b14209e53aae4643d71686525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a59237e557f443986f46ffb38cac386526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021f0bae064981efe9030ff19f9f4662527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b825571eb950a3271961b285a6598f2a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c0d808aea03f8cc82ceaf1d59de6f1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081ba8cee6e5f436f28c0a7f669ea746530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e959149f45881c419356028f1f586cf3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a36f662fd4979be1109ea0120d1f97532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98392d9eb7bbf9034b6435df15e278c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270b7d80db6e987733feca2a3d7b2fd5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3225aa9e0ad5810693958b8df0ed1fd535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aa4ed50e212b5ab5133fbcf770b385536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae05c151602918ffff7c3bbf6e627c1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54afc5ccdc8962cf6829ab718929c43d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb543d23fc069b753c0aea985a9d4fa539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb43b83126fe1ba8d00710e0f2d11d95540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0873c11749e70acc28b2097b6a507aa541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42efe5ded159baaa4884978d8ca619ee542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14d56ed842f029510a6f8b2c1950cc9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89134946a2acb868fd22321a48f4f569544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89aef4e91d3e1dd49e58fc633acdaedc545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c052e742d5b2fa85f7e83aced20042546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce5c532af37aa284d99493bdec62585547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212991927cc7c90165a121b66c9f6f3f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6d9a6dc749e3ee05fdb5d6c4b2dcdc549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff709b8adc39ad20003c683e0ad6bf08550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3571ac1de6d6e5a7c7e89c06acd93835551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169a198ecc2b65e9d91c7b3fed783e34552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f984f53237d88c154e6fedbee6dd872a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df419c94534a5afaf452927666d3285554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dce1c861422bc15f796d8bca7d9e911555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d307464eec9673512064235c1d33bc1c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218b216759bb9a942a3abfbd1d52af2f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc5be13a412d90d5cc28e8841ee0fcd558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8cfd35ca5f5cbbc8fd522e5a8d4f27559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998c012e9e49907ad087395c926175e8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29db8b4ea9d8f7b4b37fe4927734401561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457dff28e63e6a56a8e2ca3e7aeb8cd5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cd09645eb876119164a3204439fcfd563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f3ae89fb159adaaeffa7197cc8fe04564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4fb383b4ff90c821c3b9c4edae039c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe4dd4698b537e8aeeef4fe8101648d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a326fd625a81891a08267eb520667167567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae068be446ac210ff22758a48becda0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faa2eba9e06f0c1434a183b157e9b56569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c325a544a5483828d8fda9482afa951570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715e72f3c13ff9cca36baa7d51a0fd9a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931fef848c4f035014c6ef8ab5771aa9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd03efdc6c4edf8e74e3ac0a44048d0d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3722cd22a33daefc431db1467c5e78d1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6de759305f30512a9eea7660c1cdc5d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f48eb8a3b6fb5412e775d00ffd7311b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cd2f15c50eceb8f6bf8ab768c4a520577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3c6be416c58484798465e7c04fa8fe578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e40b6310da819fa4896cbf2c4402ff579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f77512734c06945b81dc644019abd8b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2141fe2ca8dbf024a5f1ab8c010a506f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4774263e77a5e64cc64ee3db6ceaac582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3154d6d22d1368dc715220d9c125a6c2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74869521b7b2865239c5992fd8e2de56584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7105bc54bf0a5dc13a165e7b4c7cc856585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b11a27608dc36ab35b6a08eacca039586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c568aa666dddc688388ad839807dca587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fd8b1b6d0abee2079f0a15a8e6e2ec588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f29b1fc9c05e17a202a147ddac5be7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff57be542dc7d261b160ce2b3c5721f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c986e147449606e8c946ce1c4c8bcb2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b144ebf170745da7df5a9bfe0d7167592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6872d17ef29c9dec9f3755a69c73cfe593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0c3a0d6b16d8108ed3cdba7afc6b2f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43ddc68f853bbfa7494c73346caf1da595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e6d060c4d48d5a168021bbac8755c3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1add70770e498fa35645dfb5e0c1be9d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26192fb5111f5e2dbecbced596dfa363598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd12db0919d876e5bdafc14333977f4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6efc9652f45651299b522f4dabfa1f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cb5f77c52f7cbb80f26aa2aa9ff12a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aa92c782bca8c15afc9ff53f33ce19602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd0b06109c3ba4ccd1b5b342d0ebaf1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d15e7a4578f377e76a775cf94e01b4c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6506ad7e82b56cf702f8be9e2b43903b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8507fbee2cc3f4df0737cbf6d19aa355606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f964b129ae19f3d84bb1a1b328b2f18607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e70e6a552081069e3e39741baebcc7c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f7bff310b86bb78f6cc885dbeafeac609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d19ea8a19fbf026839eaf068735ec6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c144c5cfe47e9d5368ca0490dbf849611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9fc0c1b71ccadafc0c58c7003cf08c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a458618cc7b141590e914d0cb3c905f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfb8fd8555239acfc8ea00568c86b93614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90e823eca75b267b359bf82772703cd615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa65ddf8f94891d45795ba1286ac134616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267c969846a44f521e12bb4751dba118617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db3ddab578abd75f7f078dd0e213f1f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ecb9a7f2afd98445157c01c643f5e6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e727ded406efd35dbe78ed4acce8f39620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9c3830abccac4c160681127941d0a7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a94c171dfc875d8b4edc332401e48d3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3c93c08e4f34de08521d40045b6361623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf189c6363a01cd46f04ba7fb4def80624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf25c83cc266ea0811c0fec0e40bec99625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757860d37e0fb21fd9ce40bed62a8b8a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7c38264489d767e35abd1828bc9dff627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36a8aae1b39444b204c2ed4bb938522628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b83145d8a1e80094f00e427c9540dfa629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ffe6b6230300824c25379273a02e99630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77047eea5920d87aa55e09c545b65bf631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca7d3c636ee561609dc5d2d43cca8a7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815fa342c6faa8b4266d3897d064d9a8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaac0b068db412296a841616b9e44738634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fc6b1b43b4dcc163cb052f46e0580a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852b3402a3e2a3f48081733dc8d064ae636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8145b21c37e8d96186c5340db2c65f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d925ce1d27333fa1a4195f94bde5769638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8fe29290e55b6b58e103720d429383639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71a0a8d11aa3975d9146a0f329072e0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04952128fe8389a44e5b36feafba1564641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aa0a6287607c8cc1350d35e743b8f6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe49e52c2352d58f80e3a7af8de6327f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d4fc0b5b6731d469df8263fe243911644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16c341912527f1a3d25208b2502d4bc645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c64116c2863480a8706e50eb7f9f3b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c05945d0637336c4f5af277e826ec9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883ab182f3a6f6bb7f37d9d59072e318648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a8ac752ac9a327d14f760a3dc8c1c8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeb66a73a165091d8135f7314a7cb7b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9984adf04ff8b606df2b37316749f84651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba044303c05254ba3ea30d9f07b7eb5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333a9ceaf5dd5592dd5c5417eb9d74c0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04feec736863b4f38a9f4a39fc20fc0e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b98622ee2535e5431a48fc6b85714f2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6831733046aa0a3ba0caad1fbd674634656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ba117cadd47fdf76b8cd480d33b65b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db071a8b5b92dcd395f5df6a8169e64e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19b17557f0ac9fbad7e03a643c6a720659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e64dae87d806573d597a7d7b9988782660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5717f89e1d5fb6686e7ffb5e37b03ee661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee07f5e14901d1902680f2d37360328662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2784f12bf458bdbef380fa91420c8017663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598832a0b79e8fd4497ad7ce2c0430c3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3d8d31a7cfc5d0d858aa7f5ee1275a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8838ee048ba2c41584cecd4c84cabf666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76f546174cc4c13cc1785ecade0275b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abcce858a8d7582515d641ee4ee4c28668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f35df29fb8a19307c1faa76130392e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7bcc1521cb27362fb70fe90d63f55f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8960b4819d02a88b7dc847be79ac430c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca84220c5e9c4a1ec860ca0412204a36672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33d388b3522ebf0acdb394249c0fc7f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8092ef951a940a7399f8b53a9b2c973c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a85555d4ff877c1fb9737065b4a956675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417e10e25f5bb37e442756247eca089a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f7b622eed2907ecdaf455034ed7e31677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4fc91f491564d8dbaf275610487629678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b791b372f73f8fcafb359b709595f0a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2577d5e8f898426e011fb4622d9a1f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3207e3aedd28af65d61596c05f5bacd0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcc0eb9cd459b69dab9c15b87b30740682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c957f202ef3d3b753dcab24824bf77683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e42d821ff7d4d7dd2b1d67d0028b73684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc9521688ddbae0773503a82953091c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c4544f40d962e439f337a49257d962686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f4ed1abb8f9e5961d6d2d4a89a85bf687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc2e7e39a2a43d9d994588407b7e58e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4506028ad0cf14e0768f6b341745f7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ea33372f55028c49534b2583bad22f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e316cd7d36ebccff6f5de4ce8ee6d68691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914d00ec73f6a3e889c5062620b741e8692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c201aa19c01554213635a8318e5a82693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3d61c54c8c73dd17a4b2e3be357243694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcc9d62e253f2483622d4bfdb8e7cdc695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5007bf05eb520ed1904793e2cf54eb04696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e8193f73ae797fa652a3982e05b20d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eeafb88b27a358e535d751e7fae7a9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1652ab0f33df891675e70faa8c8d3c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e645213bde7a69cb8366b5865be75a4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ac5b1bd171cc0757f10c614266d625701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0b86a77099fc261f1ac55d14a4b663702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7867b02111188957d0a7500e0d92cb36703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed942629f1091397bfc87e8b8036293704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189ce3ab226dc2bf0a336ccc03930cd3705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e129f30f30083dd5e8dbac1ab9ae527a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3112ccec0997c0d692ba00906ce7ec3f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414ecd12dac864535301cada190ae350708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee147d9f7be6cac6aec32620fe9519b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b84473eef5ec7fc66c74284048aae3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb4d0bde6b13d48402e03893965b2c8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c795d75a372b11a00207b28789c117712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc9ef02d767936443e6311cfe385044713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25987cd1e3533af863933cb0ff43cd9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2c2dd945f9535abf5b9076d38c8a5a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0486e92c5258a6f5986e3da6d1b4a4e5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09653b45e6d144644c2245908d62773717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fab81940b40ce124cee26c9dfb5cf44718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7355f3b8d5d128a8fadbaa9aa5f0d50e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cfcf5a070db1c325e007c9cb009b66720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc578600377bafbb8946d4768daedb20721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d33721e2d6758f37c8ece2dabd8edd722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61abb0306e07f57b8c24f22554544416723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de240ad41a233cc5f294c34d0feda955724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36273478042e0c3d01c8c21b61835961725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0925d5c743bdac5bdaf8a893ede88654726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c528563f2f0d022673b99822f333b484727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cf78c0cf83ff3345bd2abd0d7e09e2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a79cb20148fe66dd9a93dc5f517e573729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f33e484e385de5ff850db7dae4fc1f0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2856470749dc9affef1811a0c1ed39e6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1794acbb0b458be3c6e305b14be0189e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f417e8e91ea96ac7e4c381cd88e0223733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c0f3f93ad0e40b3679ff3bb3f4b15d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bacba558d2148826c213d0ca0b99ee735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94c0587d2db23fbef63e8e028b85b90736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b9a60403727e69296fb8c888227bae737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f2e7d509e5e888bd9d630cce4d1b12738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c2436306581a6c1be5529295bb236d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985199bb33591f1e0b6059f19c8ff459740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79c35422cc5e2e6730e99a27e1a8c8d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e81452323d6bebb7213a84822e291e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033641586b8116772240287670987127743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95859d6f03808e557479978b7bec47e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dff6ddae10e14b6999c52d057d9957745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93c5de7e7ffb0d178fa11c899d70d02746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a5b3b2491b8f77bff0942096ab1e2e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e495245d18c921d386a100726df7f5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3373a9dfec7a8015052cdd6d65930bbf749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6fd2401c2322c6f569331af4375979750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120996ebe6ce45bb3a18ac0650c6c302751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686a4c5f6fc912a66c345e0320e51933752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6493a0f3e2493735bac71f17535071f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae61871f1a83d866f6f612841551f5f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e12c8b432135b055e1df9a8b9f9c72755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90df89ef9b45411468279e552b15ed6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15cbfb3e94aa4a96fa46cb0e5983ccf757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b0f675f237c16c39a41971dba4ebd5758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ff7cd5ce13bf6005548aa3030a47ff759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8c0a9724556ffa520e12d362c20dee1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13a7d1284e7bd917ae58e04cdd6415c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c067c1c42462f1624d7b36c417b9bd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0797348a8ad214420b193fb7eb814df4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9e96e779a65173ecec3a81a35d85455.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1e0bc8ab2df251ebf687eab3c0a47f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d00f03e1c5824e8bb6acb0a898a5f977.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb25faba475bcb1cf2bb73b2620371d08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ede30b7140e6ee6f46d8416f7209b49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803192cb25af05b893a8d2497796032010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcfcce49d5636d4e3651f8d2380002711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b39bf0d82505c22142892da212f301012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77d36446cb1a1215efacd0a701d5eff13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae1ff4dfc630ed7855c7b4e9ec7e7f114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d7716ec3c13227bf053495193ed02a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f13d37287bf3770e2451ced02e43ed16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8afdb53c037302e0e96738e640edd317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131b42ff75e23fb0c9791ebc8d062f4f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e337b638d28b15a0c75a791a11867419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e46356880243ca8b64fc12482a978420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef7ade00c1f9c5577f14c59f121956521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1807e2c87362c76fa1986485efc371a422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee97ddc4e2abce962dcbd42eb6a4fa323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd82defe72fe326f2e6f636f18f962024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c107d8ae822e342a31857f7a705875425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea693871144c71a7e4d328fa12eb56126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f461d623fd2c82681fc20a9e54b6ef127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06826f570691adddf6eb1fd94338bbc528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59220cc8e47b533478a4405afc56f55429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1672cfcbd89170fdd78a64946e6dd730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1b7db3d4dcf2e5cb7a834c41ad757431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfebd271837ea709940505afab7266732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7c07ce0924339cc8a24f277fdecf9333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2019248d143e4a632638de9e448186034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10152c261249c84596dab043988ba9e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63f568616ffc7ad32c136b01beabf7936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9108645e5fd9218e56bfd085c68863f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e992d196407d4f0720d131255216f9c238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66143c4a58bf99023a1f8de82500fb9239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d420fc0d111cc8d55e7336507e0d1d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63cfa794874ee30c02bd2c825d4a74341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d556a6ca89605e1693663c4e105d0b042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5777a428697f13ada79651ec5ad31643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe17006cd16a64eb1b84946a6f61905d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e99c3f8e9c68d922b961dbe7a2557345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2910fac0fa5387b8cf1dd9a997dc9b146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42dbce31e13941b7650228d99648a8747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11481b7f374c2b32df9acf5e108a7b5748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3435f2a53b65ce2de4688e88b733d8ad49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722d0fff528a2394c82ad36c8597537950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a37e8f285109c369e7193d7f30fa88051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38e739c3d612a3dc49934eb8bbcdff552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb6a0262d1ab88bfe4e3f1a1800389d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12870e63ff4412dc0a93f4369304d3d354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81cbc811c59f387004cb816a179228055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682d38102c3c9598ae12be6485f9cdf756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87e16b7b79f1ee454076c5138aff29557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b067895a551f92a0b90726678f04be58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bb4f17dd2c1a371f3c376fe01c32c259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3e3c7be823b73aea3eef13be75771960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea6bc89836f19cc8adcc98df23db1b761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d1bf42219d4514455bb37d6e6aecf162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a590d27978c4f7ab233a7482284c2063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91db2adb302ed9c6fa3a6fa04ad7679264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858882b6f6efd7d8f806bfabb131ce1b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b89522223aae3ab42c425eaef2e946566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cd1a7429ad671ae58ca08d42665aee67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc683a847126b29abf142a58290ccc368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65d463e4944c8468453c0afcdf7e94e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbd7de95a07e7228174537da80d649370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad55f34b7c2898bd1e2cc95970c39dc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e79f1966b8c7f53ed669f9a0b0642ca72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190f9280c37fc4585a53bfaac5f6a85f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2682553e210bb0489117b40fe35e3a2174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eaa839ae39ddcb422dc6287849b4fa75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ae0de66077cdb8ec7fa70baa9ddcfb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ace1149d1736a450c0ff07324f943977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde6b9048415a75223aefddf833e282578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f275de790d2e9e8c05ac932b26798479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d6876534c4632fdfa213f12e902ab680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bd65588080123210f155a756d4b52a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4755b6cd733be127bfb4bd30ac5d3ef82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7285f7288b7601d2460cb68812c8291f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74ecbfe60fb145fe0c426a3cda12ec084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac975233d827bc7d25b1c47e51ba98985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4616ab0541c0500b976679a7647d451686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8f845e72e5977b570aca6818f98a8b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd0dc70affc164fb26050409f844fb488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cb6e7f3ad145e7dec97bf205d1d7e689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd5aea29dcae6e48e5fe3857415a74a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046b499756cb6cc46359aefce01aab3e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be17d1a02246024601cb3d965c2704e692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04506972d649deab027d6898723abb493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0fbc8fca842f1de0a84e90894fa1d094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17829e178f4bd025634906157b2cbe895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13384af572e4d5918a701d2b70d91db96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd19333fb087792dcd730a8b716c8ea097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f569837674e2627a2accab070ba6a8c998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8beeb1233d4f4d211c57451393cfa199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f792044de1501246059a5fbf98fac870100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c122fba34139f11ea869023fc7be126101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72ae94a2f6ca691bde33b46b5d8d3dc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b4a3ced48027d15b153597eae94baf103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bb06e1569b97034ef2d8a0b3f7d042104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05209a4c2e67015b07bd4e172503e57105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef2450fdf6b047b4b8ef6d080cf0b05106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56109e365750683bc0229f6b023c2d4e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7beae343c3a3298b983c7e4d5d6d0ef108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00dfddcd16cc45b898969b97785dcb5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff190f2342bbcb2240e72c2a4c4ca34110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22284778f1dd51c9c27d8df54b75ede1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ac03f152aade29680f1e788b6ddd7b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7328e9f842af17366d843ce3d9171f87113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06e987d822770f968c37017d97f794c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b073bb2e606e555ac0ace0def2e3e85115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41fcd1c6f98f1c0898233208fcd6bcd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e001534c1bc2b88fac943d23bca313117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d068da0ca4e4e73f80a4b67bae27ccdd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13f6bc3bdfadcd4beb8ed86bf44743d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40e58622d477de5e646563526c7f258120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c3c534a50433b92074272152296091121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13db838bc1e0ff1c6a25ed9dc045ecfd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848183408ced3b7690174422f65efad0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde1976e939590ea28c1d48e4d7405d1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f4372ae810cdaf96ae5dd8855088f7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf840731a20ebbdd2717d553ccdcc552126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c92f4e20381ed7d3589e4dc1a3b071127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76831236fc2dc43d0ef53fbc65506681128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8001fd8d11f565d399e38c516fe173fd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b967b9ac5f5d125fc86c225f05ba81130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfcdc80c8d45e87d851466910de1e2c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2343ba12592556b2984fd19500f66905132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2ff8f160703e05ee46f6f348e1c4f5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4660a9439c317bcc43fd4b5f2f9413134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb66da0d6bb19df8b1d9c0a883ef76f5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8c12a7a99e44ea8a9589fe7bba61e9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029898323fa282a9cd9e289e7638aeea137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b855ff0241c99082f653bcdf877b7980138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49418c51c8c1fff45f5c7bf48c4d5ad139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a8df0bbf964afdca6a5fd5bf7a03b5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8b5e2c9a1c5bcc3a0529dab4db7c4b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e98a86c59d0a5ed2e62afb4917a73c1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d78820165517b3092b37e64b66d241143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824ef2018f79b44abfeaef1c97a4be7e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7157e5581fb6fd73158e5fe3e4f91d41145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad7936da9f50d7b1581a72a8564a812146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef68665d932f4113065998f083785733147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac46a566b77ab6bd0ca9403ed6fedb4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae42584a30f61418e9ec7246c522c0d5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72180d2b63d434932571222923576ef1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de761b4552f73da12a5bd05de9b69e8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaf0b4c3669966da1134535f9d5aceb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb954645d30fb7d475d0320e03913e29153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1192cf2ef4f8c4f354a285f2c827b64c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292f193d18f51499efc0d420da803fc0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4950517f85b4b9a582bdd59948c7c6ca156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0c7e0cf051220381295595cb33771e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a5513cf0856523262038c18f8f7be9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8e2375fc53e0d0e824e9598be7308a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d853fa4ac8b7e09ba9588e019bfbc155160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4709981f0e43de3a367ce781090b110161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db17fc65ab66e7283f5aa8da49f7f227162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d115e37acebfffc9d2e2f8b73451787163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a0a77a9435805efb0045b88427e092164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ab94b462ecfb57705b2fab8cd5f92d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544fec7ad494ca9bc5c781ff5f0c79be166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2917457f2a112db0837de662629626167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0594e82658dc87457c0ce4a74422bdc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b11ca16b57350bc72eec5a5b9994c84169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af66c9b281f0b3ee07f606a8e9c9f8b9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e7536d198ca6c236fac04a5c4d68db171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca183e15a8d9bf4b41302e915182225172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4ff28e5230168d36f4141e5a3ecbf8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddb952ba44c413b068607acaec57651174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c32cc62425edf5d83e0fb1d27e0991175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f6126301dfe724623d7e6f357e4af4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70b696c454e52113735c0db69a1f4ec177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5d867eb07e986131f886a270bc36a4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c108b79a9a27636028d01ac1046d6325179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fde41395f7e174553f9717ba1994e6f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8b9493107e6873efb58430e07cddc7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83da924c0b58e781f1bf04cab4c64b0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf5fb34118271daed56824d89f4a5f3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcce3ea6de993a790a5e4341bbd3825184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbe68877240ba82df6c4b6840e2263f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a6af2853b9f772e3dcf780cda4e939186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf62211371fb88f89b884a7bee9cdd6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dda5d5a35c066ff09ec3a160bfa3604188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67274467c3549db99c39f2d4318e93a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3782a079d12beacd62d3b171476627f4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a26e6174d241260bbe87899865b8198191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa638f36aa5e80279d26a5de47ba492192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5e03778be2ee4b550b5df82b84dba2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f576e55714ef9d983192d3277909bf194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e783a3e87871f0e59544b5aa4fbb17e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5937383fa571567c7b805bf1803c78bb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86940fdd7a9faf7c78d3de9f349540bb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ba2d13c649804b2d4fac5674748013198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6634222493623de25c5ccc67d0174e0e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1165a4ed91d40e872959e37fb39cc00200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af230d393cae9d94c9b3037246787f07201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111d596499a5de0d549e0cdc48d3d301202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dee9695844caeea719808a55c73894a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1fe514a655bf3a12a791999a3575e8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c4a488eb3d09c087b02c4866868b07205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73a14c762809d6ade61abd683db4dd4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58d4f4bce3715fc45d61498aa17864b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc4fc2824abf38cf9d50e4c57e7882d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0e510c7f718d0c794509aa2d5b5764209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a669ed606ca0d2ae81a1c540136e8356210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c1acc494c0bfd934304de1f2997584211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea11e2b1deaaaa8dd93dc1617836df8c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df34c16b3e34614dac2ef00606a2f726213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca4e6683f7ea274b0669dfaf55b2a39214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6f94bc1709209b3922252b744cc24c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ef72bff6529f2abb91f1d1b6316042216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e9be9300f46c066bb0a78133773a39217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0571e5befff87df83c91f98028bc24f1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3cf0a5709f008994414b11b3910a2c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9e76e386164bb889d55955c6adec9f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2454036b5c106060ec4509f5adb5b9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eb599827254ab6475a2a733633f60a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baf38c1868cc481775b980c9dea48b6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a1b1ce8fa3c79e95802f10e8647ead224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d500eaa1561c6038b8eed3c3ab0f02af225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7c34730b766e731ab8bf8155e14602226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55414fca583e623a6b2ce8bc6e43cc9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d604a95d81bb426b0c6e631052ebee52228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7622832433d28121e25bbc62c9ea187d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3f8a76dc5dbcc894764891af8c3685230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c6ce9ac783acac897c6c5dcaa5e71f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf20e8c2166c4528f1c4fa954a019eb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09487f53232259cca803ac8abf275371233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7347c9826f85edaaa8f14ae36dd0a8ee234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009312e52b47965f69bff4c6baf3d7da235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e08b8e6090ce905488110f9a1aefd29236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc01584b909b2f59229349307fe72768237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbc437d9beae5076a0bddd34dcd4e3d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f099ccbe7980c6dd074fcca9cd76fbc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc52b8fc81730de801b2ded6960b6a2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3390eebae39e119118cee4d4f0425181241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da8649a653a7c189131d7dd3e16e7e4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cb93e3c0ac1d5c012802d29a661f51243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3006139cee06b64a3258cf03fee61c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe50ab7d1890b22b61e733b25fd58a4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c0584b422a8e84d2666d74c99f5cf4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421b9d05efc9a3e6323327dde67dbd15247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0e0ca82b18ca79af311fa2dc9a3fa0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25d99984da9afdc756676a545538169249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feef101ad96d6b39018e21f7a33c9e89250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30de7129806fb8887cca2a23b3135bcf251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39241f6adfe7237fecf9a1cc3c683aa7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7563a53e4a1418ed7397fd26c219d376253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a401e42ea30bb4659afb801e2fa5a84254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb16f6786048f63c1aa45f0d1ea704d1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72240cb365157d3391ef7a8bdd1ac5f0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d39b1e64bab189301a6cc9a95d0671c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faf86a7e515188039db5c0e5451269b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939d504c36251254513e70726213bb8a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feff9270fe6e9cffcd8946991a31c68260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2738d575791830274c62f5938f2dcf7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cacb23971e11ca2d5a8896bf968ff8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c41ead18636cfe81c5e3c778dbaf33263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e35525c3d2ff323fd02c9c377ef770264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a024bd91432a924f88dd670b689dfc9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4480a152adadb7b11fc3fd8835de68a7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7642e1dc887d2d182290110e9d315fe4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158b4c7f1c9c972a2b9f4a5806f51ee3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267e8b5b6b6af22817bb2c709872ac8f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bfcce86b4917bc23bad4fed9437a9b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8686b114add6705984b484a30e242070271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0c3580fbdc978dad2a14950b37c2d8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68d15a2cbe4bb26921675f695f84e60273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dc1d198e44acf6301826c5ba58d887274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6554b3113a5869fb2b0476f1f6a281fe275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783d40c1b5d59bc4b96ecde8c8cfa99a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858e403b2d68c1191bad60dfdb40cf15277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebdafaec2e69afb230e44019f97d79d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b6336b3b003b056e63318e574ed009279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02f193b88f2275f3b6d5e771524fc01280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc1b004a2eda1a244fee4747a7a8ad9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c5215d7c86848ae8d3998733c60e97282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1333d3cbf7186d7472e244a10fca7c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bdb3fabdb3d8d5f5cec6453f3d4d3c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa20202373a7d28a04629954c6b4f390285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fcebfea97430554a3088a94209d87d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52410c5307257f6c25ad1985ed56a72f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f3a8abea51999e10f340f541e10406288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8321684f35b0a53937fb881e777915b8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ca9ea24c27569e9417fcbafd97e9ff290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa238128b3f679b587c00992565fc0d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb71103c640083df12ce1a4f25afb56a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25db70b86763151836f8ccba6461414293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dd9eb344041056ec3ef0f7f31547ba294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641897b547ee1ab1520bdc877a0a5196295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32fd9772be085437bd7977558485dcc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafc308435f49a4a7feb8c3ebaecb106297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d805a70148db0fefddb053b635b3f69298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f47ca3afc58bf9fa26beafe5ff9344299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55dd5bebdc4fe000ec81d13bf2f4c01300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf9551fb20e40b2489b13a24ad6fc70301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ae76fec8ab46b0a0fe026b817e85c2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e639bedc8851d3d79761c2a3f23a972303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cba263343f93d675332810e339909fe304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9e039bbcf6362442f54b65241fac93305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3febdb747e5f87ebb0e77c81288d58306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb8eb8f6c29f5c3104a13b189e5018e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9050143ea26aa4d1eafd87e232d3f0ac308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed32f63ba02092864c0cf67adfebd94309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a30874972cfbfeb357d7e078e1cab2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf690ec0aed85a926d6d57baa3a4587311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3b5ce6ae5fc0fab8223292a7deb8d0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0004349f66784210232c91eb9ddfb164313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46ac3dddc02847236c4794691fa2320314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2a7f8e1c256b1d386ad767e84e4c46315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb31e62cfe82592d99be4a3f75a0bdd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a272c12520ea3c43fde7afb85e11b12317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855a31a4a773ef66547084dda149f2ca318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c753a843861a5c470aeabcf781ec5d5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6c7fcb8e8a8495071ca9b06c6e8c5c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323054173a43d9b570d43b16196627ac321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddcfc4186177cc1062c3434a009129d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce759a1d5194cf497570126356d0155d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4df7c726870ece1f53c2c5af6dfb13324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61a0ed433b424d98954cc802054117e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d6cfbb2a91e3af60bc162441daa6ee326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eeaa05b5fd0dfb27e88531ae0698d6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a301e776b948d094ecd00e311843d0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a608c1024c9f135e4a05fa92a628a2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb8b7b0a12fa631528c6a6bc04ee6fb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ccfefb859c79b0a938dcfbc1914f5d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ececd4e0ec55624d94058b2a60864202332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ef7ba0bc61b43f00997e7653afd036333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95c2540c1985ff97bb53fec40b31398334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4476b8ffa8f7485098b5b32f9dc72adb335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2018cb7e370bdc21837adf6e1fec7c30336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f37c16388095e4f3c0ed69afde1b744337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4505e71c214ecd05960921e35ddc8d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6381ec29bae9b125ebf337b1969d2883339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4bf13eaebc8475bb89171cb197e7a1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4e91d92b6414c00ea630314231e559341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35727a75af516c9390a9c980712ad166342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1e32c6a050df6732fb81b3d883cb2b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eaa9188a5106e791d509fe7acf23e1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e985947962632993af6bec3199b7f7ed345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d8e677b10a7c28cd9b58e78c449d34346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e459dcf8fe0a5259e9935d3eb9976e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093dd46b489418e3563b88354ce70ee8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c05d87b30092f2dfe4eebb7c82abf9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c385653e6e1b542d5d83ca09dd9f4f3f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039a8303eada5924c838859664827a37351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767762da7480204526fb3d67808eee75352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7f6293f7a20a032feb1024c12bc8f7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dfbfa88cbf1a8d220f5b0b9d04504c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b1cccc0523e8a922fdf87fe70773bc355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386c51150bfdc771a8d7c101ca9dbe3f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d0ebdda916103e5182fd8b24be3f0d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15e608ec2eb73212643c2a546135420358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c42f5dc4d8b839cd0c7ef703d584f6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd53da1cfbc9341af53eac3883c0f2a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17738f4a73e3ff504423cc770d356ca361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85965e9f3d9452cebc74a818356bfeb3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b311ed748c03bddb4ea57af218785773363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946ff58e5996f711e1ebe9b6988ab7f7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9750443c24076950b3f706c4bb9e721d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247c79ffd222b5f42f9080af52ad8367366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e24e9753771b1198ceb6b7638b9b85b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65928d14323a0a1a03f7113ed0bac30d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcf0880fa1210aefa83e12a6f87d14f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d0ff20de3536413850be140e5717e6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13ad3429155a54775dcc7f2c8644c20371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a86e01b81c63684c9b53b74028ee798372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ea35cdfcb63eff4cc395ea2d753f1e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9581480e93631e36bcd80a3c5c120440374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67228a959f34c0455417b58d39e5db49375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fefc409633abf9b3fc42d707cfeb6ee376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57a2737b69aef8379b9edc6662d3e45377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b7d35112bd1a5f7e6084c59af9b9d7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e070d1fe37894002acddec2660ebf1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9a3d4b115478fd56c7ecc1c524f0e6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22865b1f7b61b8a55f0f7a628a869b8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba94f1323a8844382e653b871ee87bc2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95daabbc195df04919d8d198cd72839383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad772a0408988e569f3e27ff418103a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08313abf63ba572b4546a786f6c06469385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4a2e7f29abc65865912346c77cb5db386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee4ce907422b09ac7555adab889e79c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f44644719c1555d7efe882c28258b6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c70d42fd31fce7865fbf87d90f85a4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8389c338a8a346c2b5dd2104d97ac8f0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067cc6272acfb539a28c52090ebac785391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2c7c611dac87839c98970bc2e12955392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42638e4983ad6e27bef2d67af512e1c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312c0e990f86794f820a807e382906e6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7340555e4499b90126f46c89f40de39395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661c9b6c09850b1de9a8f84581e0ca64396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf9035685b6b9674d199ff1f22a4033397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edce65dd5b21ea6dce73af269d9a83a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6009108d9105a0c091cd9bab535cfff4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dcae385fed88c77fa4a5291528553c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7123073615b5432a0c2965f649aa5f08401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6614d17c1ff97018bfe112cc1e65fd0e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad90df21427a81dd695d42f6d257849403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ab02ce2e5b0275a334e15ce8aecf4e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa1bd72c2220a93aea7a462fef0ea54405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c6b674c5f49e977b51d54fca8bc404406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d099006e6e6d75e1f7e2107d58acbba407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037a9e7d7acb6eb9e0919e9c1ded0253408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386c6fd96d2978848f71a119a029c8c7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5e2be00ed4186f37b0a6aa31a44761410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc000bdbdb58bae4d8c629a45a61159411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e74e84b9af9d1ac1233c95fe127c969412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410037a49b06f282a748e79314298dac413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66a1436c0c0a8caf39539c6c1a08df4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6be160fb2cb627ed7dd0e67f3a840ba415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ed632334a7ebbf877604af70d07609416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec47a1eac8f5d6389670621bdd8cfe1a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51dc67445413f79c2c40206524d6d3c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241cafcd7e91965f424bf7da6c34389b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4bd6e8d01d25c6288d0e736909df00420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237a9b25f1edf267600dcf72b52070a4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dde4be55c933c6a2c372bd6d515de3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9925818fff0c04d1c65e3146f79804a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ba73ed0c80d154963bf994710c621b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97df90924c3aae5e8509e76970aa985b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5768661c1d563dc6095d551161037ac9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0f3e91480ed203cddbe36b029ac2ae427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13467443144037870988ecc66192827c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec097cce13ad9047620e0ba076559c5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614332eb2e94fe91e824c280d56a6bc2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2174aaef1378f1efd9165d3a8ee0f54431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7914e03381e38aff58a37488ebad53fc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0003b3a723893d2f1adb755cfa6ee498433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a47cf2f8ac138b2922353577441e80434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f87cd1f9d9d3d8a6dc1411c3dad84f9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810e4c77513f85df79f601b876bc06e4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223e513c91ad9278ba194654ebd84689437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f41e43acb64d56711c8f2fc3011fa6b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c4dab70e6590d9df10c2770ac8aed2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec78dd44f27ccb9af6059c38ecba7d37440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6550961bc6a7a5b70ac8041ea8d7e048441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489f0d8ad9841fd8495db564ab690e87442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcff92d894cde99803ddaca132fbbe5a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074c9fa5e53c80d247ade23553fd1aa3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ecfb4568395c211a020e9c62a1b6e8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c118b3a5c87f2005cea582ea87e5885446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f05d148abb0fe2cb0a737887c9ffa3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f767c991e0d98ffd13546873670cb2b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857b3c77191bfd22fa0801ef1174e809449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6250059daed709c6005620934c86c53450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf5b84658da90966e7dfbc634b7dab6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40fc402768f4e2bf88703b31d533c94452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1bbfa3433b86b3fd74e6a5992ae553453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c317e62fffe870e83393e5bbe6f1ca8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c08782eb69cf291fe2a2a096465adbf455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c506a357e74bc557059807ad65e086d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6d82b7d8ae3a13ebfb5687ee36e417457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd3e5a3ec3f650a50cb3973813bbe6b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0495dde1c2fb0d803bb04971cfa9713459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0817c4ba542d329e946dc4bbb3e709e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990f10662951ac461f996cffda1a521b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30224d5a7aa5bc356ba36e4232e82860462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bbab2615567c250f19318a9e14aa63463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3e01d5661e8c768ee7d5f791cd9ecf464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6b3640f0cef0a0b404f9964192ac0f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549d50adaae5eb9ec77729446cbbdac6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1ca332287c2485dc8ddce75e94ae83467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807e38206c4654c29c507219e689d8cd468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d76cb0b2679fc142052f52c3cac34a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676e46f899e1c01d0d53f042688eff31470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beac3846b7a2a21a680734709dd87680471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05546c2c2488f77c71576631412fe1b5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ae01ead54313c2509f753ae5f75604473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e17eb90d0dcf6313c4c9f7fde9f10f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c79b30b76308262c0847cd14b7c31f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70de6fd64115ca2824f35de18c54c3ee476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4216ad1e2ccb27104c7007431893d0f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7033710f352bc81339f48a750fea26a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea47a9cd2cd80764521956268912cb3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5ed1653dc31042f03821db1f1477cf480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4ffefdd36a90ed298e076d8d074473481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876c02107c0836fcd393a812673c1269482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8571ff23e158e62b9e84d5c1b2b9556483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f60e546d71c7c54e3216d0ad503008d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ce41c275ab8aedb63a7fce98bdfd0e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785e185d9be6806bc9f97f4eae3334d8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b161423f9d982b8fb48a575eada8c5ad487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9228a57be725ebd46b3a6279229a3d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cdbfcec6dd8f85d9a2de2f8e0a09ed489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67507f57a74dec50664b22137b27ce07490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7684c9b8fd93575d00517022856919d6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3610110c37b1e6f7b17a4efea0197e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8c399c77b22bc13dc6634d984cfefc493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcc9a1847e0595a5aa0836c36f4f548494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cf4786b470561b582a5c21bc647620495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569e3206e95f93beb24f36e43b6990d1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ee59fe8113cee24a8aced11f094e93497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c824726d11bf36d8e0efffbb60bb919498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c751126d7aa99706edd13f0e36fb387499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069ef48a0fc0242818535c7f6104c92e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c12836816b2ccb77727e7185f02f498501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f7048a2d8dd8f962959c2dd51e3c73502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86b3a24fd31dcb9903eef130e44cdae503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd55774ee2262644a1dfad585a17452b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91b37dd6449a70a27ded6d4634391fa505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1121a439087958ae920f7f45e6dd670506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6a326a04285bb6d28697c18733505e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a54136dca11125ca18a5b48a5702576508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c52d6adea13e35ae089230202bf4e9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180814fe9cec0fb0aceb9f3079e933b5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4500dc4bbf75304e23021132afb2489511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e5e4b12b1b22d3695a423bd29fc37b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b179bd35d3f853f157e34ade0fd20e8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd99bac1a46dffc04d12784fb2914411514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d76371decb5f46c915ad59566e27a8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18bc02dcff2901022a25c02df61898e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdc50b4a919513a25d21d0be439c06a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f7cff1b5d9e12163f117ae9481901e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051d4993c5ac4f836b834036225c9831519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67108509f43e4a0c6c1c811811930fac520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce97dfd6a35897910cd3836004e7cc2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f6bf4c425eecb0528bb55992858d99522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694e63fdf50fc7f18122df46ddfed812523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e3bc3293fea22e69afdcbde3409503524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa24a0ae740a311da7f739c6fc22102525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6f80fbe144f6d7a596745cbaf400fb526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180f9f6d914eabd74269ba2a955c2762527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc8eb5285af778bdd285b1e754cd703528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad898aa726295c1393eeabd95698bd9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcab1039111a9bfed993d406a1a8e113530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae28e1eff1644dfea88891b35b270117531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bbb2036cc933506e20defa4b1c7596532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762f31af2bbc690bb4e40483fa0458c4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdffc62bb747ea496eb7772719b291a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb40ca0df31bc405923aa69b1c9c97e9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc63f56e82d01981653d07bf3717e170536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262c2ace3fb7bd21b1b0a2c30b59fd3f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a90415077e12e45fae9008de69819e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368486e7cbceea989304db9bcede63b9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f3cd53a9ea5fec064daa2644ee1dac540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55293d597ef95cb8cf2081777f3410b1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212dde626f2be709a5a75b925309fffd542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dddb39710310722fbf6eb91a73db608543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f774c0c6831ac43d0169c2e5d8c9e9b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be23fe3b781cb227a6425b5c99cd7f76545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90ebe9e71252b160b680cf39f03ba3b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15926cd9e2bff1d06c85204e3580b2eb547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbed44f0a3f9b13f2f8eb8747bcfdd5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1064725c0904deeb71d320fe13893a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de18add640808023887d2a3e5151553550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ccda69234edd82da94650760663ddc551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8f948b507c6348b219d62af0662c7f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fe027c856dc36c337397e5f2692a5c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b2b78a577ac892207b2affe22daa00554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65742b8fa163618a2b1f0ceb2e13c37f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16508210578d4265588436c4aeac52e1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f4a3d77a4ab7f49c40e5d4eba5c81f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3da76649c1cc870fbaca0737cb5c25558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46216f74f2a9b14c9b55cea4109d104559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af41d16fef102dff260480410f1a3cc560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b10b71e7b53fd7b7bc7717c890b15c0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b6b062e48a32e9b320b44ca851fd97562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7bb72aef4a4f153aa5db3b22db4810563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea13fcaaf77e561b57ca61a6da98377564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d2ca44658c296864fdcdee90c3329b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcfac1d1b3f8402f633a41a41902af4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae2a897e509b4be0ce4759067f262f8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d6dc4f53c1704aff43107e71f3042d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbb47f62b51b95bd1a39675eb8b787c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fec4efcf9a001c71c7f144b03b69e9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e693785a026de7db5ec6987f724805571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809b8f88718d78b77d8c8fccc87b3040572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236faf43ab3343f946eea28f1caf7a6e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbb19db27b991dc209e4bffd996ba4d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199fb4c5a633f47ee78cdaddb677bffc575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2d01e19c74974bef3f3f8f0b1e98d7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db3a4688e4c968e3157fd51c5ac5f0a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da8842bbe8d87e6a03ac384ab945950578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9cc19c72869c4f6e74901bc80bb819579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daaa4257ced024d611e0c340e8b0127580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a999d46a5f6ffbe6becd1e31a4b428581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538e93e5e9f7490ab3cb02f8984006e4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e701f099d2939693ce50fa366aa0cd583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce24d23d552c9433affd1c732f1fd90584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e37eb24dd847e080bda21df5831ca12585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbece64c7de94288e1a8c56cf01271a0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e0973f1a1f178ca64ff6aba1124f25587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4432f2e1390dc9483ab4d83f53d22e79588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e1c09f43f794a7731e1f4ceb1794f6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31531659b0bb4b2ea91779a098172c55590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d8ca48c8ac69812b852dc99a6d1b76591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421ec20c4ab4faf2d1532c53bc9be52e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8745285529cf3ea5989721308e200818593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848cd3bcba09213645e47e2aac9f9d5a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8784851e0a7f8d08408a69074c4a0e52595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1115379593cc34561b56b623778b7b74596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be55cc8a981b6f00e5c79bbe372a7afc597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa481ce943b2816c4852e8d757eaab1b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7ba23a7bcc28882e617dae1b772c6f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d1379e23045b45dfc9efb7715739ee600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1133de56d4f246c2525b1fe76a203748601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9354438b7f0f30697e40dba76e59eb6b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505729a39bca6ef33648d9aaed875ec9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64de20e0b8cd7885c2f4980e82c3d4f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126ab96ffbe2c4da43afac12cf4d28fd605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9426dddf84647746f79a966e44b337606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f234733ef73e04686a33a20ac33370607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9bc717b2bda00e11c8c5faeb7f3499608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806ad6844f018c42378c3f368757b476609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4fecf80d531eb6a6059868db08c78b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92a50ccd5d155a021d84554b946682b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24640e552303210cc96627810756a57612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578f0daf21c93d9f44757514899da1f3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cd012473ad32a0bf975d49e69e9f3d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7a91b9af90d535d0dfe585c8c9b544615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eee23eb1192da19fe2da510db9cde3c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1615b99677c43ed66aeb668b5bfd0b29617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23505c36ba1ab91e5d05b5537cf68b66618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d128425493eca73ed7446182fc1305619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b608bcd75b1c206d7042ab88831b16c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b04bb0158441ef6164d510804fe0b4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bffa96ad13c219a5d798d63b67990bb622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c707e2c0396f1936978443f362dc3f1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b85c02610b0abe710cc8d847bdc8933624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29408e9a0c01553b293bda0e2cc51367625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce91f3a1bbadaa8209f0fa7f4ba41c45626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f3f921f0ab6559a03c0b500d9f4ebc627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba9b16798637a0115c7888c46b20f29628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2f529d5310a7554f7328b0f47724fb629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50329dfebb1e7d78a3ed591d3864cba630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8702ad65f86e16ab33f904e830a24d20631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443f0676a6e6a47709217493b340ff8b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eb5d04ee59a540b0f4b6a5ce3dbbe3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd08837c45adf8182f5c2786515a236a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca9dae8edfbab155d62e43ad105c25a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c151b32d37c52a3bc34db7066f599fe636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428876dd6c217fca5cdd4c97be3bf866637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aed6074e0e6db62606698e0f1af54f0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeb8ac8aa2db25352283a15b620301c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9ccdfff65b7e3446a00e5f5cf8eb61640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0241788321de9f5a0ed306e6eb6d5d6a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511b3221259b3f5a9916c7802055f4d5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d177e9310a4436714af13f32f6ef15643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1444f9e6b78ba3472af5a589186eec644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5637e13cbcd2591f970837ef6b01197b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f97d85d937954fd89a83b5fc1192719646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f4fe1b49ad15d5fc434ba131534b80647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723da1afb7a6d086877a83bcdb5a4e57648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d09bbc2464bfcf97f58d5d38bec1b3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75975882130be884529d75f199970df650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fafab6b98e1bed56bef7d9b5f05d5c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d33ca44c037fe849db8c4ff7172c5d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7af03601b128a78bd195eb48a5dc9a8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0480401b1a7f2136120a22a8c10f88654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3d341982a93e399f090e2dcf4b818a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f638391d06dfc4c8895021fe98bb0d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d67ac098728f93bc4dbd17c14c665e3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157a4039d84fd6854dbfb0bf5953ba7c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d809b95bcb0ac9288a24c03e7dddbac659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f58d13beda289d6c08cfa9ee77bd51660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbd0f07351f6d6e459a40a6c987ab9c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e0130900a2145552768baac60f0422662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6f79298591fe9ddfad8bf66283f779663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc6a9b6088fecb429e4363d355080cf664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f6fb6810941bc4f5146ce782e73376665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a604615dd23a3118e33e7bc4268beadf666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfb7a5c328a087414878a1a74f09f84667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cda7f7d2981d8248e4247b81f6b994668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcb020d959536f5e7be19fd25b19842669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe1c619b4da67990d49edb7ef363473670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4aa463cd267555bf4d8996e042f37c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a918e2ea0414156b91e7ddd36ac15d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e397fc09ad5e1d2bafb2f96f916726673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9599bfaca432192655fb3c09af9b5e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66feaa54bfec39cd7a323170175b2e44675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce251511ea5447683e9c1121d9ad1a44676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a17fd70f3c4954ca7a9028a18bff5c4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80272ad3408f729c0f45528af0b16433678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110f1f45194c82bb0d464cde176f2be5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0695184c161c76e37f2f30548922e4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6970e77bcc42e94f1c713b3dfc2ff27c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f24509f87c698170682ebacf17f70eb682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34212553b31261002efd866319fc26ce683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eac7420d8a3b40540865956c97d9cd684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3815ca6abff5f000d078c50745cc7283685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdb82eb2066e1ceced503b43d2ee53f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1fb82ef465db5e8613b99d816d1b64687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b17fcfb9a6333a81e607d51e3a944d7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead9010f7356f265b93cef8db426de81689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de62cae77b22fce6b120e37f46ebaa36690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592bd0e8259852f33f1494f4e05ad309691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909f080d23e0e7b6d9f15e8f8981d17d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed47388fb8c72fb95b0a9f815c9535d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eaf0d82c2113b0c7da67fb1c462c58694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b95d5c8d7bbb111a1e8574c79d1ea14695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36484549b9351a59edda9421259b00cb696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3388ebde67ef1b2816c9691be9a29b50697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b48330b27373c028b36737269f5e93698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781a2e71021627c1c51545ff17b22cdd699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7e4b5fd34cf79b1959ca23df04a40b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f467e9f80dbc600feb581bb4656b39e2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fe03ac322040eaccce5434d4c6852b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ec3ff6a821cc5ad774f5194a4f2219703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0440b811d64d1a35a21e0ddea3c9d7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f252737e8aa6a83fd5e846966311f61c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef9a7585b3793a07130323dcc57264a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a90049f98dba7cc4459c2e74ccf76eb707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8b1c0300fe44c7aeb4e95ea6128883708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac09bc18c28a00dbced86a8dc2cd4502709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efffbf95ec93065dc19554be6c155e65710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f02ebcc1f663d339709ceb510c019b3711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2365b410bde605c193e46b1627ab78ab712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e0a8a6f22edf20fb1cf9a7763d12ba713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc02fcfbd0bd8146d9946c717e960326714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4701a1e91a9639206113eacd46e580715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d617d56f078a93716dcdf6a9e5a9e1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ae580e329aee859c92f01ec025cb5a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff695554a0413d55006a7e5ee3bc2b6e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3d0f68f58453a1edba9419bdb90c18719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b46a3e900f1916c24e82ce638f652d8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfd19954267b3d9c9b05aaea489a7e4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc42c3cecff15758418c7dfb6c6d27ff722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2a817c9004e4a474af9c1e0fb825e1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1003b2bd5506d0858ed05b366e10fe71724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae60ddbce3106239711bd2e9a7958d4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a5c4ceda8148a71429a75ea2e7359b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fb05353ce106a82f62cee252148c11727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46841b53facef038e7dd3e27101fec7d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8fe4cab8c5ac0e1f1563ead496d95c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffafa7f5fffbe36f0ab5cda4b789da3f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb9b370ca2c901b70e483415e79ead7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63cd44ad42a0cecffc72f77dd26b772732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9289b05adcfce83e4e85cfe9b76fd65b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610ad22c60537e33363e9218767008dd734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6898a1a506d55a532493d6a6a287ce1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2abc8260062d2fd5e213b4d9ccaa0f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfff7b3b49dbf40929c51b1f63cf6854737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeca66c159af646595b91db73952ef45738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b250554af7ea8980ab9f8269528427739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2ed3799a672bbe05316280461d6941740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb4ab8370c174f5559000449ac11c50741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d7bf7d22322c3274cb13f107c0c9d6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bad4499c47865c5eae1d3ebbdb4185743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b10bc8dcd35cd476d2b427f18c0bf4744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f650bbc3f97308af0c81d02ada3822a4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f4d9a3c4c36d31364e5242d774b707746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf2a3dd2727a34e00a7589e720264f0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86e3022e4a4ab4dc65958516b281dfd748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e41e507a72f7b9363719ca3778aa2f7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1577f206180071f719ea22e4a42c8c9e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc768efd850102e0318481f77af84e0e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff80f2e7ed278b27138464b2916db36a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd1c27a3b6c2a94dcdcbb704b8f4521753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e599c10396236b50550e6ed6c4e16fd754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be3a70e9f23dc9db8b396633f09107a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aa349a24949e860e52ebca0b16193b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbebc6354c4105e8d61c8fb549c776a5757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12992e9f6279b03a22391150d33178f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5773fa333d13aa3258b48a49e72bc97759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>