--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f42d6b019ffbb4b20b88d2ea14a4101.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb190eed378ff9f90a9b31aed8efc92e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5014f5cda550b8a7d606e5976ce097e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5719cfa3f1f0a25564c4fc4a258b574.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b48f1e6dc0d2a49bcc065f26afe22c15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1431bb4523a64269251a24924faffc806.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869b68b32911beb0e59b0004e30a9ee97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00050913fccf20f2b41ebe7312e3a46b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959dbae1eacc5d5c497142a5a489a4469.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e10e4f61eb5ce4651f6de16262cab810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089217e1f50496823b8a1311bf19621b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdee27dfc9da99402bd8868f8764df4d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09971f14a6097a343fbe56bcb317853513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c754e0397cef7d4e7db34df4c19f000f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a6255076eed447f303077cd066d28415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a195d76244aa65103adc7b6243e313c616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ea956325896adcfe08e7e95713090817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6652e47b50752985f07be80ee2b78e6f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0ce845e59979f63d4c7584343f5f6d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e30b7db42bde5bc049a75cdda191e9920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0068d027fca85325a26ab53322165aa421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a6c2ac76ec67a900a1dab63fbe86b622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa23113c12f985b89bd4bf9333c549f123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b85176788d272099d433d605a77a0524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b3d3ceb44807db0bf365d8b52833e625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecc74315f30204ac613a3ecb145f02326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8405273338b5bc85fab6e346dbc0fa6027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c15d488ffdaa45c3c4cb11dbbd2cb3a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6642cacd028c43f7b0aac3ff076fcc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13bdc9e979f0be413ca01c8a506da9130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae850212b020cb883527b989c89437831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3b9510a2683cafd53eb69a684d396632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0240e3623f9896242d56795da65afbf933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed71ee1df67d444ae168b60caaefec5134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005b34fc3946ff2488c40514d86678eb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95363ca22587bf7b11bae9c16f83569436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046d41e2be3d2873576c14364a7d00ee37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcc8911237b88e3ba69fe86f289c84f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2221999cadc03bfd539ed33c80280239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9575568257cc1d170301f277904e51440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92b1162a34d30d89773bde08861ad7641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d4702f3d3b5e4d3a2c01e7851f85e942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766900d008ce9d0489cdc408d0582d0743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd17e4ff83410b2d3e3e6e1b1b0e18ea44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2b82de9e56b7679b0bc1091f29212945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5f252a8220806be1c063f98466326f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76f12185ef2bd0d34f2b205d2ff029f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5202c6aa9daa952308943f6aa4301148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a713294509af63ce225b857f58ff5e5d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b32ae0cde9f9e1e4603ccd1785617ed50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b7977f2cf082fb1a45f86e326c673851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06305f611d968a1d0c7d1e4fb3df5e952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b3f5b9ff4bd0d3e37f9001ad920d6853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8475c9c3d81435c80d0bae9265346fa054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff133438f8bcda8f983e9b13cbe1ec455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b8717d006b9fe93cca0f78df69a1ef56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca8bbf280488d7334a98fd8a170101457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c975c46dc33196528870f9616936ff7d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11b7238efe6a4f432b1df64e02c890859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870560715d86e627907c9b337c82bcee60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299cfcdac773fc152864e868b7de07e661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a74d87d4f22246820d0290a1982419d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9193c1d13d7e47f27c40a4d7b7af0aed63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf58d1d50826338a0b8b58a0facbd2764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe174afaba5f519d4f2f1275c508d0265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cef7932dae0526cb2fd8a0830aae9c566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba472be22d8d687264192a34b19d98567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dd253567ab51535224bc25f08348db68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2913f460fd832fdd3e39729208c9644369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b941818d32ba9b3fb98e6adba676aa370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cec8593db52ee0577a79a1df3038d071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f20e24da383f52fb34a5fc923c5b4872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aebf77766345a2b4f43501d6b509c373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a7ed7bef198ffd226d2ed215fe3ba274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe425a61ab406b2a5a72a00b1171a9d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c0a68cbb4cd77cfa1150d7f77bee8876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd55c2a6c8cae59086a603641e1a6fc977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236c21632340147fca398d9e59e6deba78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab9866cd211c74876d56650293fe0b879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d36596d858628905e40afdfc07462cf80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4270ed24de4d81403c6cc15225b90f3d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a533ffac79bf21e0d9804de5ed36ae0582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db631947440617a958ccafbf035f12c283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6b9bb5bd97d8d856b59a944bed674284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac037d8422b5f78202efa158b8f782c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37178c53b42af7bf0e418edaac530cde86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bd35678762ae83e1789980f37bd33087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e94ee4cf7f9c002af800c35c7ca82a488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd14d8f734e014dd280a6d83874e50a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526678ed9a568ba93d033e03b440060d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b82ecde1a977868effe698a9424c8ab91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c773a13041e49c8d9353bf1e50364192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50f019767feab1746c6ebd617cc3ca293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47737167018f8a6d9a8c7cbe3bd942494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceadc510d4a53ed07bfd1025b076b0b695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff83ea49fb59e276c04bcef0a1a1a2396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4e4b91f6a66438a972540933a5d39b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5699d8d22efa4d4b161b208abe64a91498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f3d103841483c477898ef7f3e1d18f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1dc816e2a05b65ec4baac0fdb6b490100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0922651f327e7711e2784a57f1f49c9b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56980107dde1912222f0be9759a2071a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae4e9a6f9defa951b7782323b95c0cb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fc31e0e74393c21eca1614da5e0eec104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2afa0f2fd1bad2a985083069f0ccd5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe8229c2db153257ba94b46fe9d6074106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e3d136f9779e8b3d0b240b855224fe107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d321d73f3cfbd493435469772eae22108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9af94d745f112c2884cbfd5b5ea681109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1996b1e45c5343bd27740a78b6ee6aa110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bb8c39a012a8d420b3353a68ebd43b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb1a634c1156455a9d36a2b296c0bed112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27dcd09888d95d0163554e142c7099d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edd33032d3b826f13b736d9482b35c3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd078f1dfe627ab73a2c8b827575132115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d332e7beaf187f5f7142ccaf5b7a29e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b141f5ea3c0b8d770368e0294dda25117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94150d3c16e47fd722cc90fc487786f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d8382dae194c0579bd03201a2f9aa5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b13190d381fbdb5d1e4b75c4b97f6a4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e9c3f1379af0561d2708094b7cf6eb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8320c293d8226cce3bcb5fcdda8c2e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceb99f27aba45e6315ea3182fdd34b3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a3a1d258a709802722b02f0df32daf124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24d341f3b8a0b2dc9b4c66f90d9b292125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c625592ef9783330f8a18aa8be4b01ce126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3db056701c5042baa8624fd4f12de5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805fc1daa09c6177eca9937e06ac5421128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850fa1c5465dff11a6cfa11f11c4d736129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72ac57916e2bbce71f4a72133f06cd8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf838544c4edaeeb09566afb02462061131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2935cb2d6121bd7e1c3af103426c70c1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe1ffd06b1cb712939ede190792a9a8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946d546b93ec6580301a69a01d476aa9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1477f4536d999e7b52f29e496142d2d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62287a2a533fe398588d26a450c432df136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b848924902796a29ed07b9cbb9229579137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86983801e558722c45754e89d485c88138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781fb0f1777478944224d4fcc9b7e57d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3948ed4cd91b9f8f60709627a808d09e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7662cd11f78e442c352705d15496f28a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c67d8ec61dc4caa5b74f852b20b954142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df23409be6a8a98fd3ec5b79b24d8bc4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dcfded128fd6e4518d6935dbbd3b0c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6def9f8cbe52a8f3d3c94ded6da30ff5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c8803105c1b1e3305f7ba45c87c655146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449f408c916a00929025b33f4485bd4a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6dbb631cdb8fe8b6912b582fd8f9f7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f8dbfa2805888bed89cc2393ed3ba9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcbf845e9877fa291a0e0dfcf48555a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f026c2a1383dd7b12a6a315511317097151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06f4b3dbbd96ed45729b64dadef6ce7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04b59f8f0d86069e2c09dd8896b3699153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb5198072cf79d44ae52f56c109b509154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aface231def2d44b1d9780dd6d10786155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8e007c5b179a1aa5365823cddfc3c6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613f345c59cee32c815f92a425910fc8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabc1aa6c6c2224b35c64df0a954c02b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb34f586e88d03f77c021be39d82cd26159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b0035f1817e27b7805eb1480f79144160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b190f852b4a57bbce66372d464454dbc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ed820ad7b3c85b8945630c44adcb9c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d993a5e76898890fb9b178f1f0bbd9e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98048429034dcfbdf3aab6fb8ea546bf164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ca7baf1f58fd92a7837dbca5bbfe75165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a807502466a8a2bae6923ee9e343c9f3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec58bca75de384ae5380b6eff646e3d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa1649ae79af335b609579cc30831f8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c693bf2b173bc0a991283601800bf6d6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f2d7dea53758e755fe74a1c0c97629170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04690a380f004146a4ae4c79a94ef137171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5907e5c81156979a5dbe555a78c951172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7576c3415409c65d19303d44e43ce49c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793a1fd2f300cb0565404b3c0e78df4c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95448c6c1b0c6653a03eb0b39551ece7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c4cb7bce180cac7478bf898fed619c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5976751f252cba3f9e77cfdc6309a3ad177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa128052752a8f0584dd53124a04c87178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea290d1c51b2ce8f3df8acb25a77396179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee753bf402ddfaab4e8fac4d511dd8b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6400fd8065595c899355bd3314a26dd0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5daa6257a292c7c027d7e821fddbf41182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a93a8ae8151ac205d1daf7dbbcd7a3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8184828e5e0824624be43c2393428739184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4930be33ae947aee8572a732b736a3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfac13c2410c4c9441939b81ce93850186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0ecffb6688a96b46f137649dff32b9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c2b72a270ca2236b5801f4310d6eca188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d091ba7ac274e95331e3561553fd19189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd04505d4765f9dfe894179c3d242e17190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524f8714aa8d4ea0d139cacebe701443191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972d9ccf545a565e8716e3eac0460e9d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8e7f8d9c5c7fb052120d90b3b1a61b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752e68906abf72c2d63112b3ff5b54e4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fc82db7c5edf13b196c5dcc3d1497f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c935cafd2e73d97a1b668cd4147c8f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52676ed8dff4e920d4b01d8b9839c129197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf6ce6ca0db8899c198d4e566b04e3b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f5e6cbe49c45f7f952c4a623afe35a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03d4f86d0a2496258207212bf175b5c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2426bcf44a5e8adfdf1c2b807fd63ed201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c140c38ba524c5372b69659d40400af202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e86c95b3b7206fe68a68a77275b2c6e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9df5e54398976c2f8418660d942231204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89908e236ff192ee3c4b3cc9347c5a0d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8f2ccb9950cd269d2c8d87a0761f65206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbef6014289cc3252e5f4a120674f028207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4222e051e4e47e838e1a9fc33ddfbd5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4948f9a8edd4cc039758afd176651456209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00504af5eb6a69649c3b631556c76ad7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e2a9a9d6f8de3b2d1378fb86b2b71e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e0b0db23bd844a9070d5b2c5b1053c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfe01c561bb69fdedabf877be193bea213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36b45e01f49e0b12634c2fda745f01c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f9f1981768bfdd1afe2d582f195c5b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd0e6b519f3a0aeeecbc3d5720469da216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e533d76e41313d4144bf2afd78745776217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66466907bf0510bf447ae795d9e46ec218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05781fe4234bff82ed1c657b06029505219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928cd1aa10f970ad9c6000d179e26430220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b92ee39ec2365f5d87e4afdb0902a2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec160ed2553bce5f65113f29d035130222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62236a7534538e949bb6149d175f5f38223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1524d790be9dfd12b72531e548715b66224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9792c921437883f6efac501091193c8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf20a26c5640182410910891b99180a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73474b374dbebf2e4d06fe61b4955b73227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71e6ba2912cb1ec35a1a8c8394aebba228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1ff8ee46a77e9400a06d60e1f4e8ed229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f951b701eb99ae3c353217748898e9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c3bfb5ac187db2c4fc0de0e795ad1a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a32464e8deb80d46ba59943c6dbfe9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615ba8ac007ddf2357e66b355d70c3da233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfa01afc3860df291688185ee4e4104234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e83e1a4c0d7b3c9209bb19033ff5bc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7154864395269416fb1b0463807e7d6f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8f9e644b2bb50892cd94d63e563739237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd35b4a9018d09f2021dcd75722f0e3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3347ec8a43b0753ffc9358eaf2fbbcc1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aaf647ec0094f290b944b038c30200240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bea72c62b6e72f8d3aa131d681444a8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95259290c85c40d6e94db40eee1b7512242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e34125b17f363f9dd98822a855acd2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f31af9bc839502ed26637db755d217a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131dd674ef19af1c02079f830287c67c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2630fe656f713257c50c741d25c66a5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007b4333a9934cc6c26faeaebbac0f74247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6b47177db6eebe3ae11ce653a9db38248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033959834e8555a18d4278fbc92645db249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb8c0575c1029339fec9608ef7026ff250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b171a7ab4354ba6ca5d28634904aa93251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522bdbe9a4a4fc9ed8ab368d26737637252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e848e03269397ad2b7dde892b3b73ea253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac6195bf5021d2ad3c45f50cc813cc8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9300d7abbbff144492a056f47529d364255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e3e8631c6b11b84326b827d2849973256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b73d13a06d0a9fda3ffb0ae4040f5e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c192da8da3000ac81aa726a80dbd9efc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21716d90d386667c82efc3031593c9c0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef8ca21424cfbcbb12356332ead4820260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4967c0dd635dde9ab27e432c2e45ebf5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d01fde6d18442dbe677ab10c0489686262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bbbaa1872d6409ad6d334b8cdfa92d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3926800446c088d032e2152bac3b4920264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e3a429f9602dcda6d70a57733ffd2e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad105938fe44ced2d5cdbaf635dbda4f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d66aaa7d3037ee0836f1e2184cc992267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e8622faf0dc294adeeb9a25764bca0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b17815fe49510b693742342c0f38a9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449369574fb67a816ca714251fc0115d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba6a5645c8d317375aeded107a63e1c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257cdc30382fbde42fc01811fd5cee1c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382b02f623bd2eba01f1eb224a70250e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3f1de3b29e7b2cf4167ff987c6b58c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf2a2c810bfee26bc716680259c2110275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b31f49f9e5202e43691b2a4c3e80a33276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58ffad8565d586b55d08551cf424391277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfddd236c0859e8bbdad2fe344f554b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d53a5554900fbcd3809369f0e3c0ab279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2e98a2b567c7320c53aea1e53e2494280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7354582325fe3058a9a1a517532e3770281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42434cb4d0d81b472d36cba30f5a9806282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b6be4dfbff8e7297b321f577ac062c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb0e4bc24d8cfbbc4bbefd154663548284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ff9506c441dd20b9390239e978479b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24682963b41b309afff1dfa7d1574053286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009927559b0bfb21d2308254370288cf287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23763f00b6a8e03d5bb371998a5c2948288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340042ddd30f693b4eeae3d804aca71d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2319e5e2f1823d5cabebab50525dc53d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdbf057db8dd048a7885d5572a01bfb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21336dec9c23c4b31d26342c531ae45c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2685caf60e776a204dd4d98d39e30748293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e077c05cba1176cc582e166dae9dd041294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e931988ea68ac0bbeb5b9a528b3bd4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697a5d3fe9c56e81ab169f3cc0eeaa50296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9b5b2192030e413cbe76c15531cb41297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e032edb5d9cd4589688c374e54cfd248298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee1293129256e461ba41b22901a6af5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404635e1f391444dc1a7e9ab5ac59451300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06ef271dffec74e4572ac51388db813301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae3ed2a3aa8b3b879d406d2d9667c6d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd25a3b904f88f1aad557112bcca294303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad19344e6e3889613ee9efda821d5ccf304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39982d1cfe90e4d373f9dbbb735a6186305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1e97f22d840ee382b5a437e863052d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaf6a66656560c5e0721f12880bf897307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7375b4dd40115c2937bcda6dcc7f2ae308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df967ebc90ad12470e10c471f824cab9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04976428133df6afead3ac18ecd71c53310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f84c3d7f157808ee132b1f844aafb1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36083db4162b4ec990c28be37260665e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243075e3a026c6a3051a86b41893cb26313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be537f2aaccd2a087f721d95828b656e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b595d2605c03d3093f08b8fea3c68251315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd124fb04d7626f2062fbe43b8ba8ab316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f18776794765ac38f7afee24f3998b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b611a5d09db6da625740709e2f3f0c96318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d0a5186627e558afbab5e6b0b4e768319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a354d2ffe697b3b6c449f16da338b8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc56917bff700d8b3403340e49b408d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d256e7852f38c23a225248d77ecf49322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac22877e63cba9ff846f307d861b646a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1143593c4bea0282c4064693c41750324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5072a8708a59c4cb8989b3c928e1444e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef64c7eca21a8c7d9f100611ee84cba326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542212c0f20c5ec2bc81ec2d33fe8a83327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9641279d1cd7765f07741ad2acfa2f2b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b516d5885efcbcafa010a8d7a6aaa96329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f19a8c5e4f3f6b1976e17ae8525b93330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8736c9a33e4148e44859441bc8bb3674331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd1d81181e7e9e9f5a075c8871698d7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656a00eb9c0a77a005f3523b52b59b72333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c782975f4ea1ee97e717d64fed4b74334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f0f14f6cb0f0e7d2dc46ac1ee87c43335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c9dd67a69eaabbbec5ba99227b1404336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2d680464f664df4858bb73a5a284a4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14008e3e2c83c1e2e9509a0683ad8671338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de36a74bf4a88ac5300e4a3eeb3a0f9c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f9e5c71e9bb6a7ad2be570bb61ce48340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d07225fb08f81200b6e21dc6d40f58341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c5576b93d236aff37ba172957c9293342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff23e4b281b6bc0a53b042fc6ba6b3ef343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4672f31c15339fec323d2db72c24d462344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf23e42991bbbaa9c12351e3af4f948345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3db4bb281e8f535aef630bb335d8810346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8285cc24f26e4cbf0cc0644bbf6879c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b5faa54cae9600fa4a430cfa4e049d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de470bfe34b3a94053d834701968481b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaa8d500e2517b3a8889e19e4ee7482350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53c5979d44c432c785e8220a86e8221351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9564f29762d2fea44d72809b1d824876352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d28be85898ad667dca57dab69188fdf353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e305d1181835b770fa1b8e295c7cf61a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42789475ce06248982663d45e6cb5e7b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb54260156095dead92ac99944d9a376356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154ecfea823c7807d6648c729da9ae6a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cb5c0b67d002f2a3fdc7b88979ad58358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bda42fbb3a305f2528f93597158425359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934ec4e11996be3ceb13fcc89e206e04360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05d22e9ffded265c9273f54e7b429ee361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83861f1af2dee4f2530e6c250f0c5ef362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25f154f8e31d0e6315eda71e6602950363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ce7c213fb3b61439fe5a0db6563b19364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba26becb0531b232b6eb11d34edb3e03365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2025531eff6bd3c970c7ab39b41273366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8124b69497cc401b39e6a3cca335e17c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1165c8f1ed01338b492a718604cf61368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdec289dff58c8008ffe69c9a8ae69d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0bb72567bf0c5d4287e71cf66d4c33370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7698610364e1e93e7ca0c5f7da24b4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a69dda928d5fb3c26c7e2ccfaef23b5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374f4cd9765eccc107e929b6beb6b01f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fd5b1d139016ab7d505fd54f52d950374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6367d31eab6752c1e82f81f481f9d77375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5397a7261effedd5bb2d08c7749edd4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64455ee58df21c793dddcedb734db2f1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389db96c57a3fef32bd204dbbeb215ff378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ac01fe0feed1d900abcdcf8d9e91cf379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc52e23f644e901560f680ba296ba43380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb49d3d37012813e5b45dfc8ff5ae15381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5df128e389110a96715a93431fa59c9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b978d240bb17ed827d2cb3ff25220b4d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412386228ac92c9bdfa18f2cd06a7ba5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e1cf078e8734c790326ac3fe007929385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f1d4fc7bf9e87fa996f004dd059e39386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5412e7570829baca4949986b4fb58d5e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206536ff7f54339707da69e6073252a7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6e9c61cf7ae32fe50d7e7a448db5ae389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41c8351a423c8fd577bfd3b065ed0c3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48c1728bd08a20883912e2e7c74fd58391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a67bda1c9ceffd91c6fcf76be93c5c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5dfd28bb1a035bfcf47d958b3decf7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e421940f59f3cbf7fce4972aef19ce4e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a36c98ba505771ed5f2059f510dfee395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d06951bd2baa1ee8529f0fbf73a0f4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9426fb9932bc66a72f692f72ae1e6356397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57df10a21394b9e351b1b67eded101e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef91851e065974fcb5d09e89730a8b5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea39cc7847a89fff1bce42b826d9aaf1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1393fd3ebecf5c5e3a324732ca045c21401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f32b25eea4a6f1a7b56dcc78f74602d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64afc15fc267fd4e5c83f1b9da3ce21c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfad18fb3d7b4dbd2fe8bfa87e1e0b66404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cd15ef8419739a3f3aa504b5e974a0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aa36781c05a85e6395e69fecf849ba406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79855983f8cd7ff816365c97487cdd3a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12554663c6c0884d401fbfef1a965450408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9421c40e6eea8de30ce4721622faf9c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b4267571295acffdc7f76fe00f82fe410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50afe7d7789ea28dc0135ed3e44d97b5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb7a3beab2a981b42597707f99b8b03412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac1bbde377f4fc3e1febfd8cf30ef2d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4016dceb8c14ac5197b4e7aa058c3a1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f6ade103d0493305e17ebfeca461d3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c736c00b1c5bc43828bcaff126fcef9c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5e17fd8cf5832b6eb85976dd19e11d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b88fcd19840d9caff91478530d52d78418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a488cbf71e5a8fd5eda251f9d5093e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec02f6baca1d8e8f28b4642383d6c41420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ce8ee3d5c7b6191e74629055dcbedf421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e10be817087be49e27257107c4a18b0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ff5ca6bd47a8768a6016827dd4f34e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a84ba5f24b2558f6832c803f56b1e7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a42fc6428b432046c4bd339e9e35f8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea412db4a40885b149f112ed361ad208426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86afae7d9bee98b9094de6317c014207427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c327e942749ddc33cd286da03905e8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564d4ab6fbbc97a493968de7efe433bb429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394f697bc6c9b1e021ac241291e21fcd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6192bfb90d563e074fc2f1c1ae32327431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb28b96bde311ec20a048b92e7daffb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7367157db069c7650c59910d0541c4b1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9191190b18ca5d9eaf6d1796a9bfbb0b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df627b271bf6a4b2a7158ace7f1f605435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b6e43f1fadb22186f37f485f7536a2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3c219641069b68e3730730780f295c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2b49a51bfb4883932e11bed4b9bc3d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a171e7dd028bfed62240629661b339439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4df00eddc742c4c0597b2a9b785782440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17b57bfc0af2d96cb5270326997f1fe441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6e6fec89c9a9632dec9d6abed1809c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e74692eae969bc41a0c516a0a50f9b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94831bae1a730849e5094b4cfee87b3c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3a5252d8bf86b5e9be94d2a45c4a2f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063861cfe2e8b939112046910925b06f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613f5f5cf13f42b0eb7ae1c645869271447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efa9ba27544af8f58edc85480062a82448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda8802d85908e1f376cd2d8e03212c8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d5e02995d455d5e6500e3b943f2864450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1066f2214b28c24503c6f0529c6a77f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd65be1fd731ed0132c70b7b776aa460452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb5c14c10293549962358b322c72828453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d6524a2513dd4aaefe19f591147cb5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d559f8965099c866ad0c0e60897b121f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cfb9f00bbd4055c28fedc4c0d0d0d9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbd452d2ce9c1b3cefa18d468138494457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84203e2259740eae7a93d68100b22f0b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62760ad6398982967d2f280a847516bb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20976e696ac61ea82f4ad43d904650f9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb88a93330bfca971ab028bec2c9d5e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26dd261ca272464dd5d057a1a0ad32b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddb38ecd1fa15c8b84bd77f394b43d5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a784a5dceac79ac3dd20356cc5d6793464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ae42e291251180a6848d5fa743e90d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c07591a1b1ed20a26cdf63653c7f83466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab93e34325c5c4f0c51d0c594944b9d6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81771c808a2a9202d1104863db64a41468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089f4c3d515d24050c7764957841f24a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1143b75a66ff22e64e2cf7f282ce53470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a92cae90dd18adf4827b1798bfa3403471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca261d524e5d0777eeb04138da2ea2d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f29bed45a6059f1b6c0675714833ce2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa13ff6061934d028e1504483cc896b1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8560b3593aa553d3fc3115cf5a37ade475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3dd96260aa466fdc4cad82c6623fbd476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e80aea57afebfedeb0852b2326bde40477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b0bbc48bbfc3d7ae4a898cff1d5479478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d85d8bb9cfb26aa260aff0801c6bbd7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b050b0ab219e337af631644484b77df480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2180e123936bf30e0b07b65d3cbdb43481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b3abc13b39ac39048f65034a913dab482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab30bea9e8eef68f337d2abaf3be9105483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a6b3cde32b01d625e795740c943235484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437ac32338159e429dd968ac09186a6a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d557ba44742c4fd8c95d0d0fc7c18298486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82d573d4f8eef3bccb065757ec13dca487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cdc24fa0e39e390786635ce5fdd060488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1981b831fb9fc3176ea9375357b87fd2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997d6fbda62952b3b592b7c2db4980d5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d8174b03197a6469027c6220bde978491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2542af4cd70340f5b5fd3f9711bd10d4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96c626b5c1105ae4b081ebbd1ba168a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea94468dcd67785a48e2930d4f1b2924494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d0a75674ae466d9e7d62a275d56730495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc70e7ee7a89d5a85c62e98079a6d1c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570fe81ff45b7bbba7b52d584776257d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149d0b5bc3309552527dcec4180cca35498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fc21e99dd74b5b9eda7b227e86718e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873d2252ead60469f0639bc95f559593500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37956efbdabb8fdfd95070acf13e5cc0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9810562cfd46a1ffd8fd4d8a3fcab30502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e389c85c5cd1f2618c22aacdd67d036c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039653a0fc2b1e3bd90d2257fac0895c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3c5a717b0081492591d13aada93370505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba2bfe414d52678c3859431c7280068506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e0cd00a6249cb1146f17fb945e346b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627f8349d5541b0a6f334a7e74f3b04e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39354438ecf63082b45bdeca7d68974a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88959cc93611a1465544a51c61654458510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268504e41b3ca038bbf3f645b37eceaa511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b366e1af7086de0fcd7bdb61c816d72512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167a32be8421957f68e0aaa3f49d23fe513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3084635a758a4a5767c48f37d6e99f9c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aa966590e22c67ac191ea34c96d34d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e47709e08bb16abd5f46315e2467e1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba4416c72e3e8445fc0b06c3dae3770517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890f46a60e492bf5e42cf41b5967a64c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04c1ebf7a44a73ae526f77354538b2c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e323424ad99804202e079434541864520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db4a8883560f0908b364ba54a821647521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99b53d90b2ba2b013120597c300a9f3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac02b2881fda24f9f8c6648b57e3ae0e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77688d906b6db6b632abad38e42e975524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8bcd38c7db8288a299d6c140308a3b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac1a6c5500993af3551b0a0fcebe0ce526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2e79c7832b2d7b6d6f52a2ce1220e4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592f7fa73b67c59ee785c0e54525a29e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a8839f262454eb98dadc5fb12d2eee529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b479ff09591477cffaf3cf82032f1e2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ee690b8ec034e0f8a8687b7a515151531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a45efa067f5920cbcadf00da2af5886532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e87c55d6687d8e648c2cfe3219383a6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b7fdb9ad986bfd4ce7174f5bda4fee534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaa6e2fe48e364cff83c456d5b5ed3b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8a5922bde71f96c6e874487b3fb15f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b62695fdea0dd4513793f7d417407ea537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90310eb790be492a59be1b6943c9bf3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f36107aa63dd6a64b3b44cb2bc3ab53539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c34fec6e29515bb0df865893416c05e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f3b911a2613f0aefaaa656b663cdca541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2911d58faf38630a26898f628062f0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddb87828b41e8c07ce264e88a39fab1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9995d6c22b1f3b0c0992968b6bf1dd84544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b6b91626dfcd50632ef73c058c2a9e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c98230530427bb92fdc335d729aa35c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a61a8f523c5cef44333d2dedef04e2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b8fc6ce57136af9683df5536f2fd87548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc83d6d55c1ed8e0ec55a073bb44a22f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64fae50e6034f259bf20e11b29c559d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dc2af821d5c598aa810d7b12ba4cb4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ad7b41d7daf72bef3a7d563f17a80b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e50818b17c4998cafa7859aa65be2c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57512f7d05d75486b01be9f5f0380b5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f395c3c6f1c91a1698fcdf3419f92c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bc7647def5671332cdb8e91e8ee205556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd0c0d6d0516d9ea55940d6abcab842557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b10e6e637cbefd2f3e4941c1510e38558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eae39e8a7fe84a5b90b70a0f9e242e1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb72ea9c0d21312bce1894f45720bf5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5516cbb41927b02d3bb67d0bc243c46e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fc6f9a51f0f5dd8f91ce76277e1ca1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cbc31b16022aded7b4e42c2ce5a38a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8898ac180bf3990b1d44bf1f09459eca564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c66805fa78b7cbd85e523040718dff1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bc0d1d46de89dc8639c2980a86a825566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa99c4325e08b69ce9f2c9357fcff59a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff44305dd13a4be636d1f5ea1d302327568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0c5be13e3948b5d8c9eae7a3937fdc569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9172f8aa2eab0f21de9d8305b1454c6c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a040c1ad39e915999cdd521629d1673571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b707324c11971b2d6ba77322d338a1e0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c77537e5fc0447ae146682fd4f4d20573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12c7e183dd78421be574133a83c35fa574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b46e8d6b342b7c5ceb84687cbf7e2ef575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975c3615e37edf816695cdc36642c4ee576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af344d4de571073cee3db0ca4499a2ca577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e27569fa55248ec69a97761f4efe3c2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875f5487375921914a309823ed5040d3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee676114ed2447443874ea57de708378580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b33c01dfcb9e16ad2e9685c33c65118581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8697883e904fdc65a2e823eb2074ebd582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89100f02b552dfbdecd79d91e398198f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7862320a7c89f447183bfd982c2237a7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944c2a358b6c99bb98abf55fe2ecff52585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e44599921aedad6489ed839230d062a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de9a01c6256dea364c8311d6bdd87de587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed65c6db5bfbbd307706a83938e6db5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c8617704c233f60aa55eeb95968d49589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddac5a9a560d275177690b4cff298cf590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bab3f7b8f13971f334882b6682d852591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d2c2d687a03030fb2c2fb039cc0584592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a073cb32ac0132facd974c1898464fc593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7111f4ac1c0edf26d50f7f0b485e9b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926686d4bff2754ac1c0a9636d9fde4a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03785781f657a74062158a95e047dbbe596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f421efade0daf907a7073f4e6720105a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faf69240276cda3b60f75f4247ac491598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ed493e5c5f3c2c62ff41d7e8440f3d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddc70c4a0f239a0f300d49426fbf429600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2457d3657406c931ba3aef85763f15fd601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e36c2d9d1e38c5d45e5f8fb9cfd8bb602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573e9398678489507f2f6d247150ea7c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b3ed4dacf63da9fc99d269a6c7bc6b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963c8925352f4e8ca5a5094a1c3d2bcc605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74be1ad216c615c168ced3d7cf2eae2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c632be860a1c0b428bcfdc23c8d6c0b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e94957d008c36d6ac312a976bae355608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fbeed54cebe8fe4cdf6b54b1a93e54609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f01aeed3d3e47ea3f43b369db99dfe610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68767fbb1a60c8b3b2706ab130a1ce63611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216e979cceda5b6ad6b9b40db7e29e13612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918fb7414305f2e3983fe461c2471169613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad6fc7c5f1b3daeb5742f29d73b87cb614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537a39e84c11bb7ab8a51b07ac2448a6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fb77a30ba45fa0d3938ac0c2dde72d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28020bea460eb760765066db795ae211617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36203344651d7c7f747c952356310fcb618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35723b8f277e720604fe9da45cca585b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5d7ef0407bdc5d1ccc57f65601e97a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d367cdeae50ba548b0390e818bd1e4bd621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a80d81413b964dacfe3f7f76dea211f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6799b496e07aae810f6f6680ed2363623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ee62b3240195fb8687377541ffb833624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c7e8a5ea83c48984b05ea9d723969b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec55c1770465b61fd54e64f59fcf7c0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f336eea074abcb3949d7b13938926b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e5b4670ffde47e4a75ecc53ec50c9d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6c8e6b20fd4d518aef166bd3c70823629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d868331b5c767104d5d2fef6adaf38a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0f21e0f4aed307754a487726d4c742631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c96b85c8ba96a418eb86b14cf8210f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2296ad6b6e40854c0b5365b322a5db35633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc7e4aa32beb6f9ed716065ab858842634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a442b6596e0e8952880716c2486efeb0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226cbc2c42987fda25a01cdac7113d6e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a52a2e171d41eabd22113aafc6ef74637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219ea3275948859a7b51624d3afe1778638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea53d5e1486e174568bbe0d6842dd630639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f464b49bbb55a6f1a8029e827b1598e2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd00a3b0f7f5413c5ee734be8558907641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583a7179f0539fcc3507bc5cace4c3e4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2014371c34c388e9a3d92e16275e0a59643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95202b18c0a86b70ea0c9d63fc8a0c04644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceab26ec24ad93960eec53218adad90645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ec086140eb26e05cfd77d9a862d5cc646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef498e3b45a6494db950d4f7390f2b2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0c8d7b4350fb9d65d5bf5453f51bae648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15e2a0dedee14e2a25459c9a35c7793649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f163b0d57b58dce28743016b9725b812650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9bc373621f3e48ede6e773074c6712651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4446d7a456b99a8351a45712c5d55d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae61a7686265582038792337d2cc43b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034e5e1431e673d047cd7a0e28cbca58654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae52b6894d3b32267291e79f4ff2f16655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26cf9d6a153223b13d17082c866d574656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253111a0af9ccfd13bb2cb2dbfa9b63d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0122ee629249074e94851f4d6111e7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b41c16c404c7ea5ce3ccf990f55f26659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45530cc1906fefbe2684cd252f8ea7c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d9bbc2174eeadcf2221b494ab54754661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2771d6d4e98f87d4f1d5a085c5201b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ad0b51492a90498d043b12a1421cc4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17397713c7229b12f40bfb7e3cf24a7e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd6a994e55d78f7bd78c944d33d23c6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892e979c8f743369ca85d8284cfe2782666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a7093c5e582338dc291e155b73345a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b231a5c351fab38689d3eb6fd4f21b8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3556c82febfaf573ff2c422689a55df5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78de7db2423b6ad953effa0a4a9067fb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb943e729ca9eca0ef9f77ed19a75f9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f759985f0734bf1ae7c4bf4c44d4579c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6489d5ec02102af5138c2ff6991c518c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b629c506a39144d0106287997fd44cc674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a768f3ebc418046cddf774f6bc1489675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830a2b46dfaff0131cba078ee35f4995676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923710d6a70cd0ababb50f27ea14da30677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa5f0bde42e3f2cf81d35a8126a028d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0617f5e2952f567b9f4341adbaa851f1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2b52173d3c5cd59afc0b9ee1125930680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4195156814d0e9663a2eb6adc793db681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2349cfb8a6af89bc9f170b2794a6b86f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bad47f70738364c17d3d5d6a33fd052683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a95ef9614ba4370f048a85dafa87c96684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd0560058d28b764c39fa11e306b482685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86603b9105aaf356c0af83447e2fd569686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98febcf92a50d38f2c4e1e13b3a21d0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deae607e23fadb2dadc5811756f1aeb688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1967428c619ded7613b708fc29d8ae9f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39061fee83aeefd1ff57bef08804aca4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd53aabbbe7309df4e5587ae57568f90691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b0c448d9de9be5c36dea475620625c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9468133e7e7e9ca5c957af314a96d4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b94d383f1ab64ac52b6bbea7bbf4b3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7d4538ae557cf2f5c91ea1296598a1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68ae399b92c4e1af52e6bbba16fd507696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eee07490f3d762c4dcb792d74a7c408697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebc8f31f069460f7ab83fc4a3952125698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216e5ea86ecb1ce40ed400ebc1f02a12699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe05eb6302a527cd99c8729adb2a2a5700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aefbf9398783aad183b5c945ef71641701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763d6f0946198b36f21c9161237fa4d6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5164cc1329e68eb07bd3c750a953d559703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb93cd0b0cd1028b25c387c36ecb116704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909b990e5ceb2111be188a6c4cec0b54705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8b59ff8ab2b56365ddbbce3e2d5b83706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a42889f0c696561f4a198cc35675e9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9d8991feedbe81a92cf496799f5114708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6fa1600ff81d4ae91f6b0a0167c24c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910dd9bf7a7507c0dc77d4231efee90a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3774dbd41847b6090c839623fd547276711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a096ce7af9296175ea82bd6b24ccdae2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a67173fee3b11d9b8b67d31256d1eb713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce793f2bc6279f6fa34dda106001b13714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aa4fcccb532624c08e00068281e9af715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474438edeb78f6d5cd284f96dd03519a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fcb35e2fd2c162df3b078bae465ca8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a3df7140081346ea563dd9c8edfbab718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab8cfe445c0779f188fedf9808ce0dc719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d18d814ea20cc13e989e4f8fc4324b7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cefec0f49544b9658ad32800a3de58721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2b6390146bfce2734266461cedcf21722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4181b8331f1427eef9fa64832f11b199723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1776a4fb588239d154f73c2b339b71fa724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c206d6cd0bfa19e31b857dad1cdd9f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d719e5dc709ef478b5afcbcb46ae71726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5f936b0b6bb488d462a7d81c2e2ef8727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a09a865f2c3d5b9e24a36acf1c1a890728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781c25b7be86dc933addf643d8571b51729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e0fd3fcbf8ddc950a3c2b89067b592730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950a85c981d87c47dd4654c29aa0f393731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f92ea91c8e98f155f0c096076d32a51732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc07bed001cd162147cfc023f9bf7f38733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fecb25596c00654ce8656524d8d7a3734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa105affe1986c898f97dc9f9af4301c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4a5b550df24ea2437bed4cbf509756736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d5b6ee1b091a0f49c120fe7f4b05d7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f4b5c96a56b67ec6beba9be4a77555738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f2a36f7a4a047413b0ec2122bc6a9d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e0efb5f3f1a3079365a6c03eb4701b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0af8a773363d9d64d995cb61f3d3da1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031ce6def61d3bd9985ea59190bead40742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b31fd8499113b7ed8c6a926db6d439e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67516d4e24fd24871f70a10c319302e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ea3d30a0f19cb204b7b690d685c67e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c95ee7153ac6359a38c17e0eeb3ab34746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65444c0c5e4fbec4764b363c30963c9e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7a8db593d98a1798944cbf8ae1ca82748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeb5248c199774070ba9cfc42482266749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de9fb9418f027f581331955f1f05f99750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd8ddca72abf69c281cde86a3bb83e5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf72ef9403c5dd1eaa98b525e0109bfa752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f839e01599efa1d4311bb70ad755c1fb753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7e18dedea88dcf28330cb04a287188754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997cf1a7bc19f669888d1fbc0b13f2f2755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2263abe3f98c373f99ee3796939d889a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde52b28587fdf8291a463821efc4843757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf19670745c7e062fffe5b8efe1ff0c9758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4501ffa4e9c6811535b29cee89e67fb4759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4749e483135dc9191cb9ac8653228f941.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309e576ec8e6bf76d0540b014c1569372.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4037c199ac7a2440147859eb1e9692613.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d992981f38eb52a0be37ef2442f8e24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a11e48a4b931e9f11277e3b533c58ac5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69478b810007920d647344d11a7248036.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b9b27a14e5748a8bdf4a6cfada12fe7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213f992054b033162a050d884788432d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d9a323a30a0a26528e3f31345ed3b99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fa38b076ac8c5427caa9c3ae5d237610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338194c149d3cff9aac9367217ac53a811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83baa4ceb807d7825ea97c99408abd7812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d0f5452caccd025dd43a78f555697c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8b4425a0aea847d07bb842b463bfb314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71d3ed47e633e1ba1c05b414efc87ec15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc1c342d5711ca0154042748ca7eff716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3030a84699466745f7dd7b2223e9fd7c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdaa8075813d4e611d7e4c86b452ceb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd6b8891d2231efb72c6fd7d395c6d419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbb386a76dcddbaaa3e6da27192991920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aebd4596d0106284a6901188c0542b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585e4bde0329788c00b306ce52dd1fe722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35470b0805ce5d78c0381f9bc957949923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31e17802bfc102a6b19c10a397b8a8f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c02451ff84f022ea15cefddce2a187d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590522e8bc4bf36ed6e15ebb35688eff26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f81e6bed5bfcf9ba6759e6c036a1d427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ede40bccd77d98cdca597e4c87514928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4192c786f6e708c55204a4f05a3f72d629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b639e2d39e77c63515e35f8c5ae0820630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4506c25491d93b8bd3f7645a528c235031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157460851376e06a357bf07f52c94d4f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4305b9b9b8f547f5e18793b2d6b98a3833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f474fe8e695189c745c538534d66b834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e82b22046bc07094f26f9330ae97e2635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0694c0fe2d6b216aafb865c43c01c6236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631238fd7adbb2c858788386b7adadcf37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6115c367515df1913127840834a974a038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce11f5ac5088918240a95ccc9419c42739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be63170bccaf20b122d15935f0432c340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3697cdae2594b7a89be1e75cdee84b6341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cd41d835ac2b7ae06a3d46bcc9000942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644c9045303702bd4d13b743e98e08ca43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb84d62c3c3df096c7991349e7b637ce44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75067414fe198ce7ff689575e4bd5f4945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ff14962c58146c05410b25e9a0a17b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea49f69efe471670a9c1da3be1c37dd847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3270838f91a56d6f954d0a4d67af4a8348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c21c785f8432f010b071d193753c57149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0749446c944b033cef3064caa7fd59d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5c2e46fb4aabfb6d5ad4f7c17d984b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b898aa4eea9466b51562faa8cddf87d252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0a59b4391232c0ef1669de2c49909653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f63082f6dcfd9e81463b0b4c512019354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9909aa1fac32eea53c4ea055b1ced855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5f21d1ec1849599b0f58ee3f981abe56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04ccfdf476f76e1a6e14c64078ff6b257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8dc23267b0f629385e5f734d3bf3ed58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ea74350ff8863e78f1ea498a2b47e759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de67c798949142dc01acdcf7a35fa0360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6f448e427539d7d8a7aed577814c1861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92af98f2363b2b6c10b6d286e3a98a7f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0fa172d16f8b6a15998236dd1e23cd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdcd518d52166002f782425fad519ef64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f285dfec65a9d0b569603034877d54265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1d44df666a0719dc717b9cef821a8d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4788059f3c46e99a742f48991c493167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75eaaf63734c1b21ce38787bf2ea3e568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05684b75d062ddd119a8a45fb22a56869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa5671cf25d5a33012d6d60bca62ed670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76266821835d99794af8fba5aa3869e871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c0b2c4b06397022cb82f7bbdb8e46972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861afc480a25abee32130f5a20bb392173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6093bf9d77034c51193ca003940bcb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b748e37975a3e451b4a5df734a03f775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d35198a7e78e2809d595f0994f269076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7daeaf7a95ad83cddc07785adaa62a777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5159d10fdab4a22bff19d78414edd4878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f004886cb7c5d9ebefda649b66658fec79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a680ea8261effb956c3c1c0384800b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a947c4d72d70f2e6e93a1dc68419bcc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d362d8ec14c3259c307564785e685582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2148ac76ad25f737b2c48c579a4ca12783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39f602b0c8d178ea63994979f0de1ec84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f21aa08e229e0dde9edf94eaeb69fcf85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f132799a96e2c9bc80d564194cac6db86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0887aa6b2f1fcdc17d57fe706070b7dd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bcdcd2002a321ecdfb0407945ce59888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b13c558508f959fd196867daeca6a3d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a257ca9fd47ce2c3ae7a8ac711229fbc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590de5c177a6440310a68c69f15ca47291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b3bae4111d5ec48fd1a6b434b9581e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f16b3958b3807f39bf27f54f9f207893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753814ecdfd2b883d193f3c0c178eb1f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dac23b215b59cfb56b9e6ae61bd3a1c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c9730dd7db655eb07b288b0101a4fc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bf764f7a634af0af0c985b27b0c35197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1debe79cbc33832f7d15a528b66ef598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4e09e424bc2a6e61bf5572179d60fc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bb2b43d58a33b71775ea0dbca1db7d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50533a06b4b91698925fee4a7bce471b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed046e90044d42aaeb092b091a5f5fe102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13d7f9852ac372014a624cd542a8daf103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3008b45b97fe1be1b98739afca7ed623104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20de0dd9823c3b8e6fde771769338b5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6402e45e98258d55fdbf8a261c45f33c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ff767b55f61b2912a218a06b1b348e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31544adf58142f478fcf6ff0795d6961108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b81a893b0a389b1d2b1bd691ee29331109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483b28a443be5ac3430e38aba68f78d1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d35d8816615b72d0bda66744fc35259111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a6f83f2c36d0181c9ff176241f419b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ee143551ff126eae0c38056509b244113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf86c3aaf9d1de11dc232d59b42086c7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb2e22f1cf5d3f2633275c020aac634115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b3c6622df263b7116331ad8cc99aaf116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a784391778da1e6b9a30e6c06648634117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70855bbc2fa9d882e8a5c3b3af2cc25d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0ee9fc56a596d1c8808f40fb4ab2e8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32a3a8af0e5b2795c3217382b5de73e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e06dc5203fccf2173f7191f591737d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c460fae7264741bdca9d7b7e4a35c6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5bcbed2276bcb04a845f38c3bc300b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604327adde4a0465bab51329fd7df4cf124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7d03fd9ac0665e445831a559afff1c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292e2eb7d2feaeb6b70921e47ac99e76126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5552f3c23c4d1fad93ee88ef52cd3e9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75474cb3cb0cd9517f9830ace8ee2ce4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e384e88a04735b329e28f6268ce0bb13129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68df3bd07d5d3b847a48f99f6534b494130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00133190ea5a01259b5f06f835821a9d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe70302cf33654ead8038597fa586d1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0d7a3072113bde35b2f409b6eaf0f9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a35d10882c89f1ea76628106bad5c88134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d9de83b290a6aea604fd6e915d4a89135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4070bf8bfc4dfb997c9f70ea6087842136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19507f0bf986bacb82c49080c0574c4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bf951f5303860f84d9d1b2682c62ab138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117e68affad4fe9e2fa2670f425559db139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43335febcd26a8cbf12d71a35388aabb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c45543483e01ef107f02788863751a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ce485be318a0da5e2b6649fd0b5aa0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a0b05bd2c24eca395862d557d181f4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92b9ac49a64f25834282700cd114734144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7bc46f25c932b52b47c23562179888145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b76e2b711d1ae86b004fe75a432a35146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32661f778c13b2fada0758d424fe12b3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26af4360a7ca91437d5574d88aa675d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982ce1319877daa69fad11aac46859aa149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152946075f5085da1c9ee639dfe3acdc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4fcf2d32f6f0df6735ab4a055d86c7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d8532f2b443f19f454f47260b139ca152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3790b16f72b4a6d6a302f1f12f60815153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84fda7847539412494dbf0e4a69bd77154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8b187b8a59ea88606bac13d11c6517155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc5a36661df8a83b75c8490b06563f5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba5b8e1a5788ee1a53f8b68d85885f4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9be594dc9b815b734c569b24676276a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a464b9fcb91ec6b21dd641f8bfd6314159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ed81ae2242de285608986fae263261160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdff5fd7b6295752d48dfac81918d3a6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7734f4a198d7aba57b8aeb5173d17d9a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1ad7c74746c978eac608c128dbb789163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b625b4157e7d699d0a4be6d8dc0027d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b3738bcf19fb9a1d07f1618f586b49165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9d5e9f12dab206131b4154b303afbf166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8356a630faa8237603232d43dec3c329167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dd7efc749e0a7cae0206ea1ad76cb4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50815d42af30b81aa67cbf180a47e5a1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92929289eb43d3817ae73611141fa68170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e519be00c136095b32083f9f68cde280171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27701fef73a3942dc91ffce1eece9852172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90f0f0fbfc1df1766f61dfbbc6bbfd6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cb6f0869eff19ed796ade927d5dcd0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29db996098e299f8ec412acbad01aa8f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52acdab47d8aa75d6da8034811b97ada176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e196f8dad11e93a338cc8be256d007a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ae472231258631668a970216924fba178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6300d0603270164f4d6f30997fe9db70179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc582f3af05f4c27003907d359e0b44180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a3125b79c6a2c27bc54922914e1c41181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6566f7d17adbac13122e4cfe6ed50689182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f28bd89987888ec61ad341f4166aa9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f4d9ad664f052041515015313ab041184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2453349f94b183b135ec0feee1366fc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ae05bc4ee2e13143788fdf1786cdf5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8281a5bbc48d8a7b98a55205b2cdb1f2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424260be2a5bd85dd4912d8a349779a1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873ad3a2390c20e2fcc1a00fd5028b6f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a5a309b03c2bb369b69f3156e9e507190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14719ef795ab96f0710c77fa04076dac191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0036ce2bcca2c8233978bfb3ce7015192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa4797b0a6ea636c9bf78f7c9daa2f1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b8cd8334f4ba9613fc4c0e8c892572194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cbe8d6992de4c425a265b8e18f6338195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275e60cf7677dcfdb616d361556aa5dd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61e3cb66fd612bb12c2b7650aa65d5d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cebad75bddac3f4f42f19a30e539a0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff81dcd69bdd1014acaf5a11e518fea199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6c624289541142dc8004d4c1b8bf56200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a57e27db30d15113d3792f12103f86f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988f2e29a99dc66b41aed05a44cecdf5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cc9d3deaac9ae162576819fcd390e3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366644f50395a039abc493efe26097b2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7ea55a633a0c3f892ef5287b616c05205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aa3326fec617ada1647e4332ddd6b0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecf1661859a02e96f615ad68a2f241d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780ba260c9ea77940182c01b0531c8c2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd505f55de890ad3f9782da8a53b6edf209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cd8f8337d965c774740f0d134d8d09210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d83764a8a1f2d82ac2edcda8e1d172e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621cc197a24393bf7a8f4ac7effd9252212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1921e2f607832b4f03cc84e6035966213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2039332fe6538f2ccd37fa1620182e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5cf9de1ff068789be3ad6b48f701e8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3d5ee09bc21e0bfb0e2999b807e32a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a378a4722d3378676dca72295347e4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574c854bf5180a94e96ee21629ad68a8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb553788d171d49efc631bf532da396219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b62a1bc7db06064ff621dbb715f8fd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1834615055e35839dd9dd9cc1b05d13221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2466b495e7e32b0c194903fcb470f675222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b491c4d1f1659aab3f5d2f644530d2e8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52efe5280e2b55cf4f84b9b99cbd1ebc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9110233f9fcd3cdb5eeca5b7465c5b2d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89635962ef4f10e68e78b623497bc74f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2df15cca39487362e8e267fc09e74b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b35000e9ff498669eb3f7e0de9e53d4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5095d302364616f614e47bd9a7d9ba229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c521056ad11835275e18352ed5d39923230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f41f0f789121f326c3e3138bbffb33231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616ed376c893972e4f49e259e387235e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de130736ac36655b8d24a0b841ed0439233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbb392a1f77c15ea30ad059d472f987234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49273d1abe228d1d5edc3c6b4b7c655235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1898287514f747691b8bbdb030b561c5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8e548c2147534bc803e0ccd2684615237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1711da342ec368d883190d32b466a8b1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abb68bfae481155da3b06472b810e04239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae79593607a080177a18936a514bad94240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d212a54bd03c2362b1d643eb971e61e6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf4974ab3f222bbb59b19811fe81e6b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bff9fde37de9da54d136b25fd19730243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a89602d714e698a55bf852c72ff221f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21da5883517077ea97f42cabccc0fb55245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce18a62123cb0b775d8961d45e2d2897246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296ea7cf5248340e3d8eafc9be116547247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1511bb867691b68332e222cd47e5c0f9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ef25b75fa9528295efd2dc119d86a0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c059ed10e15183377c40e5afb984ce250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b25f4b8d7b78f759cab45004347fc3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b497e8f2b82f3892b72745a94db8422252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5516ef056db108a7b4acf6adaef125f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66716f8f6bb289e3b78fae04f9a49dd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e7ed76a9b33d1a7b263c98692c662e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881576165122625a1c5001903c787ac1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009c58e73ed82036c2476b08a2b67e69257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625b761716bfc3a19aa08f53375579d8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62932df40de93edc94a6b38047f924cc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da7b2517b49bb040ad971f97a753b7d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e1bcde4c2246237f843f3dc5b1ee1a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd43e9e2bcfb41aecbd67f9ba5e7b84262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c269c0598fda0e86c363e91ceb6597263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591d1e56cd7f2af94d6154852b17e8e8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3dd142f37a23258ca091bb268fbda5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2e2d7d5a72ca52e9ac805bf955f4f0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2f8c28bfbd94bdd1adf0e6bdb082f1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b724847acbd669be5fb2d36c877513268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acc87bb4455c329eee566fdbb67e2b7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b95140b5e4e7e044d5fdf17c96a8b88270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbac1266675c6a16fadf44c45547210271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfae6d0b4e962c5e8fba74ab8c1d1ba272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e4d641edf822781f57ada0ce2e14de273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53a60d0ef944a9aa2d56a2b42f286e4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e6ba61e50cf829fdaa6d616277fe2d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42858578fdd550dbed2d6bd981d0709276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac72144c6a4cbf1cf634b3c498451d6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f978eea7f3b2c1799d1028664b3a5d16278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353e5622fc2ea3373f9f5075206a9126279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b993d338c95a7f6e2a1c1a6bae7ac770280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af03dba51b11457c9b8e503ba26c524a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859aee73d3b37565a75f652ccd697f15282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222d478b2ae68d92eb724fe4adb0a6c5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ee0d70fbce3d07bb377e04e839caa0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a98ee9a0efb04a919c21d6458b8ff3a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abafae3e717bc7c308fde53cc405856286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408971848698729317d2dc04d2a26e4f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270defd5ea33c2a4d7d46c572479f679288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3cdd595397c746e2b95a509133da8b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc8eb4d658f776de5f6ebdcfdd0d2b3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93df8d84b639cd95e4de800a2305fcfa291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec08a7f554d1868031a80b571eef119292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1896d5276b4b150bdc31b8172e866d0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cead4ed20cbe58c67174b712f93bbc5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0724ff8ab8d859604bf9a93b77fe793295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa425a529b83a3768a06a95cbcbcbd9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78d7639e154237f76d31682d771dbec297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd9cd37bd0f83c7f3d93cf4cfa50f58298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1703749b9424067886cdc59210ead63f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4a7690d21b2325d76a988c63fc9d02300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b00c823777e29014f160f6ff8072df301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f646fc8548826b735281f0512e9f0984302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f77581230efea39a148a4987dc37b2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5307f3fe247fb321738f61715bf0b0ab304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337363d6306b7b2158d456a437ec5645305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0964af537646221857c1e0dc7bcada306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab86d4758b8d40ec553417be2b620020307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64343bb49250c6df5a65662814e0d87b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd6692c7fdbfc34d649668dc6e840f2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a1abb71167d8783cfda8984bd4216b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f074b754ce9a6ba1b8a4e3f01eedfc6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d639825d93132c77daaf1eaba35f9c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6291c5be7b3dc2e237ac89f4bc9d869313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dea6ced24a007e0358755e1d6284de314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57042a5006360e202e1e784bbb861457315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12f7804d6468e4ebd90fd222529a84f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fa9a547857a54c55f4371ac0c9983c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d846440daf301ef8c4daf72d41b50f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a55b033a218746d2d44b0b24ece01f7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b12e08b31978d6cbedb7a86a99c8aed320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf5cb11d67fce8cf45cacfebae37316321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b3740ccd27a223ddd6062c029ccd4c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad2034920ab5b1dd572ce332334b122323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a58adb9a4ff4ac5e9026e2d7228c57324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284c4c3084683c593a9d054124e959f9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b030696a24496ddeaa9959565fc0986326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663030fc9962f80073a721fee859f3c6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb140a2f7f1f61ac7438675afcd3098d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b759abb796555099fe399f81adb959d3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587c57df686d0db394ab617550305d8f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31300141087816f2e15bb75edd90c96331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57a2996c1b530bc3c3020e1d7624eb6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60513b104c1f465d156436bf2cfc555c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314c1ba6c615f2322f42f841951342f6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a67ed66ed61b737a0f862fb17177a84335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573eccae5926b81bea98104c5fcbdd71336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aaab937c8d401a3e75cad4184d444f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb30611419820e6e17f0d36b24b463a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ff31f5bfb05a52a6c8bc614d0cf02d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165e7f8bb862788c69def7b14bd5a036340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28805ed38d88d2bf124e6b084c6c3645341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfacfaa9f3919d3234ff5fb55a11401342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172e7481402b3c5140335923c6482e58343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091d7da0cc6e70483f2e4c5669fb6753344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b6a62c54c60bdba05c69420036ca31345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1778e3f87fbb6c8b90f50f5a5e96265d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d4b465a4bc243a6db25595a34ba942347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b40079336bebc83bbe538755a308d2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5031702b93a2ace394358175534885d2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551f1640c6350065e319e7b31853be6b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24e139bf375c0fc10932f0abb2bf3af351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aa7d7827913fe02d7c09fab3c0a94a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabe9203f3ca97655cd57da6cfcf5471353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264fe990f9dc83cef09b4cbca1416922354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e247712c52bc3ad118c571dc2e98a8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7d2c731e262181e659cec1da7c74e8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0818fb368d39177435fc98d473c201357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398a02caead8c3f2ce2acbdc6a5f4151358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e1156b4bbdff333f256391c7b59ac5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865c5b0adc9c04cb3dac04df14a5ffa5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d21707e8dcd155c78f6d24e11e8346361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4758b5c01041f9251e561e7bd943da362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd948e24fa32e5cec1d87790c7ccfeb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb0c677f77a9a1eeaf3426598ff0d5e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8810dff002981c96c796c945e4a6ce9b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6815106d622962060b11f5c491228586366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcfac114e5672e5699fc9809d3a42ab367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5546e0134bc8968e4f42457243934853368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb65ded37fc84f09693e3a24518ac04369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65df24fe096472d75dab9dacb40bddb4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281b4e72625a101a71ba775beae480dd371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d889bfc7678d6e942ff7dab3114792c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa1a9501e87ab1e2ac30a4733a4ef6f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a78cd7f996d30b177ddda623859d9b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b564efa3a6dec137f8feea214a31ab4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff9e88c99b402f8a40fb6cb00c860fa376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dc7b7b718d20bf042359c447b7c875377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b036b20acd80a78d404ac095796cf4b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770d06d63f3b86937123310ecb1795c1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804a225a766675cf18bea6ca5276f316380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a6ec624b6f3b85df628a57960695ba381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcef4daadfd2fba8ef0915b511d808e9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dc7e7b565d011b45f63c45e46143fc383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b77d2448af648a60fabfa793c8e78f1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d870c3699f895ddef0b012d3c5fa3b9e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d15132fa83c9dc6211a1077b47d1ef6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e962e767611dc07655fdc2f7699f4e24387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6740e70279ab02cd254842d8b8d795388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac0dbc63efcec9df95e29e542ee768d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341bd48a75e3f50691c253207de6bbee390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84d303d81a65fc31a30b4c8dfac6ecb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7631abe6befc9f3505a4edba3b9164392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62180910017ca0efb466281b3c3bb3f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e2860a5453a98e1467a7062b4d17dc394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8645999c791cecac96eb8d91b1de55a7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b29c44e946d81027424fdc36431133e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b601f7f1075b44b3ac1adad480119c4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d0e68cdbfbc6838853353bfac0fe84398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afa34a1d30644777cb620d3c170e0ae399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff1dc11177312327b3899850faec718400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c2431f996534726848ab91047d6fb9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0e3d92b9c7d0ec0532405c80ac0905402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8123be3ce1a260d9613dd5c68425d09c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a470af0ef4e0454dd5cde3f7be9cf978404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1807d6062b25251727840830f07bcd405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c863d17e97d8ed886f0fe91fb6c5854406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57092ef5ff2fd410ca6d706012ec923e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e75b0b6402f9019e895010dc4339784408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebc3ae5440e21847459e55e619fe5bd409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f824898141adda7b53369fd575fff144410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355b73f85db9d14bcbbb15df3a2b2750411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedc55c6046be1c96f0fb424557646e3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc7ef1f6dfc9ea039fda25c60543d85413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6be5d8cf36bfaac0e51f6c2ef253e33414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8072f057d8a1fbaba3725cd8bea3e656415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3ac05b7b79fa174aad3780739b2489416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02671cd849ebe5d3459240fcb7d2e3d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559b02f2f2176193b8a0c056ff68e70e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945790849cb1025ae19e50112e364987419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe57f0783e228b7a1bc7c5f45d2dd451420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2395870c088300a7b691529528e03394421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214b69d74c8e75ab3b9363df58832f51422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efc43ba21707928c4335978d7b6dbb8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93314852d6f343199f953caba2725443424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61059252af7672616610c5265d54b01425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e6ce500815971145cdfd6ed55c3253426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ac3e20f34d5db6d94265b87b030de8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c76401bfb0bad3e1ba6b55fc9ed7731428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f68c2133a248c5159f682f3aecf29f9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b27b8bada05df7598566886d14356d9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de777d520985f3ef3282a29073c4658d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d95e051d71c9eea4e4e4d60d416a97432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e223461b5d343c3c9ef0230b3ad15d99433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0441ca23131ad979448d701dab47f481434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9376e2799c1d93448aad20e05145694435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e1a56950953a303215518cf1da7dc0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3954dab7de83d0f4e8503446a4865081437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae20970c56aea83539390037f6a13672438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890179c836465e98897d68f30483b540439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc3292d63146671711b69abb562c165440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db85d1a9a3b873a0b2af53d7fc6ea3c5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02958001efc586172e13c092c0e4cd12442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e48fd4d8c4dfc39f82a33db6908ff08443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c813134a0c31874915a4a95343616e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701f70cfe0746c01b860bcd6adcb6a91445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9906274249fea0c2963d6c5cea50f9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78929ffdb7fe378df8a76745beeecef1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3933d48b1208ac88ee31329447d7d4e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b2e479f5e54dd2760de03dbd98342a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb3992dd5e4a1bc2cdc4145f92b3fbc450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31208c89136fd26a81b37718e341fdb3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc39607729dd6fa6f78c3b4b78f2aff452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9d0ab8cc61d80aa2175d518175c1a8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bb11a8db9c8da269a27cfe111fd508454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3476e1ac602215ad5ab3f118e052456455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f71c3cc250e34ce60d6e02eba29a57456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee66d77d11cbe5bd551da73cb1935def457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18743809bf1eaa47615ea201c54b9f96458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b27b8b343afa1ad1b5a4bfc769233e2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891095e05532525eb390a79dc120c36b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1305eff867332708604de91bb816f5a0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5dd8c902182c25bcab282b577cee7e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27960844a05aada6dfe07d9a473ef7fc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3864e026d804582e1133f260d290fc464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd464ea680b8c0f01135865e62bd6a7c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2b9a2c4348c3c1c75c0b62afb741ec466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb46986f3d265868c5119bb1ac83821467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75465a96df7129efb80a1670f2fa1c64468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e98987922726c371f2c9c2451c7a5e3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524251ea2218e7698625180a1bc2628c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6f0ec0a0e0b02a740024e71d082c92471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91cda7b0b0669775441e0aa0834efff472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8503a416f1e03f0f830f3025feeacd6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3d0fcd19f75b043f79858c81beee81474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bffef065c166d1f480179e724001363475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2313d92cbc33b38e7e9d5019ab53f8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561feb1d292b5ba1a2b92cd7529ef12c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80de2e50e704ec61cbd164b0ca773ddb478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fb8714cbd07436ae3a2367cadf8deb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537ac2182d4ac7df7ca7eed8d0e699c9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929d4af803eb162c8b5131d328429b57481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c06480e4017990e0258be0afa9302d9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7badc3d8dfad2fcf40769a6c4c80eb19483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a101fb6781a94a683ccb1f1a57a88b10484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e9adec4fbd8717e9c8987e67b7391a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af0ca5df1365cd6a05b7ae378724f77486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a92e9ab3d0602d380402077ccc8934487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1fcd416b57e58b761078120a0a23b3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a99188dd86fbffacbd5e2c7c00b76aa489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaaf6320250f1c32c6537497f6fd6a9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c986f07ca5e70af145831ff9c1cb89491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee9aa01386a89d68737cb826c86bd47492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7990daa978d8daa9309a35ba1fb3814493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e5ce6444c44d76d816bb38ed76401a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca1c8ed2ba742384329e2de657f0d80495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a32f7d0d799d5d4a143928da114776496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2c0a438e9a04e32c66c0b09646d1fd497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0cac11d870e6d983f9605edfc12acf498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08313ff7915963fd2776f703e2a4cfb9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3d0c74b974444d1e20c08248b43f27500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38852bceaa97d7de26a22ceb9987ad2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768060a5409e3553afd5832daecc523f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a5e9728448efeb7432ea1d9d9f6567503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fc88b9740c9c74576619920527ef25504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e36afa2ad41442c052b29101584e26505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6a5388819a841c5d8d5d24c6215d49506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22da9e0748339b04bed9b27672cd8f3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5425567e961b5d2b3ed5268e96edd42508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd141619c08d873c66cd16e62b810ed0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf059b06c254e0d8c975d8953f6ddfb510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d92890d32903588f5a8564f37d995f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b1e34af7a9c60869b91ccc5acb8c47512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88852ff26ddaa3a09f146df8d788c75513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45e5ebdc77579b266625565a437104d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fea8c1e79792e38cbb59c2e5859edde515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509d19612c5b9baa0a9155fe0c5cbb2e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe25494f752221156033981c861fc2a7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393b15aa9b67fd3244cd14f57a8f21c8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd5cff7723d217b49e6704e0b0097a9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f68c04034d081c85e84cf02e0094277520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8cc597db0a37d6c6514d6239730005521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffedfa04afc9051e24816934d9a5b8c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad1dbbb1cfb3c8d0754aa49f1c563d7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98b63797ec9a2c849eed8dccd7d38dd524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e722687cf7ce2dd467dadb137102be525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77123582835377bfbdacdca06c6846b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1cabccff86141211fbbf70be51cd7f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04fd199e4a0d8bc0696e83e6c2bb65a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600068c2aaf32feca92a04142019f8e0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41861c36d9d8b8bf2e6189063a848f5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af06deabf1e3c2dd2b2061e2cb3a99ca531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945b80d7e7544a3daacee99c8f3646c4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc306fdafa52a76fa7636db6fe6881c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca47971813399d6d21a851a00fa85222534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbbed6b64d5d167d7bd8155f362a9e7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad9c19d1a596e2a96dabe370e313a03536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a6820367e9634b6efb24e33248d788537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec4978e746d7445197c7f5ef3dd84b5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc028a4f7344f25d45f48ea855d9721c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ca051ba86125403f6ef16574e15475540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d6d1ee14654638e38284084bc77a31541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660ea31bce28f383e6a4849e3e7f8771542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c4e7227f9196e95b56fc34fe67ce82543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfcf4269468bc067e33cbe8092be81c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389ff8531a0117d82ca820acbd4a2098545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c3f441715a53f153c1497f4b61367d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86345a5d0c85197ca4eca8fe28cd8f11547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6989e6128f90c405c9a1c52554f9fc41548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1e5cf3fccc743d81ba93a3d4082c2d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f084e28583158c3a8c3198263127785550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d37c725fa4e8e64c20c17454eeb4943551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb61d61205703bc612f8b9f9a9c3b1a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5731ef4c5a8dae6601d6d811a9b87b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e611ffdb45bf8e3a4aab00745dda940554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedc06df07206fa86a17931c4591ef3f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9191d6dce89e9188d8e1fa31467196e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e39abc6e2fc24ec6b35444bf1a1284557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1a8566c8d7ed28e7c3524e69e28a50558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3c468548f04aa029ec67b49a635822559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3508cb602046773bf6627987a8c27ae0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48a3727f4c8b8ac4355ee35104c3d16561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2b6b09a5d0a5e12e73028450b3faa5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a92fa93b645a0c1bddc8c55be485d2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536bf4f6b00ca72e383d688369e2ec9b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c562e568decdfda07ae640e2a2f68c3e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9271baa5bed4d39a5d2560f1d474d28c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fd08bab5d837d77ce2a578403994e1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d7fd7086f1ed107b0f79e2d73d3f43568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb55ce3a0e2c0d988af0c2fe1c06c4c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ca05db0958d961c07fb62bc5c46028570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bd3bd6224325f6a4ef67dac2bd408a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dba4aef7f89190426c54343fc610da572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50c84aa6e1a835e20e2ce8a1b3f4443573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79f3603ab637b65ba0902b2e8ed29b6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53d7989d76b803472a82b45c9c4e1d4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1283508bf3c94fbec2713394d26eeb3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050d94b8584e52bad56c74002c6b44c6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac4bfe1ddbcb912e68beea5064de13d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32358516783f48eaf15e464069c33cb579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff48859a54a908d79cc7d7673316da2b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d098dd7c8f1dc12222971c78306942c9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a1efa4141a44ba05f64c52be22881d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365dd62f44132cf4d37844e2095d05b9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa263c951dc57d605dec4cc13a4730a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd7e5895d076352d98dc85447e941d8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aed3b385b5973e6c1f9e8f2a8f44d4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942175c84410c15afd16e2f12fb0bfb3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4ff78a57c3b61ca16e17089b9b6140588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb51468133235769e2a8afa8ecdaac2a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1771486fd08854ea6507f525c952b0ba590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5997b8e0572ac986d7e36def8446d09591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8489fb61365f5ba3a5c8484285960766592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b307ffa7cf53897042203a32a948732593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc75c4e7ad09a8046216b7a998c9c270594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3067c9875faadfb3020548a8814e58cd595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622526d06dd4fab2c98494c516b5087f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f2e0177614dd322054515fc06369a3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f320a460d2edf745b3bba25004b957598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c945254e6b7c804b873f2d9d2c6c0a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d78a41b9a15ae4e6310a48f0d1bb5f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75b53eae1e0c6f9f2f3c6270f2e41ae601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2857a91118c835e6e9b4b9b802f873602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381d7446d8e195c91376c6044058c38a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c5565e01c9bc246f8118bbac5d2b16604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e785160c9881c410ae841c8271ac7f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe711b7a037596a9036309a49a1cfc18606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd72b8018ff880a0ef2fee5c0269d2c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fa3a1047795e013973a25426d4505d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173628ca1cbf7c25632f97105cefbaee609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239fdf0f822bcc8d8619a5898744d599610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee4ef3aae479d6306e406c8c483c534611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99d5a893d66a71edfd935589d266615612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262976b7474aff531ee3203b77e9ddc9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e336297bf331cf17918ccbc85b287b36614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7c7ad70b879a7c26973d672e0bf965615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e835f1704f597ec0a996a745ec84f57b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e893d89de2113ce6c8f995b14159145b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fa11f76758182910c3f41188ac5711618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcea1a5899d6f4a22a77192f6050ba95619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74337946e4f4f8c3b9dbb0eb2a0097e9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e647f2bde30a412abd9fe25cad2a3fb3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e99a27b270993f365fcce82ec93c5e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02afe2aaabdef444ba75685084d81a77623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf8843334e4a491a29f91ea1c9d77d3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031fc6e2547d377aa768f1593d997d07625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48cb87d7c867dad5b7cf1145fd535ba626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009e2174b260048aaa5b108d83a07044627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202884a88a1d9444c9182398b9fec359628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0917833e01cd8f2cb53188b3b79657f5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddd8abbe86058266cc25864853d5d31630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bb9ffd60af8fd6716c808f59924105631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe34389988990f84eb89be6b2ecf4abf632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1700103dfba55f12c3f40c01674183b9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccdbdb63b1bf6abe0d8f2e57457ae75634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5db15276b01398007dd70c6f324a37635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfc616e1fce6cbf830a47ca7c34600f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb9a08c5a098d29a68b71a2edb7b01c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a69e7cc88744e3db907f49afa9c718638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0eb7ff313b03ee58b4e46d593d14ba639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bd52e6f8ea7b921c6082d74ef16de1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0b648bbce2c63c0b575c163a263b4a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9f0953589cade0c79f6790b218588b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df209f87e7b48bb9f11407b697fdc2e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de26eb1b1ad17d4bf81cbe71dfe7432e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9784045c3e135443672a04205e1bbe5f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3de92246dea071d5efb6e5aefac6f5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c30ddb1cf8d2c67bd0537ba940ecc77647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979eb89cfc1760fd39ebdce904722ed1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be4244ba3f14171f06bc883255353e4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a9afe5b98cc2976ec13b8b7a7a23e4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d15781a8d4e1fc158b7bcf69af36f29651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4345b70adae13c0a30bff85b45dfb9fd652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026d0454aec8a2a5c483162021b22f62653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab524154e36b0dcbbde0b8e0a8bea7c0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314c0930c2632cead60213ea63f064b4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00da55393bcdc5c00319caa06adf332656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d7309ee25776c52ce8ebdb55465bd9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a154abe015cb69040102c0614146393658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16299535d155da47665c266ac80f267b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dce754b6c56770c3954cebe203da9c3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faef20346c40c26d4dbe5011a9de37cf661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7d7885255b0ee5ca3d598860b3d71e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886c8fe863c1e9d4eae9c27eb0e97fb9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151bcbe57d1e5f74e2ff6c3e3bffa0e8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52cacfa67a725ac8d0266354fc930f5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece35da83cd8be3fd2f1a0a0ad5de50b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc9a450f0bbc30cff62cfd2b6c05d24667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b698b406bd9fca3a37130e23270f12a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4314124285dc9bd452492cc5760f7ffa669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5811891ea43f7fe0defc0f9f53fb569b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ecf168bde5efa597464869757e2c9e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901c80198cf422e70cc91cb360c2ff31672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8943bfe466dd42f8283e6c11b83f03673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a94a46588ca824b4aaee347325d28b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013e0d84c74125ff83e327b1d4e42f76675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc151f1cd96ee7addac36ce9b9bfe3ec676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574fe2167ee6081c07952401f8b443c8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbda4f830e17f94161c8c4b1ef1cd15678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e090e96d71c436ea3ad9964ec6955387679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50d48d23eb3a45ef7a0dad3276541e3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10724938c15fccdf6115fb56fb95828681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003a0f39442bb0fe2f1ef1b3e2eecd8b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd42e5474b65820da0d94f34a389a4a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cc6f509fde9def9e7c70c12414734a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713c1d962d5b85e1657f9ac81a43c616685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97174e1648102e0301ca736929bfe006686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21176c119ec06327de3f7a0789cd313687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4e43704547790983e415cfb34c0ce2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ec2dda36ce0856ff3a541d67907a0a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c277bd1213358fe745a2a5b3261e1e7e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409cfa1a2c2a4360734ae1c093f3e20d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c70ed920d29ad6506cd815095e0dc06692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28ed133765efc3554f919284d97ab81693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8c0a8f4e928b9f8c774c2bfe32892b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf2759e587c388f6f297513b7ccd05d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd497085766672279f7a5667fa5c846696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd59fb12f20818db4073af734bfbf71d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524d0dddee1726034b5cdf7bbf9ca5a7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2954ab0a9811216f6d9de3079f01594699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32026954b853fc2dc141fa1e735421c0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911f396af8c0f5ba87b499413e3c4ac9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7a613400403adcf05a21a9419e1dc9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abbb1a4abb9c79fa46a03fbd32efdc2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca2a101b24a55c8ad6265ce3026b347704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b426d7b32fc97e6489c64bd1b3a0f305705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d37038c06e024ace88fd8f74b47e84706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157e5b6a5763d053c2f49c334153a584707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae457eb50d56fb258b73595c0c06cfab708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3322fa25346f609b2a3b0d3fef2ca036709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c0ced14295a6e678367598d68303ab710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e566a2f0d9ca04f2063a1844dcc680711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff29936596719ef1229b5ff185374bc712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf9d0a01b4f71ca8b3fb1b7ba015305713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9e8c029ef44ef46eab5666dc5d6924714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d9d7fcd4f8234a86b7409ab23a9788715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852cf7e1572c458eb0a0fb1d6ffcf72b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ec6812e7f68908c9e2b8444b81386c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acc9852311537626ed129b913bb76be718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be79b2d7e2e584bd190a95492a45659719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd28f4bd0eecf4e3af27d1eb60f03e6720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4ffa42b05aa1e9980a7e7507769021721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a9bb0686a6be07ae6b60e761dfa13a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361f981427e87c0baabda83a75bf6691723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28834b0d6529e38ad174a6b7864f8476724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005a0879421237d85e7c82ed63566930725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38676e34c288805dfe28f25bc531c2b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65059ff19c529e9a9b8fcd954c1c52c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0c926abd195f74bd993e9b19608711728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7a62e369d8f7ac95c9d54584b4f352729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebcd94d7562ba82592138a2f0990c1e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bad96561a20b5be8568098f18242d7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76699a799636824b934b5baba24d4dd4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aca64bb1977e2565ec8fee3fdcb0ee3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb95ea8ba0a75bf5ed26938ba43566ae734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a86370f68706b5abf26dfee8992e4a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6a033f8b5026821230d0730abd44f5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6045f1b4a237693f3ae3114a624afc737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a450236dd56686a6bef8e8b0a24c541d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e8b263537fa1ceedb1cd66a4d0e3f4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ea1e4a6eab985f9bebb66504f2e5f0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cf3823c5318f56182168f80b4ae564741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ffb23b78439dbb71b641c9cf308477742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08d2e7fa93e78baaa0a41a817355d30743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dec54133e19dc2bd84f1d709ff336e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00018c8956a2f06539ee07f4eb8d6b72745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d32cad0f0d87558448a2cf5d8b94019746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58d4f4f0c2b63afce9ce2d56045d915747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49812a9e53f868d3f6f6170540435b2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c3856061e67fc8a056332b6e2eb26b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97382ade2caa0190da35b511f24325f0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6fcc12ec255d84424d8e9fb2cae721751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa19e15ae7fa784ae09f4242a257995752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092bb4f438c6086944ef8d8364838383753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca4ad72a75b985a3c7cec66e08c25c2754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec38bcf7d0cd79d84dd60cbd09f63a1755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a90080ceade25fceef951872bedd45756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100dbeddaf6ea5579b63eb8d9e840c29757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab561124ab00afb78b6f14be9422a3f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe85499535a66b8bae3818181f37aa9759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>