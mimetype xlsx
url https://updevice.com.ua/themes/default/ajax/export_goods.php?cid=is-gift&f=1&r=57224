--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721897e962a163bcb608ce16da5c23ef1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5b477102b6e05e5b2d548ee04865502.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8230e8d6342dfd2d731a232c2cbef2413.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9044cb1108f11ca0a3c9d153e2b9504.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb0a255c1d69684b4a050c3a4e0ddd85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37fd9bf2f39a0e3ec00c07e2f1df0d56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ecca94653fc14415f831c8337208537.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97e667389e63683c08de6a9f39af1598.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49a1a8eb144295ca3cb7a9daab2d7e99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed27f024646a2c2f6f47b9c804d7a02b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83eacc58c3ee781946f6a89efd65f2511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1efb8a0e08c957dd728d213920091b712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458a0fbd0cc0ece6b322bbc97640230c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316fce3c0913e8f1ab6b04730c01295c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45c81dffc302e538459eabafeae64b215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45faf38e2be847b042ffbaa639609b416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e56b2dc0e5bb5e3d61da9f49a2b674617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fdd57f9049db85a657d2ef399d6a2f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d80b5d21a097be81d85090fbfea7f8a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff94a23a55d7e186920d55c307c5832920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbc253c8751f16324acbd807c1e34d221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f52b4623f296a417feaa2c4671aa3a922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0254aa4930f222afc7da11662f1191c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1666b4adcc5210c7d325a3053774d43724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f999a68ebb7bf818221920eb79447a3625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5275df41e63c6a786cc97a6920ae829a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1313e34cbedba9688e854b04fead66b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4534e348f4a2e597f7765159e96c5328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4ec445812cb24bc4807cd938be109329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e185e0b17787a587021faecd62d86b9b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f8929c15f531d497a1382670cadf2831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8298aadb3af2483a381af90cd24cb6332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e60d07ca8593fa53cf1c413c40a363833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cb348c2541012f0e24436696e083cf34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc801da2cb23599d0fee1fd81b7aaa4735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3955858b9946467f181cb0d9344e6436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07c61fcd8786428bc6bd56f1597b8a437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c06a8a8bb87d386bb95dfdf6ad6bd7538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa5acddc263cac79cb73534b04b6e2239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503244b8d83349ea5ca4fa2b2072da7f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936f6c4d874650634578768b2cd6f8f741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea096408837f5d136fcc46dda5b6b9142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf407ea93dcfc6e3114149689af201d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee12806c79f7264d81b29a615ac0d9244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de7c7aba4113fc768809a7cd5eb920945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce91c9b4705f4640cf49249c9bd147246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69f3441a868f9710f644a15cd63ddcd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bced071864857be6f79bb91749a09f5f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45ad13156545975f4d778aea63c149c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00205acb3293fc56a40bdd22a490f5e750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54dbf6a9f02c9cd3f8f11d44473489d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350e81961a68368253e253996703bf6f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180cb9a5e8807fe8ce23271355f68ee653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a5e7a983a3abd49b276363bd4ee39f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331a17f3beee11e91378b0b1e60660e155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe3837f56bdf7806e071512392e327556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2a9830438db4ff6b1c58b218cde9bb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2ee7c7b08335d1da8e5893190c637258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3551b461aaec5dfb2244a9e61873d38b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8ea45b9172c4f53e6309f82baad32a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6036de6cf9f06c4429de0967736ff761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91d5896509053d09f947388f4f74da162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37e4bca00de93cf41933bb013069c4963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37da392b102175fffae254d938bcf7d864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0153f3d18ccc5ff8991786e258750b7e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9080a32cc10564a43c7ec8b9ae837f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb824e37757196a0303da244d6ec734267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1728da3ee3b942fd039cb91b761c53d968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bf88ebe4a4a362faa8b705fd8983ff69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662d3ddbcbc4996535e798a3fcd7b0e570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42faee3400b8a4d27cc928ea79796e2571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a2e8d825c6cc5975551db9a1e77f6b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad6f4f385c40770a6c3b8933d18c55c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e4c291b34a0596541d27d86337b0fe74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91586057100867bc3dd88589a9da46475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca9cb9b51baae205c98b440634308de76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d330058e2605faf3a6b636f483349077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa076b8d3559b4d2bec6a9d1cee663fd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14034ace01884a6c5fe66168d781048c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c859f23eebbeef1f12233e1bf2fd742980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2481a2dd329aebb7bae5ccd4a83f71381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da1c3339b28d512b7cb4e990bade0d882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60c34841658759bee35ff0b83aacaf483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909efe4afd9029e2fc0aa61fa09bc60f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6520f1ecd1f25150171e1b6453af193585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7d02650acc59723a38715223a6cb8486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df580c3c3feda2605276e608eef361887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2684478560cfcda8e52b1c82bb58679a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdfe474defe329b5129ab9978ea9c2589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cbe6f6d1e61d8a504041debf24509490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55f1bb4531f72688294b5aac2d06d6891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa1fe76edbac33597ba8b217caf1cde92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd845a3cb8b8d6cfa1fdfbbe2e0c1bc393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd68270d9f3d50c9ce9e6b47a79cb53894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0615b05b2f7821aa3d948b5ca6de2095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878034103be1f31705fcbc629c6790ea96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8ea11c4de35e3f33d1a8ac233abc3697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8682dbb7a64189ea69fdd846c399ff98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad12153d95db8b5ca15dd48239a223f299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be7abc7a1796b9dd40087f034f30685100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f289b3b65302e5fcc1b40fb0442c6a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa49d3ca0bc72d8ea8ff877c0cfcdd2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14065cd5fbb78cbf43ae85f1fda6cdf4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde80777db18e88c4cb2977b8f0831ac104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff01058c0eb3f3d3019c535155e324a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f9edf7ca7907d5ffeddf7a96f609d1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66642d9961cdc16a393018227215396b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0623accca8ae5bd6c567cb8e7727e7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68bb7cd3af0662e0494a9af56afa317109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfd542ff6a7ba9d5106c6b97c272465110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9680f39d8412446239600aa3aa5ef4af111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ecb45956319adcfc72039fc0e91fc4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0477938967e7044f305da58f63ae496113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c963a613bd08968b5ace13b36334da114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc0961b6417728c670c24c35c13f363115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b983f8d0b3a567dc0306be235cd2716116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed073e85a98cbf4626503e41e970d986117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999ebd6e51eddfbeb1c24dd2f25bb007118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e573c26301e760cf3038e65fd065654119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417176de638091de5173a698eb6dd72a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a006b3844ba323d24baed1a4ba8b8d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d08fd61aaa9bb9d9a7ee3f38e66afa2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66e7499a2eda640819db9ae26d914c8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dee7d93af4fdd51d928fe8a6175d54124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456b871db506b4658cc633326e0d14dd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2827797b61c470c5a32e66127d68c0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0cdd04c71d5ab9d07851176469a5a2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6bd1c5cc1a15b8ff2a9592ad83b119128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4f81a70c8546559160bb61351bbccc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef16004073ea9ea6373cbed95fc5652130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c08f58cffb64243e4e3523f79e9287131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e0ff6a9c786ede31b0cc40b7eb681a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b02e67da26c5cf5db85fa4b1c9dd368133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfc9ddc97e1bc2bc33d478cd53c730c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced63d9bd9195bef5b0b0663ec0c5a0b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eada4173382294cdd589d7877dfd640b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f671f6b760a7b9ceabc4bf19cb7cfc67137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d3d3de6e622c1acfaeff12e6bb7ca6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2702b2e729e8a94ffacd06bbf0793bf2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72a492e200a01ddbc0cf6fbaf3d2be1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348231cc7f9159cffcf162de106419f0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3030d24e5e65a2169b0ddf0854d5e6e0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93672d07431ea30b6467af9efb8d555143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c257c38792f82957fa6bc9329e3b6f3c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0888d78fc65c52b3a4439be76d683e20145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762c0e361e58edd8b34105353e35a0f8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4633684f81407f155b3d41d0fc42da147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf9a9eedeee30064b6ada7dc4a06a1a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fcb2414a8b37c00fd5c1a489259885149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf734604340125221a6a258ad3643f4a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcfdab4f6996de30c63d4e1a7f5ea4f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f107e110dcc04d4f499c02e363b8a4b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf7a3cc1c4680831605289ed327b95b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8537eb72d8c03a6ad149fb6f4e32e32b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3f6dc3032c8f352f9eaeffe6c8e0e0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d91c2f1f6d7e76288a1cc737068fb7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc556f01de2e712f5f85c8110e943860157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a98fdaf03b7e41c8011b198b6fecf2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8ca8a30343d5aa3e99e754526bef86159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e96ebe2dcecc866e467f3a5b4a480c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea36ed61aa7ede5487a7bbda8a2a92f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611e3a0ca5708c7fa3d51ba268545407162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eaf4708a026861494a7afd420eae2f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b7db8c26be95818def9614b420f1d7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eafb8e1035d49401167b123443fd29165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046c8e4503fa0107cea21ce508f466d1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499b7f2dd3d8376e9c5ce3f65f9a267f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ab14a320fbb8cc3c20479718057c67168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e4727957e6fa08465ee85499631499169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dfbe9b7c7c77ee5ed32317fac743dd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5126ff52a60f016847b86d02b854af83171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461807a3b50fb93368aa53c1f85a7f8d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84c590691497059c21b9ce400c1fabf173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c4036c4d44020b177089cf964e23eb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311b15ac2be72bf2dac14f193a31cf00175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b225f125868c6e54d93b7eb19b9e855c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4244a467667a07355910285be8733cf177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a57899dd75dfb026cf587257438891178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb900ed8ee7a0ff8f1486e8130fb596179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b95e691ba21fef7ea27cc789ae7b578180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9712ce6f0b54a8b46aa9d35028b7c157181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feab8d80a125309b2d1495849c531a3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c690498ffa6aee0d605ae96d7a6c79be183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491d7b95bc0bf09928729618a12d4e63184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de8a71f9397b4dd8c4930c846daaf65185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ea9c6f631c68ed111fa3f7a15a81fe186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580df8afe0d9cb17184965fef1e955ba187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2211d9fd325043f354da8f4386e71409188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c589f26b0f231f1fcd9f78eda9c151a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8628ae65efa549a39ca68aef85dc84c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3789f9cb6050ccd9268b2e6ddfaa187d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a744967a1eef5a84fb8e8793d522b37192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254e3740a9161aa32dbdfe0af34dfaab193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f29f732a536cf7375a60622d179766194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0ce8e718ddfec44ab984e9537586b0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfc81ab3182a914ae485a13b1e9e375196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42efdcf6e956a3bc710fe65cda4d2449197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fda73a318748b90a2e15e3b23bf33d1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388f55d494ed910d5ec079a8930e3831199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dc13dec3492b38a7d38c5ed1302a76200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5925c1963799a077044eca277b63804f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b5cab1e09b25ac95e4b65780ca976f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e0deae151bedcb1d6c3ecf5b5ec790203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3975b5ffc5823d3a433214140c5cf1f2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9c7e582ac268ad7f1968181db3beae205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af01eee106d2a170f844fe00b034ef64206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0958939e374b0ddd75d91358feb1bb1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e2c8d93801d882fa9b09bd02ea8ba1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad747a7df8432e19a63c2ecc0da301c1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96481034342dd29a3c8ea8fcca1454c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d497d4a323c944ceda3ef0f2ef43ac211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8827e13879d2bd1d7174fbf7bd54b3f4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3b2c0123407fef7b3ccf1b0f84fd4f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9369598f4dbd0b40c9625f91c0d4487214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061d0094169132cade88d46dfeb5b0f1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f27c608dce2f975569317048dcb37a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a549bfa6ab2bbcea0c05b5b09b1f69217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff75bfcf978461ffaf396818db3820d2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a3ab1644966175ddc463f9b9aae946219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b282c92f91bd9f12fe097fdd8dbcf3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1b9a14a1c2e15a45f483d3c22e5596221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b881f1affaa03ae4c113425d15cb1e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e3ad5572a4333b3de3aaca430e649f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410df6f6b103143049ad44ea8d282faa224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b36b8a537cef449d18e1d5a17959443225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7a62ad4fc7f44aadbf6b84f6bf84b2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe9d99fbe08c2bc3b30bc21c489eae1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95f68c62f80a38a5a555f604227b527228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b58175325ca172c2030851205ded871229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe7dd09deec8885cc7c67b1f7e560e0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579873387d04b2e7f4d792c6d23094b6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dacd3c5f7652415e55725a69644220232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a859aac51d3546851600f073f5bed4a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41f37c80e6af6f217f105dd6c291949234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2e4b27b7007ca81bc22c301a260006235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83217df0025ae1f2b731261d3c30f7c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28010a2e286e550b4dd51921d1a419f5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f121ba7bb42c1beb63018aa78eccc2c9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5470b136091d3f61b1f60c1d220d011c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca32257dcee76c222336470b5c2f954240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151c61921e094fdbf5f965016011b1e1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c6822f4d459a76d852bd25ad313daf242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21ca3fcc3a8ba3d7ca7f2a379ca3cc0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1315cda792ee895496f727de48853896244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b94825f06a47c80539ca713f40046e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24638a2263b0c48dfa37d23fc7feac9c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f566adc604785caf2873f1650bee30c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e95dbcd76589712ec0bdeab1f3f225248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d86e3b468d663e2b81c6d6a17f85422249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a18d8eddb166e42188060f83f48361250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972f18646a6319493e2b15bfd5ba0e87251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf4f338c6cf094bf99f77013ebfba3b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b4ec09fe005c5909a12ab03edd1bbd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06418aada353514ec353d464fce292c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6082c7790d8cfab8f36a3ffb8eb44c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad41be7d39df57cc736607cbbb666d6c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f12b749d77c9a4b34b53fca8a676ee0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36143f68b1d442c8866439c0a72e946258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c2d194651960a26240851413ebc06d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d3658261281ce09312a260ca52873c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd0e3007b2c245ee5c657bea0cb7062261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018f90a9ae8d87c87248a74abbeeafc5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2867cdc06f25d64ce3a19b44d17d80b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23814936f2aa183a280843f5555bd939264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8a7bf4a870fadac0aa9720c7f2c5da265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3034f33545b2f962821f8a165c3c34266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a145b447cc01aa43b3a472a49293bc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b72db0b88d343af9ee3e875ee592a9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d36267758f00e0ebe6ccf545d2ea59269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d62c0e838a1d90183c1b276e2ba454270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67b88e9337c0994c9eaa6f840a248a3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa2dfc2644664d681965473da271530272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca05f2433f3cefe46ba93edae9573a9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b984b30563dac3c2542b3e9314a898d2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bd1234f8dc7cc1f3a1040bee2b87b3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64d4afad82226a55a5422ff0f7e5ec4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d85419c18a6343dee9a1c46c8745fd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444027c9f82ba4605bf1d61e45560b1d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b0b7cdfd449bc96d272d57fa531395279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404a1339bdcc54e735e218b2adb3d789280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fffedc44c7baefe11d43f8f258b00e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18bcd68fb4c6f53f2b045fdff2c61ad282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77c02f261dc186b7d3e118ab39cf3b3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daea212bfcddaf82b6f09aa7f544181284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e506e3594c7eadf948a84f7ec45774ef285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d72fef4c223d9b66b400bde160ce533286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de622c9712bfc25607d52c7158a27cb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efca9cbbc52a451cf00dd838823359a1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b71b0a83938b7daeb050bc2abaa06d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7d8b6922f1f5bc109ebeab26963ca3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3253ad6afd8c59c3b0ddbb140287156e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a4802d5f2baf8b26778836ec114415292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b7d1c5d78774bbed946ec4016f32f6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee25c86d247c42caaeba20359f43935c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9077df42457bb8e1068601063af9a649295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa5c432258431decf3d8ce1a80e78b0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c7256c48a7a2382c61e88b88fba2fa297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71a3243b06e55f2bdaa1fafe0c4a138298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5856a87de18131a34e48990c1f340bd3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cfa77f13239821dfc6991b27c66151300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6252a36885340528a000fbf085de0a07301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef45ae5a0ed03c70ea9997ecc769a38302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3f4dceb3b98a1935093dfc2970ef07303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bf904413e08c3a8c0f97e49925375d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffc09967a0b1744547d6816297582fa305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c7b0ed2f8b02d9bb2546c37b9fecf6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7bf8d3508ce182517f6fe4d04fce23307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fedc94432a81ab803ace4131244da2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fa63a2f74fd590da79f2cc6fdeb07f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a41b0a806b680e0d538f21dc0655b22310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc0b303ad6dd725b0e272d55f2f619f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488c6a6a3e08ee44d87000961d93e69e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad420e2880a61010138155dcd848e8dd313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5015e777af7a7bf3546c7d8a137e88314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1366de0908b9aff0075673b3383d75315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae59ad880dff5662e408fd7dd8050aeb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f139cbae26b35d8a7bf9d58748792a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee45cbd36752617ffdfc136f3c71f2dc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81baf2e4032793eea0691a462a4c75bf319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165f0708ec0c0b47e73ac341b79dcfcb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ffc28b5d5daa42966f2d6814c6e1c4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8c2fec9e0a5b04453a3b4ba26f9de4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d1b4bd290d452b80d5cd756e93c44b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719c6c1056ea7cd298ed0e870d482192324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deeb2d354748f14e25f966a2d24e540325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca7e1c5add104ea374612ccbdceabf9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef12527eda299a44e9977eea0f478d03327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeca8c9f947655cd1061a9ac76ffee8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1478851f9b3ca12efa0bcf32dafdcf2e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce55a46c79dca5d04909af68d362e32330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f43887790100e7bffc99c3fc7bfc3c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82cfb7c5bc2392f1a0e24fa2df30d02332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b675e8a4b728789224443c05a36f8b2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410bc232e6930348e78412dc2321990b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c486ab6beee8e27582776adfacff32c2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149c6ecc711c08900b0f32a19367c0d8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0c8870c08616806159b4d7b2025326337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3007b5fa32a639eb55da9efbf218a2ea338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8b2f6db1e7968c6708322f08ba97bf339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea82fc314b4f6e2cd0334b36c9715b37340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff863cdfa42f2429c8c200f3b9893923341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5275f2cb5f183c9546b4f9f1bc7d404342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ef497d18856eef991a18ec66f11d99343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34047a8fa2cce36922c3719c3020bbf344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fa3681241cf35db5dbe2b1d5b08223345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06b1de69e4203b5c4eca3e19326458e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06dba87d7becddf8014a47a9d19615e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2811f95ca65fe5462681d029bc08abb0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509535b25e3667a1863475ba1f14c513349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0af46dcba19ffd92e3f08575f0a7607350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b473addabe1680fed03313e3f2c8e982351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0bace047302150e0833f0144791679352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72ce3a740558bbd1d3deae5ee5c6da0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b29603d369597a9a6e59e8513022977354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9fab858c021af3d8a403f3c1d0eefa355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a6ae91d3fc3852c7680cb4f06886f7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a22b219cb4c447fd315610d09a008a8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7524fcbbc549ce9a019f068ecaf09580358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeb8578c68179c4409f8781ede19152359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9c7d81501ec4f20250639a739a48b8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb83430e66a500d6058b16492c46822361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594116581bdb3e89afcc2f655a9d8a3f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fadc98dd657ed7df93cabfccb8a9ce363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87640d5e2904a620c333e925f41c8cff364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab45582358fa39b94e6442829ec7b3c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15b8dba058929c7ec1cbdeec768dd32366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85624d9850e7d7afe00691e57329ee7a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ae73d88bfb456be295753d76752f3b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b199105046b28354f92b4af693035610369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ee2c7623c9ffc9ceb45444149cdf54370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79efab25201ee49fba16916ca364e684371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8b7230b7b0c002b4deb6817e7f63c6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7a063fb75f5fb0dcbc3e04a8c83581373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0ae85290d5ac2a8db948691759a343374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026400be91d09f67dde5af8c386f8769375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6944e20cc948b468cd4dda44cdc16c1d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632fcdb0d45057261c4832628d0e0167377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e7d38004186ff0902b6f5a1873dbb9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f08e9af75d64d4aac4bd0bf0c5c276379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70c4ed96a7554d673efbcfb56b2436b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ea1fe0c47acb065208bc0636987ef1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e713b9819215aaa2be11cc9e24c2ab382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a149204b8d16c8b75cc0c810b91ea26383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d63faa5816b79168366d2cf4035ef35384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adedad12e530c732e7c6b9dbadc7d345385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a003c852a0afdeb862b786d31b4e8eb386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baaf6594c0ce42529d86ab6de14e057387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7be4140656aec0265e299a974e3498388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b1360444a1ac824a507c0b3cde28ec389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e316c9fd06570d8bb0208a79bf6f58390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7826c11ea35bf493e0ff2078629fd069391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69ccfe60e6429bd6a085eef8c06c2c7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27d96ca4bfca55c3cad615d160b09f2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b115e121efffdffd6c0eda1ec1fd6a5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f22aa629a6f5d8c233abb6c712a8de0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8984dcdde2261830bb24233d7e6ffea396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743599abf06ff94bcb3fec4ba8c7f5ba397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90198ac462c3eafff89ad654670b5c0c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b7e4fec495a1c8f6ae1a42824f8787399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0957cc10f92e7d7a0f4804d4fb20c9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41761427d817409164bc4033d35318fc401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1753367777ae0ecea87ba6a49a45522402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2a07208b78e5befff23939aab18ccd403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a65fe484e11796dff711cc39536dee404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9161c0a99cd6a35974ec20c9097438405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e380660fcddcdf8ad6109f4e3423a6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c61cbae116689d58cded252d249f2b5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7501eb8ec3f4ecda43d894d41f3c7655408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e63e470f39ddc626c3b39d05d701bf409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368c18ade2981d9094cd931cb51a5fdb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f34ce27281628f0a302c6a72aea604c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eee55a49d4e944b98fff4eb91e9fa13412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cd0831a94e261cc90ab886d3c6cfaa413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4dd258abfd9b40977a448e8c576b53414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b63615a9025419bbe262c6edc0a00b6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5a2d07a415fd160bf1d7df2539231a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea3bc6ec0efbf0f8b72fb02e54c8fde417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391291fda62a2dda2f26a0bdaad4f400418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b36bc8e1285a5b89b346f6d7c144374419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a052c78638d3cccf1f2fa43b6138b450420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9f6d2b7006bbb841760e29a65efe1f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdb14041a85ce1fd3204e4cbc71c5eb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e20f0cf06ef6920a9342397ea6a125423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dac1fbd808954b77ad8b92cbdf472a4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d31dabaddd754170ca322b8ba30c86425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cccaac27f5ea80654d428b7a0eeaaeb426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f347eac55057f918d4c81c637cb006a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edbd43f5b400fc4342e81004141f0eb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af61d84b8667bd364695921e3f3e6efb429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5514c465b544283fd789e43cf08358430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b800cbee49ec48dc69a27fea4ecec7af431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4916d52439edd8c7684d9faeb052f3f7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f758caa53e22f2bcee2375850c9bab7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25421e56233938f7db0cb1840aab113b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f7c5d1f6df94459dde777acb3718b7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68690710e61a4902a57dd8a08844c386436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0737a09e03ead2ad1f9209e83befe8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba671f03e469b767f5a64b79e3dc05a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eb59f25622aa8c52249eb0961866ad439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31789af6380a2cfc78984e95ae2b744440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24493785214f8e93825bb610c7b1a169441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600fe982d30b9ea05b8f9eb8dc6a8cc8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f51cece2dc54b041e9328940d98b4a6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc65712030d06e2137791115920e07df444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526f8bbde6d3ee54d3e6be816e1d2392445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa360f790c73ec07b95e202bb2c373df446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c168c02903a7e553c601dec8eab986a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde5b3b82f8a34470f8a1f7e66b26f48448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3557757c3a1ee4450f21056c320e788449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61d38797f7a2a73324121785899b590450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45e3574e1d1085a502dd8cac3d19844451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2806fef2665477a46391685de91b5a53452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af863a330a24b47e2fa36d74be4a16f1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ec7a90214a29c1527d33a755dfb170454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ba25ff255d6928f5bce4a26a52020f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da097cc1e8eb33a0df095fb1796892e5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d15ff40b376a6254598dfe360028c8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0022c1a28835c2e661bec93d5dbee5f2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5cc2529748867c4b9a631a1d4d36c9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3581da3fa5d7135d4bc079dbbd892aae460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692d3a6b266a93057d656dab51da9989461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61211b48cc89cff82624c2817d7dd7a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad5224e60c6d0cde5a949dc006db98e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f0fe3722565686746af08c5bd32960464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdad5a85b42b7accb8479c6bef8d1cae465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfb780d6655478a6f80cb0253e3fa1e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285eeac6ab25c0a3b320f8a194d7fc14467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a586299c99d3a76a28da749ae77627468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e4fbfb6b5a38766e5be7e730830012469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b31c5385b3db36e6de3f4a0510e55e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5e189dc09f6bd4a6b868a67838b84f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60903e3d71389913cccb27456c77107472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7ead09babae87087c033bff8e8c399473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f829d91ed97c5eb83ddf5e52242f0637474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7031531bf64239a17bd6f90a528c2c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa07e8a6c7bcacd638bd8116998bc8f7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca8bee5f6fcded9a0074d4335026fe6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bde2c993227a43863812948124480b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7276b7541d8b009d646ca351209457a4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0034a087487ce38dd74237b8da991265480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6359e64252f605b116a6957cef850b85481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee786a052655b4d043c346e5460739f6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2288164840bc4e63864ebeff98f5b205483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac27892f55881f5cf8970252f8705a25484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5a5ba782e0ba786da1bd1ca74df722485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a6d290cea6df2e0364a960f6342573486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e4267f6eff2f0a40ed1ebe8cde447f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd0bfc482aec7f4e17c3fa4f84534a6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830742098651377c90f875b51cefd2a3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a779a5a00a49c9a940aadf8e8f27329f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239f5e12d2f9b1c5bf43512686e77436491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7787dd2cdbb46105dcf31013def0ce8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dcd5bf954e5a18bad27a80d6a0739b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db42971178cf79c1ed7cba1fb36d2a49494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b362195ee71b3f1a8c7712ead721c7b6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24723131f43c300b1817af27c6f9e92496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cdecc4c6f83816762cd71b714bf64d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e91e2a0d8c28072509cbe2ddab7355498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128ade27852fca2aed7a03548d044cbd499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a637bf1e9c1461949a27946e174e117500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96424864c501960c1a5e41f520aa6eba501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f1ae3639773ab76873c29156f29ddd502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fbdce45a0d08bb4ead22f9b3c71f91503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8b289949cf1975cc72e5c66483d50c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ba46c4938c51e0fc67030776aebfd7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7e7dbb0c384c2b6045419ae1d0f6a1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dff32c7243e0dc2e67721673a68f00507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1268b1beb39320571a30a671eb38923b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13af2d8c3901dce9b0a6a63f1def345509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4800e193b769b0faf437b3dcf510b4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e3c8584346de6b63cc6c3252381272511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64168d06828b63e96c83d281e615b67512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fa54a0d6a7eb8e89fa9fb5fc57af51513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a86df9fefb72e37e0d13aba1686c6cd514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fb2f8af5c47af0a497983aa5f652b8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a130a1e1fdeb8c3d070fabdebdb62062516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b58a7b1b7c587dc337ca80131118904517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392099dd04da8a5173c7891fb5055c37518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588d20e9e851c77ce2a889223394a4fd519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47add9ee7fa964f0c9cf203ea0fd72b0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d9d020ed705f8ad78de48df9d50b85521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58fc032acdb1fcef94fbddc6d4da804522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cad3463bdac592ae2785706f0a6e4d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84a81ab9d2ced5c09edc804c3780e55524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3655eca3ccee3820cf6f06cd1cad1544525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf01c77c3b393da585d5274478f68c9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624a196eda5d396c86c3fcc3e993e1b4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a6e2898ab97593f94f047818f8ab5b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0079870e9203442ea62a85acc9a359e8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8c817f7622b9d67d491a481d0e712a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62fa755724ded6e2b32285030c89266531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa284a87aee6b3e1768df51ba3e37fd532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad088246a9baa7ce1c7de3e548cca57c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f40338e807bc5e2b3290ca8d03b509534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5005e443e890f452fe78022424a1bc535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ba63b76867c82b0382405d24d6bc50536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758b7a57c28c1058dd39be673e8bc123537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeefa34294b94e0a10ca5bc0ed1e225538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aa24c6ac333ed7f32985efa7503c36539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d870d377049ad4ea3762519c360f2afb540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb54b2cdc3d77ddab51534679d76b7b6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93312632b7983fac391af40b1bb1d59542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35dc7e04b3ac8c18a83d535e608d2d7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a8bb01ef8434e9f9ceeabb3ddb0af7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d769eded8d1ff19fa0b9399d6a9289d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5061f0f384285dc463fe32b5993629ec546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8791a865a64fd897c9ecff0b4f3f8670547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdf9c1b573d52f655503ea6a4081556548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db01f1a75ab21923bbe4ce8098cbb547549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d391311e66abf51da6fdde2fb9d0f77550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fd07820639fd00696242fb1c08969c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14b4f8f1ddb49f0c6811d9e78069635552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a402585cdf8b7400f003de5593d9b5a1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ecefcb66686d59868e2b39d1aaada1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9399bed4d41301a372bef4ee3379e94f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab70994ba8d246dacfeafeb76d25e4cb556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676823356338e8ce85e4f07a200e96c2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e974fa7eb03d2578bbc3ace0d655d4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b27f6fa96448faac4fd36559d7cc8a6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4e1714b1c4b5ed691c383afbd980d5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7afa5a9c4814f938cc4a423d976a34d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a0e1f782aa91d91eec8ae78a74635d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd939f35fb13544c97fbee34dbeb35a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d76f54a561b88eee4fafcec0c9dd995564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749b89e0ee4745993ac135d4fee1e4a8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d85c1f33e5ca5040142bf67d92af67b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bcaa9caef7b7fd0764d1634f34625d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e68aebd1bf22633d63da3170dc1b10e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef80e84373d4d44bfeed0acbc75dfae569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ba2314c4000f1027619fab8452f714570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98a94c6fbcca1f6ab066a5cca01a16f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9fc331e085ab9fd545178f3959ceda572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84bf2e87c1dfc40eb79c9da8fa5fb49573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b62c7c3d1de0daa91235abeaeae823574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeb5d10b1a6ee5cbbaf2c825f1a72f8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e9e2d90cef6f681733603a004129b1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8aadfb2ca505ab44067dfbd710fe96577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cfe4dfea5a9e87316090ef6c68c847578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96379ecee8732d74ac8005acffba897a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b8aa623722f2de42998fa6e4cb26ad580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f770892b2a8ad2e85cdf3acad4efdf3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2d61841bcd2eef13bd9aa0d585780d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06e8c0f314eeb6d9be263b43ff9d27c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988bd92d7c86a1c5c0b8951f1a7153fb584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af59b8d7975cbb609f64c889b3a49b59585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212a1df6f22c6a8a10d4fe005624418a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590562db49b1abbd136f832faa2c122e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b10b3542cef19dffb87f1971bf6926c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee59f5c612cd7aad54a3244555bd834589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aef8b4dcce7904af0b64d1f1335458590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889c726beb1699010b1c99401349a179591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331b0d91b8ad1605bca0632c2a18b974592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca13364995086fba59ed560da2ebc8f4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46a4932b9885755d233de4d735fdd9e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0a01508300f2e7cb0615c8a8657789595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31f45d4138b525ed2df078163605b2e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27f3b7be0016787277b6311caed91e0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59777d936ff01ddffb00e2312c5d79c2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e8402c7ba39391612613e4e19b2b9d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcb2f38aaa4665874b9f3eea9e05d54600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09cd64833b09fafc16ab0b0a68d0922601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ac5e00505f99af0a370e584a790165602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db290ab77f20e7837ab7303a39ba574f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210ca56dc81680626386b603e8f09d77604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6018c6c80dc97e5d5cce2c691329b773605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0cb34b6ad2f7a0009ab0c57e001864606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8b56e9e72f9beedda4420b6500300b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a930e0435a9a439ce365cf3cb39890608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990c2ecf3ad8b8ad76d873eeaf0d7861609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d3a298b442b0f191173ed6ca3de368610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd931d494ecdd7832d75fe853e27394611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec47fa30756491127e2e7048eee27487612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62c428dc64697d6cbca1b9df7eb1f64613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fe4f71d636a8566831df6697b71487614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b87a8c55fd4410507bdcb257354dcc615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14737169e66d8b0212f1a689330242e0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b362bb4c8d508d0bf30961bd475e650a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f123ebbbef6a69d2e4fee53264b942ec618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61265e3344b5cd11910267135fd933a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6aac28c6f210db4015cc38cad94b8a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6dcbe86e520567aea1c2327f7b3ab7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42087ecc049c76f695f86ea91fcc5228622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9baed1d404e0033b0f9b6cb9d509aa623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b070c42fdb016ba9245a61b90b5bc237624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b66c8318c48b8bd595879a756627b1c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aef66672c09583268a6bde5cca9879a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6513d088946cd6ee6adcb7ce3071f1e6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8cd052acd12dbc565b7b71ac83caa2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c10f0ecb0a09fa2c748c37ca117e154629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e97fc53528dc6da9a12bba0f07b9cf9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c2ef3fa7617089a565c2d4f6623a73631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447bf81469bb0593d0919e0386f9db88632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d1ece0ecd44884cb3d63d8c8447992633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6a91a99da2a6e362ef73bbbdcc6110634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3540e754250fda4eeaf0963a993f77d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea99c1dfb0864c8de4545bd2407292f5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb52b292db5331fbc66c8e42b77a980637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f805e84e18adc3f1edf04bf56f6c533638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98d0e545dcf3e2967fc84bccc4abd63639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13bddf0a16f06a446f484c1bb449aad640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3cfface17661cd56f8b3a0a5892feb641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99e5ada8b769cc18889d89baa90e17b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c306afba8c00ce3b8bf76bcff9ed2c1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47a9b9e900cd36ced81fea0f88317f7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5ebe43f9db225df0f9e6b2215044fb645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c379f9a0787fb36906a062087ffa95646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b66d41ebbce323f2eb1598cde9ccfd647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0487555616e322283dcdb87095189e0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55383abc2ec5ad01932d778bde0963eb649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5026783781690cd52e8f3bc0422ed3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfad02b53e70cdadd70d64cce02c2e50651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5340baaaf544d022a84797b0fd348a11652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd7ed2c3c2de703bd6c2f3c87148829653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4f788e35f4cdd2b7d7524768c27b55654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5800881bf1ac738f557b512a37d05b6e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bac97e212bf6216d59fdaa5f2838865656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef8d1a25cc3d837c065bb4e10480f71657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376d9dc98042a166e4f1363fd5232a9b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed840986c47baee5dde34b8f94a108f1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368dccc09140dea7b06224a83b5842f0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e593d7a32ae18cebbad2b02d010f8cca661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26e6db0122f638d515e28678638d4ed662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae9edae980b91f380b84df0276c8ccd663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47914a302e7ae0fe483e6ee2285478b5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7cb01965de5843d037c441d2e3694d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afc1b11332c2f18317174cd618d21bf666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c29fa359ec1e17b347352422520b92667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeaef4560e3c819ed900e2ca3268ab8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc86057ba8a031e771943a0ba715eb4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3079f8a40d8cdc77c37a4f87b7ee1492670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801e48c753d9d80aa57ac0109789bd78671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdbb8c2aae29ce87085ce4e4903b608672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827afd33bec064a961007050b07baf91673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b431da6792bec7fe40b68b7755f121674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a503cbda683f952321b11877d0fbd999675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aae860f244a73c28218f5c25ba4723676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37453b6d7f749e2a1019ce7f3d00a090677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84965a0f8ad0a77dabe195b7e6a67eb8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace46f3ae6bc56428fbeb4613835dc8a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd3f085b2afee33e7d27e71f42222f2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84dc8123ff4967e2c4bc55b03c2b8ed681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3385764750fb04ebf403207ab9627a9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba94c7290c29bd8befb36239d23289c7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013557f68d1cbd988221db37f9811b86684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5932733723bb15170bff4867649566685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d76e0a6fb75f6757dddd1f8a5fd5a1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1c98c6dc59b3963097e0cb30736cbd687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf574233b51002f392cdb69e638d202688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c38ca133424bfebb85816e2c2275fc4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce9f4ca33430cbb136d5cd335fef0f3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1625339e70ae8f04cd736b5851d59f99691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72ac7306fb0d7002e1cacd0b28a5067692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ca37ab55ea0a1e423c73d962b4ba37693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dbe041c7358d6ab2a903e6bce6a632694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95447c3012379b5377557350c24c89a4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c792d078c1c1f3bc9b4271901bb300d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300ed8e70f6997caaf9a06ea4c88cde5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1194ba40315991b2e29041db8ad9de8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0cebd3515a916aa89fe57bd1f528d2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1aedcad5d1b3e177b9b2b69255ce55700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee3380690e47819e29895182bf06e0c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a703582ee7fb7d442f21cd66257f2a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1d898e95186c8fd1b5de5197e35624703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdee645363523468b13465b010e5aaa704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736f47825d50ad5c0f15e0020a44b6fc705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1070978000b02c805786133382169268706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20ac4b68e446f578daf765d2e4c7c4f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e019875f6d242ede04fe62716f359560708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a0940f72b35f072c2e65fd86f5bc36709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6e3aab7fca76249f10cdf9078d5a14710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce33f07c02e69913b0e72602ed9d4964711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974a5b5e46ad497f9f3c8747e43dd5bc712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff403e30792d2559ef5e907684fbcbb9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cc69f5602dfab4fcac57d96549c3ba714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cd32ce901d74d8feb079f38480900b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baa83777dbcf4761698f15dd2031ae9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd3f7272916c00fad6aab39aeff5c3c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0756bda8bfc2bf6c3c982ddf51a48537718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ece1ef774031688e9b74b6fab08c40719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669033c87548ac53512d04ba12d7d513720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b0a3ddd6e7a85dc2d3365db41feae2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468dbd521fd2100a6888eeca7f2db729722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040db1db5fc5f9ab2fc524a5a689e36a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ced508e13dd4070d6af5b4b915c06b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce996f81b5ba7cb00378eba416f8de2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5057ac34ada4a0ff22af1924bce28309726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50b36b127351dec9da1e15318f78c81727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018cc7dbd833b248e279b5ae649e0936728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a456062426916f9414ad866aadf711729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce30d26e7e0cf9f2ba5c08a5ed8930a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16d8591daa4f4144697d4530ddf8390731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e594deaefc841b80738fecc057591d94732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6897a4cb7170c166143ed5e3506385d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5576b96d13c2cb2110d4f320037c562b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaffa3f68c94137cc67a1abdea10c5b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67d4511ca7c052c21a896bee23cd33b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09261d9534cb7b180305d9dfb450a6cc737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f854bd6d92863bcc596fc4efe41019738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2765f980afcccd79678b6cfdc48435739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0208b0ab713644d47280403e1fc51fb0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec7d9ee79093c4ddba617d98c80b0f6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff110a265b8b0d8f1490bd2d73e9ff8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f3996922e8b0a8a9648f5b2ff6949d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379724d1071ae531225595201a3eacd7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f34c18f86a9f638ae482926cdaf6f62745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87357ec643b7ef43af9909f3933226bc746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04337f0b8765f94e21a4dc1e5a280df747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e274f9cdabf8a52ae1242325d37f3b4c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33360c988f11d76162f6550e509519aa749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c9e86da639aa1fc7321f0af18919e7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a8a560914cfaef1eaea5da97d0ef30751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28facaa9b0c94b65a0ddeea51e3669c2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1fbfa003fd01ba9ebfaf85aef1a82c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69579b46f2f31d2670a31a308f1822cf754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d872107c60ff61bb5cac887a1cb979d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735cd4c58592c77aa199cbd0e1d6f77b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2f72b6a4522db3f14508e17c0893db757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3075b8f2dcd270bdbb10e7e12bfab0758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b877d4b7ae0185924aa0581a32dea52759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f253d7b3cd3364f9c69fd75b61cc9e341.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81489b26ee1fa3231ea552900c434b3a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3400e2285104e8ae291b874bd7fa87f83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0072ce7f3f88c458445795044fb1ea754.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa168d1f4fbdd4c1b52959ef44c2c1f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1a46fdc7d2a510d6342992ae0abe9c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df2bec68ddb660883876a672aa6dfc47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbd2874f7e451872eed8210a40eda868.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce959e31e0327c471071f087cf09a119.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b529f03f47998ef3f9a2aa9d09a2a710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81079f0d7bfb0132cb7e05b7c65119d211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4492d675fbe82414d47a9413be935ba312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d618d54d15dd92a353e878a5ce78fb713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a69c737cbecb15bb6e699650c41e34614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbbd5f39d579f74433936d877f939f915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7c46f8f7ea92ba371c73058aeac09916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1466633076b0c1358ccddc3d6dfac01317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d69514c41c0d0668004b1cf4034f03018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f620e4967c0e3956537ef6471fd439a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41cbc4cd9a8b66a1bd6f857b9400ea020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3423c0507a86741aa33c1bf6fbaa8021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ec490cb55d11f100ff6bf99c94d9b622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6ce25cfef197b165edc1633d54149123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdbb2b9171567c956bbf6798bf8c52724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82f0b610859696f98a1e09b80ea2df025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75486a51f608c3f38a7f19fc03c999a126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991499a3cf2bd6040481088e0dfe793527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b429e16f6a44ce0a84ec39cc7868dd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b738c7b7aac958ce86283188b7f0f29229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7def3040d9db9305652338208c77e7ca30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da53d98cd54de4bd47a7578fc194a1fc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36be6414acf72bbe30c28bd96e78fb3332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad53df0d303ae3df0fc86447c0bf5b8b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dcac7af99c5ff728575671a053013b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd5da9aadc3bc40c577ec8548aa3bc935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ef684a5683386888f2b3eb203f83c336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489eb854cdb1669555d150cb6603208237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e724a851cb91055e1670f852575fcc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3933efb401a17471a1bc22fe441e8abd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730f289448559e86c726c4aea6d8d0b740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba658a90c3974191272525ff158eac941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86cab2a65d6cd178e8327b0156d972b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc5a1cd1197045ffffb0e32bd54c53043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148f1643bb094753ceeb7aad4664808e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfa4601e2723c56973e3f4058af6f1545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c588f77312d3ba9c690d8729937937b546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d090650ca077b4c445fc187817d6a76347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d78c859b6ea9a23a3467688e1d93cc348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e7a4f0921f701da07c42fb6536fef849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b44f3a55bee41581b03890caacf15b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d0937feb971a5f7037f6c3f52bf3a951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a814d84c55251ece620d4da92f91404852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009666277ec1c3babba2d456e7a2de7453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4fd07fd9760809a960ae15a69fe38554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83838f88d0f42c628f3d3ce28e8e2f4955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5107332e550f3e410b9067cca5f297c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f1932df2b680456c854b0f61fb443a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369678a42fdaa6bd2a10a0b7977d2c3c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4c1c1bf880e18fd05c95c31aaf299259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcd68a6d6fdb1decd59e6b2006b60ad60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8540af6175be4311f527167d0d54b461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ce0b22acd173d7dcaab534b711cbd362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b524bf38ab17e7aa5ed0204c2a507d5063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cddf3820bf763d6e9d6358a90fdf95a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d26e29b0a8a39bbc65c60acd04afc1665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2968b2edeef90db35f418d4c2c1a65566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323053af24a90f6ad0a96fd6703fa46c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ebd74af163ee714f40044f6ebde90c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c284c368694f92dfc73a929af9fdca869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a7123ba1c1acf328ea5479b7a9d0a970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cba05b4981c9c7fbcb239befcc1b8671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ab01682f35b83556edca1b8ff15be472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f950e83aa69dc81ff6b3a060d28a9973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8707f70521644db89f47abf8f48d811974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416e42a1c4d3579934cf274e78b3334a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7ca05269ea99506d6a4518949a007776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead98d67b9d37e8630146193b2423d6377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7581a3ebccacf74410fac99a2cd25a1478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29333195a4ff518379b0304a822911e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187d2b735c99854d8df44ad883a1a4c380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1303284776b224731d8515f15240d181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387e5b686a3ef6218b96360972050c6282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b6509344770afe4e73e68f8b629c4a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e5a20c84cfada1b9da8035ad7e0a5d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dcb3b410099bfeda5286ff17844d1385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec7529738e761297effade3dd97ded786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5833af6a4f0e9ab7a9e25c37c1dd5e6687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02f0e2408bd182859081dbb2584770388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0202285b6d082412c6ddbff7eb629e489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51796bc7e2ae17f19e1ab1ee25a19ecb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ac7dea970234c5ac409908c90577b691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c79e735cb6be0705b83a7434b2b94292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587ed9a4717f7125b1a22199eac2969293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429d4d3fd09dc4a3e1410b215381ae8094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce03736528b2496942f0e222c6d8e97a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c188d2a5fe5916bc67839a22bd5ff8996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d1e97a261a6cdd10792e4a5a421b0797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f05b3cc3b6b6b3502f3eca807d984498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7c28f971f48ffdabaebd6688e3f7f499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf94f9101f545bddafbc4f75874c1fa100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b178dadef969e867d8557997ae402136101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa76fcd675b6e2849626432d1ecb04da102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e983e8d3adf8f0a31c7ddd8e0a231072103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8820051a353562713a65296803fea51c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447647386549fac0852f0a41cbcd39c3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4e2662d81a17ec8345f9e1e7c6189d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d556fee920538a5c33e757524cf615b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc20e898c6cc7795a8241719b967def108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d418d8fc9424995daaa220b2b6d93d1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a9ab757b176399f92f98d84a516540110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec30cdca89028ddf85a59b76e3fd223111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ad4224fc8176cad437b4f3f76672fc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187427d93691a5aef5802c180852d29c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297e53e5342086d372c47d591d4e1398114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc40a0a9ec676d1270cf28a506f74cd5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf753e7a81584f88a7bd0f82ed7bc894116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147f54217f05a29d36f763def9e9898a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26e4b36a943788d934ab036c73d5744118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1e572e5d7a1d0a9cc0b5e8ee54cfbe119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf2d544e7360c4e7944d1ca6de4e15f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73adfdd92dda432352f34ed0b346691c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71422eb088b9d5de18cbeaef7c02374b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591330de424889f67a096d855e21ce7b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6653d96c211653ebd947a5e1698c095124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c5815bfb519b8b8ed3aafde7bfa781125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8919b34441257eb670619d3c3ca660f3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a43a607efccdc08c106b7e21751ee1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c40d7d260b089d36e29bd2d2f97ad6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75360075d7e8317a9d2ff65f48635b53129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd5c1046eefbc67ab8457636b040cbb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feb22083b0dba867e4cbb675e7741a8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930e1505f51fed5aa10423b570d1bf16132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45261b9cc1bcc0c260798aad4f5f22d5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ad2643b308c9b9fd5eb6c18c12863b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b7a506bb0f77160a2d37aa59476b2f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4944da3378406e7d2b3b013e32b768136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a00d6277b760ec817a938fb68e269b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd23d00cc83213c4f2db1b77a1ab0c49138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99146e84222353412397943d1a789c5e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455b17e893c11b88ebeceed9d110730b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2df3971ea4b8a849f24ced5bc4b679d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda0d32d3220826179e5eb89a2d9f85b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbba8c850b70e7ebb7a9ff5015dc591143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07553066b5e056a843ab2d541aec3cf7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08575bd06263f7348269d26b17b2d03145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45789ae2197416f5f579e33292d41d87146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5e2bda5b0c748b7bf06700d40a9bf7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8e2ba25ad91cacc5780dd7012da6b8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4536373069e68408d2b2414b704f3d7b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f2d31109e07881599eb5fdea052f01150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aea0f5a8afd148c332b44a155ef50e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91736e895dc7f52b5650933ad0d9ac19152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5491e8f442534f16dab092528085b8e7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b261912ad9e61512ca42eaad958b35154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2325dc9585996dd8f23326e8680a7dd8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d63f64b80a5f6ed33791282727a5a1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b14c565566bc0edf291e5f6498ad0c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4bed3bab5c723006a7a509ab79c8f1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503e7fbf02bdc99a043d1e4d952a7f4b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd06385be5aa6f86f99875bfc6dbb918160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0176531cf826661fcdd4c3a8cd64908161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d58b6bc4dda43b38e48e75b4239626162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71874dcba5fdf74dc287d2b7b6d8e7fc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec110f213af56d0d2494fce579ca66b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331261b33a711f1660b13b85eb4182e5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeec8e2384c8989836736de95e83349166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b2d27ab5060c016952f9946d6aa28c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0387e6806426f76ef8c16e6a303fb954168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e662238c95864fc8f8a386fc4c46cc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc19daaeba15235b1392904d9a0e9bfc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7931a020182d3fc1aeb0cdd5a17df39171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277fb8f611ca2559343049c27a7f17ad172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aa04066ce7e255860674ebc557b021173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a0445958080a147e802800d1ee370c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55b89616a2e605244d0672dcb4dfe93175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe9eeb6ac1739778997bc531c4b0017176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8fe750970725e4e8b29536391efb44177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390f16faaf46fa9d9a9db207ff2f6807178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889795e40befa66fccac589e71177645179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a893298943d280379ebda03c1b1aecca180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a026302ab769950d6e736d9a3513c70d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f01c31c313f1b8df254535ca3041f31182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4fd90d31cbe1f0616fe8ac34dcfbf3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac2b312a8a007d0c1de4af23bfadc9f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d65cb942667b23d6119e22c587e349185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6b9e7a6b8e46f80873525446d6e11a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781058253e1820dcc136f90aec2ece3d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f141aa1c2551272fc7a57babade217188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c8ba1ecd6f0a0e20056eff1bd52235189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34e4c8a223eb97b10253c462e3efeb2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f707a91ea90d27b95ef238da07d4010a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22024f1632331790de3d454cc2963dd5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c75f80f9a2d2ddd34e62adec3de42e9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fab1726de055dcdc6f330b52fc50d3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15ce9625b6cb98f842dae7b6ac51f9b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f7651b7271d1a6278ad5b3a1afe0ad196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455116581b6125207a0e736f9daa754e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce7433de0b9dd278c97b8250556f6a0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4910c6c4fa7665d9ea3720aff408dea199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761729ad723575e8a248cb747358b62b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f987feb70304667314017f4ed3147ece201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf240083dcd692f393ba4eb4498f724b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4faac298c53f083bc3a2435e71200fc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8702980bf033d147dc492d886d5c5145204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec00a14641523eea1586787b9b3a6bc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb43fbd4071aee5c76502dfd08c1bfa206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47fad332710be3f75409bfd66a4049f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac16008ef2b4cb700200d6e6c2ce2ab208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc33a9c98f152d873fa88afc25eee0ca209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079a548a2aa2683cbaefbec3520ea4a7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec363d6742f5d8c88f9ac045144d56e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698731e204f06a7d9b23322df98eb945212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb15bd30b8642fb9d229aa78599b7191213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1942e376fcce1a7b957f425216ee48214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2603902a6ac5d5bfbf19a4c96c4414215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d9e889b856cbe54c2e9efe8a16625e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4df8b80ccb5b682ed0c4cfb5df6fe1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c59c516f38f0270276db944966c02d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d674a666cfc9043e12978bdfa8677577219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ea548d8fced2789c133e2e9da62911220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed60c5b236e56b0cd1c445e1ec159fe1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805066710f4c7af84035f9270a8cd076222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0214b16949d2b3c37add8d2ce928107b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d806f0ce11a6c1f9c45324b56944cea5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ba3a663d3c5bf38f0e9346800ecebb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5772097fc27347de1f1460e225f6952226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167091eb8def2608bed847edc0b680e4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d064f6cdc604c3a74f2452759606a109228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd616e7d78085e04942e4f65d204eb0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e90e6f52f5ab1fda3347d628a77eb5e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdece56aa335a4fb070b7e05baa7251231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a5a228b9b7221c3699551ec3dd5cf2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdd27cf2fca69f6a7617ee072656de3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b38bc93a590df9556b7f12758efac6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68434e9daeed71f25e73ae04fb16a76235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8957f0cf3c22afc5ce8b4bf8c5c1f4f1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f46588f3a399b88487a065524255eeb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4afc45613a43fe089acccd36476ce5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743dc2ae60f905cab19458b8a7528ddc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43120fc873ebd86291a4ef28d80c90a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1250682a39a8da6f935a559836b150241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb8ae5b8bd1afd536c080f0164e7d1e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c9411b5aeb31c1179790b8e98d3432243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daa0c6197f4ad25d60e83dbee85a302244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18afbf05baed5925f155441e673a2ede245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16553464140ba5f4cfb6aa3e34b8c190246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafe2458400bcb263d1c103ca6848262247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff27447224728e9dff7ce2346b57ce3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb86596462e5895c3cac0c466ae5e455249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654c91f8f7f1f80d7c2d57dd202748c7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88c5d305e2135fdd8e1f7699b018a05251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e96f72c922a09d18e3263de80886aee252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f1ca1216bf02e65a894f681f8b71a3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b1e42c6ac4f5e16525423582ffec3e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a4f3e8da1a64021f1a994afd697d3d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab57f037f16cb53b8503b0792dbaa19256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b349b9daaa956cad261487e9a42bc956257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fb85e6611f0040aff2a9ec6034aceb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73177c8955fba564842407f4f7eebd2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a21f46e1fbe2e78dd11cb4a4709e086260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdf14d21095dafd1ec937d00581f01d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d13295a8a778150da2eaa9e64648643262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b0d36f438f2e361633738146051b5c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581589e010726f10eac4afaf048347fd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184a99361f4b9aed02bee76f2bdfb12b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f620398188cd61e42262852964f182d8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a919e1dd50f006197b863b8572d16561267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efcb51285c3c131ac22ed5add2cac33268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a5e0429a28848f845b66f8d4f68983269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8681b3c8348fac19ada925743fce0f94270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9af42fd3e5b083dbb0c5a93baebdb01271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faff02bcc36ad0759b8c560ace180755272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2de5b75aa94f7ff081c6ca0c9e0f21273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e5b08c862589f0f0aaddf4c9fea71f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f658848068bb0127821ecd8b1892cd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c32994234d6fc8600e3e4fed17faaec276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4207892e25372ed121c2c0e3ef13de36277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920f58f3e3115cad1a1d529da7bb9ec1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894437f905a14e1667b86d906ca33301279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff20891de7cb1154b4e859b7be14963280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590776f865ced25f3b9c88e24de9eece281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64457d02a4f2aa1b1fe0824ddd82df8a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5db982bc2495ccc0225ded8d210dd2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91085eb6a357f20e82a3cafaddbfd3e9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4999d076d483623854dd2a57e0d891f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dc7305d6e5242099ca2f2163ab5082286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad165a193ee6aea0b97c79dcc6f26540287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6807ca1b93f36633d502e8647194f504288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0751997261e638dbf260a8168173095289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f41425316724310fbc9123abf69fdc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382b174d74088e0085cb5d256fe829ee291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe11b408e1d4e32a6eb91e096a915c7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263f9e5307426118d4c029c22ee28714293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9956688678481512a87254b8af4e830c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a88030470cf09126b6fbe5bf551f283295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95349dd4b55d27ea4297413b6345ac95296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29952202b5fe1c962f919393dc065b7e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adf925217c46f5a917f01eb732e998a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cea0122c881b75e63b4bca24e4755b0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e8240ddfac97120ed18fabfd12f944300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b138c63238308ada3d0eb48ee84fc23e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e8444c31554e5a67dcffed563d0a39302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e897f696d8d3b065f3d9834a6c11af303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e0f6454a2f9f04cac917c147022fa8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccf9ff3da1a67bcf39f4d08ecd8faff305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3db9960c9d8f3f7a7efb077d596479306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca6c1ee5a3ed14ade32299ee3f17763307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34de8b77460dae7f48daa0fa36ed833308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179bb4d9c213a4401d03cc8d6a221f45309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acedc30f4060d02b8755ee80135b088310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362aca190ffedf0667889af466624104311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cce12f7334cfd6a438b000b67e47ee9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a8e94e7a75d98d471dd182738e9484313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d426d4d78d6c324b7b34918bb1f8535314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9494aa7177e764a1fa7323e5d15c3ed4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb02b116ebd9819bf94b1d5a175fb40316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1987450ffbb493f6089b98229e106f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0c74c2e65319c280e9216f305e1020318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643c8b1b5ae6780b5b66f42e0fc6b9e2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4400e3fa5d4da4245d2e69e8af1f83dd320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8972261dbaa3942b46169532648adf22321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a507fdaa7a53721a442ccdd2165cb9a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b6b9c8c3dc10d2c855316228ecfd4a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbaf2fc777c7833f4beec62e111c1b3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3f4c281f5b9442779b21f305afcc2f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a0420e9e11cfca90445d7afdcba5ea326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4294983edac48ea00d31eb314d547b70327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eced2680e5f4167391c97700a0a813ac328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca442d47a5c1ab448b2c7bfba0e2e20d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7291c747c988b3ccf4201e9f43195f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e7d294c300b37b2bfa03ec7638dd3e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca71af65a6d9c658d5f17501503c054c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ac509e9e6ff0db44d3d3015c443c8e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9055d9f9d7166cceee8a001f5935359334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43925fc07e396d8196960617d0cb746a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce389fe1690ac66f75d3035bbdb68bd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f579e90de53a310c5da6ed0c38ab16da337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a5a8292c1f6c7064756e39dcb1bc51338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b61c1f2dee9f629ba1005610b00317339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d6168190f8fdeffd4a0cecdae1af94340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c01762fd1bfa01aea35aab7f781332341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f858bc1d1504f69b75707e1d35fc1b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2788b0bababc5e23ca35325382760a72343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5283532d3b95ac012ae41a6cbd49b0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77d5d38f08f2a4afab4f23d6d7efca6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6479b943e0f64f33091f167b376174da346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45bb74f8f1b7f0a77f9fa0ef40df16c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9780e73fa5c9f73c34211e53b36ac6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abf11357afbf325be3b1cb981591c60349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d89c7e2bd322ea0bcd67de6680fa9b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2c7dd00cde9e921d9114192849e217351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387ff1da9a789189e25570e91db95080352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b25d4eb6fdb235fcfc58a5db498f9cc353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6023bfca44ff599ddae5de15f1459815354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb976dc3b427dd0a6e570a4bc1e291d6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0347a6c3d429c5f3162922ff24a4353356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b8ca0eae15ef00a78749c9dc78ea97357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a348e96d9ab5ab5a908732cb1b30f3f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f5822e7ca623d9cbf1f1f0042fc03b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec69175d1ab2418c442155009cb04685360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919ec1e03496be3288f1a527bd42c551361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc5211a22508e57fa5794e9047757f6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6793e7b54f3a357fa943aa0c75b3c01363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930065778e61d28aa4997df0ec55d510364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ab5e59004d0572811ab2c31276e080365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1d14110e0823788514824c2b4e32c8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c69aa8c0e0ff22cf307829663734792367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d830c259eccce991aec1dd6b9c94c393368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcc752684cf059b99e118fb409d72b7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd8ad1038005c5ee2653af092f86df8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93393c8db7e5233adad3d5c1bb9add5f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daddfc8d908a7aafc1f90392c9599779372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2275cc6b232a1310b17a21100fafc3f5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda68ff711a89d9316d18b6e51516903374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8754aa703bae87f822bdab00427db3e5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8097002bfa1bc4d46e44fe0ed4b845f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8557e204b6c28e2797d95b59521d1c8d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57f253d390554698210f2fd678debe8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d4a013d60b5de61855418e67242748379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8e9fa191feba298f7dfc055f57b237380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f192fe88a6c3496a3f859a9f160d8f2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eab629b297ef2d037fd18d54bca848a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c414c1f6501b7e87398f25249052c63383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f8d4790604469e6dadada4112a180e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2935e9d642829601e923c67ff184b1f1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2754d6956c87a1568704fc92cca75693386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3080df11f15064f271545b22825167dc387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e6248e729a3f2f0248d79504ecbe14388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c1d65369d9fb9b204682a26537b7ad389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6535a0e877352d007317f33b07acc17b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce7c687b0662a9dba075e1299f74a0e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42f5ce95f4c72a1c7aef712efd8d028392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a0aedd184fe4fa0db76723a5b05dd9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccff3614701e0ca5c4c2d945cf158ad5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1504f0167617a9b699f90af6eca433395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0b320d33438c56f41f978cf0c9e550396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab2af2f690d9faa42b3147882c9ffea397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518e1bce04956349b00bd855429a9385398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e240725f53d029fb822fde4a04eb4f8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8c32a2700d1527030bb2d5d51f8576400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b56c24c408ccc5f7273c6e45553028401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5364be95825b4e77868ce074ed317207402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d155bcd0696af1874119a09ec20ca777403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d00f67f72ea4808b2be56dad6e0e80404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1119c6678ed3a891eb2f1984e340c8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e917a97c2e004d227085cfc7e785a8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ae7fbbdfe9964350e177f86a490b76407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7695caabceb187452944acf9b07a57408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb60913e9aa6d49a46ec29ec7d764b87409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dd10b930700c6c2871336cadede5f3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedc83cb9b2e93505e3c8d529c921fb2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736bcf09ee000ebdbd26bd333e4cd33d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837194df5121c52c0dfdcc9c9bf976b0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95f48484b36e942dd97b6301d6b9847414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a662e1daa0970e0c7fccddff8943679f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2df6afab757d5126b4a4e723831d125416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732f1f7ec362dd1eca8b526a1d097de9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f83317a47e21a9367da2485ff73c71418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8abf58317c93603a655cd68c0489423419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bced16dba31f80985a3931ab143d4ff7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93097e67f28a3f78989ce719ef72cd6d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42abd08b6a322912426281e0d6d91c90422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4eb65f7f58c819c6e1269ca6e3776a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d82a0652f2a2cc13e16fc4f01950a3b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae75808c6f50c7404ad673610af62613425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfccf5d90458d4045cdb839dced655a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3ecae80389bd4876fe449ee952ee77427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cdc59418d2b11e35f28d9c0339d63b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1190cf323fd5e37b56218f86fc59d466429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66cc601aab79b4c4f9cb296a7bb076c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90165718fdf22497f013a8f88974be0f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6924c682d600dc5fc6ab4cd300b3c70e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae77990d2f695d5cce5a7cef06ca8c94433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8341ef8158f856bbf7c26b46c4e237a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c040b637aa66b61f52675afff10f2f3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1b200eed01ba7bc54b9902d0abdd9a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112b50bc0b5b9601c3812995fe7bf152437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2623d88b0753783e8647bdb30f5ebd438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad3a8013223e873c341f1bddca1b148439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa11a0be15ef0c8bf1ce2abecf096a23440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5cd5c0bb33861dcae73a54343d3268441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f43fdef5c270cfae41ab3965997b845442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b40e87d2b616b4a939ec1aa56ba8a7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f80bd332c11b5c91c57ae6a40547b6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcb25c3bd12d2f1932ac3d82d52940d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55098455ec079d5102dfa2bd926b2467446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8c590a01493f4663ffeb6f44b133a9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1543e37ca7dc0820b6f93981c1e877448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b667a8f009a2d989b439a4d5f36780449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a1ee238aa52ccc7536adf579035174450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec117847c9bd9808fe03261e0f93c29c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5769f31b91b8c5b7e6bb2bc691c955452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e25cc278a98bbf001f19b5b897ee5e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89207c44982eb6f3267d6cc0debdfd73454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313b34f5d5d54943e73f7695ba287fd0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374dc34489edf5a1fc39319e40ed227c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b724eda0ae2b7b7fa9e56726e14844b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01d8cb0c3edd00020e4be886cbc0876458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a70a456afe3f00e71abacb18ce04707459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f287732d2f218291a05c13d005cca9f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0ebd10b08a575f093b138d2dd56ad0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d2b68a9e6c4fc0493d10c243777025462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4821673f7ab102682f7da25b6c9f5f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30e61fdc7d7058a2601fb110811b6d6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190265577984599417d08d5d06ba679b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88e448bc274c5b53aebed249411001d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b794ef73efa81c85315b9082ac0787467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19061fec9212fd69340d71b592bafdc1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f8d71ec80f4557f1601f61dcb89253469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476e460e8930df157295fc4ba815f8c5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8db2244a6dc562e145b27b13142dd3b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c652c0a80924fb0d1dfa131fa21593472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ec5d9d5658b43bccafb00a16c6b586473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c006a5cfa6dbd34febb8f1ff5ffe52474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3d3c510df072cec7e5c16183fb74b7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d23a966f2d58ce944e225c98c3c8f64476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3651dd98a56e88094211c69103d4b10477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3b80918b7c735d82d8c28831271082478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d62954cc98a44a338277f13b2392f9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17226196653a2b61e38c85817841396480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dd5bed89a40b73f894c775d8a26317481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b43bfb858f7eca9f0620f915dbbe627482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0912fe1918c8390feaeaf368d2a3d496483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8708efbb7031bf0693cbcc8c3b9c0077484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d18817ba3bc491a4067ff170783672485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006c08d1d17b1cd295ff854726829669486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef615810a0b66753f7d6b2fff674611487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80077a51489f571f8392e1d9e54ba3bc488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826c29a99b12ecd43f3c88747b11f591489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e8c04e5eb411857a36136d11fe0c9e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9690ae54cf65d54acf2327aa6cbf69e3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb155b1ae11802b49c5f2748c7307d3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e589b77f5bd798c3e3c5cd7aefae72493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589cffc62ee05e03da7156d1e21a75a1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40be5662011e2544e80c7ee8289117c8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5948f7ab256a2250895a6958a4bc6e9c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f396ce93560c937afd8d8f8fbb9dffa497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e5c35b1d6ad5ba239645da37bf4771498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87570c3e381fd17922cc0a23284db29b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde859bfac079ef2ca9fca2ac3a1a785500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427882e4fc86e24d3d5af07b68eac380501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fd0b71852e46dd2f63e0bee7ebb22e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7295f4e23e07b6a49d6c60afc47873503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff1842ad698701cb3ce84ec2335c969504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c188a7adec354f9597e81b77f148bb505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9875c0b73a1cd664dbcd47c49a422448506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bbc2843898832710be752c38e4689b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1477d6da55b658e1d034da21d2df9a3c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef39dc062e8fcc14a35fcf3d5c17d33d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbddc38f5c5e1dc0e41f0a5e7fd445f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7135d08a824974eb8c0ddedf67fdc73d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f306a0e0cbfada2c5e98d9f12e6f27512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6e4b9710f2796cc4f9da4e9b3a3743513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6069fea2f1c96d86271cf8f71cc5735514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e9997a1669ce9e79d39721be61d179515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe3d2ce886f1f624ba6de008c163b5d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bac990ba6eaee849ba9a89ea7aaa81517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6026c756914864ab7a5ad5c620ede4f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b67f5336fbff15799a1271a01496d3d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0bd53b13475c31c4967d277ed248b9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a852a6585330edce2311ba7d609a22cd521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b3ae0b7a518ae165486d7a9d9313cd522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf21ea89f69ea669b93b2414b8f577c7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5952662b4a76eef9768b22b2332bfcc524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9af5cca33e674a480b4efc3774d220b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a08db198785db6c4b87e81a0d31fd7d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf7b08fdb36b0d11db4fc155a9189bc527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e64622d26d9b57c6503aa33dc4bc73e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38584522eabf232a79a8dd82800a0f7b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deed2804c307f0dbba48fe9321433b39530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168fe892a60f87443487c5bc9b8fcf66531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e2502585840c1cd3c9f821b5c4037e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a81c5cf17c346dc8fb8a42f824262b1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dc332d638ebc45a7a80490732526df534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8022c8186ddb44cd6b9415b9c6d1e091535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea508a8507483e0f11fcf2e47f4c4d2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba564660ac689bfe475481716c95c1b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0b1eef5447fd2c7c6b17b202795554538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5b44c275cf4dd308b766534e276a37539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb1867a617299561b4a1656339bdb47540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5623bda6c2bd4f759b99d1e392542134541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93bc36dc6a379d76773f5a7bddaa53e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d50f752fe39d49499bfe7b502304a4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec267b4c70d4e76f1aaf0062d22903c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21712749412f564acca05339c636dca5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21d2d86bb09135cc97d90bc3cd6c996546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccfd9b7a894d5473ea86be339db9e8c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359844212ce512834bb165a45b636429548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a2e3da0bc73d40f5632fb00bddc11b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efe2e3703a5bfb96efe1db29dec3453550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e609633d3fac29a675650b0982b1c0d2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791332f218640c6158b44690836d1bc6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec411216b0bb267013e316574bd8a34553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ae829450b4184e4a3027f33c3e92e8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d476abcfa2018d1c2f18e24c3a078bf4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1519cf4610d257db6520401112c16f6a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15df47f5da78afc2a4742cd31c883f1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b6f0e1c76809dbecd2c8b953b08c4f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66440f33ee2672f027b6c0ecbfd36b90559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6039e4b52f4128b9372173e850ca27ed560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678deb2eae521ef829764c5fbef6a93d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3bdb15c0996ebdd64b75ffd7385f24562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a1d595e4fb2826f94c445cdd764684563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a842433e32942801a6a4060fe59086d5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7279c2654bf952169d2ca234535ee4d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848cd999b9f2730d3894e283099843db566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33593a04a7174fd60e286b6696bbdd5c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7604e503e34a1a7cead2ba6b7af51441568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3616b4991588df4aac935e5303026e3d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dcbf7cb0deab18e289102ae24e2a31570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fa080941ec3688f9c961d5d541b60d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a36cc2f2b1be59571ef516db01315b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4168a0356737876be6553252b7227c9f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0eca4ff4857fd7477f67cf2fc1592c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91055b486a648d336ac721e0a1fd2a3c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aa6522f72afa91956540c25a089ebd576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8ceddf8baa11e5776349f93a7c2a63577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6256609b298028bd448e71adb07acc7a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c854f12801db36a9982366086fd914579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca290b77428206ffb6dbf2b9cc0900e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba9973f58adb1a35a43a78ab163ae43581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cb33dcd02f750feac229d4388b38c4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4221736f3e7a09b7f614755e2bf86927583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fe07b5587642f8d9159e3ed70e160e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9071329d0be1e6c3552efb05bb8d7db3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2548c34b3170602bf1d58ae8cdb660586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c247022737985d1dbd2f39f045bb305d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376bc097aafb288f996ad76574a73e08588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72336bc54acd7fe1d2b9e813497ea04a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa3535582964ff072a5de7a3c31cb9d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99f9a8d49ba7ba234ed8aba84dea5cc591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2a8879b0dffdf2cc619233a976973a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ce07b1c14acdcf9cef825df8ccd0f1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1ae0f84aae6430c5c24bfec7165038594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e82e85e4c49128c5592bc349a033b9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d306a494f58bbe2353afb9937c106c3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4884e3cf55ad7cfccdc44ff38212f4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd22276e5f99e59afb3fc1219c2fb461598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9110fef4df458a9124054b7404ef6168599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c3169e13e0f17461469c048290a6dc600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245547381f0a0f348f3d7a4b6b55f72b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb971eff198c076c6458fe9b6439ff1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cabae93cade5d9245c1abe07420536f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1add26524731251199cd1806ef953a87604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9674c0d65b22bb3df26421fdfb11a291605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a428e5510c25b46bbb811db580d9d9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c48a149b364a034ba8986dd0334eacd607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c8d43eaa07ddd8d78af2ff13709a3b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a1911d607992ad05c2fdcf907d1f14609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a5e4d44c5f09706c79cf98ec375d48610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfd0b0a567854cd71c849f5d2253fff611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e162492ed895cd46fefd764bc20081e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf67cba97205b5151710e619b67910f7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ec1b70a05fb111ece1101b9cfa8bf3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02101174d1fcf0cf77dcc5d55bebd1f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e965edc2f029500957c26611276acd616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695139a10f2adc0eda215beae8db6a44617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2768a8c93f522728d320cfc2d5db980e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78e41d89b6094ed13095e81a67c2d57619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62ecd7e888241f30e787fefe03675ba620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c785c19228f8851261d967b03147f6a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb249dfa2926a685d9d29932b5b0d2f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bc2904256b4c4d8aac76292a7a58f5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b12af2af690f117c9fb8316fb37602624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cf39f0dfa75c26b7d45cc9de5a61d8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab726f7c10199f888f66434b817a359626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3736882ee3f9409659e0631c2273a8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4802ef3513768a713075f558d39d7de3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9afe0d7e03eab113345ef6bfb612d21629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffd8e063d583b9691d35c74f3961bc0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5685c5234d461037018945bd6fc4754e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dd8e3be8293aa35be747d0b9e4e08c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d02d01e6ae437e07825b1b7f26f6c0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6294401e5d17d45a862835c23e8eb6b1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38631c030224bdb97949cfa81e320a09635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba71d4ccf649489545120755778d6d68636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2555725cad6d75c00990b6a5bbd9e162637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb1ba03591f1aa253f8046aac0cf972638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9fc6cd6cf3425a8bdbf599dba592e8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f413ac103db4a931d4aebdd61c711d91640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b891c529e812c4978aa39dad011d87d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547679624e89b63ef4667e13a94ce983642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8675cc2c145bd10942f01727965c8a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fd65fdfcaf264dd6770281b9ad49df644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6832cb6afc851b6f4ca4c1b62d5a55f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2317a20208697343b97ae76c16214604646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4526b9a8cab9f4132f263df25afc9fa4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a268daa406281663bd5d919fe58ee7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1365b08e88382e9fa8fe909c25ae3e2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b07c561a48bb19faabd86404b87fbcd650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3210be825adce90bd050cbf93180ed4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9fb9ea00252bf6856138566f1728f1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b97debb1776c2e8ada5f2dcd85091c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42e010e21899a0faf9102b9e42881b7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cdc6efa7e95d11137abd8da26ddaf1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd70dcfb2c4c55cccd25af8a43a87364656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873637d0def51936a667ac4c7cc8a38f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51b399103cd95a330e88341b8dd1dec658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6283f877a36f7dcc53b432483822d5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada188dcf2e17bd6a71dc5f91f884aa6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d537b6d73ed570135ca06ac46356d2c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a4fb12526259e7974afe5ad9fb66c1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609e8e739822ec0e0f0fcbe1bb1db28b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07839a3977bb59e9864d62e5b62aff37664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f68fba7f06a48e7bbbaaf3112cfa711665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9db4a95d1473a0af6571021be9214b1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9c8728609cfb13336f4eda9916e460667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfefe8d90a02e7d6cb52759489e3cee668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4ef937b3bb6cacc054f6911a9cc006669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef690ebf13526d3145921c29168705a8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef3a476142a22e04c9e105680117ce0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54a71e18aaff3f688864a0182b7092c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189d3b28ed64984e021a1688ec9dbe8e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87562d597eabbe087f1b929e0ec6edc3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef9afe90e920e560aea5b10cfa99624675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0696020ca86c12a6f511b51ed480926676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a231399bfee5ffd85368f8d7ac27638677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea941fe166dd34b589be8454a8a44745678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf96a338506735d96fb05ed7a38dfff679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df4043c7259248a40096233ab7c3414680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e498a7378f489e96a3b3c6559dac8bcd681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7fe36663a242ad1049ad96169d6740682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787f0db7e7b79b916a03e818fbb4528f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f544e19eb95b7e1160d9a0a79f9e267a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b634b5e800eb4cb7fde031138e363a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694dba28190d9d0477ce483935c57927686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dcf85fb5eb4010941db7f8c0d9de71687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390c62d4363f564f878518cc40625e49688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e462c8a12694294cc3b98207205cb43689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872cd5cc2f5613a52d150a19746fc800690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a953f20e52cf8946fb05c3cb4567e34a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4403acfdd74c2873cb619e7238967f7a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6086c25fd3821afb3d415705e049dbd693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a698d90717284c9a2c0517119cf55b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04626319daab2de858f8490b3943597e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81ca6447295f86ec4fb7e1fc90e6200696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9300311ce041083655e2b858b421e2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849d6b5b03049bcee7e5e2d5857d64c1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8489ef80ad2b0b5a60d9981436491bf699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105e3082bb78a0bfdd76d5953c7ddbb9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9117550471869a751e8f804f83597632701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5a33ea96bc55bf1b46d66774924731702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a65fdfc6df3fe07ab2016c23bbde5bd703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af6de0cdbcb38c4b281c3cb0b209158704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eb20be44cd499dbf325168652e061c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2968eb523ff0b48a854363ad6afc47c5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181acdeac50e46fc9907afd02e5e5fc7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109aec99d4daf036a3e4f6f255bf8871708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa4f1729b2e79212253fba6fef9ef96709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261753e7a79df3936a6fb331e7c2fe84710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7af55ff56adfdb28f33c89b1ae51ca9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01345f089bc0c449535a7156b78f72ae712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3af0244409da2bd01e5cec08837c266713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a6e74523ab753ff5893654e21e9307714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c092914e55fea31a4726d82acfcbcce715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa593864fa02d8f30dc2defe4e6a977716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923cc0bd57b5f7c06665aeaa44aa36b4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f584e57e13f71337f2297c9af9752b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ad23867e0fabdea7cbbbbc650faaf2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3338134d0d5821e0f43187d42b5315a9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf024ab7d70feceb7cf743e8824aa85721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabc5d8b87331c9d35a6c8fcbc8b7da2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a5a0927d681afb4371dfee221e954f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f17c2ce1aeb4209afc7a39e9dcc2818724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049c842d717098221c12e59e7a3c3974725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b640b81b0c7ce05dfba19a1c84b5784726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369e3338590058dda126320e45f37065727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ec686da48d9c07775182a25e89042f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fd3af41aed382534372408015f6473729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c0bca2bfddcc7592869ab3c8722f0e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5cf1ec25b64bc7811720ae8c669f99731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f639eeee934c179d85b8b9f0f084b0d4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05144d5c75398f51f56f25931c299749733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0c79f2dde81c0e28e06c1f979a1522734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a11228e748333dafbd7da85c0df1b2d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5687e5b284a560aeb88b3171ff80e8e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65be57cc075d782a3cd8ee3bdfd57938737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ab87474c33b76634c0deac559a6196738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501005012dc26baa1c4c5a6e155cb5fc739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e7d8308d571b276b311c57fe9efdfb740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4612f088640505662c628eaf0e40e167741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95d41519f19f1c8dc042e5805404fbb742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbd9a23520fa0426b70e8f7a52b0281743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba1c544c12295467c9845c11733d2cb744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d91cf5f003ae98e58cd40055ad546cf745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe63318a8eb4987cfbd7fb9b99b4384746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035f395b0f4439689f787aa4e2530a54747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8056923c888f70b1bfebaf60764cad748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe50d317c63add6f4a89f78287e8e43749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d711aa497b1e8d5eeacb6ec58cf6214b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456bcbdb3c2e0e2ba6f61459a732b3ca751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa0dea5438a8ef34afbfd772db9ca00752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5920428bf4d74b9ba2a53fa7df59c6ba753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66859609aaa57fb508386cbcb6b68132754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c281aad811fcd6c2306ba2f2968ca87755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adb62c24f47a0d926cd20095d2c5ae6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4066210b11577706d5dea52838a84fb1757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0019801e38ad65812363acb73f2dd9d7758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0637f7787511eb7c78c8abea2e3122f6759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>