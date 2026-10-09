--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed67b9ba82081071a5e0ab07e05e215e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1c0269ef69e80d8ed5b7e7acc9af3e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b89023a84f155194efeb00dd77b15423.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f29b6400e833451c579c10d2b0fa9e04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7651fcf83c53071068af0aa8073e1a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d5b5ecfd53dade46a4952a437628e46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b183ad78576f8eaf42f2be88de35a067.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffd3f3137554be20e97c80175d074238.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd1ac41bf08d4557cbefb107717450a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63fbdc0109c42bc0e802f1398eead6410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c08b016a1713bf0719ff4bc24a0f0dc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc166030c13e54b60e013d3993d94df712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657ba84c4b7c539631ca21ecf178c2b713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cf0a9e127161a1110b4529654918e614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e478dc7d42525ead71d0683312ecd515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75596f70993612496991301b985526e316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fbb800e2cd2a3af4f6f3ec31b89b6417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8d28248ca3d2c5d7b942b52c41b0e218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adb07d7b5a03906887196c1d082123a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b13f60859623d1b7cef17e5f51f535620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaa93342bc3f6681242dfbba6220c0621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414426ce8b785f0b556fc438fded6b9b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba9f3396e5d3033defcb2526aee96ce23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a935727ab42b94c9869ced56b49621124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db291848a37d10d5d8cd5c1d64fc975425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9813326e97b791ca9121c3b0da0f557c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ccca25500d90964daea8ad543790e027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405d6fcc43f9319fac48617ad91c94ff28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2b231c34834e3740541da20a05358929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6db82099c230a8738152a570b29586530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96fc62e86db69255e8c1623f6e4f93d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d30fa6d2b3aaa67fd9176fe13da44132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4551c8e6aa9c01e6806613aa638f60533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc6e9c7fe1796295a84bb9ad5f7532534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78880d7214288bb31d79c0954ecc4acc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddf717f84754794409831d2606a9ca636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa51af9111ac94f9f6906f93a2409c337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb4bc068f9c1f6850065ac0d1e8acf738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313d2618a65583c2fcc5889a3dcd0a6e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ed31f4566fdaba0360129f57c4181240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab9fb9e94229958ee62f3d65391c1f741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6114a51d88bd8e32665502cd62561e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8902f588db706b8c1bb9eaa0d8daf7843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc1a87c647d8a0e9d187ae3e9a6ee5644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eba131f827b1a1858e111b1755b4b845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b28d53b21448013510a7550a3b54e646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ff9d9b2aa263698b0d313da5f2381747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7604f46c2973cff426c18d8d14a7115148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b40461d89adfb58add0a974bd9ee5d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9571db01db03201bcacba1defebdf250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68189e0078cb30da065cc5f20e0670951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2dba78a2a7dcf660a639d31750cb3252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bf4e6efc7a1d8c7a7b1d562dd1fd0f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ce7935308627b75c5c4a4e98258f1654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1a4a96d24e12b02d504ff1b1cb292555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02941beb2541d291e9242d65558e9f3956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a8e01539ca5ef231c36eb058c7e9d657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56725d48219c9a78718b2f0b3ec6bb058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8975bbf328714f0eb8921b9bd1faf20e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb3d9005d7f0d5a2fe0ddac76670d0860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8579a18cdc8b0138819dc1ad5743f18561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41892171e93d1de685308ad30dcef64e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e64e447dedf8bd55903f18732d512263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b197f4930d331141c40202f938d16e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc3b72513d00fc477dce3d7ffd34fa965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2142b3409c54264bbcee98e21f2f5b5866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91af1ee1c34633236f017e1f13afa1b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d11a4f34e5f836105ed09dde7a0df5268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7ceb3fead915ff2eb61ec576a1750f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4143b201be40313ef53b100fe9d5f870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dda16ed180322329c90d8824da898d571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95dc99ecb7b4ddd8fd2f5616b17e9a772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050a2f103ce624a7f760f2038280346b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a81a07c3fe3fa3ec3995573b0d6798474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5a1da03d803e59e35c29865f01400875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e428624d3806d4f3ea0d8603343df776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859d8eaad71bd9b368897ddda8dce7fc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef19eff8bbfabf1fecc59670a380e19478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036927a9d116626be1f6fee94d4cc65979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b258601b06408040992a4651f9cdd780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c8f6a46143b57ecfff6919e97c5a0781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd4b2eb211befb174a180d48dab2ef882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437886fe01e2360f37a7dc5486528eda83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aa12bff17d4e8480b818f5ae36a84684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8a836942d05dc125ba11f9e34466c585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd0bb14df39da1e808c9d5ff419abb586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab9642864e128f5abd76ad3579b789987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b054d10a8b7a3dff6d9e6fbf7922a0388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b431cbb934928a6979c691af69d36f889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33af4517d82ac4049eb7a41653480dc190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628b9481d2afa1e5dac632d6145333be91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e5ec7f2857e974464ca25c16cf015e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01159770d518e173ee8fac65f65116dc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372be99baf2f88498592bf097ee9d91494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafb441165859e7c13990d8c77c59e4095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097b01eb04e45d5c5c70895de311aede96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b9e96eec391f5b12c89b3d8427539a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2df7142b720a32e69481082eab161e698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7094d03b891ca1c2adddcaff3b5dfc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b250c55eab538ac078895cb870dd7ae100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a12a8ebfae30769e2b5afe247f8adc8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e1310bbcd5d63156e3d557981e4feb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84026b36944d3ecf7117e7f33026ae8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46bd373467fddb5d2e1a5e90610ff63104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92452697a413bd8fc903f6f75333152105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8d2ff2d5a3658b66f9b813a36b44f0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6fe7d2e3c867258271e215ae9d886d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd66d4a963a29a802a79da184b07338108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c30afe338b118aacaac659d37bca9f6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04618a303e3d6c2ab17b3260f7ba09e2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff64b38a661d071104ccc5f54c6dc5e1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e64901c360c477dc6ae0d45930eca2a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b72dc86b90d1fc3f16e89f7fa111ffc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79483d87c6b235b64c69e736ab9acfe2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69c4f15f9ea50b322a4f7173d446c70115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea5531056a873f3a84c86d9f775426a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64274388edad177eaf3aa05647b8b5c6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8e19afbda1d2e41962f355f92c3295118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c492f2110bd98328c50e53e9b3793ff119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849df8c7e53dbcd9933fb1a40eac24f5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122cd87399a3d0516e25ec561359c042121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f212ffd4c204b213a0c80db9c34cd3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba7ccffbb3ddc817933e7fd5201f4ac123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f5466a1f882e066fe66b5b5ce7abe8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9b446218db68bf7f7a279da2b32967125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fda0f67cfd5f67cc4d9249be3de407c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27586adb7b23e68d73942806702ac458127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67ed42863596156e6d336abd01b6c05128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08417c5fad41eafb4b608a9af322e09129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386f37788fdeeef15142bee583188ec4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91555e16058b42ddd101737cd5a4673c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09887ddb1b90297946edd4d282215302132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85deba9742a6c601960d889a53c29ec5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c5b3aa010a391df1d7818c676d36cb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a62179c039c4078665ea3d3f087869d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3612826c8b018879142aefbfebce3f3e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9347e604416a5d35d0d1540180627e6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea54c9e97e2a310581d91cbb1d560ef138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6837ed70de604355624d164728d942b6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579ec8cfd28cd134246cbf0e4987e4e6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddef2694749ea9a339d8db8cc06367ae141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53973fc15c59b6a64e73eff0615f7293142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be538700f58df691553e4027d7cb74c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d68dc43c707e9f518bfb05be2fcee2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e4f7cd2173de4db9192f37062eba98145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cc276d0662d7c221804af551880ba1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b632f5648db7b20e34430323548b154147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ae332713106542eaa28e4714fbc30d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed3d8e909047144f41319d2bd5cfe18149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3981e3d3f4fc851298c4b0618e99467f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce41cb7e848bee05979de9927789913151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09c2f661efe1afa029e961e01674d87152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051e1e89dfea8c5b1e4664471e8b7514153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55a282923e28c3d5a323010ee8b2910154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9399af537c716218282a125c67deca75155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868e00902e743c7a0ec9dfb09c19c7d2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a97cdfc1d61d89aeb8d745aca0f7516157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcab542ff22487d84435237e54c2bb5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbf79c94f5ef08bac7a84bbd0b6a2b3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d41a8a2f5a4703fab2d4bb9df4a6cc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544ec9966f228506e009d6fac8e3c7ba161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac5cc8f8f9132d5ce305aa157efb7f3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df381f764b29b57ee6a55929e75d073f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12522a5808c27476a704335a66464382164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d681e682cb916303e8611353722aa0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e249181deb6f5467889018ee42a708c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d57a1d72d2dbaf99ace6b1f944a1714167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b65939be7679b19136cea2bfc02f617168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30281916bd2dfecff99f95987cdb69d4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa7f972423c7f862d5e89e6e4011882170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a298439e4c1a136d41070c0465ebd59171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf03a70993da4624c99aa6d783dd629172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353f7b1678e13b543273e00516ddc6df173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a8c5baf6a93ff8109cdbd6631e3e85174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0bd85359819bbfa59fea749a44df77175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef342da7f94a12b70dc748440aa0feab176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2fe2fb535dc0b5ddd9da3d289bc867177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29be235655fc2f0e205fb7252b2aa24178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b288ffbedb1fdfcc12de1c7ff35ac3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c322b6320860b4b7ea353118e013418c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58399834bcd02217f64957c9cadf9da7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fa85689f4f0c425a872236bc986000182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32abbbbff73892f4b9cd22bc886a8c5d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1052bd2d445207b47f573f4afde45453184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdb34b8cf444abbfd3a9587519509dc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8263a390ff8d0271816f87a3f5669c94186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad2e2bd0fdb3584ac70618fdfd0b3a1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51b5d80e33d7cd79b5c540b45cf65f7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9f2a64a6276e92e2ba5d0dbca3ceb9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf9c98aeb63297825019cfdc90356a1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cec33fc768af2f0c9835dc70a4cc33191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7211ef5bc64f94cb321a33ef98097aa192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee66c4851a4746c8a0f01ef3de09b75193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b555e6c92ea91b97d110daa6e5501c31194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc409ae411f4fe2bbda26cc680feb8f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca441e2d5bb7f38a0cf81a2426ef1cf196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5056481bd123ac04b40a46e0e2172d4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b5ceb8a0bf9c0b5594f976ff39e7f3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be481b04c762e156acb2d60ba40f41f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6262bd689c837336da84c139a961e3c8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37781beafdacbafaa9dd5afd569d134201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f4dbdd419657747728758216942fc2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c44d97f31015b47d166318c6298d65b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc1a3755f6b0cd3725778990762eb54204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cb8a89c95dec47a5534bb652123433205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dda7b9de0427b4b3df7c205fb56bf1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a00fea115868713a6c2e0f601ca7624207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe47ea60e05870b3ac6c440603c731a1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac1d3ed8630e0804d604510f77e3c05209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81259a9f64feb28f3b3caa53b27a2be8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad8169790b39478223cbde828cfa674211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1d2293c0185b5dad7656b57a9d5d4b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58267430bd30fa5669dab1c846520bf6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c762766fb4df4afcdf735376ee3ca6b4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309143854e6791b7b73b196d6192dd86215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6653ec0190562433d624b9a63e32f7b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84dccdc6b4cbfbbf57abe92720af5b8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e30bdf723481a02a7817fd1266547c6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1035ac1dade9163cab926de9e1f78267219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05f3ca540fc067578ff71d6ecfe87be220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e38c40774994943981ef785b9fceab1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7076e56ac21152693ccabe9515557b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0007fa5e54805ed42bdddad525c2e610223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74677e193246f495f80787c903cc0af8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921e731b939cc5bf69317505dc1461c0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1e0b7702fe7766c57ac4e004178f89226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0f15c33830b46b65e6be5d42a160fe227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ae6759ee6fb32ad749094710f43d53228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db84357c990d8e0532199db28e559c8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc78f2d33c93d5d1bb87a1831a440ae230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70209442c34ad885a3410e46d729f5a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951b656bc9edc450d9a429794776cbd3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd63ca85ef0be6298d11a3a8b7e2bdfa233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fbc428a5e6917417ab761886f040ea234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba128956659eb43f6f046abd754f1f5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29e607e2a35475381448ecbe2ec0f40236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f0395a7ade5163be5e27e80e5aaf2c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15f54f375f1cbe6a972dca259044079238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd062e266e1566dcc67caac9b062a7b0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a093947787c7d7a9f9c0005028dd12240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe3888f5a226834792acd9ffc936a0e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac03ab032b3683c5b0d76321f75b417242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d816a24611b313d23bc80d7031b85e8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acffd67145689ea388a23e43430ac87e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a792f3372073618e499c4e6be500fc4b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feed98345343a0d50779115cca45c00246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96599e20044f1e7e2db26edc834e1606247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffacaca7a8568629bb55ed444e10d403248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e3757a6e0add0aedea6beb4fd1dbdc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692028ce32b59348792442d2ed7f5936250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259f724e5002b7e6a1ebfaf78db6c742251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1bcf464fcdb3c1d035ed0a03ad5148252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc526d885dc95d3551b71b9493b7d406253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb09d69828be331ac187bccdaf7c9413254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9b6f6a3bc0f99c5b3cbbd1c62b8f80255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d021631d71081dc60cb33ee5f2832186256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321df33db353842074b39b566db781b6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da500f9b3aef2856c73c09672a0a5862258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7321a42af082f823094c9fe368b9c3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b11708afe6656d34df64c0863f3585c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f537fb33ca5be44f9e158392f241c25d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7979e327adf00a4aaf0ab030dbb01610262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3017deb42f4b65416f0911031b4668c2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a235f2dda6519b86f3d1ce831f777b3b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0ce1e4bc3a7df42504a72457cf84e8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8af2d00944ae84b20a2d5e81b6ef530266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f69c7e6e9dce5c7e81eca0e617f25da267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0104da751e679a451124bb659908c861268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0c1c01bc1a74364a98b9329ba3502e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c249202d8c5f239d16d8731f96f7fa270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4973d863cd718dc58678a141d72848d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5b0ec727c7e2586eda4390d4e8fd5e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94337ab9edfc6ea87141aa195a605bd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2000e1e7baf42393285590f7fd8b098e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af550e5f4fff1e07609cf30b75f8b04275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad2cd1c07136915b913d940f98232ac276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41870af7a4cbadc6c8e642ef2d87cee277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac32dda29c61da5ebdf292f3b743db61278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6916a9c82ebb345ca28c243d51667523279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847313e90105735b0d94ba1e44cd7613280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe43c6c2319617947b26d8e84713a4a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ebbe39709fd30d436f9677bb8f9f35282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aaf92e39e04eede5446c178dcebc47283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d5e5a854f029685fa914af2b53dfc3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b724eeb80ccb9f1d8d6bbcbcc9833671285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09941de45203a699fe8e47c9ce9c74df286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f37acd5ee13367d82674c01d573135a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372a296cc00236aee71818999b072366288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965f81e754d637b6252b7cbeb086f680289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be4d1395e5e2d3c9b5ce4f279ae01ec290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e954a6eeebb065301b8444d07c0239291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9a541b75b5159ace0cde78d128e1fb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0103ce67d78d8ae941882187e568b06e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d5824c6d5a75ddf4a9d7c3454be6b2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44e07342d02f95dc2bc6cbba4ca6864295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f88623ee593bd50b5b6b98d9522842c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db7045ac4c77b7152b54774628b2abb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd1d9810bf7ade7232affcdd02b4295298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78e25183cece77a6fc449a79c0899ab299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f095b8c69b91bc35ea54c1b62a68e2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6c9c2d1eb69f66aa13ecdf8d6c6a68301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77668223a0f2f502cdcf0eec7bf1f3f6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb835d42558fb86d7ef08014c646860303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0733413c21dbc2a437873ec1c7b9c296304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a544a34513051ac5b81ac791f35724a1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf01470173f6ecba15931fb3c709b28306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8b1146fc1c7b70717346ec6b2a34db307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffd12f929165925b35d60220ad3c8b1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a0d7de3c30763a78b6387e9662fda5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4babfff146218504323310444d5e41310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a72a71df6129319f2e6cd08ff08b35311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8262ddd314583767ed6af183de54385312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44500420405d756f628a982b23f167a1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7a64a1de78f6956ab52aea172b18e0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569cc2e9c0b2c54680dbb3244025ae28315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cb8a163056ae3f31d14906d9ca3056316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c99b1c037ddacd1c2be89ca3ba46632317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149e64dd5182afa31ed1cde6d5268a45318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9862320207abac127bbd6d61b41be2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a967b4fe8b109b66712f665137696b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd82d6e33372e05324b539621cdd118e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b599cd210ec46840989733bf607eae322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167811685dec7d1d386b840d2d5963e2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf03cb9aaf7052a66c08f4feaeedb0d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca50aafe8b6b8d5d0af8bd6173f50ce325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9555a81e0041c37bf27f8b275a51ff2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee09bb5b62280b97d2c5cfd5a9b36e3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6410716ed4ab293f9318c3b535e17da328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef6cc574b5de1183b463abee24a77a5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f602f2adffe91de331c125366a9edcf4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6a6a86b446d444e3e3f60306b614c3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1e2b371f6e1248ecc7574a57eec06d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde0b5fa5bbdba9f8107facf2802520e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d89350cfb4a268e17fd41f1add8e784334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ee9fb78a4781af34eb8b6b755be381335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0f61f17c4aa96e6b73c868f83caecc336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faba60c5dc689c2aa78f256cf95dca1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c577e56567fc89d58a9fe203a54dfd9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b9271e27a93248d988e71d5eedf23b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f93cee5a4a2bd09bfa5b7b22f5576b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05de3211ffc0f941478fb6ae97a08f2f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727ee2d2f18fc67f544608b60c10da80342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb52de63bb53efef06b001cc62c1913343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6af689cdb169f0ee4e3275794497b29344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9280dc0197021ef44ad26e289468ce9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca566b35fa1af9ab26cc1f554fedf0e3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef47b72af54191d1239e9ceb7be9404e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8a5da34d2e4110aef428eec883db3d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1cba503d6ef0877d606392a24cac17349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d013d8a8459f8cf5251ac6359e36e2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed06b3a9e25ec2f5913e549cc6941dec351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b074199326ea2105c090875947d30982352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4f91fa9153d7b0000c14cbada82c38353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd3f9e0c4fa25cf53ad9ab93a0a9e2b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f99597328baf19db5fa30f8e18590f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3be3b407de5fd02ee96ad2db961aedb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d113fa3e4de7941ee68e82b92d628e9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9a889f7f4aa2885997b5ed0e751132358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bfa2902c1cc86394e65b30089a6de5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8299b5337da7d2707e188dfffbd4c2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcf3e36e98a7809e26cde2a61992b0d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a76e55f5123f22f57b0475c96f5bef362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c8fe212ea18ff3216da0e781464dd0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3052e7eb1124ea1bc4665cdbd8a7ae0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f541570096bcbbbe22830286a85183365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f781225113ab21eb64d38d73ff6c4c6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b3a7da5416875702f5b6619dc61023367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03031e2cc74b6ab37faff7b0b66f6a22368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2505687d21e70a4e951fcca1e9705079369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea3473e53c1b008ee377bf2ba61e619370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5427d157f121d897934d72964dcf75d3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c40140fe2d16d098ceaa31c04806633372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffee13d3f4c249c354fa935ef5b4f43373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0ffe3f47b16fa61e703116b10a938d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e1d02d5fe62ea29fb375b02bccd618375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542be8747b635ebb9bde415ec8d93588376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ab186face9c941a4373647ec7b40b1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9057c47258d7e59918a3ab62b4b15c2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a78abe317a6a057740d49be42d22de2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a653dc9c464f750637253a347fdd614a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0669abf2d7314f5d384b053d7240ca2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956a41c23a736408e838b92fbbe466a2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed1d3aa57943de4a07d8deb1e6201cc383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b93ebdefe8e9c494b7494e06b5a2d3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b2085a382d7ad14a1ba45c6948698e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7490aca31a9124880a113ee4d894055e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c40b274922df3286cbadd681759837e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9ce0e76e58b422029f7a14db734f23388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86865b6a2dae8373e4dedfb827f7c9e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbfb1bcd5aee9aa1614382b49559539390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa065ccc38bd362b7a7545c84cad8a8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fdb9ee59d79633d74bc976046aa901392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c384fb7260ff273f4f04e561a662ced9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3d1c82d8f444026d721746920ede27394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9c871fcd273af8cc970b0d48e4d381395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf2e015612eff2e8273352215e90031396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750b9274878a69ac4efd6eee9a91aec5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da5c7fb466f2003e976fd24c446df04398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b41a3f9d1c2662f9994d1310280ed9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67225cb880ab2a01de6aa6e882fb887400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd3e0671abc833ff5b1fe493d4f2208401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e65c16c1adca4b9b4619249f67f278402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e6b6f98c9ea17950d6cf3ae5bc5c13403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c1072d58ba85f8c5aa9f824d01ba0b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a5ba546a28c461cd5bcf4ba6ecdcf2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc3e6c0a34dfcd7e0defb5c177f9857406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5ddb7da8ea1af422c8d845b03c8a0c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8866eb40ba079d38badeb361d361b6f8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191af656b77455f47e0791bd6fad9466409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c2ad044d032922264a86ebfb64c836410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac523c5de14b20e9e4336aadc302f36411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17b3662b40bef5e869107ad706d50d0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579cb148166bc95413b1fea4a87905bf413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2969f9f86ca68625f2aef2b42e88af414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f22f033bdd941661950b153628ff32415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df46e2d6d7e3e8dc2f08060dc840324416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333bd371728018af51a1ee005994f3c7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f078e1623848424ebd1a7ed55fa847c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c2563a77291beb09fcbc163672c848419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982d8778580d0141b73e87c4e2ab8998420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc39235d8fd34c24cc9c7cb5b6ac9dfa421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306ccb52a584a770b20ddafe31f79af3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca4f46a4c2919d073a2b48b037ae758423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b29accf08186b91fa4402f2c7b969a4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811c3448e770501634f0161332228b2d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b409c18bee946275d3862800c04f0b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602430741e533ef97a4a18fafe34c561427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cf9cd8fb88f6dbe09db9c0dbe985c6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b415db226624e5c7bf1945a900c2a5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c1e8d67b159c054168aaf931b17b3c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba3a3e00031b9c8e649d08acbd2eb25431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c5965370bd31aae2fe7f14c06bc2fc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df05f2296a52156d71b5ca8d39d63ac433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9aa502efa2d78f1742c8d2c445e81b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a715cde9d13c7b34c59720da969c8c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f518994e838b9aa62cd47f9a5bc37a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6774efec6ba22680e161ac357c964ee437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695f99ad852d8873df8c7b821dc5d3d9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76007ad4f53202b47d855f5e2116451439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63644dd4495f879f6322fd9434204636440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18e5fbcd265957889e9087470c3bc6f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047a099e0c71e04faff06e4707f5b84a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4563c07779d807093ec25595813869bc443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb2c4b42fb41d6b6aaba8505df7f73f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10de8a8ccd63ef267d54b1ff8ebdeb6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c957633842fe92b2fb56147a7bebee446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6144b0f67167874efddaa12c00f6e5a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e88630b3758da7fa605f7d7c83dff2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a0ecbd8bd43613a3a20889f34c3a09449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654d01c45e8bc883d53c9261487ba304450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8223152ad295f05c4e1d995d964d77a4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6408b89294e1c19831b0c8aedc615f12452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496f6399c1b3ae8f752d8baa69c98a4b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f97462f19f22334d0ca053b24acb011454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0da330755e59d4f081848f384e43c2f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e45d06ee95613eb3890bb3af96f08e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c7de477dcf72b791b290fd80fda846457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7861bad72a5d2d61ef8eaa09d0cf37458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44de200e7c744978906deff2d3b4580c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670641785202c715183be33c03dff551460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a7d50428eeac8c747330d10f96f73d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbe2d8f5b0364b7149a02e28e1bef80462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d20857aaf9e638cd072ffc3a4f44a19463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8937f0651e5e1c9f6818fca5194a6b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25444d46893c6008afd9968fc0fb9b51465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e197366a56d8c8a193819bdd9b409292466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205b92673372ae2ddcfdc8eed1c7b48b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577160117a08bf288d53b38b6cc3400c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5e261015fccbddcaacb5f5d7ae5b93469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e8ce62aa67989709e9da985d25acae470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e62b1ad90f8cf427563ced97ef53408471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77efbb061ef4fd7ff7b558a771c3f2e9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c723b914e69e92fe742f463f1fe09217473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85641d34d51bd3030a76e80648ae3562474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13548e8191d47f9f95d2790adc3e4543475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07902f257537f26049b1e7bb129d620f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b849367b76527fa13380b78aa71e8fd477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9468d65da70d16f33e714d10fa1f8f6b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e87f5c9f8caf968c8858b33bb3260a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb59f7a911df0d85a344613e8457ff7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d97aa62e3887fb6727b1de4619a1f9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584acb11c4d514b14eedbc5a9a939119482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6097656052612a3da8d95151d3d505483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2421cdab9c240000ac3f18840f64e4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a716c3de93972f6e0ee29bf5c4e7aca485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5460fbf15c7c845ba78de4b53fe1799a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aa0f16d19ed355c1f8b4ff50f3307b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d579536f6875eb5cde6b82e07b745194488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a39bd11c010f43958b3c1f68bd6798e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b67bd0d412e4599dff57eac9a62b4e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dabc8e04a0cb228714be4d41712f13491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f4ecea9736efc0f189dc9ad15643f1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e19dae5ed72e639784a98046d1f90b4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc03d834c405ab671340b4dca3d8f5d5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360fee8bcca519e6695cd54df2768ea3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd79b66290b3ac3a3ab9dc3757984260496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28ccb97a8b809ab573b385fa76cecb6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e519fe6cc1a8819a8d1905e129683f56498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b58e792bfcf547ceac4ba2894d10d4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab6afc56805c4576d97224d2307286a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711bb1611175a00c966f04254c0653ae501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fe3e5e3df41894d9a202af2186950d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffceeb4c8bbd3de3815169f42854792503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55e59843ce748f0c2dcaf71faeae3d5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8642ece0e0edb5b46b7c370e2bb1aba505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524e867ef81824485de00a5649521074506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b49757b2d83bb96cb16c40c0c5a633507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c05ec64408b4efc3eb3a41c2b2dd3f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94c9519ab7c5b56f17b33505975ffca509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e58a533c05f39662eb7f552a4fb40b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3570aeeab541ad74349ac392bd10fe2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf72342fe647f12fe438b4492918111512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753f26e67c2cab7ea18e22eea5f6aba5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748079a325607b6b5d9ae68c3bb9c804514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10941889fda264a2119201abd34292f3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb11d08a185e50b41cc1ec7ac37dd855516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece999c15a997c5c72e0b74cc109c94d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c42d5247d4da0a583e3ba8ded33f7cf518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba92c24560abba139bb24c9e98a7ae1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387f4fdf27ceff7deca80b7548bfc139520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8b84be65cd0dcfb05a8da5a24177e3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74857baccb95fada1b566d31cc17f144522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1cbc79ebc2d5aed69b56e4f77c38d2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c610c7fd9b43e0dbe14b796e99c7f521524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e93e8ee656e4a51a736a75c01ba5dba525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c0a2dc2d6197f3a9c5116243102538526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d549c34e54b6c0c8d748f963d08d60e5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5a4f581f1862b8297369ddb20f90a5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a547f92b1bcb044a189945ec957a95a4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a72a45515bbe30b845ef22c8ae2612b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3611bea4593e446d4ceb81be75aed3f9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0687dab60d0b210031a8b7886cb2d49532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afcff6e5eccd7ac28946e531dd02dfc533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afe0e06b2724387d583e44a2d5913cd534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d0a3c84cda6cb03bd7fd0983b60817535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db635c6868c6e486cfb99e7676fde6dc536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51316af2ccaf1aedc0335075f5b3e5e1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75595482757ed9b02a3b02058a746a93538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dd48b9768d7cbf3828c8d5f316f583539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00a97cf39692e554efa83c65fa135ea540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dd742ff5455d8478ffea63f2779e47541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437491c8b03273bb61fc44dc1672891b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacaa7548d1fea935726ae14164c9a3e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704a05752597772a2fe587a5a015d9b7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3f7f697c69c145af0cec6c07e62def545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a1e8b96b293c66ac6632681c5d8b12546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701f91b5d3585a5a2367cc053a1104ce547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94967166ce94e05a6799bb3f15603f3a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087c25e6d2ac8cbe367c4079e6382b75549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54ddac55e33fcc5c804fba82e1d2986550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210be56e54e5e61e1b5af11014b18f1a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b7a6b01edbab3fb80dc83d078fb68d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232b892e5a8b15e94ae5a0514ecb35c4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc5cf2f0ad8131208e0ce0334c8643c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e02f67d516322641f33eb553b36fe19555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34713ca15f3e907c07e382084f9ef248556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ebca3d74a76fd45a1e487b5ee9c978557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8276e783ef32c9e5649a1f2cd3dcb0b2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa447068b44e75fb03f4dfd721ba5b5f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36622cf63111dfad9d16e64b547d1b74560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8662c63e67f476afeface4b10452a0ab561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf76f0e8a12a27df9bf80c8cf7c8e2c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9aa5545e74be9796e94a87aa6747d9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e2ea5fb31969b3fa17ed629d45f19d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e9c5552921305cebc7c9479437aa72565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abeefcf40070a016f4adf29bbd224ca566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8c652a1749694bf4e5e583d4555ad2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27feb1dc7ed2aed999dcb3ef1c8bc51568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fc7336b1a9d80f96fa817ee66e10fc569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb0a9b129ce57e86cbdd344efe02501570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e795fab776b78cc902128ae98f9faef1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451aab63d4073fc15cd420a6f4606cbf572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd3df30fd91b2b44f2a397de8ef0b40573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8d05c5503ee3ce24edde3c40cc0ad3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec05bf57d7e0bb1d3eeb13b0385424fb575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998a856abd1ead12fe1172be8ded2358576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b267482c6cafeb87a0ea44bcddf5bd577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4699457d8e9d901edd71370fe8ac43f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d22dd72e5d8ef43558fb6b8f84bd24579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5a49cec7eb4a55a6d9436269edfdd4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750dc48df3a2a068d7f58d62906ad627581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be99ec817d77b01aa250bcdce6c1c464582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62238eaf457f9c3d58c04987506885f5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13fac01a1bd4d67ad726db74c582f15584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec8f791303a72fab468c13b822e6f15585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dfa98785d30d9e7ddb7b585290ca76586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af4c3e5ca820976474e44e7f5f8c31e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1bb5a0429e09b75b61237cc6ef5885588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1ddd2eb4d16dba11bf756e2b8079f2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc07d73dcf23905a14486b0f38758e6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21890ebd9c8a3ad4fb55f063372889d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dc6a0ae7ebb8a1c9fde3766a9e858d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65af78a14fd1694392d5233f9122b622593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cda3a2e19e1dc852e42684303cec2d9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd22be5f2a49c91b62346ec76938b51595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4822ed6aa41b31a99588b327ec9467596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127492963839025aa290f593bb6590b8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e9da827916f0747f95947ec53d8349598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfa3376dca10c0dec1432a7b5a15f21599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a67ff6fa63bc19fea7f5d8873a51ba1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06daa0329b2c554fcaa6fd4f73f0584f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f078d192b44e2c8a5ef911592bb2d8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a98c34a08a8278aeb859370acf9c25603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0753abf566876a2d386da513fc27e64a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735ab58e6eb06680dc52c68a743bcc6d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d587bb43c400ddc09c073cbe9b467b6c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75442587a5f7f46e3ba55a2583881cf607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b8c80de90e7c0e04f7f884fbe3a154608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581c1c67b09751f961cc9c5135805ca8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15368685bf41a538823c0c61ef7b3417610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d792a731a9452e18d5f29e892091738e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cf3a8bd40d12045d886806add27ef4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2805f1eecc94da44fbcef4c519574429613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888b63c7f7e9617efc78ef6040c5ad76614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de90bc33661ee8462c65ddbd83db5811615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2009f06c65da373bef1269aa2d738d85616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863ec6470700ab49876a610e7c032564617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c8769ed719a630d8679176ea614c62618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b572f0bde4c2d795763953851b279c0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1947644924efff2159f521d001a2f4eb620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc3e3b1b7ba75c81491782588400286621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217bc0004d15c15ca4e5a1be7fb403d3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bc92535985e2a564475be7054a7a76623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ad369394b310430d0fa4d3c6349773624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764e0c6d97704a28e147045d3e4933d9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da0e101c4d40ee19810b28e88c82a20626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b299c9b3e09bfeadd765e446bf383b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67c07f6bdf2a6d6dd9ca4ee748cfd25628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5e9dafe771c25f6f9a0154040413c2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b4003373d65d69140d24d08f6adb82630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dd1688030c3f5b4a05d6cde6443af4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dd303d2828c3a4c1b35c51dba43e71632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce1edea1bb7b6be4b4b1ec0cccfdc6f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85be8f0ae3ff6d3f991646d736d79c44634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bca08a5aac8ccc15bb3c005ac9f376635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6097299a5ba1b3c7ddc4fc88e7ef24d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e0ae67e8d494940cdfe50f02075b6e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703cec82cce8fc4fcb36fc3e2ad0e0a0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccefd953ca39ec87075f836a5cb946d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b13edd074f8ce7f3c53353f1ce6f08640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551e6af44da357aa708e6651e58e0df7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7b9ed5bc46b3bea95ff71797b8b490642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e641b4d26a87431a34b9e8b994c772f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2317b2f89ae8425ffc516bdd078ad044644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e45f6c692f82e462730acf8e96b08d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dcacde835699ba64c0ecf6132928cd646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860b899a99280c98a23df9edfa34b764647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5cfe472de8957769231b1c269e245e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ddb5602be4e9a8eb0d7ba9ad1c3acc649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9199bd3ffa06a0d961266fb419884dbc650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1652c70749d2a5d033f9c8f00bd6f28c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0991da710179b0e646cf3e199067d4a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e44861fb10e00ae7aa4901c8df9455653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f22f8eef6b515ca3aaf947162d253b3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135d431cca861e1ba7d2bb7523f5291d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c998e4aedcb1ea63bda23adcb03972656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6f4c36152f8f532f8277c5efacd9d9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd9ef3e6a7bc8db25d3f52579738602658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b25b7053bef4a2a56d9162f4f18de9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcb36204a5552d008d6aa10f4deab41660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926eb81112ff0ae68441442fa2081a41661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab7a3252e1b3557be5cd0388a3d4e2d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053ff49aa8f127d7b18ef8eebf098829663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c69fd0b5807b9bbcec43f2bf2479b6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8264864e20e3cfb28e012267eee7c95d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd902919b0539769413be74e474df9fa666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0bc0201ec530d1f6470a647482a60b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b22d18ef878b201dcebb62f0935822668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d3fe8e719de23c358e4ddb12be71ee669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198a4436012444b06f606c40f7829d76670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577c3c76eb70ca2e3c4e333ba00ceda7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d1c54e399c7c1cf8050072713089be672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc02467df0afbcef4effb5c9ff72e4bd673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771a46735800490789fb0ec5807b890c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b77849e7ac3af74f1a9472f87b4b12c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7caae8a462950f1c5e8b98e7f0b8b0d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30de3f2823acc942222144e837d3117677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3103707e38eeb17c7e8556f00a71b7da678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7688da661fc4e74498808166811647bc679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d587838d4624abf792cfa94198007980680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a1921c035b865953626d65dc299a29681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a3d2370d02455eca5f8bce3997ad61682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8051278398fb636d2e945d948360b13683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0410c9cd27091e467c8c0af33816eaff684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877b515a8d5253dcb20019bfd261f4ef685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8280a32e56e30078ff49cb25e04828686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d867e3f0a40052b31d6e52d3f9208b20687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641874227646dcd720738410f82e550f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d5b1896b0d79257ee0640036851961689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a29967bdebd46fca33fd17cc6dff50f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fd8fa79602797267dfe6b872a0ccf8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab12b05f0dff948e3e92f5e614b2fb0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f40e87c68327ae33d2288072bbb0d2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d8ac1a1b7b08ebad446c57fbb2bb66694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06629da6e5f964b6373e5728ba07d66f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e343e68fde4328590f4c8e770bf04e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e781716bda78455db349bf5c117f0233697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10357af9ed88c90c91aa4bb13964a247698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c81504eccea1dcc739937c4b46619af699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155fc8cea35382ab0119fcd74c6c109c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab9ea7057f325364c498e85344c1f87701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e93e64c272f547efbb4262c4d2bb84702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eac9740349d78901a7572d43bdd3f44703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65fba9c7ac58ade00123b0bc626017c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60867d38e6093f14e41587492b14a4b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd6c204519717b69efdfb622ed8f2be706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4a73f27d062cdb4470db267a743c45707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e168eebd2204a718f6d43055e86eefd708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d67f27b074f982bc9620e08c7a5e64709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db89fcb9c285d609736be781f8ac3eaa710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6df44df0db5ac9606fad3dc61378eb711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b74e18485da5504f8e3a50368be350712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9235c837d2f26013f8b6e4a4b801d4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfbf4da54d0c5c06a4259c5e1a66fbf714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cfcf60ebd928c691c93d88b8388ca9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba53c82133c8c59253ccca18966a375716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c7e836df6e6635c3ae010b875c4cca717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d567acc099614bf5811947203d02ff57718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdac8c7b5258c84c0175264088c639a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17a29bd38cc201801400ecd4bec1d73720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aedc92a1644122dbfd4959e14313a7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6cda5652375e8f6fa2e63f62d1d993722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8132ab40646e428bcfa50dd77fc521e4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eac5d1a3e17ba237498df5b27a2ac37724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ea973638775c9d785381dceb69ed76725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b380f603cccb1ada0224e339f76f1c5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5e69bfb65ec49cd0cb558fbdb0fc14727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ff6de2d96fc3fe56111e8154af242d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5962143504b58eb87e0110e3bccc2b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a9d5c69b8418e654bb345ad2cfd4c8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a75b5cc9362c6bd4937fdc6500ee9d6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85772b409a8fa37163d96137ffc32ee732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36de5af8200520e3dd7f1a55069dd6a4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c4ec47049b87111999e20a17f6858f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465c3963a61bdc4173fc0ccb41a07a1b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dc35a8a39761d6ef3129c3315abced736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38169e7b71566d13c0d11c631159fa1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f3f84b72d560c3f02f336226d7415d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a5381c37b00472d02019d53a349a81739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075e97c3b45390cbb789dee0f1bf1f55740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851385eb5fcb161987c1a0673c23834b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796b071bd8419ad476aa97df214ebaa2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c5d887dce0f1b7f808a650435240ad743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a1af79c7a8b09e72c565881ac0dff0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aad0c0b8772420f5476d6b9afac2bb745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dab49ca594be9f51d3d376f65954cc746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2417850494f354bb80fd997c557575747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e090f035b00eb288c963a15d534edaf748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92db837723e804f33e9fe22a987f5fb749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b1d96ece3d375cb873504c3485520e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bf7d531eb092afe24b068ed40a1481751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c5cc2c146f8b04bc871ec472b855f8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ff80e67552ea099c2166c5bff6eb7f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60b126ed6c57fda14ec4c8603e713df754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de85f79688771c74d7bbf9051bbb372755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3fc739b7542fef51616e10a8ade797756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2145e689640c7c4098d40c19cf4e965757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb2708251a544d510764cffb26a5cbd758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e08945073ccf46cee29109d79fd81d759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c06501d74deaf490b03b9c00507f62e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa257b4254760091af95cf9f12c51cf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5a857edf4a5fdd3f9df186fbac2bae3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f1a3384601851823096fbc9893fe894.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2099d3079055fc86225f1a0e3b09a75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90d83f8982ccb3162bf019210712c226.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367b168c319344c3db0c64e31ab7746c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183f5e89f08046e80f8423f1caa8ea518.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dfb3d3187ee995ebf00409ff68ef409.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38598126d6023ae0ca562ea514bfeb110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33982494b0c5ff0246cbe0a50537f5c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f130a35e0d8c6ffdbe0c53292c4f37b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2d6abdf809b85b5ce680bc066333f913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ddc49dca8cdd50e696b06dab655c6014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8fdad447283496b77bf61ffdff986915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74509ad4128b1b0a760f736fa7daeb0d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7367e12c5ad0ee336725c852ddd89b8417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04df3bfbc8e3ee7f6e8e0c07b6b31b0718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aac217d805c2646e7a78893e489b8119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781592d48c17977cbe42e6d8aef4729c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1773221454193a1f05adbafb1f836b1121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720f22c2083818d33c2ae2e7a54517fd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3bb8a8cb86c7b652ba3bd7881819b423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230d2aff61416bb3457f6704bf21547c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3843156376e2e8c49ecfaedc0276da25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a442a841c1dec3776f1c7508dc0e4c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a85676dd63d4fb343bb591a472b6db227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc652d2d8ab1313a59b918c5157065b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f226513e801ff848364c0bf83f7469029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1077f97c0baa4d27b0bb8f4fd89501830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793f13b5e3dd23e8ce3cd0a5a5a5e54031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8adca04d26f1bd170d696783f6dc3c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efa6e6c839cd7abfe38fa260d75252b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd6ccd93f754157ef671d95bd521f7834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9705533a5a05b980f5fd64936e8c5a5a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf55315eb778e3298614e647ac36531436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846e2c100d397689377123892447150e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626072c29b2b1459ed2b7e1b4ef9c2a838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1692410611c0b3b74362c388e1ecddb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e329c0b64e6c37efffd45b9a88de7ea940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf392f11d615781b811f79ce7c0c2f9d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352380eb69cf38c725c740141f59bb7042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aef6f8cbfc12c74ca5552966daf1e943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d96b8d5a81bd4d522438fe9b00b28fa44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aa14729352d7e7049a8e738a52952545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce6a999bf89baf6d154af110491a2e646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ad39ddf4286235e44e62b84044c00047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78b8b714ba29346f1b384fad36366a648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de024d9c66c8b6ade65cec65d03101449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa3a7604ced7f6c7f667bc2555fcdd150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c95a560b8999ada0f5fd88f511cee5c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df3815b26ebd043a0f2a2fbb3846f3852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397d23c1df83f13dd925e376bda30d0453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268aafad5e0b6a38fab0a95e37cc940c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56385ff55ca52a75c2d7ce863ca4073755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e74c5f8c43ab959ffc31ca69ae17af756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f93819afee5d67864a2217ad74d38d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1acee86aa18f5d37ce20cb12c0972458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217931a15136d42d9c4bcc218f1de56b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed698c2e8431a96ce000d2104c49afd560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3954690a31f7eea59679fa2072f2a66e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823abbee3c079687726245e06f7f1ea762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422c140bd1281acba13d4ea470f9ccc963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e05c6ce99a3bd5dbff4dea0b6a699464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e2493492be20c424ee53587e41210265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d9685b8a3d24c891a13becde73cce666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1c8a1f107ac56e56e869ba0e8471c067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc98f927c3498b38fbdacb00c198599868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bab691bf0ffc9bdf341e74785cbd0c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c343a172761984ada063423a49f2eff70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daeb7c8c617d5bf4ebf6afe57406be071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c896249a787ba96ce9184bb6cddbcf272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a2b9173443e275972bdd7bd7f2e81773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb3717a3ef5eaa42cf3a9a132bf123774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b29d92e2072ac4493fa61ac4b40ddb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937d2a72380714ff90dc9f231aeae90e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ab0b8c110184c36d437b83479f28ee77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4b009585ea8c2b55bed678ddb1057378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e1fec321876196253315b76947e39079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e6cd9a35409e76da36a4bb3ed8be6b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57c4775c9c9785c115e6ab39601b80d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a3727df4171e71ad6e58063624aa6982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbb28524baf4de35cc5eb46991a4c6583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff585e67239ded90895b8710adced09e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03abed5ca37050c28a0e8c4d9d0060285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d62b77cdcfacc61ac88ad5e3aed1f986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abfc6ece7aa265a6e3936993647cd4687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ec2d90eeb32132500651be1b0ed26088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1435f0c498ec2b270a81209afe94be89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc6e57b032f08e3ba5f76648bc0ad1590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b316f4a261b59b273fd1980499f9150391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffc557b0931648122df932fad5315da92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bb6b0193c7a54c2d0ff29197b34bb993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b072581a6083052d50f990da6c0171394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b590db7bd9d69cbc4de78b7190948c7a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7a3c0d0031e653ac3e90979fecac6696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254cfad1be04f2eddff99946886af72d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f6c260faa37e1e3d924e90f5baf98f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e150f3a6d9f4fa055669247a91561c9199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e487c9e5ebe1e95db3db3b3ffdc367c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a85a5640bc8672e7e09c44c201f902a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f362e4b558099fd4e0024f8fe1a58b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9859c63e922b66606807f14951c28e63103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a972154d93edd98db2e8bcdefcfb4212104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7485e94c720939c50e50674c91185b57105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16adc2cec9cc0f28b2bec8ab4ef3ad73106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483bdf67babfdaffe51849b3fbc494e7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de2a399cb08135502e6cbf8daca1029108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369dd0f84d75d94fd2434fff84d9217f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f686e9679d2ee4ca25b4c47052e7342110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce308608f79c20928f11cfacdd85e46111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a927dbcd9eb3195d442c70fcba8954b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a7a051e1dd30b035c2185392ede33b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187ad3999ced9ee0961bc7f7f23e7180114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba14eb50e95ab9370ce2cefce47b6294115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1522a0f90ae8fa0b3c40eabb0949c9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea3dda2499fc222c95da8f30bf20583117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b402ecfdd7cbca2d835dd0397bcc38e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e94b5af125edc87a7200e46b213117119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47df8a0169ff0fb92d5375195de2ecb2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6973ce2638f82260073cd0d225a91cf6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab36326f2448a7eec572827756e53a4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e773d722fb29749db4ed274b4bdef2b4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d356fbe0077d70b7075d1b666ab1f863124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6bbb5baeaabe85d986708241c26aca125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb2e5804f94c3751a010be18cdea2a8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d22279b5ef53b0379aef4cd1012329127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dabbb0359f8883327dbf3829cc461f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb19b1e5f57c05615e5fdfe84563a59129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9842e9ad2215e1e2d4c83e4d71f2e22130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b547ffed6eea6ec1096a19dd216f0e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d0b97cce36db1414602a8eace5ac73132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95793a134481dd1b5a139a09a7c57350133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60569bb3af5b65aa1e3a569a546ec960134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12990d50fe5bd00a5ed1a7cc311dfaea135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebed96d4d2e070e3ebdef16ddc28eb5b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3611cccb19cf25005ef44f8e033f08dc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87895770fa223c7f92995519a6107dda138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e9e2c412380c71c6a74286cc0eaeea139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda9ed963eaf2794b15f95ad5d6675ea140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d044d7545dc75203484b1c7a49481e48141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31832e67b34509dcb240176fe8f19db5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e15e850142152dd2d8e0db898dd9040143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32791d295ca81f5ac15d5a385157f19144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aacc441144bf5da001674a140ab3a23145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e04609e7b3b4f74cd6c0352cd33a43146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd82db167621dd7cd01120134ef6af9e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449b58f3835507978a2d9a7168f4e78a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002ddb91a082aeb7bf145a5f269a7fce149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79aa653194e4981b3861757e3bfd4c3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102551bde311fe4adb274e93008bb202151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e1ca6ebf08b08fd653486034d1c759152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588816e73ebbc0015d2d23dfca8c9fb2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbddf2b3012d4225660f1f350030d36c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf60f4b733a585f0c9444bf11a50931155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93796367f679d50b7db8b7fc2e27199156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d85415a8358f03e0c26c86e00415f75157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefb0170ba3ef07068f33535bb748376158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028359bee9cef635f33b1a3c83ed3ab7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818db0db3dae6c4b342bc5c9314ced9d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ba3ffbb1cf24e169de795df67d6d9f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8e211089e91e1373454ed5e7836554162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fe226dd5ba01ab7adba717c2adf623163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cb152994d6f4ca39c2662622cee62f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9ec3c3206eb4e720fe701bf40308de165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35553bf43a117ff71558971d3f2e0bd7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eafe15df84bc02af3e635131368e71167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3a61efbeebb4fa453766a1e0ef4e21168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166d7112fc760a64d2410ad52bc07b4b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b90bf349e2d0294182b8b749f7ad2e7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b2684dde2725fafbc383f0727b44e1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b1f5d079fd401cf733b72f06232829172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ada93575af4bbeb76486dd5509d767173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e16d80fbfd55e614681df366f6cec0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468ad351ace3fcd48cf84cee5df65899175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc060d97a0543e788be7ffa14eda3de2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e436cec68b7d72c7764f006c245982e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9387474772c01dcd15b93582aecc0e0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd8392490cb607cbf78e901fb41ec49179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53e556cd4c1b17c9f02bd8a3f27f39c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8396031f015df0f89ea96c028ea4c903181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0bf1f859c3584ad992c1cdf189dadb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c9bfbc55def718ac1204cee285c919183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80ee91b4f4d3937ca34651b7ad5f20d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e3958f2a27ceff996c1ec3850fb77c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249a66439eba1b9c3b62e872b2fe43e5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7301273778b9c3b3fd2bc5f9affebb6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec87a1b6aa3815956e2769537e6188d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61abb10ddd9668a196db29ea18daac70189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932ba01d1c884bdd3189e4ac4965f56c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0f7073b7f10b9972f4b84f6288aace191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db4fefdba2da71c55fb2ab204687998192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880a054693030493ac05994bb37ae8f8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450aa481b72e2b93377756358443af4e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fbb5c60e0e2ec8dfdf52acbdd4fc24195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694b16e5ae8c99c468ec0697ebccda8a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5bbbc7bad1353ed5b65334f0cdbbc3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acadee384111b288921821803e0ec3a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6e8a25694e0cbff32b1c86313d0d0b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527e70dbe9a441c4f349bafa7a9e43df200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1fbbea7d0db3e573fd81306b49e407201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d30f3e8b41b95101c19cbafcd6165c4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b48fd4246a943afb9361f587bb14b5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c58a4487d0b3efd74e9786e6ec2a9c5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b432993934ecd0ae2a416344a0db5b9f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dec5d567aa4c6024f0d9c62064d8370206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54133bcad2e54a8949f1deffdb2fe36207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d54a3f73922be561dd4f7dce9decb30208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60edf94c4bf049a39716ea8487f1ccc4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d5c6de2e7a3344b60f2c88cf54f120210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95ac74418239c345f5da96d5ebcf015211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a43388a31cdfa2d1de4264ba608da38212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be5c30caad723af19972e379df8583d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc54173f6bdd079fb4b2c344c661086214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475d62270762c5c9196a00878f5462dc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9653ec37a391ce952c93e9223e1be8f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9448148809525ec15d18e5a1db96fa17217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55c7681f44dd5d2f31fddb0fbc3332c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b73f3ca648fa156cdd8dfb830cde50219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447a3727e6e3e8df3ab85b2cc6480c58220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c94dfd00c3865907c80bc1935427d2a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ec8da78d4d2184d90d12b75ddd7f9e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0fd6026d17b7a251f2fe1176cb1930223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d8031b08811d851380c972ff40c25e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31b1578ac243285db8a57a02e769b4d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3879b021392a4f1d33f3c7bba3789a2a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd05bd0b0962734905f9e26b3142b39227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea89924d46c2561abc5037787caa1dd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04692658f837de7aca66141e67c4b0d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e873ac9e4ca5ba02292e8bee8476f9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc2fd73e2649ff3d06ad822a30ff2f1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bc5c6b9dc858fcbf52dc93df9f351e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96763b38afd24ce0bec6fdef9ad2ccf8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17897ba17ad7f608e0b5719e4489e6c1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e74bd87acd647d28396b2e8d085de7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b26ded3afa9f81858dfa217e52243f4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224874fb0eb6eb8b9be5320a87ac81bf237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711cb0344c90511d4c4963ef9534f262238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6ee94ebd867d4743fe58cc11b61341239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f82036c66c902ff0b2158b7172a72fd240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba084c8699b497a29201daa8ea4d2206241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe52d862d165b1fa00f917e72b62581242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00de098f0dabb3b899e96915710d2bb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfcf5b1469a2784535d63f3d1622d9f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde992b4c703ba84eb5b32bfc91c352b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ee1c814c50f851db75048f2f4b1a8b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b78ea119c2f5ffc0a2e8270d5d9b21247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae612a82322760c08d5dc1fd48757ad248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1638bfe575ee2039f2e5b9d3946dd93b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1258cc2eebe79e37d0391b1587d39473250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab9521b3b2b1aa7040a1db0e12d2bfc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0681b986876d092c2d7be25b0ef71704252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b5025670920f39bd620240c316de26253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4147a382dd7f2040a68e4525d5a51ffd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53315ce657151dcc551eb57cb6f73c53255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611729bddc12e55fc78c91fd64086184256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd5c4ee7cc7fb7579b85d0a4ab2da35257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85e50b86c787ffe611d910da7086cd5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff14c13a8426f72562a49c76317760d0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce4ec6237ff9999828a20525958b19a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5f8171bb12297a7b13466afac35a08261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85f17815230c0ce84a7c7e2210f7562262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fed1d474e50e4862fb853f5e1039e4a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0322574dd6ea8fff3387e16fe98dbe34264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a82a94e39d390af0c5bbc55031a6c3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7515e58d51b1536771449412ed5bb35f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a02d52b2e2c772f17138b2cabec3e4f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1350c87fa5990d33c15af96dcc2bc744268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3172d54a39fb707bbd0c9126e54dc49269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9690c09a976eb96301f6bf3c6361ca16270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040055ab96b9b86ba02f46f2bd56d7ac271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba415f97447a986ecef787c823c3fb6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93427f82e497357671c5cb016c19cc25273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fff72417ebc86877f4c1ab15298f18274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a040663ccc97b26abb03f2188536b59275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1528ec65c3c0d964ee48c467aa4efd0e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56d1005e3cf20f9eb5fe3b7eeb43c51277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a802ff5682a04952407ce4300a083686278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f240892b94ecbad931f88591f35f50b0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1b4f8240a2936fb531905490bc3e44280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84785db3361b5b8ea5e65fa474802c7c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e9018f655cfec66eb624a377c0de8d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c23cff11e5bdc4b0b37e711dd10e88283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0f0633a2b81b2153bf44a588014b6b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1187fac660cec5ce89ec572cbd12f239285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3067476d81ee6716cdf198138d9f1ff1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5960605bcfdd8f10df337dcce89388d1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75acf5e0ddc9e0240289c69a4d7efba288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ae76b41925d040bd4de26540b927ac289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa79963314728d57077410f56ca7d198290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5431dae4a930c26759ff98d3647c66d6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60494df409c07034abd2dc653180c478292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a60e395d59e70298f46f98baa8ad2c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2b93a8d9afe77c52a80e747137601a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756c30edcbffccfdcb2f50281601f637295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a508b7ef37a548990630381495d174296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c54389c44dc12cf671b46e26a1eac57297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f147501a379cb5522ff6c1937514c3e7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b0484374c0120b2933984e1a00c942299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95897ae901923d3eee84f291fcccf9b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62c1412b3e60ceaff281f6f86f563a6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f7a784cdfc021f2c4ed36b73c45039302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06920e14cd9afb653da47bd74993c133303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6d3d55e51b365b857903c6bf91dd9c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f1dae8d4caeb0bde0ccc0bbf421d85305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba2865adcdcc83238ac8c1e95604f7d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e0755835b47543f10fb14a3fffd534307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca589b0f9bec94ce4faee1de200cc024308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164ef480fa0781309048b3f635fe12b6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026553695200e169e2de064a3725bf33310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8100df95cc9ed09367ab1b6c38eab402311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7477829f4a52fc09797621c2a40757312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaaf9a317e2e27f370908941f992bf8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376b8a53afd4668a7984c568001bbcb0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c78b52264807c8be0bf7c3f291dd67315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7579abf87d83d0810096ebe048c3611316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec6a490f94c131f7bd1759a3247021f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68496b797ebb323a5abbe5c0cf77ebb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7accf9dea6cfc2152e4a9018b16ef9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9eae08b447438dc48bee823749ca75320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c37607ad9a2268e97d1593a627e5e18321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d580f93c734e21984e6a9b10f33727322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bbabc8ca766ca1c655196a71748eb7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f5ced0d328b7fabe8120e46c17bd5a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2de0ec12b5236503ef4d8b5efda563325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180afaf3f69fbf71e0385a99b6e84803326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4d9a7af9279db016520a22194fc5fb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7ec699947411379838c5d6bf2e1d6a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb02716dfce9577d7bc2bcff19cbc11329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93465aecabc3d0f359d1e86fdb11ee71330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f34b86e2153d7b2bc42964f7ece462331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cfd729d007b7cdd4e45fc77d33da5c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea19c56ed34cd3f7f3dfab9ed6f3b9f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb292d51ec7dcaa9277e9ea14f9b8133334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3b81481a2a173a8abb940d247dd1e1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa400de08c94bf15a5c8bc4250080ff336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4121ede50ddc2f12298aec510648c9e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8795a5049954f0302b6b6f3639832ba3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69a29a01b9880f17e5905722ab5a317339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f421c04007ab8005b65fa34a365651340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b3d15318e039aaef50818404179755341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3896a658ce34e1fc322721d4f0557d0e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714153832ee6bfd3f193ed20f10eaaf6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ace3338a150d950105b42e1c4841c6d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d6910fd9d3f88dc5c070d87ad6338c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffe6507814f6a326ff79e867fb3720c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f5e1828cea0a51c76e5daa5cfbede4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9e361bb47f67be27b785a031b7a34c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55512995ddd652124d11ddeef8d83374349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa39c1e58c04985f8d786e3be646dd3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432ce48ec5d6a79c19953db5e3740f9a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa60bf243d870a920071a24b026fa6e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68760d081fd4d7c5ef2e3073fd4b79ff353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952a35eac7ebdbdf063ecae77c157e78354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3460f59ca43b614d5ee967ef1f3b531c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b83f918e7426d534c3efc5f349f5be3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949f008bb603b64d65532723a4888cf7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69571c17e3db15780dc44fbbbf1d194358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44d4bbdaaf1ec3acdd5898a3fe30c56359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85a51943c80bd61d5bd2589e62d4b26360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb09881995a28d5573ac295f6465472361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac342498c7e48fe7fd179bdd00f664a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1733fbfe11043f59eccd8e1c8ef2f97a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790c58495e12877dc62d2e5589964565364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8174e0ffe4f777efb95b11b895bf9698365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d27a4df94b42e01f8c674a79239836366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9397c2fe482535fe22c6f0b9625d828367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ca71499e73be76bf847b8d5bd36459368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70cdb83da9670e34d07614bb7764efa369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4932768d9da5596c80eb1d02d5e103de370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de72510c89d39c1dcaca219829717d77371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0527890a9ea2ac2d930db929427fd618372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8f18736d3805726f56bfa6f93d918f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ee012a5676f327d3a568dfa30d230e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8b823b16c452cfb8f8e03dcfb88b05375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d149031bc5cb53c6524274a58d53753376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598fd4b0e5743bfcffa7eb6ba0ebcfb3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0975c7f8a6b1a4c8df31949eaf37a2c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0d9ba41a222fed50e325f96fa5c6fe379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1e8026da7fe82803737faec11174e6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f42df4ad45632141a8d7599c8e6924381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00eaa9c3e892b5df17fde8f387f1e61382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaedea5a17d197552efc19b1f5ffd09383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d3f554c460c228e61dac2d26cee054384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5066796ca621c22512e2a61246a7fd385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe04f3037673d185634ddf79042d4b3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b71d166769f2368256480d9eac69a7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2082efec5ccfdba8bbaa60c0b8205269388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd27b51186aa5fa4b921f2f8ca78c4fb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dde32146574f5a41b61cb1a86bea64390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c964cdf02b1c2f6ccec0d044fba8b8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b2d7a7dd4796ddff5a4a9e5f04fb01392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bf914e84cd4943d05e1909fa7242a9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0682096a914f9c3f068e7609f5e5643c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed57b3b0efb70575a850d06ed985595395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ace8b54a06b39f37d5ff568a830fbe396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa810892548c9b0b39b959c63f41be1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32aa9ed1aa6daa8dc5ab8e62e4aa7e5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac6b74a79f12849723c4f66742f8c5e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ec86003dbcb2f725a63bdc578f4bd7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891e60611d91b131624a10d9aefe7973401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84b62bd6027e2abb73fc004cba7ea2a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698fbf8c27ea649d8a0e4b6e4aa716f1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e060fb1f9395e35ead40a8c7a66f3375404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8f15e854f4f7e397b8d79e8c80d439405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5c0998431866707ef287a1cac1f94f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693f4ae639a8fdef1792fb393de5c60b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e16ebf8714ff48b7bd04da5e949343b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7331bb22aa84a32f445d32e96742244409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b488f9fa38381c23a3beadb409bea5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5586ac5afbbfff41ce9f0d7b0a81e8dd411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d08ca0cc1449fa29b9d55ba1488aee412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38030657b8eb7ca055ae68fd9bfda86413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63327093085c44b00bd74840df1074c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aace2f2d46e0038c630e18417fbac682415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b019f609c6bee53cbf0e60d456a2da38416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebfe87daf5df66490152e406693174b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67720455d4e137fbd6366eb08f6e8da9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d022b84728ec7ba6473506ef6e1595af419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e89a1f4a9579a34ae70d21fa515df11420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a33519e53f7ae76f8706db6257f5dd421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f32d5a6752466037104b27f4f3445e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633bef5d2e921e87c0fa80065b186aa2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b08e43cf06356acb414e4585bcafab424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0609af19af23f4c592feb069f6762c6f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963765aaa70cb482af323f62c8e2e587426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddc16a357d5a3fa91e064f9d081092d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9df5549b6b6bad3d11b1dda21f54b5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edd234489c2c4b624bc9199f601fd6f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e5e5208db2542e02c0b4bde0c98264430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aadfce74236e79c1ae349eec339c85431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0198d31605394d2ae397bdb5802a03eb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63726d6092790018c1806dfa9705db1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc210e3226a9dc5e3152e1ee2836987d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad0e7402dd52ba1ebc1da05fb2bb392435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49dbb1e0295926f517293b41c58eb0b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2435765217b6531c548157a2e5c37b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf4d21f5965334375c13309d50bd89d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8487ca40e48a8322debf4904e65c051439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0dd165094c6320ee108eb42bafd313440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89449c591369c100eb10321443d0d9f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b13bdad40f6b850f8fd5cc970352c0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec26ecff2ddec17a5eb4ed2340597ea1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7beeae0b61b2fb8fe1efbdbb57d34e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfbcc080c633e650546f46d90490bc6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eae0b7a984c9a0a6a4a43460702a697446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7fe98a5949a5764eb747d8e4d39f4b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d07310b194f4d73414f0d73e46184a2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130d1caf6f785364bfa0180fbc13e7d4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fc8611d7973f8caf55cc7c1d8c0ccf450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7542c02c5b982729fb5c304c23899bd3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d357730117628de8ce608fbe51a85d6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da43c81565d7e867f9ca3310a1071def453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805427c44984b2c58cbfb0296ec8861e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e326ba8d02956a99259b56b97b9e8eff455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f257e3f34b6427e0fed01051b21a0fd456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a5c5fd3e0007f75fde682b4cc2517d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd22340009006eda7d672ca61bee45d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a9b88959305353ef187e2477d524e5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00d847b11752a13f7674282c94e448f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b6026727f6c414bb797af8d75577fc461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7270fd1bf33de0ad61f5640b0c525f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548527332df8b47f174e2ff91bc978cb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebb0a207be9609922656c76fb8f3f56464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de956f57a2da8162f145edf026d47dd465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55554fa2f087dab5e84889cf00be958466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cdc7aa76746064fdb037d976c4898b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a01f32406fc63002ccd8763fbf7ae03468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbdccd7314ec2c912744cb78770fd4a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d752c45bdbe67eae534749ea7e7c00d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ded72ffa9e8fbced3ac499d95bcaf2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17245177a78a758caad1abc0a128d76a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba187b2af8228da486109820faeeb38473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35b70c4205b670b49736bb63edeecfb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d88991bf9977fac9611c55fae2c37f9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2794725b1d8f8cff1d80b277ae3b38476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b5188c44632f2917cc51c86b840c5b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f893830a7dad5fa810860a4571ac1cfc478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0621c781c42b1495a034e2ee70ee95479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ba0e60643e807d2e08f948a903e43c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa3e97d7084c8e3c8520ee80ca9d215481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe21f88b238c342ae276b44fe628f89f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b9af3afe6ae6d855e37a0dea81c22b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63925c44a0c7966c3ba5b8899f36ded4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62712b35b1b9ed5179ae8d0e0bb02efb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5691eaec8c8542fa3d470e05f4e9c1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7d5493f386bebcfa8cdf5af13116ed487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fb62381d8ee5785e3343eba83d351a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f145284323e41b2079b1b4581395c9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e685d7dbb7754edc9650e4e012a963490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d54acb5499d5c94e0ac331453aacce491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6be2a03a197de9af88f8ffcd801562b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e087653bc93fb591c78bd0a2b4109b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d9b339b16ca96bb9e1938e1f9f56be494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e48c3d8c2f620a7260415579bdf145495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74e6c75d6aeac0a8a509e79c6bfc4b1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a125a36288fde71797be38098bb1a59d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69cd4af79c8018e63dd387156170526498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24d8f6ab627228190a8167217280f62499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c10c8025b653854859d615b946f3357500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f8d858f0d7e2d21b26327e60516fb8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b186936f2018d2652175d337cd1ab72c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edb874d9cef6edf367e6cd0cadc3651503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76e6bf8054d2321b797225d16d10071504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec833c40d4c1a9c43ca5d6127aae92ae505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239b9c5e92b1595f1ae5150ff938dd09506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7344032f280d1ed1b907370b574121d9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534d829d283fc79e7d273e1795875843508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6734cf9a4be75859c484547544846228509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b236154b9601bd5bc0f66bc6c77224510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68748b50f69d8ad0c82cd8cc1ce0b119511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dcde336ba29195fa0d56232dbae18d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0530008d603d4da60007b0eb00461856513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1406454ec0f406dfc307122802b28ee1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bad31afd5e2f0530799b59fccfd990515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a58390a52de9aca70ade49a82d5644516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1872885a2578471d8f8271153d201b00517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b757e31de9a3c4cdc1511993a3b64778518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f45def6dd44b84b7291d948b4f773f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca40760b71f79fc0461af97a49964259520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f680ec27028f7158ab932c77927578cf521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451d573e1ead3feb6adf5cdeab0959f7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e15fcc24f209ddf82bb43c6b8c0d341523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d146241627c65b0637ce9849f432820524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f106608f7f745f8ed993f0e6b0b847525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844724e799f470280e1827325baec1c9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84ea18faec354453d671b58c2c0dd72527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0318ba4254497c7fe44acea85d1a6d77528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59a65caff9fe77936cface0062316d0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bac092a7db1670754962fac81cefd9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f5523aab17b4b8676bd1dfbe3ca63b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fead855333f7ffc3f231d90e5f481b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02c2cd7be6d8fdb9279f12cae117147533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a1e34eb365880cbcc1cd56ee9db6ce534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ea94d9ce8232ef533673fe3eaa1657535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bbff536eb2207a420b02460648de6f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeddc2deeaf02321f36673cc5d79026b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3dcbf711436769a3377e4796ccfb4b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c246934de30d4add7bc37ccf9336b96c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f796390a09168af410a03714e6e18871540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5fbdfa533e23f2466964b151d96ef5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0effcba0a88eb8e7bcedfdc08dc736f6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8365c72ff9c137fbade8212906d661eb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd7177abd690e40cd27d40db6e68c72544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161a8f617fa30edcbe4b2d06c3f34c0a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d7dd464e7d4261e9a8b191a67d4434546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08fb96cf1e6c1f2dddca5d996d4d5ff547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661c1eccd11f7b180b67a5ebad14a5ec548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab71a56855abfba988d86376ae1691fa549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182fc1e1afef2a108fc76699a76f71f4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cc3c0ae9297b7b1c612fe9faded1af551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42d7026ee9518028e6465b8c31f488d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adc31697e058e39481215078cee5cdf553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a928b33008c52ce9a1114c35d301233e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c510c1a5f2956ce67eb3f5433e92bf48555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e1cd26cdc35ee0847c01bd0808c82d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80217717a727c3081b554ef5a256ea6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f20a12c204ef64b1368461e31e683c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d85ac2381bf47cd930e6a123dd01041559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb168372042e9687bdc80b7afcbaf7b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c68cbed2f929030410dbfbbb4fbfb0e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0e2f8339c3ffab6595b5445d1996ce562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd95042a6287ba42a15e2ffa1d0a5c35563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857565a9cabb581319e05d6acb51e592564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6992c1487c7c2314c609ad809fc6fa49565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7351f08feb2521ad29974158a30f2de566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5688dc844f13c19017cc46a1e37974b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82ebe22ced93485c5fe5980274508eb568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48e90201bd00863128671a7ad78e042569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dc75b62c7f92770840b661a489c739570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4c3aea72d29ec74f928eb3a4beb858571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038d9654e7cee5c9877e64b8f13d4f1d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84010dec010c54bcf0323bb48f73223a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21010f683d44d69033f798a17e8ff70574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e52f5b4121a953f9cfe3e66d3ae3916575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d1007f8f302bb1d6728007876b0d0d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc60fae36cdd627ff87ae5a685b7093577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93416c710693bd380cb1e74317210cea578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cce52515e9815c9f65d71ac59e1794579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0b853fac9a67fdac3d923317c07164580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65194868cd112c2206baf69e24792c3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89282517dc80cc73a048bdf81b28e2e5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5947f8dd4887f7443eb2a572780e0d2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a886340736bb511d01071e039f9cd363584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcafb77f626aa7f8bc7fcd1c14fe31a2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c63bed9f492d33e0f4ec05d2e7a150586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8247d322fa97a0650dbb0daff0806c89587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ead1b44ac8cc06305cd8738c83c96f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9e07799837a4a327d341d6a26c2f83589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d1b57a69688917fd8da3337b523a68590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdb502a87c593649571227abf8325d1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580c30c1c04e93c47cfe541a8ac85fe1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba050481cf953234b6ceabc7c8ab7178593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01417dc7d57d22efe20011bfabd091d9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a350d4bfe6e0d063aa6b1dd80975b76595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd83d6da8d366b992e75060e9d0aeb8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83848b0bf517394de58f0aac025e1af2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc8d6fd4ebf22b84a3a84131de71467598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003205e7970530c9635fd122e27cced5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07f695f424c12751ccddf933a678173600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2888aca263806e9fda211bbee61f2e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab401d345ca7477dd3d641b84aead9e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cc905dda5bf5fe2b17585fcfc3dbb0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6358d87b9a08cf3cb5626714b0b0b6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6422da4625ca7ed9de71a37b431692e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d47f8ca00d2a61a34ca68245ce9e3d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac2bff5093864af7554df208027a02a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb57ac478037136930dafe1769c9a495608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5ae4abb119b67ffb46ccd2d9091647609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c36b783d22e9ee671ffff3b8a726ed610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e19d04117b103268bbc8c8be23e778611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe12502300d3b57e4e694df6d30f2be9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b959dde49aa08b1ef2b0525e180a8af613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502e6d821edd1aa8067ddbe9547378ff614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b8615d0591bca168346452a1f6449f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5d4cd6cd8475db537b770b4e7f7f8b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7515123a8edf2c0c28a9271738013873617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac31537bc8e1adeb6f5604a182d8697618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eebc99642effd0e93e95c09274f8ac619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b608c440f506a47f8862520b0daf64e8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5a71d3051661b2e00ae5cf9d0d0e95621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a97c8049a9d8deff56d973c5990a76b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072c294984a1cffb52b0e6e6ee9a1455623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442a28105633f9b43892aacc557f26d0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a374402bd3bdbbcf8054c5dac1b78b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6736393f00b6e494305edad11a29f4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdc325f71a1e70841780b5f9b0129d3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1dd5c97c6ff9e04de5a479b694ec18628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb1cc31accf5df1e4237441281eefa4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44509269b02bbbd653d1d02349941a1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d8eabe058faa73f6babd4fb934943d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcbb2f6bf7631917dc82a62b7baaea0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cad3fcb0cc4242ff45a2beae43e792633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447a15657ff7bda87d243043d85edb0c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b2a1f769c2cf14d9f69f88d56afcc8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfca6c18948cd868feac9dd09301b3cf636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303f463dbcda76000afa1716f4e1f13a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa20a2f3eabb6b2a1c6b6d95f1362d0b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d9317a8600c7f173532688f4441e6d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5926238c89a54fd7266604f9948ff39640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8284160dfbbb2e8f6ce8a731cddfecf641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e986e30d9ad1033cb66cbf37c12b91f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498152f6237c178d1913ab8abf28defa643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d562a787f4a6c7157a86efa636b12b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9d0314d604bab8300db14fcf7eb590645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d4fa1e275ee9ca13cd24b3ca3aeb30646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36be9af3fccccab3cd39a3988e17643647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5ded671c5a13710c28c2d7794bf76f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7049a774e433c91e965513217ef00e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8a9f9bc05b65c17f0d5dd6e7807da9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a72f218b81f9be195a55be8842d986651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a578a5cfa9eb23e5135d1963d13fe09f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdfecf5f5623f888496a7ab6d116895653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d408f964c4b86979c5371c90fa82cb71654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9d6fa8b96ef5d504e1db55c872d17d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f916894068e463931c3bd469ae04d82656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1619771688eeaa4159c0a141b9c1370a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57cd15e9dccf80505d75feedc577e36658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7860029d14379ed8146b93de38eb2364659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3708680aacc7a4492962e75a2cc8c194660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7f366586350ee86aef346157d2f538661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884009aaf5370ea6e5239a61f9a40895662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649f33109146b18cf99efb7f30f36d55663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b95ec64a949bb766d7a912643746580664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccd6542c8ec77cddfdddc451e849bcf665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8834b499e6cdc1805dfb4d70ed8a9107666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fba8b66cb99fa2d2414ebd6d972778667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99758678bc0188d763bf875c67ca91fc668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63143a4331b9d87f8018132987c2496669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7edaaedfbf2acd734b17d2a2e865c3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7c4b67f9cd810a947f2b2b4655f749671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc341a9e2b0eb4f728df210d33e1a436672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a33653982498b9dec97124f6023697673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d4fba2ecd01a4d78b84bbf602759c7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13c0509078c3e48acd649d27e825f19675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8857de1350c478422df54ef0a91549676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0463de5325104e3f1cabce96e6ef38c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9eacd69abdaece2b7a43297fcad014678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22979f58e331e5e47ca1a420039bc1d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4928267b01fc67dc0fd138266230c0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8ca6559612b73809ca7a5ae6bdb633681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a33412512021cd27316ea0b0b581590682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320c3e60fb378abf0d9bb6762d89c598683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b67e7d0b7156d74c87feef3cbd6765684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97129b78b645cdd3e1768d6b15c11cf2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5febc157e9e010a193f8afaf033315a5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b1cd32355792be83735cf43f2636e5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06113cef45663dbb1740f1364001c216688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ff7c7d319b0109c252c50bb155c825689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feb5ac96b5d1d7143134fd5d7fb239f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226407d47119a766b13ad99da1b1b28c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7b306385fffa0f10e51f21e9b3d464692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f4f04131af14582d560a7efa902b2c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991ab32967eb858838cc1dce07467776694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93d583904c3be7855e836111e1aceae695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80ae601f7bfdf594c40c96015757666696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059d664522ad9449d5309b7e7a57bd4f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df0157b39c866021c112c4f59444a46698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18614569fe6966279da2b8bb2bdfef18699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d0ac7196bf0a00cc8a7ad00328e9a9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7d4b070ab8dc8a4ddeb53b5be378f2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d31afed327feaffceefb39b5b1ae740702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e032313b70eb865971afce7a78b55ee0703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1323cdbde7cf0e5ca0c248ee71203339704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6054f35690c0c0bad419e49cf03fe863705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0850c92ec2de21bdd79d7d47de835612706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9659d44ae5d1de5bdad3c96489d392707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ebf25d0f10be9d93aa17abef721ddc708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307dd36c69d1ef2f15d01191cb40f955709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bda96c7765b440c618749059c1eea17710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddb63368da4cf62b1a31d5f7b15c8ff711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd1e3d1d079b74187c90932f919d6be712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b7c260f1401af9f77fb71b8c13ccb3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ed44ce329a7bc10cde508543f7960e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fcd7ecaa6dad0f6b39959ba6548f08715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fcdd7fa3d608c229108f4601569454716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b0b2c51bfce0715393533eccb351bf717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41075fe238c8aa6e8a2d18b7552a78e9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128548fe6c7f63f8e00bc7e531a51fef719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba742b3fb474c9ebc92d3bef2f88fae720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39582db95b358b6192c0c5ee4c9640d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862d71a9b7857673cf26b374d88d6007722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c922546d1e9d7a1bc08deaa18acb6b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639b951b858f0933ac81bd1f715d8350724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d0a3208564668d2a9bfca8549b34ee725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711d68253a59f17e5903669d5109872f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063142b359476bd01c813c03f2ee8d36727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734a2eece2cd7cc449de27d6258115b8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798376f44784327fc81b124792105bd6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b85e4c26275b4d7c32790cb74f13b82730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8a185eedfbc97e5b8596cf99e5e7aa731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c22db4d1fcc54b33f07e1e2e6002b3a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197c9ac0551c190bb8ed7cc915d259ee733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10a4f4e92c5caeaf90f033362605374734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f93dbe807929a4ecc5c6b28697eee0a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52baa73fff3127094fa9b3ba24769d3d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb49246f2ab4c22d79ab6e4205b3631737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a278b463c378a862dc9b59d63b0d18738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e425b55a45c9262741d0e32476058b75739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fac28eb1265e80d92f7f785897cf01e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123783810a6c05c659fe3d6a6bf94304741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21e3023351eac215caeea599d6cef77742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757366ce7465a52805379a0ef1a2224f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e866031b81b40235b8400fdde2e536ff744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3070834e099b36a428056deb25df9a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08389f5fcbb76c617124553686ba858746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdd24467d6f8914ff3234cb0a4d273b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f353f9b53b581eb86136da164a707715748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a849378eaa21c69a468f7b16c63e29a0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4161d1c854ab1cf3039995c0e14f68750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670f28f4a8310525233cf80b38091898751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24e01ebb9886cd47ab76fb3a1ce421e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb8bd166294c7db04ee26e6c8a1fe38753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ab79a181f7742b6db252d20917d9e5754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486268907fd8721d97afa35c751a4acc755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdc6db6ed16ae174465602f77eed98b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50554f5d8b13e24b4e268705a1ff68f0757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855a3b384314ceb427b4b5dd57aac1c0758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3caa24226ac4f10905520af3d5b9d6759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>