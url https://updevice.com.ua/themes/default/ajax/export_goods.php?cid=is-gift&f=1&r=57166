--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c2422fd66c2085781f87fff782b8a71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33edb61dd4ad819031a1ab3b9190cf02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd14ec1becd4c2c82d7fbc405f442c813.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5652bba3fb4d80de9870df1d1b248754.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f505973846f5e3951379bc785d29afdf5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be69c791a5c86a2e027c686e501b63a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd688b6471875c2fc10b31890fddbd17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ead62889ae8cb185d7312811c18721e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4c97cba3dad11406ab93b1d708caab9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eb47ee20f8db97f3dbc0adaf60fc5e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b257035840928181ddac80109a8b34c911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5da87786e7bc87ef4731b20959c74e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34fe2384bcdc4e6cdd31c6c9795834813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dd3a28f5aa981faa0bc76755865b5f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7eafafdc6a1c3f7d815fe769dbe1a415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d3fe2bb2b844a47ee5909c088ef12d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c61eaa9fdc045e368c2ef86d705df017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7de3b053f42da8b3bccf56e0e48adb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057ff3231cf2d8b6ff44d9e015e8bddf19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f25bb166cc1cf0f0e53517eb315f8b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3d033b17481c9f226c9ec6d3207f7821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a765aee1d38d12abd38d17b4c41fe84822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e129c2f16de143866927eda640b054823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a28724eb8e2297fb8b793fa0d3630524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2de93e4c48a80367721d879e8326ac25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4433be6444ae1e4ebd0dd824964accfc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed0d2f46ddee3004ead9c8e3615ce9727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a759b7cfb72e223c87b0685bc226f59e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968d4cb187dc39f72b74fe629637330c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80834214b376701a9da5298f25809b3d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45902e36ea00c4205298204139127fe31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d883315040faecd47272250e551a9432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c481d46796a6d2d00f0a4a387bbdfe333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0db3ba2c4f098e0e97aa57d1bbb57ae34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b703905bf9f5397a6351931a5de18335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419bcbccded1d1cec10b0d03f5c07df736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0e2f88a51c949bcaca98ac155d0a8137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27769fba02a63426633605f1957a418538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8541467b3e2f43ae562deca5c8c97f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695ce908192ba28c00d142ff7c48eb1f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ec9251532e59f6fc03a9652f86646641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b00cb3ae506761da26e13ac6ba462342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f766d41a03868c1a2f80593d48c2c9eb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853f0cd38f4aa15be825bc1fca74129544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16227cd2625717025a39144e132ba9645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4d85f58dccbe3e2f14ef9842e5f00646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3045df29629d369335f1b6093fa0e447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8711b80bd6725eb3d7ef8d7a1a39b52348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3484e76b182f7f98059d42e749513949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e442f5bd06250a9e7152b39766671850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d484824a8858a66070e5a0d0a4aaf351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6539c73ac3a6f2358bbda91d8ff1d9d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa6e6d7a98231d0eddad491e0d59b6053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f29ac5c2959e7b0c13fa064350c43b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee00e68263ad4359644aeab9081884df55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83852a3a7f9b0d974b92c1334b67411456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661c5e505906a52f58b8cb4a7fd9bb3657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d8e8f98221d3659e27def97af11d9f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37008547b86fd9f9687f7cf4d5d39e6359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f61ceeb47a57014a2c617e6c1bcf4360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12533487228b989bdcb7b78dae6443d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f849808575860e5257fbc3aff2b1c7862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf9a6199d87d84a2a1d623a851c6d0563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30994fc04f9a486583e97626859670f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaaceca231233213b1ddeb50b5fa16965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc1b27ac0ed08fff380a26490a2a10666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290de70505c6a0dcaa241bf2733beec667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35a3015182551cc38dfe69e6c0ae62d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c349ff6b3c92bb13702c088998da20b169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682cb8fe539f73c3bcde6e9127d086c770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee8cbf21c56b0590a6ccf989e6c093471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9300e7cd04b6556b78015290851e3f8772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f019f19012692c16161fa822e561c2673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b509fb750d37b006e4ac7634c30b8f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd1c888e977c1e98388a9264b792ca775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679c2003ecf778b351d72451017a26cf76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b5d25356c8fadb1f184fa20891bf5d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc989614242ade0a94aea4d6fbdbd8478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79707bc9696f5a577e13fd686244cece79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bb75580a8240d763c9e20d743ac40780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622fb027aa35b5ddd2d5f64b9245f90781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec4ff379ee720f10f432d022841a2ed82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9291fef44000415c76b19375d0b51d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e376bf4059ae63cac943cead65f1c1c784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226ed7a05eb65d6cd9ec0e2133fc1e8385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb6da8041e2f83c6f89db3cae18f2a986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f20e46a20eae3eb571bab7da972cd687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13829bb9292f1cc38b4336fab3e9b70c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4676e7406608eefc8817bb66d9e492e489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acd0e71eb1e276b17c765ec5037cc8d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6967320e3d362a173a0e29c9352abf1d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fa0229b00405bb7b9d0347a0d670c292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3c192237cf84dafecf8c91e1d36bd193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24c2edaa58fa0a3141ebdbeb16fbd2394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f906fc9e9768a4cb970922370bd62b3b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dbff6deb64d38133df2a661af2ee4a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b465de1864d1916b08778013adac8397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6475887436548f2b271064c61cd555d598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5ba3d44e718ad4f8c2e6d2cfa0142199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af5ee73edff6b910ba216a94f15d17a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a240f9aa33150ca9a527dae22e2d696b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428cbade9d708d03216462e39a0b06a0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c441d0047e7bf9a439f88ccabb1c559103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fac4986e96e744382e492f9fa86bca4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08778e27869f74255031b4bc3f4d3c2c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167074648e4d6124df05a6574da5f27d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b77e9a546dae6476a55311bd1b6160107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3019a79a77219fa1db4ffe0e918d70ca108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d53583293da1824d7a818cf68d6b76109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f966b0dc950c43c4b11b84490d205c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c03ada51618440877d9e793460d2915111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4a03d00293c8ebfa15533f408ea98c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67895fd70a8ef25ab661b154625b3077113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402a80e8c00519fd327816242e2e17a9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b884fa7308e38c50e7da031222c02ff0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e2b0775d90c1728c606c3504c2a57c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112e5bf977dca6aeac4df067675ea090117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f26a5d04cc37d750c2b86330a39f7ad118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563a8380612e31becd16d9a45a6ddc42119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412fd417eee54eff02a7d469ea2bdb63120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec27b22647cff4157ed968ef205a3afc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b16179f0c06a479b3153c485e20eb1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac4c441de2653708b29e52a5a17ed62123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7412cfd27601dbfcf6d362cb33b595bd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05690afd14d119609df0790be4e03ff125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6e8fcb0ab47a75bd72268374e7456d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0204c8a99120b700da49be6fbeb5b454127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff3f0478ef424c29f3b2f304f231640128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abad61d64659b9c1bd322862ea3aa421129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cbaf8730c2c4ff535f4b8bddf2cc5b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22a351aec4f4500df48f41eeea65dab131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ec18c597581d5625bf2ee330e30a5a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da57c017dff2137548af3902543aa758133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04066b3f6c8c7ac5f0750e427441e961134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18a196dd3ce75b1641913ad24428cac135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0048509951a5ce4611b5dec97315fa04136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bfb8e15a55c709916eb130c2ff63db137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ba28009497856be0b1a310b5283413138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0354dd93f689c89e548274c8a5d7c62139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bee5b7de3665e054935f34369a10be1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83985e26bf262b4531177499cdae363b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39684aedffef4fef24522cec1ddebfc8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c134e7a69a239f14fbee35dde1c29083143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717dfd05b0c87ca07ddde3c19b4daec9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9308bc9af7ac64a60ebbdaf92cbb6d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7529deb7998f8a40e86119b51762311c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37941da7d764d05b987c0aedcdf61a36147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe8137541ee49a54351e506bfa267c7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945f203497ef2ea1ebebeaca86848e9a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919b85302d9a67a262e29d7f39424d75150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045225065c80f8c8c2fc9ace2760b98c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5db4ae4135d6939a5524e28eaf26101152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb8b5affff3ad316e99e537078d8526153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37122bc6c3c76db257d82a1f722842d7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca1ddf857f2e8b0341777c17671f89f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e8ee6f399aec8a8698a9e93b1c6415156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f790cedce2136b7af328a818a5cbd119157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc678236fe1f2055cc4fadcdbe28b8c3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f4a702f8e9d08fbd363c7e8e288cfa159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f3fde912023450709935ceed6627cb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166f76ff841a2f5e53d6958c26b9bc59161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9759919ccea00c4d0961e977ecd260162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c7fc9adf7c0997a6856e0ddbaeb065163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a899a9a50b439ea2ff0033d5a59b1b8f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed8910d133bd47777c60badf30e2207165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfca5e9e880aab4a7757383456c8af01166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff932223d5a24acdc963deb4ddbd20cf167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b5be9648c638fb28a3d70925bd0af2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852daedd126811a265d8ab1a6e7ca753169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388df74c435adcd79ce982d37d68a4a5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398b2111086674f4a5b7314f12b294e1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cce7c8c14f8afff369278380bcad70172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aba2858cb6eba006af685c730c4573173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaf3d620bb5db1f6506fcdf6de6488a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba576e1e4a2eba92ac6fcfa5551553d0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fc42f77ef7973bc8d65b1201ebd825176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726d48af29892897d6f7f3c449f5d746177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9559e5fa9c10abfa07db3b0a71ae72a5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a002e2b4a78fcbb3c3934615d4ac2684179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346d979f519e0ddcc40274641513b222180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d02210726da2568ad3cece09b8a8aa1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49142498c03e050f466f2c7f31544b3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52adf85abefc41b0cca3e04e62b308d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601f88ce3a0014e2959c808ab3784c26184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e13588e908116daad1225bf4cfa1d3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964c6f0147c0e28311840fcaeb8c485d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28804c367a8f9e814cc8ea0a51f5203187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50938f3b1e3fed703d6dd9eed97de0b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2292385f57f8170718bdeae6bbd377c6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0451f2eafcda673976bdf8d02d1a46e3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff40097e0718340905e7a0f332f990b3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8605036428982500bff32a388410763e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258e1a2b13cfd9b1fc0111768c976640193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62cb590fb0cc7b2fe47412761335148194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65c9e412662b933e0a47bc80f5600c2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77f56668b5693a4723ee60e0d26f24b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f596e559e2c2bec9fc6a8ccaf0c6e1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85759d98c0cfe2b5477779c4192c8fb9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f184c5d702c4708809be8e88e73f91199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2412329be8e3b98d695a59c38ef22da2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d60f397f51f5a407808f2f3385da5b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744700145feeb2eb88743c8bec4343fc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce12a975dd27e5709e5982b50708c88203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8bd3656f547b78e65e60dd99530dba204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d970b757b8b819da8d7616c71e89bb1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482f29b5cfb8afbaee2360f6b24af8d2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd368f924527ff779e6f438ac948a82207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d159f491a7a9f7661fcf8a062c690461208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62eceda5d16d26ccce8175dd2144ba2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c77dbdb82aa5600a42fa4b23a6b63e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37977dfdd135be6b43cc36acace6ddff211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75718b733da91d9548bd38e388747cd9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07abcc434d4cc6d1a18736c7435388f3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c49a53b2bf76f84388230fbec833f0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f1de1a1fc44252910462a59648836d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a433540329fecf33bac82efdc568552216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a4f8a6ddc24082f842850a12d8cff0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460b2c841c78edc106c8af18a69701b3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f50698fb1fa4c3e2811cb66a34915c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab080731c247e89297695cc1350c6114220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104f3a355a36e8c1378f6d0002deb979221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce16a3aed9b2d1e38e27239e05262d41222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b2165e1c357971da03bf17d56d3ad9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404fa0c2b0a2c401a630abb6fe9c36b8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fc9f6dc580fda5ae192375ef2e10a8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd443b7df9b2b8cf7a4f3fc18e17caa1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b3b6c6fe34eaec5413441b3250811a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d8233813592076cadbaaeb95f395d2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e1b3e3e8428286d76e7158fa606f2d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea228c901981fd2354d6acbac0208d8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf5879b15624a4bef30c66e708ecce1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f82c31c15ea20d978d87566ee52856232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266fbe9342f78d8f964a416793ed8ed5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c83dbd50c7350faaa4583a5e56a668234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02006d82bfe3e96ff3be44f92f5c61ef235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be22dbbad7858d31d7c67c36fd9cdc6a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcd563782111dd8a40d7c73e0124e0f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a792023a051f669c9e9651414b9193d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a0e21393705fe0a22085a95c4bf65f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72234369c9d0e445f50f439656c101b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261f6d94d9d9e4f0dea8fa86dcddcd5e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f943a861b6554a54d9112f0fe45447a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1e95f05e3143b13c799b00f1570db0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68884d5e389bce4b9e102fe58d17fc2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea6aacdcb8fec1f722feeca9a3a4888245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313e1dc62a18aff364d8609965c98820246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd227349931656080ccb96f4b67e263e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071946bd37f5e2f2950d71f0ccec7066248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973c5b754faa40b83510a62ce7be9d00249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b3bf951d6ccfaf76a3eb3b71f3cbcd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9a1c2da21fea02ba7ac87ae999edf3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb0cef5ec48a3a5897a3afe8365221d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d4429e6f2d49ac87335aa148354677253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c740dc1c2cdd7f35f45f79b2d8f4d33254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf905883f97821f5d0f12dbf85b22ed255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b80bc6d73b238ce1bd7e1059c92d58256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0eb0e41c5d0def61e5ca5dfcf2e539257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7569016772e0c408164cda45bc90a5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674201858dd6df1777a10165ba8b9826259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd82d2ba421d1b5d52d81fa5e4bb010260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541bb414d29049563f4a9818c00dc13a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502060b8ad08dec34fb2482da22f5e84262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ea36cfacd6a044e8da98312d0f142b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa68a12b7aeb21cec2da43449b7cddb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fe56f99884244843dc1eee90bd3a50265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae76b16320b3f97c2e4d54a7bf0021f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493c63d646ddca95ea3a88179588bedf267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6e0d3ccca19d487f4bdf62c29fed26268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee33af5104406effeb06b555f5c36a35269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd8ada75270463b92fc423965b13739270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6a8f9b6f1a03a8ee156a60ba6de642271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a90bb3111516333dde89e1f5c4e0dc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322ec613d82770b44d0186b0bd4fa831273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440626e1ea1cd2199874204834c00435274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c60ca6e7bb9f15b9c45835c89d3133a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3ad00c9c3550217224ae12e7913512276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2dfc49d2d877f07784f5bd35ca992e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20010bee00186757ab9edc0da9bc09e3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c4dfa1bf350be6a0737783896a76ec279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ed5d3ca2b4630d8932181e82064d44280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283df9d4fd226cf36250998b87a5cae8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43de465e2e431df415e77a7a9447de1c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c29fa3076d626c47dad3ec6ff16b50283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b1d9ec8a3a354f30265c3439352c68284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad1ea0ddb56725ce13cb4a6f45144b1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10f34196595bdd6287841d4208d40fb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52e4427f55a9e05a8cd0590ae69143b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3584c75014fc04ebe9cd1450b50d9d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1c5ad40b4b9362c5a84d684fb24663289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f16cb7c55991808b52888fb9124aa5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db62c01202ef5d7a5520e75a7154f72c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb404196e6654746b3708ac5544830d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd15cab8dbfe480839a9b177d1b42d5b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0462cf54fe7a04d6d77e649e63d35b93294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb751ab19547c39ebede1f5a073743b7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69488ca57232a5af05cd8013d4e40af8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe137293124c1778cc9bf5e31ad9c2a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca68cb0b68708f8b859254487a888a26298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a9f1e4b8cb68b9ad6e00b331addad5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4501bf4efa7497d5b538a96a2eaec81f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1dae3c145146ef73f0a7b33301fe8c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34f2af911688f92e0f037291e23a7c4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c05ed1c56f61f666b1983aa856a0ac303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9b3c60dcf11f6e17e74eccc9dfb4f4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2f8475ac7dce0337583d0eff554319305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271de5e9a736838782b2b4b5df30dd2e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6763773b35704b13c17b42fad51751307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18abe6335ee369fb418aebbf89e3925c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3892d2a7e3a5b0dda50967d50df84302309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9729a2da9fcae5e620f6070875e94f1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfd9ab7da1f18fb53a81654b8db43a3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f3fef3f31bbbd979da9708a8d7c444312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2da0190d26f0dabf9d66e9db7babb6a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdc010721a3b2fa98f4c2d0043e3a54314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f436c1147738d3f81a14aba759135ae3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b292d4f4b282064d01409b928c1cfa5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877c5db1c4ef8ad01d182c3fef45961a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf2643d4b2551e3140449bc4d46b5e1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65396ade5acc0b12d56c01eb2dc1787319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4108c4e4584d2c820fd5e48217567407320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03dd2989445a5ceea4274f18186b734321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2fe26a90ebe702ffa667b3af7f4f48322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923c454c645853e6e669508be12887c7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7946739c2e20ae32019bf6d36da8b1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f9b2c9d828c549d3eb32c9667afab0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d84f3d6cfce3d868f112e7ab6891eb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1d760332065d20db339edf9ec6a40d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5e9b66db0966bf9b9710b8f331abd6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954a0dd5ebc7697a872889c1ac3d59ae329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad00d21e2780f2c36e9577d248c2611330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680d466244176e6c25f70de2c902154c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a220547876a32e0ffbe222ffb758e8fb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0f8b903dabc717e7db6bf69c24481a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5480e62f656a759a5fd39e20dc228bd6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a307eadc6c40ad7cf69fdea7331ec128335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ae26016c3490e0f6050699894d13b5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7f19cf6541770d7d4fa49521ccd894337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b307632fc627f63b72c6323260698ad3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07d13357a957b5dbf4fb39e872a56c9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80fbd9a1d143d7ea3df580942671605340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59286c324876d5c150c2c98e95519801341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c977b6598dc66dadf650d5725a1eaf342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b981446f8dfa18af4a1a1c84c0df10343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd865286c5233998a0837ef90e8cb058344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b0b96969742a3034ba8bf9855112ce345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c39c065640ef76eb7f578b7fa97e607346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6655a4ce84a9fb9f0a89f2085ce25a61347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9930fbc435193deb08b19f7e3b17b76b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17212a71857c211a32eea8393ee4f0ea349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb788b77e09cab5d8c5ee83b8b34cc9f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991e3e6c8d0644b19457ffa9cb0504bf351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d11d528e5066681e56dd201408fb69d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b087d8bcac705ec852cc4dea3192b09c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25c62e7cecf92f968e3095bcb785d98354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c79b486c22ae613227a5dda37e713b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bae4877837626c9965e311a222d1e3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24c3f7e4588b378934f9983663ae782357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a5751a9088b5414259a5b128b8c427358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56edf50859eb8b68d32b8b018837b44359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74561c49738ed228fb63f36eb574d17360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa10c79e547837eac4aa268356959908361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99833c40e958eab335309f094075d3fe362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e898ff4b37922030f0887d9aa2140d37363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e4347f8be87d7f42345b74c2ce6f36364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85e759c04e1283dd7e4432ff92e12c9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a87d780cc579ab4188414b953122837366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b335239903a2fd4745ff9d133052c92367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6574b6de8fdcd4e49f34c1ff06cac91b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a8df7d258d63bdf8940dddd465c0df369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becab9998d316cdee2dd0884ceaac844370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090cf76a4d0a72cbc1b7253aca0824eb371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b82249cc0da56fc9943dba1c134d46372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f3bd9d625e5d7fca3cd9b2e7acd986373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4fb02a1b980890ada951de4751c05d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4771343f2dd2699e2263cbc1d07adfbb375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737127f2c140e07a83a119a93b1954a9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeb1d7022e31651c14101cc6083f9f9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ebcbfe1beafea278a22767c9f377ab378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08870fc461a104f24837b339402b26a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c3976283cb391f0f3df169cc9a2615380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554bd96131e3fbbb04ef853cdda61361381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb6bb1116702e3b689c14f0dbfe66a1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88111476b70317ff2f54cbab2d3c465383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3fb1b68fe522dbef0fc0fe09543d7b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae6d5085ec6ca134846afb70938495d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0acedac5e14a89ac50abf1ae706512386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b412a6323e99f0d3d45714b24f54fdda387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c3d5a6a3687aafd1107c041b5ead56388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3e7dc6390908664064d1881281179b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692dea3b2b4601227425f21d930b893c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c679b09392400a0f9a0b77fabf4cc654391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04a0d487e87878f4df67668688c17bf392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cdd1189339b2a0ce14324bb7796266393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272d1bb8d8954ab51813cee2c02070bb394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9935f128de7126d805103534dec3a1fa395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c9f741b9b48eda5a18b099f82dc7ad396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3b83c6ab432e41c73ebf71b777eacb397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5914f06f0592e68c69d54a7438b77f08398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c74edc60cdeeab76477108172392a6e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812b434322e43607438c848d59fea9f7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ee1aac41d716af2f37a35c2d1e2646401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea49daef1f3b5147144eed9085974a0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19afcd0d07ab77f47dce192613584f52403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3238ce8b0adfae9c3c679a314815d3c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded1e5f26cca277ddf89cd039a8a64c2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5ac5a7928c80b3b91d73b6dc1697de406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cb75142b71fc998d92771365e755cb407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8f6c0290ad2b6522cc62235d8cb9fd408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675c35937891a282bee8570a82286e57409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d433ed4b5276c587ed093659b8fe5c1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815b78a96888bb5252add793748eb89c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ec083fa65c652143030a5e20dfbb42412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2311052a51a841e234f8de4c4b8480b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4762b8ef64dc3ada1bc28967f92e0498414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc54ed9ddef9ec3aadce7a0c177857fd415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7962ea011205aff6c8f60ae143e8d222416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4fd34bf9e2a4f972d3fa4f7dc7f28a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad98c1e05d913488f607eae8bb7bc64418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019f7bac498961316ef87852ebffd042419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedcb0b6971fe97d5266bf7802d11132420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de274cb99f61658f8d13a270d06fc67421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b124d11ecdeb19660aa107792b3d6e1b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e784545e1364a60ba327813bfed282c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b5504d6f5ae362ad72270c39de5d6c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7f3226a0aadae4ff136c39b1d2bd2f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe0fb29511d0f615db83b39d033aaa1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54053aaf1af32ec6455bca5e3bc045ec427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e17e89cdc9c543e195d3021a8fd5daf428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b78f5e7864b1da30b9251e1e70efcd429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdcc1f0ce4a3bf364789ba6afdb416f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc42dccc99d588d448e547618813af6b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c93872200a87211d78c4e6cc60caf3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ac137406f4d83fd132ced6f18c1cae433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3f7dec89ba8b67dbce804499550368434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948cc03387a494ed80d8cf0695093d7e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5ac3d46ef008687e84c1bbcc47ffe6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c39eb9b9e6b622cd8697074476e488437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628d703945fed273e1d89966b5c2f099438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec4e77973af719496c07e2fd9caaeb0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6184042ec68bb9c927bcd10b63b7dea3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caecf70ee06a87b88dd273641d63b35c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c097cbbe6f9b9b7c4d3406c6a08e4d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cb15ada429cf639198309daa525242443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c537b7bc26e51df37a439f41ca7eff49444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c2b82ef4bbb291d537260632228813445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3231a0adbae1d9bc0b4d86759826697446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b52503cc0c1db73f4c5d667a39917fd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f521f3d0e0e15911ba57a10cfa2bcb9f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c379a3cec4ebc1759f5269a2d2bc5c2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec408b0ef9c00c8d61ac19b0cb2ad94f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4783db67e56f0e401d98b60199577d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cb3c306d5ee163ea390a4cd0a5c359452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f268f7f0944825aa6c72533e2429c6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ff718ec273c8c03a98ce2cbc035aba454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d507dcee5b93731942001dc9e1f6fc455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e635777163a9af9178f6c895048891f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9a63f8cfe8b083a60e47ed5c624b10457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e418e1e31ceff3e6d5c5d139244dae53458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbc894ac06f6e9114a2abb048fabf68459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ab8f6ced9cf5b0ce1e25ae2c926c89460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df9793f06b50e33bd746511cbc29dcd461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6548c2d86d8cb9ad6f941be787b04479462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacbd764b14454623d8aa41cf3b1ec8a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18671dfafbd22a1e006ec3170a1b3037464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03b04bd8ba73ba33cd2f250981dfed2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c9c860ffd8f57338d5123bb9ed8a66466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a447e073c914d8e69b14dfb63014f08c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cbaf563d93b97e3777f8426eede319468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ea57e10266e4e5f3c1b3a8207f9d2a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9b2ce21994cdeea38f2a3c901c18f3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09fd53effd70a96898a76948497a5c9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6be048df0b43f01c1453eb9d54d0f73472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dd73eca8bcdb15b2ddaee8824bee61473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0e5aa2c6cd202860db183ab9ca40b4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281db5ee053e69de6c14c85b1dd1c51a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b59ac76394404ac04a464cc3a0a9216476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6097bdbb66fc9fc292be2528fb1deb0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2832044268f100bf9708409366ddf72478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6acba705670d39e729c6431a47d7f4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b5001de1f4ebcd76f0958c3d375be1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee9778feca7b8beed00584d2a24ac57481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e80c870a2894c9beeafd758ead4e4b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7296b22a08814c25d4cb7e717fb7946483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56292b5df4d30fb212ac1167abd96a8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc40f16b806437f8b31f4cf44d0e3ad485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f77d8aeb7683e0d60cf0c1edd29f867486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2895ccd5a7c2eb33b400b83408023ef487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6ab62f3259cfa7e01ff73af043c2b3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8978d1d1a4f5a555c301b2da832c45e9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5d4f52643d3241c4e15081d39c1328490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f5b49a194e8aeac0ac9d36adae301f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af2daebe82c46a3fbd401bc026a3306492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3ab829aac507bddd3d64e38170562b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59335486fb260cc5b20bf5795baf1829494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891c6481978055b1689fc0c1ae81bef3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31f68322c7ca1be2e7763e6a83ecc99496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7005d5a18e9bf6104b94ea62218d4e05497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436af69db80f461a2dd52a8892a1f78a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef32657b3444f04c574b12c8864e5aa9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0525f75b996274cba481c9a4857ddc0a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099377cc3b3dd1f7706d83db7f4e3c08501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19072e69809b6a727d71026601ce01a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6010d585d46243dca99d6df171674c7f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e76f5a1f6a2d2722a0d2c5eb9c4965504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08458303a886f264322e8e9b35373263505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ffe9ee17042c07c28b27800bfb3b66506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06ad77ce74dc344006663d9071d02b0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7c6511df08a2bf62fbb89bed16cb8f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d919547e75400fe995c6ed2a5d501f9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8697f4b169c65a06fcd8cea02469d6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17061c05ccda4206e41e5d0d217044f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8425448ecec4a7bf45611b1c9236ec9d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323b84d06523695b2aefb63825a4a46e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f7dcb93a853f26758cf175e95579d1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f4c71202334895c535c83b217f36d1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd98e8dd9585b00faa6d9987de1c8582516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c4d8fd21c311c6940538188a34db27517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c994b61527002a95b0ba8e79aeb23c4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2e3877f7b73608a52dcf14c1933c6f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb887616b0fef7a2965fe6538ddc2137520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb53bb05a5bbcc6bae0e46d9e1ec107521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94acc5924ff2f982c6fe46c0484fe94522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7347f2ffea2f5423f4f8918bba14ec44523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901eadd557e81307c9edd972c19b445d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f235d3f9a729ff59c54e2132a7041ff525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c93b38e6a7a815c90161a0ee143702526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c267a5d5f033ec06f6134bd5366e9d70527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b8d92b103bb8d0bade5cbb8df25841528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf0af270d5d15a1483a62c3e5986e6e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd39c5cc233186da5d00642f0558b6b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad97852420a58e316691dc9f6a7d424531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca18be3916e1bd6d93ec692dc0dc26f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b90f596e5e39dba8e1604bf04e7a76533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6a57cde49afefa53a19f7be87b8ad6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6f9622f35bebf1e9036cbdae68f5d1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38afff0c9a9fa4484377af7dddc811fd536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a5ced623f48b602bb7e3518d1fa01d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49710bb28564968ec5b8410c8e137858538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823cea26d6c166a16a1cd4fbe1092d66539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e8103204b1b3f278bcfd020d96050d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e618de5b65eee61d83fb6bcc1c4d116541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c728b84e0ebc3f7610bc26b6555481542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dfcb413888e9b12341d24f516bb725543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a93c26cf4b35d7cb7fde586ab0306d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec597fdc96e35c74cd85d365b979b550545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd05a9289f02c8195128c605e5129015546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733a7d04fcfaf97b7c998f5c5d61021b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cc8feed3ab799e33eb2683d475940a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0979884a41936c0e2cb07f42b29365fb549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b521b1ca56071b942e4deb35bc5e8d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0d9f437c19c12ea60ab25d94259ba3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc37fdbf2c5147af5696c7502f64825552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36d738be284fcdd55d67b2c3499a54a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01866713c67b61ebc71aa629f8f25310554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3101a6a179f93d1f3e473c9d82ae9c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c875ec20abb33c429360638dabd07c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ec4582f5373dda2c1536dc21204055557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198c160bd847a3ddc3bda5c841caf90c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b46b508c2a7da4d025dd75ec2eeeeb5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8d2590ba6eb170869d28167a719370560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c60ea115c5b45337958dec86d870fb0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adbf40d4963340060371e9b6820d45c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea7a6c245f800a30cf1624f58cc654f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260144cc39749646efddabbda9d90e79564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59c00ff15098f196e9e79261d893b75565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098143377ac3142ec828c606d119a7ce566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8e62e05d43006aa91e1c4b8cf5a8a4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0e36bb58e6db0636b22204fdd9f66c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05243a08c9c83b75c462541c550760fd569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8067ec8e2da075984bd13b495ff7ab570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d95b7526006995d6c1145c76b493581571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c57a8b5b2d2886f4ad4ece63ebb47c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dab3a30f4cfe840a32eb0c708a2e8b4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0505cc86b779dc32b0bd680da433b47574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f5d501e4e4410d6ddc1ed35dd5b64a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7f2718f2e568daa2e4b3df7110a92c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac0f3e1f784cdbf529db6a77ca529d9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f473f2c457b474cb60f52ff765a65a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b7c90155c578559a5960d123e09a1f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c64e18936d27a522ac00f5d8523d74580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5853cfbae74e0b783316e6451df52bf581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aac590b2deb45834a0db80a1536a34582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eae128b471a747ce976349031c8698583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf2b3a58c80ad2bac71f8f5c6886434584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95af347dd25a9ab537786aba3acda1c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488e80a9da4a9a289280fc7705755ace586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02295231dcf165d510cf1388467e7ff587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1137d289794d71a22b0205d507c86dd588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1c350ae9ac7de9c3b00032e3acd222589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df593379627a1948235bb86d637bef08590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed70b3233b972236eab5f0a5fd88345591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72548ccc7944478e9ad06e42f6301696592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ca159ce910731b67bdad54f333e903593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae96a83f9ba1e6d2b91bf27b4e5f64d7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aa54759bd0f0f4d4bc6f432140a55a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6523252b32f6acea47355804f619f0d2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94033dd06a628ec2c5ff5c4e066daf31597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34e3db0ac8695e28a6fda91681e26bd598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883db68f7c954c1cdbed853002347b66599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7278507dc712703fb641b53d8ca454cb600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f2288b01a1f0ce4d8a6c12bd5c8084601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833f6cd4c01fe44056179d017c89554c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea371d1bb31265c3a4ce74463b9a042603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68795d69d847bb350d479b4d880d236c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e824525f477a524d91bbbf05abcc3618605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618ca7bea2e64f0d76873ca37e73b1ff606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98e0575ec744bd1a7ad6dc7884ae3db607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd1d680ce351724609100d693e0946a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbd62cf3174fe19710bd40f7ed1395e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fca201dcc4f400aa1301edde578317610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec081a023b4e4e245c853aef79c78cb7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe83cbfb13bd4b2230c18cf5d865de78612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291db8ef19907945fed36753f56e97d5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020ce011ab161c551a10c2748b0da1dd614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fb7417c25a17547977efb3020873c7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b65cfaee9be9d975610dfab1851a6a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d72aa897d503fc9464d55e7e5cf28e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b962ae42240ef23df27c814a6af4e9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92ea9b1b9156da4c48e610b9b69bd1c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7bb5934ab0735db278c6c80ee013ab620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16bd074069b3b73bea0472756bb17dc621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0772a36abd7c50039545683a909915b7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ed9c3711d61e1950c2bfee8e9fdde1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12566027b72425a36cd9e88e00737b84624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad36131800a0ac87c3d0d221b2462e0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06a3591c7a2d0754cfb074f3fef8292626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfdecebc22b649295d912471ae61409627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa8f3cb10dc8b97a8abac6a8a28d5f6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59b702c2433d933781ecc0c59df72c8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e6b4831bed7d7e24b6d36341d85142630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e35491a089ecc67cb39a259a4cf8c5e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5746a82525ea078db9559e479dc5e7b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0821d821676daf8f69e0b389b0fd8f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c806ac88775505603e5f3b8a3c1365a3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ecfbd46b69ed156acce5d764aedc9c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d4db40d477fc795dc1b3bd518540d9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4ca3b4a7a966963eff38d5b0377398637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8200f3bf9b4493eefd331177cd97f0c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52c9a58b06b243aebce2fe4d10fbb50639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0371ab665df9b3d3328a9eaeed7368f6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6950896ae2602cca70aa708b4f6d4823641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a3b6bf7584c7fcc9457ea04bfc4204642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcc905392cc26d7eb431dd92ce99043643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfb6e340f5a4002d7f48ddfc7668b4b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d762588340ee203ce7a8a8275c759a1f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1317dec1967e0f2381491d2670861cf7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc65882957135c2a3aece99886f3de3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e327f56803377ac14d4ba5d5e2708d5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25199a152feedeaa8cc4146fc03d443f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b768526771224ef8e584a9ea06679f79650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94998bc013780877dde8a4bbc65a0de651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a00998eaba05f44fb827db30ee1e6c6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4731bd1d178a6e1f554ef38a308cab653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8069cefe1a5454b04c485268364302b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1526966a25f501a950481069427a7376655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e010367c9543b51c1e478441c8d99fea656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2514ea78a2f1ecf5eeb0cf86f890ba657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88af32cddfbd0c48ab1565dc7ce0fca658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e783456e80354683f7c7e905b3e5a28659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65a126051716cddabcaa251d629c2a1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07554fd5d3da866ce1a3e36d07c563f7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e05dd74643600be54a732b07936c8c4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab94583102b82d72ceb6fa90bd03969663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2c0b4207ec3a5761c7a51c4d6d61d0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa921a798531c8018f97374a5edc3347665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7faf8fce6afcfd4f59c4d5c6188ff6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512e4e16a8648247d3f261205414e66c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58089e2ff758c6ebdd75ffa65ce63c6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc7d8e55118f4f77c9f4184f819d923669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23fe6c7efd88d1dfbcb4ef92ca4a39c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dad04c3453b8a20094bd2de26dcfb19671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf215d885b4f5465af7343a8676be7a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e2fbd9123882e85e2c11f7eb37554f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0fb82be0ed947ad12897dba691a58c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539111b2b4b96a098229f7b67643a2c3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cf86f47a5edbcb2fff0cfa3d5c0974676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a02d50f3db3a1598939408d0daf666677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e455b8129db7806352cc664c031b4b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45074091952f4c28bf1f7693022b0c04679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfff34e261d969d81e043e62ea33c80680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3a02d77b6bad6b650d01b6e3918da9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5867bcccd30f423f4d51fdb9334a7a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeabaa1abcbb6ca362c2cf6275e62b8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa0d271b41d6f61c5e77cdbaa337cb5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6aeeaeeb398f6136bee4df64ba470c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e9e33afe8cd3da8e33fc7ce910f1ac686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9835146ff3f3b9d499862174e53e701687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10e06fecbccbad54a2bb4f7af0266eb688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1c28a1a28f15ef8e484bf12a8a24c1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1138e99afd7e8d555f160d13332ad017690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab897b0bce58a5771b7c17742cc8b74691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcbeb5b408b0bfd383fb24ab6ca81b8692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d13a56ed926da7486eadaac78ddaa1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f8bae94541f5cb5b5b214af74e0586694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b583ae0c63731c5e287bb708c06522e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7025f2b62392b99a1b442b61c6a2b077696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423d01436b5891bd29bb727e218f5873697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0567ccaf31a33f6ecc22b9b5fedea705698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a40b6f626f7012e6cccfe1a7c1281e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325e16ac90b1d85c564789063321a0d7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d26c6d30d80b58799ba25bcf80b8e1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d73c673992193fc2c80274a0ca5774f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7da4e679b27ffb489fe497e0f80409703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2336ce480d874d849a0710a36bbfd055704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e199e78694ecb8b0e292152930bca0a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93fc4da069c5904adb3d7f672213e57706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1d709eb6f6939e9a40e2e37406a80d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80fe5dda1de3627200b30ac9d0b5f42708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bc8ecf48e92e1e62a7ad5a8c780f2d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc74b66f1f5a2251c3ddc314b0c96071710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ec95350f68b7ff87f0009b5a685b1e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c9cc460e1977455063e9f6106c6577712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce97c10144ef4d92bc0a464825b40884713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde8530cb3c63e84a2e2ac1969891e6a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c43ea31333c055f0a7adaa92318c1e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de7ed5984e1c808be9de837e8a9f55d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3467faae610e0d594c3870d74ee40c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a9ca8404bce64bbb5c9565143aaf99718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73e81674fe13e708a93c8e06e9023f6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5185b4da7e4190b58a545481aa8e9eb1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211a93d4bd1d911937ca545881154a0c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46f0635eb386f9e7af413cd00c276cc722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f72b1c1a4ba7125f027b255d86e5494723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327c5a69c59c0dfeffd0e3eb4effdd99724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8422f1f212ec796322708c387612b404725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed90dd6c56236cd146e2f77f6faeaf9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6085a16e7bbf6b12ebcf461f78da5a6727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1add831843eec0400b73168264e6e662728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893b3f0da5dd0f77925c838072d6556b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20838c2cbf6723f7712cb7bb2f5dc462730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df47700c280e2857928fed0a891f3e4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfe7ccc58e6df55059f829750d179dd732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544469373273c55cda8402f4a1263449733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634682708b0b10168cfa1bd78fc1ac7a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa0e8a9c7c884e08631289f1c1a2379735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d921fdb4842ada9382691ee9c778abf736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4b7a25eb5969a70905b8482d87c0d5737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e55789a7dbd10281681777c26564d8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784713d09d767d3545bda840ec771f03739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e01b9d6006355dd6a23361535c7800e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20438c2360ea5b977af8679ad8242cbc741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cc4e2fb1cea0adc4a50dff309e0bfa742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681e2c3a5cc82190f50cc3a6974e6a33743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3aad29028c0907bb3b4d26aa656f4a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c466df3e18005b7e75d9b12755225f3e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffe1c2189f85f6449c66221afa94417746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c85924b1fecbde08352a907890fa79747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5b525157999c2a5a49a63b5f8e261b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e238b9e995fa0bff37b4098edd91f78749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24d93d00a8b6ffd88208fa909d91976750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d9b3b90a77888c50f647fa2e6d9722751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27bdf758bb34152d00b340b02154648752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd4d7cafa0486009aa19ec2493fe568753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074d3d04ed0cec88ac4b0053189145c9754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a4af390f302540bc3bbdb827f7c908755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfd238859a183dd4ea01a9b9ea3de26756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05706cdefef1cf78ffe0535e6932e6f9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a136e2ef769c08c5a19a329aea8208c4758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5c2c72e70bc66915c3e987986037e5759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d05d337f3293f822d00136eede7ceb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf18077c9e814fd8737ca7d882ad647c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c1a1a11a412f052d065f2a6f74a7a83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b56bb153ba26a59c45124acbf82f2e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387fad7f22c49991eec4a166c61c92325.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb8535a6a146f7feec3eb4c40c004086.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cc4aedd97263a93d8418368981bb227.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c87d5986a16791f8c3f198d2ac49c878.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2090e94ec05a09520da2823f2a5b5ffa9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77992249e045d126061359e003775ab610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d0fbba10763ace08eb60af26437ad111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e026e15f219ca059a8ad61a1182bc59112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cdd620cc962b0c054b067b65b7a25213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c9a331f5a68865fac3b4a341b492d714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6688c518dd4fa4b2d686c6e7f1a9af15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7229bf9efbf3c5d3e726dcc76b4e01d116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fa63578ef9ae2bff7059a6b88b7b4817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1f1ae8e16d4fd4d575d3a87494c51c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1590c2f26ea34724355b7d910d538f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0464746a74f8cb6a05666d7e1258829920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30824d96436ab161466b94acc5aecdf421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271bb1d484b63710884dab0970d9017422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b134a1fda85948fb7a04e0097de4167023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a40337757e1ca1e27369037939a79124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b112742903a7913f244b4ed7973704d125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0fc8ee31b7ba3d862429ddbe4683ce26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b0f40e274f973dc83d7b9d67f7c95727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61829351b56dfbe7f438148a5c04e3328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3008f94ec1ccffca6bea7daa24153d729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b49184cf902574095c2099acfef5ce430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba4b1162c86464d35c1f18643c6b19031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbe9cd5be93579874dd99f17ddbcd4932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb334ec1ea72f5777158413faac9cca33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dfb003342865101dcb7e4b3048702334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc3def328f70c88e23e79dfa30c7fa235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e0ef83ffcdf442c9719225fab98ed536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c0bca583c23ee0cb3d0a79e6c485db37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1793dbbcd42f6db73d12a941f310cf1938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac95c36a00d465e561823fa486eb2b639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aad03fa81f5af52401dff5d5802294240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e63aa0a99d80cbf43b117549553fb941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3a0d92575849a0d71ff8013eb3bad742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3785f08658ecc6b19e99f54447740cdb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931b33a755a7dab2192d3f487de598f944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1052fed4fc6fe4dc6da8dbf5789f7345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50bfa4fe62487236e97883e1165bd0d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576369acf99096b331f992fc4c847dee47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e0fe72faf9526267eb1383e2c6940b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06951fc4d475f4bfc634d794bf8fcaca49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bfba880d58aa8a45dfd9293a064e1550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900b4ba04f3355a151cd057af6c68e6d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9905f88d3194e846c8b9db48e321042152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a5ffc73ae98961b2a0741dce973e9053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992fd0b0353f2620acede96fec47507754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a295124cdcaceaa249925fa49fb62055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a81139e70f64b4d4b8069c0e0b388d956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffedbea1d1a45494bf2cbfb2298bf5d657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0388696a9e794549e81c32fce21f9c258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da35c564d1146e445ac7c0e6b00e08659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38dbf7f242f138314c4e7476a9a9c4a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27edf3a6cd76fdc085978adc0dbf8be61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352530114c4540e6a528c31f8285140862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d93acbaf78ff86e41d7aa0b184eb34163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460d26b38d929239e4e5933a35ed0e2b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72bc2fadbc73c38ec147187a619e69b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac953d187ccce7e876484d59c42a1d8c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685c83c23ab8cdf25e9820c24291bcdc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece8681d8eba106d496d53941c573c2368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce383b1b15d0004143aede3d96fa045a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e133e6ac35a54d00084b2768e15310a570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f5d42792a92e5469b58233608eb80571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7223f43eeb8c86cbd5f4b713bbfaa6a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728ec818a715a82aeddb1bce0a10213173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e163d579b3bf540f41bed8125216a5374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01934fd05e3a32d3a16d8ba8fcab3c7175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825321fec35e44daee74147d9299926976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8c8830046a77b6eeacd3cf36de66e177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb93220c7a3ba9f98eade5d66f2f37878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27472f72754f7cb9ab097eed6079b25379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a2dc7b3d9289f332ba40dc03ae18a680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04adddeba4c814e7cf7afbfc6942373181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba08824a35f3d346a1949501fa5af0482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6852752d2c540491409f022930069cad83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37d3c369e95ea3ca649d3d9d6081c2b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea5c3158e245b397fb2c7c2da9adc2d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7809bf870d5f6068eda236a28d78ea086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e582ef75dceda63efacb1161076f6a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a150cb16377371587e04e727b0238bfc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4551c8597817a9237fc56ea908475e4989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a282cd8a9a3d408be0f3ed7a66fd1590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c6979b5f89ff6cdf76316375a4831d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9c83bb95a1df15588cbd90dd15e83192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5d8189f6586fa5b7acb38c196148c393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca0b998cdb2d40f3421be2989090af594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b1949bc3665ec5c743aff871d82e1f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cca23cbf89929bca7860e2fd9c7062e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fedd430a5bfd11b3cbf8de1ed5cb7d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d0ff87d4b5fa31cd20dd95963fdfd798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f435b4c0a3c2984cdb53eebaf1a91b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2318244c1353e5baf8e610445cd708a4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3d1200e9091e799b69dc5c97de7e74101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4d2ad10c69cbd7fadf07c620cbbaa7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c069285c4f9a2672585dfcad11f80ec5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6529627a455d965e42823945a50d6805104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799907a445c12827b221e6c79c0429c1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7637bbe90fbca714f70c836828a4a3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918a52b67dbe907ffcea0e516937b944107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b1f292dcf2a7b7b6e92a826c9e5cd6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2706f519ba51976918c48da5c4b30a8d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff085f133f348cbbbfb9b99e72c8ef1b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c010beb7469b77e1bb9b37058c92883111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435244223d367b8f384262d31c700a89112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227172838e6f7c88c5d1feba0cec9bd0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec2b90954ff1f24ea778c40af76df2c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffda855c19e35d402058032a254a5f7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6242d531fa7bb100f7e212866a52c57e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c04a2310474db7a4cdd32a222dda69117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3635514d193054bac639f74d6f9fa81118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b051ebc388caefdbfb13cb278b74e648119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c4bd700449668d665394502fcdd08e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0648d1c6a3aa9f93c5f33c2375731625121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4944cd64193408b283ca4d751634153122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d290a933fe8d21e2b1e10d8e2f85db55123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5cd15b4bb90d479b02a788bcfef971124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced89dcfefab0b97f3d31619513147ff125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f04e6a44e54df2f7f2b083a88bb8a1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75829aa7ebc99845b62c1f5b9f7359e1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a78d7494db100e87114f54213cc4ab128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4919ebbeec6152ffb6f01c9e35d87a19129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1ad4b08b1dc7842c16e603754ad206130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9059ad817717d0d1ed728408d5bd5ed131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c1cb4e76beee7ecede08b4a8545bb6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbef7837962e8696991d522a2bfdc450133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd028098d7c5c626b2b9606c357affe134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1829d8b66e98b9f8b2f3c2bb34abc322135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05664a0efcb238f52e698ea38b42c4fe136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ae75c5a1c5762c5119d3e23715a813137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e3e32bbb16b556b31761033fd69da0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857aaa4edeb8afb865bb49b182f5533f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fdf90e5425ef93e77b5a677a0fb213140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cdaa210c744f0bce8e7327623cf257141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09dbfb2d9282182daa7defc5ba1fe14142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067d59fb1e1f6826a099ae8858d21ea0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dc9c15eac267a31eb3d5b2f2d2787c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a220ce130faa6170a6089da1d7dcc774145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604f8103664761a44130782004eba5ef146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e7d56b643a8b5a109d147fa45a1992147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16b5df3c35086338db28c2775effa11148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3ecd4652f92891608529f1926feec9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b6b0fda07f29d5c0460d90ca980069150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6141603ac33ecd85afd167033af86afa151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478965f8361d9cc89caf7b3b30552777152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c0c721ca9113d32876213c40b16f84153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6017c518d253237ec7eb4d1298f7632c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbcf273a4c1c652450517064926de90155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4553ce5c793af994d0aae93888845ad3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c95ba26e7bce055cecd1c93fed058f4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e5be41c3d0332d3cf09ffbe99f8a54158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9d2ea4ef2d147b6eda0d627eb80924159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4297a4decd762a3cdbf5076ca204d2d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789315e7d7bb2c3779ff97b371b60fae161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfa39ba4cc93d873e272112deea6fc5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c66dc8b01332f5dcbe920eff79dc27163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbee3ce7cbde4d8ee3f5f4649e7e848f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c373418ff50c31d1d7330c4616f098165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7aade267c47708446e8640e4b06f65166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665008fa39bf8e3ac20dbb8eef3241f3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49c6d3acee346539f3e29a8eb865d8e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acdcfa48a5f1a463882ffdf18bab3cd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2622e301a42bc9623c8a557a6dd9bb09170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f503012369a747c442a15d53ec7520d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7834c37ed42191023f7c31394016f12e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2906cb28d7448faa658b6ccb9a08dbbf173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278a8a6682e1a6cefbf158682522f231174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daae86cff0322eabef6fefa775d677c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c086f173ea7104ec72be58a0510605176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8fe09b239f729f206636202a1c2862177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25881e95313f3344ae50af4c0455019178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055d8e57b420aabf7160232e0ceec4e8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6dd5247555e3f5405ebc3ff2077c8a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c311f8345c86c81dad51eae9ee70ec181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315fbb5c6b66fae8fe36a789459860f7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c887815fac72e82e8bb097062d22a31183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b86a36adee98da44185096f77fc447a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170a53868f1d12b7e33a490e1e4006ec185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d29fdcfdbbfd52e6aeeac379f2bb13186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc969536055a419ea8233aa6729519e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6129ca9c67cddf1e98dbe7e3d0b8348b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e9aad72f1c26400c6d637ecdf400f5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9eefc63abe7f4fccfacd4923eb5edc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea65a3fda2831c5ec628670ff54ab46a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647ae8274c2e071769db73af8e48687b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deada45eacf250478542f74cd27e3c93193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0a21751c38d3706ed012913e32448e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb780890775c72379c580e29fb4e5951195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac82f24cb9230199856574a35a463e5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0701133d313aacc0e8e41511be44b6a9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2985cbc620d8aeb294102aa6828bb5bc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6609d55a4aa8c8102e9412f42acaee65199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58cb018fb6576275db7291d65bd0a9b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3331beec6a9093f6384e78c9086d0eb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967edd0dd3bdb370453cd916a11949dd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27abbe70b2f19d440732a1ecbc8f33ba203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1987758b632386ebb4f1c6637e81176204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bcaede4ed9e95df9fbeea430291139205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617e08e24d2afb87eb52d033cffb6429206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbe559408a56b311009b8ff8674d94d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eedf56295abc9aeaea0ef03b7a61708208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05127c8c9ca58c2220c7b9579ca1e597209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fc62ad4e5613738992237e4431b2dd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb18c7685646a85d50794995e3f070a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861086db3f4ce06cec9b7d8626600bad212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6a80c4809fca50783eed656327e12a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40df7c7caa2a339e6d5fe8c736fa43b0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8670f833f78e93d3d36f4d82308cda3c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45966271a8d5ec975b1c6ca1c8c1a0f3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563e95c0983a570312c9d71dfe915bd0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab6c022edc1f778f12087151e563ced218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84f2a5a6215e208a96461774767fc56219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9503a7cce0cde8960cc9def95fc4ba220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecac8dbce461e72d26252089b29ac33b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69732015d25bc9bf801e8b4c4ab0cd73222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dc9fbb66e68d021ab865e437d006df223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c73c0001c8bd841c807c94185e989a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599d751852c300dae24fcddb3aa9d9fc225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d09d7b4a375b51316e48bc65b3b51c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a8400e0e8d97e033ba32d88f48ac9e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b2d61d6b4a825a78379d8108a0822a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b758900fa43a42fe033b6b44e0c965fd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b17442003ba349828fa51829e7c2c5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac94eb06f0e468dfec30c29b19dd74d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7966e7c93c01c6fbc8a7b72ba48e68a5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32401022f98808b9d267346942fb0623233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b706145538e309d0d5f5944f254f65af234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e3d6a128dad71ca8d6bbd390d2fe39235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d077a52974c6d0d2fb00ffc06aeff9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369f4f78fcc8ac0a04ed6d515b340689237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed5166ecda3e6012d0825a0bf213ded238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b3a7234ab6af3c09ffd135294b3742239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87958ccb5fe228262a12417e40fd859d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9100423a8e971ae6f25cc672319771e8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb31722b7c358db7d1818db4b21ec14b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4294573a97f29853ab58f87066a960f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0469426e78093bcd67d79402ec2ac95244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e2e689cf635de9bdcfc8d39d09acd7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcfdbf1deaa5d89103c4de2044b1595246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d387920dd17f748e720a3933b9be74247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac21feb3be21757d9b44a120ccc85ec248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c61a85f51c1674040c6c6da8086c004249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c2ba5d3e85473d99a757837725b2b6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564f55b8cbe08374a40441df28a60ac9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e4e109fd614275b9d30cbb9a2ef686252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaea176e1810be6c5affcef9ede590b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efeeabe6d4a81807d15a345e0df4ed9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e977a475dcaeec3ef2251739c682766255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0539a775f001ad16dc329fd139f10758256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07428c4ef8cc06599be1b9a34b28ba9e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f828a17ef09668345587f04e11cd56f0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54d630e62b5da97567fd7d606123797259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17ade09583ec0e1ba3df6f3cbd90ec1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948822c4f9518b42033798e87d35ea00261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb030475b2f6021645da8d6d5c39c961262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcccb28a8b747625f1eb6039c03124fd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067a8e9a9f917749f0e68d103cfac57b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266a9a2cf058c1fbc76078a7decfe3da265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afc35cc9bc8e4735a14736e1ce66e51266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a98df450a45fff5d318727a02c46f3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f85a5cfe017982889cf27953a17eea268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562451f2f57c75657a4b4e8fdfb4775d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b035edbacb0ad3a1972e86dc4ee2b40270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b512c4f5b8d1c292de995b305dd535ae271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b488f52c740d7dfa1f5e4642f4db342272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b4eeab92688c85236762e48ec35328273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aa1aeb0e1e36429bc26500fa76780a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b34b3fc3d09b8b59d5a2c2c1ed7c78275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088b21f5f838edfc5119b62d268bafdb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d604b47cff4d96c6e7e335eeae21bb0b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1b6376cd98835ee5361994af211422278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f568ba0717d38187420d60d326fd0c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266586efa7cca2e18994b033b7c7a215280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86277150e173d37770ae532718fb85a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e966574307743f2cc54631a4147adf19282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c01f98628ff8b08d926fd003cd1e99283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da569ce6ad2f063f2f54825944227f1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46525c01048e68de5875c8b9b4c46bc285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b154ec35b893d7047de1cb88854190286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d157068ed08a5fbdaa7c9ce207ff6545287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18419398331791ec84f8b6019624fab3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935155bdbb15334927bae83269f9e3b5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8738158a7602f03dd314adbbfa3dd2d6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632a081655e4db08a75fbf2194011ad0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accd3a26215305c9d91aaaac672281d9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94191f0f3e109b8d272353c7d2ba1196293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0089d3adc7fcb00d1dbbcae6d35bb6a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b622b2fddb52f3fbfffad656926d2c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8999474c9fad6ab5299d3c265e386a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b14dacf2f6a54041a089875c61774f4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d465303d980000b9fe2d542cbbc6e2b6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6116fa0481264501dfc1b3dec5e1a116299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e242954ddf3d3558b9aa808abbeee419300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d866078f09e3e6ff0f624489e2f36c3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c46638b6214a0df7713a64ab118c2f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8a14cd43065e1403765750d099a2f8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c734e486716398ea7c345679748697304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdce31b9540f38d605eaec52e233ebc4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a5df31c7eefc59f011160a5d1d8024306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f894b74150579cc701307e94aee4b0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3fc12cfc2e48d0e63058fd5d02d50b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872a33114211f76ac07b98a966511b88309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8f136dede920cd6108984035b5232f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c648f582db64447d9c77398653c216f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47ef0f9bac1d37ababa6bae946e6ce6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f040161d50bde6cbd321f6bb2b09ef6a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8ad7087286b197c1a2da63be9732ca314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f23ac77a2ec69262ce44eddeae29763315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf8e96defda29b48e8c71ae74db237e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957a5d204570cd7b582cbc36ea954f96317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e50d3c0231d0aae40b8335f5d7b3ee8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9450e8f449b5675feccad59c3c1658319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519a303094c705d2e3fd6ae26e434575320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b7c13cc3855a4fd8bbcf156a1af53c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228f08e4ad719bd7c7e211b0609c5e37322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6839fba1c759a38bd947320d0ff0cddb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f7557199f47b9d56cb89b1a98b397e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dfacf87c15d882b924d373f6a54d17325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120a73cd3bac67634c43bfa34950ab4d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7561b28ad8552ee4795364b9354b36327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f77cce766121ee83898e057751bfbb8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bcb53a08dfd07b735991feeb390b77329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65313298f331008b14a25a886c1df4a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc255156ac7bf0b15c349e10c2fbb04331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6177505cef615005eee2df6316020677332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d56b0f0454ee06101fd7fb815bb044b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edebb188561779953f246640d2b0970a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426804254dfdf2fbbf88434a53052fad335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0a451d9b241596ea64d66bb645b6e2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e443fb31fe90f5ed291e4586787e6a81337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe169f3b62145d1ba8285c7690c1990c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed10c77f907b14461cc02d0c0919925339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc401ddbd5b5fa201cd4ccbedfe9c54340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fb3e80ac9878d0863a9b275884356c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11479cac871a2d8cf7b4b2eca7cc8d1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6146674831487ffb1137acbf50dbcebb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f552155643e28e4406387aee680160ea344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf12e8ab15c58a268831a44a1ac80195345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5d6b93628297bf427d2b45dc73e1b4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dc689a9f7335078aae13014b85201e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21de05e1a5bb3a67141c0abd46510ff7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9521afeefa1bacb954b1de0470a292ab349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2073613c069cb5dd81bc736fefc64d8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c619604338b61b1f977cc6ee706346351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a75de84fa18572bdd8a46399b3bd94352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700b135017a5e70824a9a8d73946c85d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bf0de45c852108e84ff136796cb67c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257c410f138fc8c981bd4e9fa337c213355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d25d846349d38ef11cb5ae6a6998ef356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e8fa0bac279ab9490e96abb5bc3258357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85e80759aa03fabb9645961249f4b3b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604eab3b148516f959d5b17830b4db27359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0932db7e7f41622471c8ea922328932c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bfdbd9381fe5eb51ace4a60681b8de361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8060dad19448882739be480eb3cd2200362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6210571707a4f989e7c2cb50b37f030363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787ec50e94001ab1f7df088594fffa21364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737caf74e30873f43f97c076034cbb49365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6376bd134bc8a21768c13615e491d337366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bac4172c60fbc07e3ca884959681717367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9a523de8db36a32f6c1d9e4b86d4c8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f793031f9120b1aed561bcf2016a21369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b120d094ffc1d5a8d7c5b389bd00e9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b22ae30d393ded1c200a0d79bf9991371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c65bdb93cf4c2c53799c170c7afaba1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4bc841198dc544d20593a00b51124a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24326596c7334b126dbd0b88d7fccdf374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1b49b65e65de073b2bf87794174cec375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39254fcd4b89237bdc85cc50f96d2ee376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b655fdfce4f835a53c8d04e144497c1c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4e28f4a8737e11a7a8d3d7cc5362df378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a2f6d90177111d1d20e7d3c718cd3c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0de90f448f775616969030803d62d8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1231fe48bbbf3cef40c19683c3882c9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0968c71e3d44cfc3e812e4ed4eb984b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790452ccc8870cf3fc00275b71f1a8f8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18d9c3c3ac78c26bb5adaf0f9c61a0f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255427e558dd6aea0f4b29ea43f595ee385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c2d86911c3f8a1fd14a62c779d3590386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf09d67df2184fef3d2c8a3e9fea403387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0918d7e8c3ae219772e48e7c54db7f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5247f15a572e3c12085bc0513ab79d2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4ae82ba623d88d91fbfd60ed25e652390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ad421973ac6a8d4d1f09bd6ecbc928391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37adcec44e9b6d5dc54e61238a32206c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffac576a15f4ec1ddaf03478cf1bbee8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafb66047c7897fb3cc04c39ba8053c7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96cd2a96d2eb89fe30d84e595cb741c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418d0d6b8e03ba7de2ff4198628612fa396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48b265cb5693e087270ea528d6c02c3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4df216aada7ddc79b7a2d78f7dbfbe398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49311dcdde2b041e179f6750c1d9c802399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7a9fd0228c7f9bbcd9abe946aad8c1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2838f3f50701232eca25ebb1519f8701401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0704c5bd158fb4865c1aa61ec9e389f6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74dd4ff1e334a256103cbefead322dc403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906d5f44b27e91ec10064e2ee170ff97404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a50cb8515b11ebf713aabb86da7d152405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f35a10dbdce39f908527bfbcda87935406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55c0cd4be0c41dc59912790da483744407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7b560599a94f07d378a4c42c885ba2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ba29aa0507d0c91314ca72994b91cc409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbb0503cb1da625c3d65dbef881f226410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979691042133bef68327cce88c4520da411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1c101cb00378ca2f9eecb08107ee5a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77860a9ffb76a3a2470c59ad9653efd3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8dd09680d164008d043d333487fd52414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a732c2e0bd6efd6fe5ceed3239bee0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e773f37a0d658f294d0a054b4722f6e4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d812dc9da79a9135fd58a5e8c2f8c616417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daca271422fe160d12fc5f809c0ad49418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dffde3b75e06cdaefe6f91ba1bb9195419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c3d2d7d64627ed42f45b8269cfeefe420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a15f6a7d995f3191b9149b85f643847421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ddf4e01972f7d1cf03d11b826f8efc422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1113763409c3fae7141a9a5dce08462a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e47156c26022ca950f7b2b6f96ef38424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeea294b4cc3fa8b2b79b14cef832cb425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74f82c9c78b6ef211fbfca5d243d570426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc41937ed8e809c801f42318c498850427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0826060bba7b9bc5811f283bd436bbc9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b0b45863b64f5c74a8fa38990fe558429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7881d131d30eb93cabe463fe86205672430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e17544a08bf33f4f622a4622bc39501431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e75202b5aa606c7327d3a5d1fba84c7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a32d6f7ab26118e403baf35e2d2e236433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa177efd73a7bf2cfe2e8cd6823af6b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23355f4b951393953fe8460c6a6daf8c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418b7c14fde336407814554cca5f3649436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e948ed23adce71b32e305651f154605d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b971bfe4e65ccb8aa84ba6e3d13faf9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1efeec7ad819f2cb7c8d7338cc32bb6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2343836af843c60a51d7d1d8c452af440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7bb92fca133eb8efef5f45906bdd13441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd20b956646a0f5b745ae90beb523c7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd0069648ee6311ea30ca38fb41ffa0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e0add59fc6eecdd9434214ce48bbb5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b052d6c276e6e58784527fd56a857ff9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbad57b379a3bc3cf7bb22ec7f27125446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2cc52c7433c4f19698e2cc363fa0b5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12186f1155a6d4565190aa5a9313e22d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aac0d7a1eea97ffda0843eeb205a40449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f3587ff8d6d49a07fe24545018df9e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ffc52f50a2f73f06839f4aa1c53f73451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e8ca7c9d683f85142f5d4b9723287b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2f6d6974bb31372b41a818f4cb482d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59334080457d9ed34003f95cce87919454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee20cf69d0f4892f9466743a2bb9570c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50146e137e57f060404ff6d76f1b1aa456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e7757ed7ee87705f74aee32826a3c3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1ab94b4a8fb789eed20e5138e08e12458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316a194e46515906faff35e9c9af8ba8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f225544227c7091e1fbe50248e17a911460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fafcbf94644a1ad538697843ca3a58c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf335fcf437df3552a1d016e8642056462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade99fab38afadcf6480104be0490a1c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0382899d92e97ba6a4d672011ff8b7a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7268969567b90dd843b533721bfb6206465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55df69790d71320dbff3f95c1cecdc81466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5ac5075c2500cb8c6761a34c2cd07a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afe4c6bcab0976c2c54d977613c6ebd468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ffb0c6b71763240706b8a6655de55c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99e5421ce8d20b5202846eeabd3bdd8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96efeeae799547d2ddc1da5058668fc7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94be6394d16eac94bda1b0f671d5a8c4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07361ebd79c4508e751a0b2863e27a7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2893ebb60f79cf307e7da7af6a4a824e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13381e6faa54bd0a67de831ad756ddd5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef855a2f7d313f6d480e55b1ebe9a07b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc37763a1b12e6f944058d1c969da4d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b197e069e32c0c7204d9cee523a47d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedb6c88cbd570ded12849f9f8a4b172479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab762ec790db9763a492c134d38794aa480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611124c4135c73e2fdd2e293e1f9b543481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b989fe9ad571384220c73fda58a4831b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb3b1f44822e5914d87025a656039ed483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5fd2d501e36c05eaa5f40f539ac161484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906891a9056007714d652843d262328f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6926a30ea2d5f502187144ac3f2bbf9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b125d7b6b8df2bc6383376bf11fb285487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74486db33d18e3e4f258009d41120f97488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396c331af6803c80bb982f41da421e2f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92afbe036df3a0ca04fcf126a6392928490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1176cb20a3f6c673395d870feafcfaf0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dc77fc6708526d62ed31ba94a1462a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b92b0eb3ba950f8f4487800557eed47493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd2bf892b2e1426bd3b326ef6863f86494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ba1e1ceea7cb69a22e01ef2e5f7eaf495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5deaa0519b60bcf24c061eec9f2f386496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42278d846acd0440e967c1886af0cf47497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e133416efc0c037948677fb55688e3a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170ed157aabe29ec41ffbeeed0388d65499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd0fc9578502d97274bf0f7962dc871500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3080c0fc8a7529095fa49f3f3b3646501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001d4d661fa4c5380ef126699d01093e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e060ff7e678cb8ce27738d10896152a2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c19ec5d3647281350a618c514d2df55504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ba5144b71f84e0c6234f41d7df6564505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74379d6a4de28b5d3f10f4595963a22506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436d8043b9658d183516ac57e5080a94507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aa209228c4b580d4437e1219237034508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b40d70f2dda63c69cf620da478fb5ba509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d1348a9234fa156868420c1f251c98510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95c58ce52a96f9e72c4086b43e9ca98511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2252c971b70edb9e76e8e6f76a5238512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03f8f55f8f7171c4e82e725e94959b3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fe2b158c46328fab4e7bea1654cfde514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3288c870c8191bd24d971b66fb9c982c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38f0655fdc99f1f2dddaee53bea5957516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bb08539d373ad8c7dbaa0277dcf717517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e81969871b8876a73b47379fb1e29ec518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caaba974a2fa73eb6d8dca94363a696519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edb7714fbd3bf34247faef36b5b32c7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556e815373b222b1cc5f9ffcb6a8a3e3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aa28a880111c7f449e45263075ac8d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fba7585cc12826199f4a6c282dc840523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce45c93eacc732e96107d1c76d4fa658524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11a534e78989a368c7077265a77842b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2512147b99886ef178b5d648c3e6862b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3077f34de6b37b6203c59a4760877122527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd868c56c176830af3788362de590808528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f27e13be641b4c2b25dd7848c500ef529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8df0b5a5ba15483f113aed38177977b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25661d63af27046d34e4fa11c6864cc9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e1a6899ec45a0f01eb7130ddc337d5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dd5a277af7c05dd606c52efa4c156a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b4575259a0a6b7340f16ad3e55862c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dbacdcdfa88be99f234aa1c5ea2371535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aead9b80a65d3a2467a7654e081a44536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2450344b33595ea0806f375e94a1d791537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5488a11b6b695bc10c002050c8e83087538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1497ee38c85e06ea14e98076ebd59f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea68ad6d967cb66a66babe5dcc1b856540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926cfe83e7e04ab1f222b7de166326c8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbf45654092e378e556157b7d65ab51542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c7db6d0fd569dabe4fc74f734a2744543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb21d4bf68f3c4718332d688e192b098544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21694d843986b1a7718522b308f65098545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8092e35708d8e1df2635fddffc4d60b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60deb22fd439c06744696b03efe7e418547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1438284f276607e747c12632b35470c8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735aea10892032cb0a379a1a04024a47549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4a3670cb4d8b9e2a9d498af739bc32550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ef932c875bcf0575cf469e86c058dc551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04a324aedb88c3d80622d5c219258dc552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c243c2b5927af3487e2621828a8aeb3e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7837a317d4f84df01df4168b27a5f07554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1d074d1cf667d1520b17b9a9c82584555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c6c557836d517b5eb8783e84eb73f6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd492aaa2d847c69641e6727909572c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba0522baf4923a9008384f434284017558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2930ef1f5ba625cbd75670970f3e6c3b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeb5251721baf08e25402bd8a07764e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187f72fbd93416f45ec91a1ad954cfd1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838e64b638e2b84551da871952e34e0c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0b415265cb6b8f22e02da55426c621563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f10f3c8029cd44a9e8865309cf3b412564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dbc121edb18cdc93eb7036206d23c7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aa04bca89d9d9b439928de6d68895a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57f66f2d19201ffcdb7f3dd3b11aea8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d93e198ad7508dbfdb95f459ba1fe2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f88d8976afe565731391a505fef3029569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c087eddb5293fcb2fec4469ab58d0dba570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e627f5148c2ef221e2936917fa39b307571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055101e46ab20c6de62f545fccb9f722572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362af859261d769c33815a9e6840c554573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081feda71361fc658f6b5a72107939bd574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfdb376cc32bfba76395b99587b2403575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f095fe80ee48e62c671aeb368575b5db576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c4c6e1ba183cbedacfa894c89119c1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded1c056a9d619476c5e14dc3399dea2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8b8fd9856205867ccd36f65bd996a1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc173d236bc11039ad37c79fbc62ba71580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d07d7bacb6d8ada96b5d6930f941e9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fb698cfeb0d19f1cee42a312012cdf582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870e8c6c2294503a87e01b8a3a032a3d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28f9157897e41e4f9c7a642df6e8b0f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c6f0277b0b60858b00ed4ae7f5814a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96747afdba0d0e4437ab65bf86dc9021586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbd9647bfd13745e426ca0d33f8f90e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f289a684d29e477aab44f743fdb3d340588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6e6a7ce245bea019638b661ee12e39589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f435478169838ee19a5d361a49dbaf590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb3a81177761169fcbb0c951013acc1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f121b7757d099b82dc7eccd1e476e8f8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fe2474f398ded80ea13a27ec585bc7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0f6332d9f4ee39a3eea9dc24314bf3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279ed95f1b5789f1a7fc2b7443f82d8e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e41542a3ae12169b84bc07d0ce7f4d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5876b1ff7164934b04b335a3f41ed2f0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727980b83f6b07e646ed46b8f856db73598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03c257b95e1132b8604ac549c8b16b1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc889ff1b0bd7d0121c6850640f09085600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c467af6071d89bdb2046caebe9d6e1e0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b86a93bb7f0310e658b9b47f52d438602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef8c55a6da34f6d3a303bcb054bc47b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db739716b540b8526d6739486410b213604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca67748232d524e98bee97f89636a6be605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc60ca40d3545b9d7d759534a7b37982606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e1f55a541b0da13178b1a747ab5271607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac87b63260eb938292b9ca07702b0319608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf9b6e40d5123c09dd93ccfb57e4d2e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cdf6c45e08e32ea43dc442dfadea97610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66485acef18d355b410122e6e88b515d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5bbeea6711e8e895fecf51d01e130e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcf7b6eb31d98925c7e47df78e0c514613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d45fc6154c2f176c0add0a726bbbdb614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41623a2e3036ba7e612ca45e60033a4d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eff39399ae57c3446e000be1923a939616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd8ddb21785077e8e5e9f03d75e7870617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8db18bc7dd34519fbce5b60f57265f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9aa786cc078f4000129a39c9e78fac619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328ab0254e071ab51eb3123a7df0ac32620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e09dd5058d5b9c4a5013368167dd260621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245428a31ee9e73d59597e664298c256622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5305a19bc7fc38f6b2b82e77e2355e7c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad48c48d7baae2285779235f8d8c64b6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e854766a12ef2bf5d2d4d081dc2182f7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed60f6dc545f14aeda90372c861495f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee2b3b232b7dd67157cc2dc9ccefb0f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92252f5fa86ec493eb19487ed4dcd379628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c84b4a7d79bc87879c946f21ca8f023629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a361316d77541c0a4e1fdb5906aba0e3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a64dfd35fd86b7c1cea9a58e0b4f75d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828906332aba242a4621081679be1838632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5d359cc0ecf7200c0d7737e90fd148633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cdb3dc7801749ac89b2b42d6fafdce634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1037684bef79fc9cf7fa42d60a2b38635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2692e865d77f88ffd93613f48ad5cf636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22fcfcb1ba62b94b05508743115fb23637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d26d4774ad38d643450ed8ee360e053638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bae52574504eb07748832492f54073639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b57a37bc1493d7a3b8679ef885a0b7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1491daf8d0f7c98f4e78789eefef7905641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd31ecdd27bcf1ddd0e443c65fd0ff3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e82bd8b5437cfa3028f7ece3e69724643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9254dae79516c65f1d3aa34bff031720644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673dafa7d9042d2b6bb14f6c2db0903b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c68926e0ea436f27d97ece896592ca646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb50c72686acb7d76c7e499cc38cef1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9127c91bfdf609f1df6c4be4529177a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24e7487be7a5580087c312d27d2cb31649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaaf280f92a1825a850ee55df463b1d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3118464c260c12a59d736112180c549651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de185e238be8e53eee222f16972f8151652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4c822d987480fde23660d9cff06554653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38a1a9c8bd43a72bc9ec037fadb97b3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837d26171835a10dc738d097f9ee3371655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4910e2468a6ba65367e863486c5c8a5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e445ff4d8e3142c5f6a56c811caab187657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfe9a6b20ab91d4a5990747fe022950658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7030ab1f4be7a2b9430ac7a15c0a286c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa90ad8dbfdcd85a301acdaa9a6abcd9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f5385265eb8f2385ef5fee37ba3d3e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1715d95783df0d9c0a7a85495f482a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefe6e14b6935f3d28efe2c533b1927b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43937d84ed41e54f6489a45d6f1c524c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2b4e8dbe7101b3a25270c78a520108665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f9c319fd763b36a3c454f0db323c6a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638bead3b5b49e72a3def30b13e17a3c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfeec1d358f28bfae577b09541a68f8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf26b7cac8c932cedc8de1e26c3f5c6a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832bbae9bf144a718c74031c15bf7655670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38819aa119b9b2627509470178094168671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea08d8dcce8f30a2bbfc853f2706bea672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676e8285477a7f266094356383ba4cc5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec8cf8ef7f24cfbe1833e06db61f095674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784263f8e45b3014007393607d841d60675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269044febdc3b9dad8ffc98df9c6dd93676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ab28202fb5fe4558ce2d8d7b0510da677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8f3af4fc73773cd5dd2ece366c5e83678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34d67bbd7c6b13bc3eb1727e6b859e0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9d56390962b6807c863962c7de930d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621f6d0c0133a8e30bea06c6484ca9fd681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54317ee5704c13f2706a55e4699b48f9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fa9ab5900b3ee06c45d55406e0e96e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6344201381f443f1919a9bf37aef236684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6a0997f70c33c926d965843688a82f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe6e0f5b90e818ab8ab5072f89c3d50686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bc152b3cc99228e3d7c3c2cf0de396687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd83b24fced5af8037e5f21c95f2e43b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71f9b81b41f1cb3d4f339e7812f3c30689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023c7d907d8660e79420f0203aaf66a0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fadccdaa40e246af98ade742176f5a0691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90993a1973828dbde322621d5e55078692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7d1d6b59aa302e58e27e88ab38a5d9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19423b9adc7b9709d736492db140864b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b0c0659a89e1d61adc3936fef7d9e5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e898c67e6ef609369d1b157137324b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbeecbfd4b32d78f8d4e881c422dddc697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663852993460d5a9aee48052fe17ac92698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b049e06f3982ac5eb5cec07feee1a2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f4ee1c40a23e0b87053e20a8afec2f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac90c4f8d0788589705be9261ba1d43701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ee2882b1d3d0439368c2251da0da1a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d96763a045235ed896c02aab0926250703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebbf51f6d03acbd042828c0c71c3d58704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b662c65edb035f161d7947248b7dd984705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e34ce67702d9e295b3a34d610e8294706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800655355631de86359932f28ebe51e6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb0c14812c69cbc14b991400e646b82708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc535b686537cfc24a3dd6bbfd7c7a6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521c89dd68f69ea61fb804a29ff52718710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacd2417ab01208c82eff3d171f9989a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc72f8c259fc129ba6d3cfea3f583f65712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0181c4d07a9d50def8abdda6fa6b2e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934d015ae582e01d3bcc969b25f44955714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8de72998bb38ae11fde0787d3be9a20715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b73b3168acd915053a4140d06c306e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04957a6d60b6afad37bddac0ddf43cb717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035a92ec52eb6f3f455665a00780667a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a313751b3b9948039983a8149b1c86719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73d096aa980d3edfe849f5bd7540772720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656b045166923d54e867f1e34c94d6cc721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3094fcc662c5e2292489673cb70242b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b783b1e83fb8d703d714038e435a9898723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b844d1cdda4000aa175a408d5a7a4077724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7016ef986c5f8a8ae0714c0b62cc681b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0064d1b55abfb985fe5bdd2dc0f6e5e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daec5744037a5e57c59d8ae58974a429727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e909f64993f5cf32c073bdc42cf7802f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9caba376ca1b239855d3c5fd752ce1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391cc8a9c045442eee8143d972569144730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d354bce13cd4905744d7c635e8d4e49b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a53b4422f7d2ddfdfdba43001ab599732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0a0294dffae0f3f2de2a6d660e3e95733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c07619edebde282a29ff0e601604c3e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ca7ed26f8b6ea8d49d7b87f0b8a4e4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c576ab46e807e50ccc7dedd9c5c308f4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388eed5f61aacffb88b6bdbb936fd0b3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cd3c5404aff74b68a702119d992890738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bcb7cedd67f5b53b13f51fd16b3475739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcff26706c5ff0659b20d5ae47492252740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c542c0d4bd968b8b1da50b3acd05a810741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c01317893dd055426b760148ead0ac7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c64fd81149b200e23e4f5c80c2c3c8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e510caff3dec1254c9083d0935f290c2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ac0aac60cee604bd84274b5a929a33745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b92b514adf7cd828d251b5145b9ae90746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75945274bd474b78a38f34d338c2c41747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a9c09f5c00beacd38d4a97eb7e1e13748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76f05ca4a409d4fea4b747c60b65615749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1d6c8b8ee3883f72eafaef298f34d3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb337283eb4c2af8771244f2bda08fc751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef7bdb47d97073d8f790e8d50727ad4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262ce4e4baac6294ae0fc75c3f1f5b90753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e6e938c4f40163721c013240d5da61754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87d11c7ed204226abb11112df37cbd4755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7131700100a24efa9b001ede6df80f15756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55532d59580ef5debc9a1d927d3e79e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7602667f6291f8482337d2f8450492c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cd064d39c454b63946d8c01aa6f141759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>