--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f8a2a3668b995d125dc82faab991911.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203705805767c845468c95907514a0352.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5471e88b07bb8d72263e6e159d558653.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fd4c2ee0bf9a17e8b2d24b46e5d0ff4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87ae8afd81678b3d03a4b8ad1f2e5895.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d9565ff3d4ac0a29e01e0de11ae2076.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bf08bccd4ab0ed194fd64c998b6cfb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7351240a70ebf9f767cdf8c9c8043a398.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30c03c612db62d7c03ca83e149db52c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723f29bd75cb230e8ad6e4afd8333fc110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc98a21cbc1badc735243c41517ef0511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb169e87f72c1520ac55d2f0b9fe48212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8cad8d8d902efeb1cd785dbac182e313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7e5334e7af950c5da52e8b75df5a2514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da69a204e5a1a67ce9165d599b31ad9315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84992adf95178e1915fcc09a0520f3ef16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef816d88006dfe5eaeef6e4b6c64c8f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a27911d1174dcae2933ef47552c51d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd0b02dddcfc7b47466a089393cb0bb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f445096a1441249620f8da732b96b920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ee912c95fcc52b5b8addf732da703721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2f6f674a306f07a2a14563421e4e1d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b895989640c10458e8f0579008d719923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf24443f305717136a0049bc253b54b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad3bbe30e1765dfb9622437a5fd081b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0ff963e18a9c0a3fda7ce3e86924c726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aebf059edd9ab9715e44a2ce6435f027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a116648a1fa5d9b7b59ecd36373693028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a06248c1cf0892b4d1420b60f0097129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad24ed90c83f102da0e475b1c555d70030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47869e40019b17452192b2c52ddb951f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f04545f5dc9db76f67b7437b60f9a4632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9ccf683190cacfaff3d5110cf4c32633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6b984f725782e6af3b8b134a81b4d234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba011d619f4ad9b1f2e008d28c54d17c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be7688f9ced5cb0ac1906f8796f5f5736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b6899cb066f952be6cf5f97e72758137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067e4dee8cf0011d83e7a439b0c955cb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dffceec6289ccb38cd6c774ea7f1ca339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f188af910cb1be657aaddcbd6ac2792740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182328049499bcb02df3618097dc87e441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2561c80b30e006274601f5c9bb33c3d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a3a924bcc390b86c6fce4cd7c28cf643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe63e819c2a41bb1ee46270cf0f7487c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940a5731fae973681d54a13ee367d43045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b4f0cf945e5d81054ff327a83a129646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff1995fc4bd8409ffddfbb08de6fc8c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f0bd1cf0574acf78d867351154130b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da89038a0fa2e0994870b1445e643c0b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe135466faca1cf71e93e12f2872452450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1851b7bf0d73570f4570a251ece6f651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647fdab272d60d7d5bc7355d5ba6da5152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adee912e99185948061c5463ca3005353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c018044e998c1b2fbbea087d21ada254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee2f8fa06f4e43ab7469abb84e69f1255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f89eddc79c6ed54fed07856059967f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fbb293c9c99cde9c909f8aa0dabe4657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20deb20fd0fb7bb6c8f0b1ba3c4a3ca658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486364d8a726834877a50cc25218fd8d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b5e9a98c799482077f2289710723ae60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9295b2788326759ee51d13a328f1d1f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb1dce95dfed4c1b359d0f08361389f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdc81c1273ac4a074d3503640d904fd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3648141ce28324b093428c398cfdb0e664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80d190372d4890c9ead85c77aa802a565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fcddd88515e8de3b4e26483da461a166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68642d963e5a91ceba781ff505005e167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a221a74c7108e65baf40cd3a90da4b9768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee9508b97eb01202e9b91c5d8a8dc7c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfc61cb81b6777159e3e4907947399d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8bc371592b54351037d291154b229c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e076bbc3329118b8e021a6625288fd4b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67837b7f8bcd0eaf733f9ef44b2fe9a173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23786b644a2ee2a3a54e01e9e5e3f5a574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ee870d1c2275f522e74b37e33e9d1775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526de98e7e1a0b851147febd3cba3aa976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400d7ea1e6ff18b33e498e52a3bb17a277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58ae72b7a5d17db7d59eeef33aad46278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4002c064dd41c0753df2d8fa1fec4ef79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29ff0543cff005d8f1e5c495570ff5980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bdee02c1a754844d8fa24e99478f9481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0552d132c0119bba5fe04e3ecc8fb4082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e75c677e518450a1e6e8f155f7dc11983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8a40f592db47b3d97884fffe059c2184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510e878a73cb7be832c0f9edad33d93385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a2bf6bdb27dd198974ff96f6672afe86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05b83ff52752d7c19fd22b849325c8c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983ee75dc86f40edca6eeddc66f39fa288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0c8594eec95b8cf00c56e2104f644289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b608483c48c7d80bd08f64a6a19e3a5a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496edc54ad5a464738e3784d13a4404d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417f3a4b902fefab15ff1fa982805d4392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149050688afd1986e3acf46664e8873d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5682ce0b880f7dd66092f4323f5c625f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f592bbda9cea5ecdfe938efb692eceb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfee7faebe93eff8b5e827d202f86d896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b895b3a4d7b0707891cee7037fb83f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f681e4b17200e27be231c7e09529b5e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54990c7b33c236045840868b774c136799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a8f16256fc077a91e94f59fe4b89ed100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37bd7cb3ca7a06114c69104296bcebf101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a709e31985154f9ca178c522276b290b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e16bf36ea61e2b38617350ef93372ba103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1257e13e978034dad177372214a107104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86179300ab2e78beaeea0a69776dc91e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38210f22816bd865e4323b961a8b8068106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6502eccff3841b350709021f2b5753f7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726cc9658708bfad1164cc2379cb4918108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78add2faccf4e5f72084ea4f06db432a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171fd170df6c465b486f578a264270d1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473259ef7f7fc2c473460d280506ae0e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0308057f742c62276ac3e0c4e2e32a3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbad54e791d2c07635d3c12ac104d3e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c665df6b6ea1e6341eaf2a16c23c4a3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9a3cf9bf176adceeac702f18b53fe9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36f8d20e0d06a6e8f24b8c829d42431116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefdab771bcd6dabf1189b85f989ecc4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545d86a2f2fd22ee641e7b378560973d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289ada483c852dbbd3dcde6eabf2cc48119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47407bf31c4e8f77be4df4c38f3ce8dc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb568c28a71e1953599cd8e9b4e0f67121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6655589b63df81897e4ae08ba231bfb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d42d87c35f6a70efd2e3d99c968756123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584f436d0731c24b17f7ca6dffcfb944124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5580d949f1a4c147144833661d62b22125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730f69e1e7f316adf8c85c1297caa544126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acea0a5239a12e58a044440bc13ef8d8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342b31d7482ef29dc94d53f5fe394304128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff23f03497149080d34902f020def15129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2800809be8efa098f002ea653e2eab9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366d8690f355854a9d2dbe8b0f4c232c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cae39604a4d353eba85bf8f0937d65132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21ffdcd2399db2b6113b12cab9e30a9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7ac93ffe82b614bf2631f481275de4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feb653ba4a8625c5c624f54b48dc38a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634938a2fe7d963dafa5ba45f80b42d4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f868916e349d7e8f636089be63d4b0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d726915999a20cd5e55928ced25d6f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557d5a69d355bb95e438d6ff46fb897d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0850c50ca34fb3af1e1c00811e1520c2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932abb47f4d7a9a7cf1f39e7455e9a30141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d53443f1ce539441a2f20828481cafa142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3562539cf3cd5b516bc8e1de2b69f903143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39e2754eee95f23a8756c8d548bd1c9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6670c214f27bd2dee9c5134173b7259c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85b6ab76498a84db62510658327b6ae146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dcdb4734aaf62f33f5965894e1afaf147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d4a98a263e4668e554aeab7d97c92f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a433fc0d212e37928e750f5733c71343149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446a0a1cff88bedcb2ead24932b1f6a8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5905b65a7134dbfd89597240370baebc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33085e2c87ee949d82a5d6547ba66b8a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377b6df942720b8b24ba45ee1c53cec6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a3d8d10e1897c7db3b48ace868bebe154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bb671e17f1a315d2aa2af301c81bca155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019502caa0286df584280d89120a6189156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a494aa560978c9534840b4ee140f65db157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3091a00d1ea4ce0131f2400aa9393a6b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312c175140f39a139c87f83ecd1bf157159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7977125b84532f9d750f5c57cda29338160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aba491cf3d96fc3c86deaed21437c3b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e5fffbbc7191795d6db021ac463345162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e915e0e3d24e61a8cecf4c3aa859e5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1ca315dc177be14149163670458111164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b8fb018cb2b3ca92658b52b8c3c641165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3888f80fd8531abd0a66f03be825b778166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2c026e81529571d2317e466c6eeb8f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e945a5917f20fee1821dbce736c697a2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fc82cc0bce0865c05b5fc253408246169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9e9db3b1a81897b97cdf07cb554d20170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5b8029390b6905f765c86e8756fc30171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a79d76f457bfa1c1949278c8233a125172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598346c268d8ab202cba6c2c554b825f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c58b866014827cefc1014f71735b5f3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741f6b2a26c21923a65869623778ed8a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acd80b3309f6d693353ca3d02abcf54176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea3e95713cb0b9237a0031b099fb60e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad80532d5df9d95559b768f20f1c4340178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c18db08c2b9df42ed432f517a909d9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1489ac30973caad8770fd882fdce795b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7d5e99785ccde7824288e98cb47f57181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dade26f8fa9b9555e6c6df68029ed6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbb5a2ff20e719b8211b02146cf0ef2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496d3628d975ab2b259a380db98dbc1e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dbc78224cb7002f2360b10a2e3ff13185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5d32d1a3fdb45e51b575d11ac55efb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ef83d6fa71182b34746fd7982cab06187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ecbc8c4e8a9b55c4bb97c7f97307df188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520838f5261db23c46cba634cb61b357189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab3358511440036220d70b41cacb49d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93d8cf5cc3c4debaada50289a5b8a9b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962cc685b6433fbab7a07ed1a2680d13192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9d8da792e80082cf3fbdc9fea29675193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b34da5e7b445d56a85aa82b3d22686194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a8d71fb6c5aceca87ead28b5dae6ba195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2ddc1aa2e86ef62310e69f60dd1502196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3412e6dd696f7dd4ecd4b4220b205ca9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045f0bbfb01f335932424e6e299ead74198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c1ed990ff4289644184530e603011f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eddca1a733fc96868596bd257d0e07200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c297283a55dfd2917c50b72cba88ca201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295f51d3a5d57bede2087c6322ec8c47202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a578fc38913acbe18b808a24b18c0bf203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5babe4b559e0fb2827cb94dc125f53bb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eab453400d4c6e810e88394ce250d8e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bc1a539d686bec72cbc27d19779788206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134517343177751fd593917e1c84a3de207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a14e43bfc96f5e5a2c74b4a22841225208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc2ffbe04f52f1a1d5dd1fb31854a9c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f65900e3365955b69e45ee813d8eb9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a765251fd6b19a86abb3cc28498dbc3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fefea01ab09f0f98063e252ede05440212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bf8e857364ba41c853a48216d79177213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aec514b10dc434cc68da8f418e1f4b8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4971dcd506fbd6236409be3ca3335fef215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1033fddc4d090c11f74dcc4efdf8465e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f60b5e67e044642c9d4ed6252736bf5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c078604f357c0f1719cb49b729e71aa2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289f685b6b4a3d1fb1e33dd2b5152923219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9377dbe8834d45e80482ff219794dd9d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e0c47e69e468d5750af7f11d9cd748221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be336ce6b18f1ab7234ffb7d04bbf210222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a071e514ce9c9b7450215a7d6788800d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03e462de31aaedfe2c9ed8d287a5ff8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee5b24b42166dd9e83e60da5082aba2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a566524cba60feb391e06ecabbbc971226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280e034c52def72125f265064d5baed2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fed26c729c5169a18edb17bc7cc043f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b143b187a31ac0f71e7a0adacf2c75b6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8915fc47f1d891062e767cfdadc9609e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3537ae026c3d4f6bad993da3d1caa795231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c6e5662d5cae22eb6ab0c9a9ebb7f9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4ac77aad16d916b8246046b412a7c5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829535d33301d0446d224b060024258f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1d7baff48bde4b22ead1e4e0bf9494235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f84f344ed827b10f039cc15155355a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc83723a235bb3d4ecec4afc8c74525237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecb158dd7dc4e15afcc241894ef9964238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d916423b22cd1a38665ddeb207d9db239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d6d801f2bbd2cd2bbda201b789570b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851fcb34605add4c24cedcf90aba4346241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315b90a83df9534a6b928e0fbb7d202a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c05a712b2d0620ac2261e52347b2712243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c814495831bf6afdcce116cac87808244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d796524688f9a1e96266b6855400ea98245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b093d8057918e924aa04a1572c7d1b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0c42996c868a8723db86c8f8cab7f6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca514d1af08205e2a79761170b9d0688248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e57ad617109295ef44728bd09f8e3b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749abea89dbc1340111edfade10f4d77250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95eadc3bab3d339309bde8c907f3313251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2a5644f22d4b734af9cffb4800159d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335418c2baf35e814833744058c38887253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f510cbdc27fec0fca1adca414d5ab5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657648f290b1e07cea2db59fc42b4710255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c8e3f3c062cf7ebc3e620396e0cac2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8547afb527601058539f49bebdbe761f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c9179ccb2c60479c90190bbdfb7bc7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f824ce6c3465f6448353537520ec442259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d2c0e41db8309349fc60f700d17f28260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19737b092611ae639e694f96640c0f8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799a32547cb9b5cf44e70fd1b3f8cb4b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ceef7a701b1285cc6c2233b2d587ae263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f10bf11dccb633e07c3e5b81c962ed264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1072fb9680e4f9f7f72044c976fb02265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffaef87255189299a5daf5544d5887c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84cf091cfe94cff5310b9e5e42ac74a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9990685a691c4d2315f8e4db0163d3f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54b3c4150fe0720c08e887234e4e5dc269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d840ecc271fef259ca91a8ee5881d3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c47a064c7fe45bdf81cf2ed33ce271271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c43f85c90e80eb7b0b4186652b2fc9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f64cadc7b7771f51c2c4ada0edc5e4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ac6f49ad2813bbc1b2ab8b6fa8a7e8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f30fc7350fc6bce98fdb6a0786d02ce275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48882bb85b51e9928c9226eb8c8ca041276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8dd118dd14acf855d0e0e18bd66d2f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669b40f8da01e284dade6696f5ae2850278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e37a9e7f49ca4759a38453a4770306279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad12b272bd5dbb5a6270562f73ba94f2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63743aef30768cfea739dbec24419fc2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd1d7f2009ab5e94cee7c1e436386c1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd097136da071ec03e7ff8d590c53b4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf823ccdc818a6f94dea32a29ea2610284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31882537bad8ed5d5dedb66c6a0c7fc285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1c84c9380d86fac36ee7bde3ccdc62286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5dd36b8a7be4c4256ac7effc2a22c9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fa6bdd1ba79a21b15fc8e93d36eeb6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34ecc6df60640ed54caa7978dfafb6d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723da9d0a8ca3e71aa60c86e5211b3bc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6588b4b8d028bb79543767b9b8edaf79291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3936476900b0b3d1f349207c6bba00292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71380a15d84f0606006a0ab87e776a76293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2760d0f79b4172b019b7057c2b61332b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f72064c34899b843616cbef01229a89295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43993999c18120c3444ab70b51b2245b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defdb14f480f6615002af4cecab46ce5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47c65b39d8435c4eafe52a0008e09b5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ef2175a4524a6db0c411a87d7d4fd5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd86bba7606573df5de6f77b3e2ba2c0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8478fa32d280c257e16e9a5e35e643f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79368ea6677871aac2ad0cb8f41cd13a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15059419a76ce5eb9657ddca722edd2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca9ab927920d136bad3ad90fb5af039304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a3af43d7494eed4fc40da79448eca2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7508a218e84dc998dd589ffa41bf5258306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c45e8b4d23ee4c017fe202c6ec0e577307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ce6b3b56763a71da9077fb8a017b9b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c86acd7584993896ee1d2b5e0e5f74309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db823da6d47292276307d678404cdc7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861371a5f85cabf0c50c3ef6fab72fb0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fd8b2a964d553d3996a6b145ead204312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd253cda01717e5a412501b64a4aca3c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f15a9c067484e67f509cef8dc893e95314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75da0d3063a4cbf606055de9c96a5fbc315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edc736e94d5815a79387816ba4ed245316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6249d81cf42c1eedd2fd8a6cd7c5aa317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b222d530358e1201455cb7424f28bfb2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d31d60aaa95610bcf8b6cac856d93ac319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d366916fd0cd653840a559470e32d1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3406f2a7a138e5d6abef6ff243a62a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c7dd666dd1394c70466dfe5d16fb1f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019789625b0f9bc2f8a121bc985fecec323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a7b2065c56d08e774687714667402d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534bb07f828acfe82414c756c1a7113c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552e728aaf3ccbea61cbffb360fa5091326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5d4921795cd85effa9bd3f547db8c8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463e7bed034b533026624c8283230bc1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83afd062bd5fea44700242be6b1f5051329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ffcac3f5401ab8c5832fa4afe9486e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade1e7b90044f73af2eed3c7f995bcc0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815dce582c2dabb433d9ea2804309cff332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f9579e3bdbf0b5e6917964e97c36d7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d56fdf77634bd62d5878ed1597b0808334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3b1eea28227eeba9abea8dff30b042335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d407bff9112656c8b3470bcde45f6b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0512daac05765c5b1abc23aa9e0b7257337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcc65084cbab5f7e447ccf2c0dbbb1a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a543e01cf42223a971e96478bce2e88a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55560be4fe32e96f6f42b6109c6203cf340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b5c3c13762eaf02d4b585a1540fe16341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26a87de6fed8957f5f42471badc3fc4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af329b4d4e0d1aaca62327a4500927d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c87e54b8b5f7fb8e5de5884f66e4fa3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5026303bf92d569e15b4d3c5d0fcfef4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569bb99c76a18f1b3836059e840fd834346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e81bac7d03d381dc695cb139c855f0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb66c78d0a4d7ddaba357c2d402e98d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fef3cf15397cefd1a1312d7bbcba5c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bead1d99fea6b36d55509855495c261350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8759bf5377edf7feac4a9ae513cc2a74351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d973d36ad1654c9ed98aacdf2c063ffb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7034d0d52472bc1811fc746de7cbcf3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307a0af96620b98583ed082bb2d40aac354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4d7aaffccc1f288b62530fedc77707355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2363a2f60c638ee90a01e31238e92e9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9388b1c9314750be1d86644c8eb8f72c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c9e0eef09bbf87d6171427d0869fc5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f713e040785d675ad9768b3d0b008fda359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa0024b352c852c46c305bec38e8b38360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3557308d909248219afbd25e2fd2e7b6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558df5a27769b23729e2feaef5fa5685362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017b2ba2f0bea5c2567497d17b8fac3d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f8c7d58c378622efaf12675593403f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0b8336fa5428d691d08878de239b51365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4410e85c0770f7fb9124c3785822d026366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63128d052692d491d8c53d6327509242367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7366edb7626ee627f44d1b305e5b2c1e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29ddd601db97c8c77065f0b9f160ded369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91022fdef6dc3b88b495d8b96b2594ed370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0821b585f4a9184b0e71ea42208a71c3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fa5dfa8ac578f5d728ebcec79a6c48372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbe060103ad623b823fbd3aec9d38d4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2ccdfc57f64717134126772b5a7b05374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceafcd9fdc27fd613db80ce0207c3315375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecd92fdda086e4542a272fa21d4d070376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b410ae1011e362e2c7e91d84ff1096377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1418cbc7a2a3ca39e52c0f97b747eef8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587a3fbb678d2ddb4efaf2cfe48737da379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b53e7f90fc2270a41383387cba5ca6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ac6b300defde655813e1fb215f6b49381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd4f92ebe988fbabc503a667cb016c2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf10d326240b0583fa15f66488e91f68383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6230f0c54bdfd31f899fbc56dacbd4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d473b996085d173aa9fd19a97b86772e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a4538aa56bd17bec97994c141d7026386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb669fdcd7bf05fd6e097dfee97d6d17387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d109af75b583eb6646924ec36454be388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32411e76b6e508313b41a872b2fe4e8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a956573213c5c679c3df6741ca6c3f4f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85498c07b767d0ac990c56839e40921391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880646725c7d84a6538adbe8ead12384392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be5d774ae8901baf7bfea6be867f98c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626efe86063aff3bcefba39a62cc98ce394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b399a0016ce4bf79655b17caf88655395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b821892bd02f50a4597971bf04d0ac42396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeadd62001e07a9176470a6463b499de397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cc881f6fda69a4c03d0a98dcd8cb5b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9964fde294e9074d4a1c712e745a8817399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77bcd07494de1502f2e5a4f5aabf0f9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca282b7d04f6c2430e6593ad2e76c0d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f775fb9fd36ab5dc22ba0de1101cf9e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17456d5798ebba100d9119c77e9f06f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4516e54b1d7cd1f8b3f4c3405ac4f69d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5269d46c230a5ea3d2fc5cc2b3c84cf7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c8319d180c37d5668a19433838205a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a793f80e02113bcba8e3e8dcb719140b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747f0f60eaafc9698f2797a90cfceb48408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10f95990bd5d766bc06b57aaf5c137e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd121d26fc85f14adcb41c4249661de410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef31e8bf57eb787dfdc07ced401dc62411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5c9789833acea29ba0e909a66fff1c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3863ef17348f119da362b094fdbdb8de413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c07758d891b7c459bb015d8262e0c5e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3581ae037de2fdf467e38c3e6867914415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc433a157d9e95cac9b6f274aca87477416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35240d02734ab19023ff96f21c5391b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d20974da62b5c654653d1d0d379a4a8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9815809c97b4e139c549838a9917bb96419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169341c0aa7c61a3621c1e2656742afa420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386bbd92743583e061262fbb064aebc5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0068efe3d188e199bdc2a683ffc17afb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8378b3bff698ee58f2094ab5a3b184ca423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c997bf69f7562194f02e95f5d5f3f88424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eeed79cbbdaffa44306c57854a89f9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad70d561ba42c20045fc3a29e2fe19d4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e714b7d8c85183036aeb9eaf49f8f4ee427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e354304ee5b0b3d2bbefd4b3f5e2f42d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aae943c71cfa933ce3483213a194b14429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fa5ce56f4e1244eb5de568ce187493430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684e01de120bf14829e8dd946528e7db431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c16ad2631f25f12b4354bdad7f0cb4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe7686476026ba4f1088a6d684f05bc433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b607ca0a2f8e48e0521a16aa0d534e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ded0b86741eb2cdf8056d6084ca5fe9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552c2beef4f3b8883f2a050f4c969eea436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0d36a84fe271185d0c69de007e6487437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7088462d1e4e61518c610f02ca6b66438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e29ccc030b3010da1c3d2748556f16a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01106ecf9c022d44fcd768105457c368440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2621b855fe8ae0b76cb45b4c1ca7791d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d817051169d9035f0e1412e4b02e684442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3360a20d3aae7fd21f11d626f87b920443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274c57c3871751ebddee1886bc209afe444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191e0bf9567d6920ef8eca121221d7e0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328ecf67cdbc008edbf66b11dffac774446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd4508b1268ee9520455731d7f77db6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1957c7e9683a7e3b15e053272a17625448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c25e2f0982a63ca6bdbdc6502b41ad449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45158ead50b932d5838d65d1669fbf85450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3519078bc89346bd3f05f503e4c628e5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca60d308d72666cc17aef61fca1fc829452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f400a48f4fb69620301a22b1297d503453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afe492a253cf3cf97a861cda8942b1b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4105261ab60042627413beb36cb5377a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aec4b915ff728b4d897ed8288cd88e7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796195323a2c40af7e992d08e967bc5e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8f5ab71eaba0e507db02c7e10b3edb458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3442ceb5db5e0444ab86bb733a3f40d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0682c844895a4c072576970dfeaf7b4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f785ad0359347e8372d9bf783b9c824d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb58982e19686715a5770f4cefbed95b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c718720068a3a723762d29866836c95463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534337d8fc98f990f661fd7bed58abae464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e113484d307a0d0b8114b66392c4805c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8731c98846e352dfd0fcf9b897322e11466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55796b1f8fba4ecf097b683fe76e0d26467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2a0818f99a2729e11ac1255004dcec468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58ff1a3f8ba10b99eba9f6fb5ed8ad3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6a4769dc3df4fc934fb40db954e0ab470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408ad792386118454d0d234716e08c33471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60cf2212e7c39fa90627abdf348eef5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef1e9dd92476d2e483c8129ca349524473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48524c15f31f22614a3ab951d9b20f62474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e0af381c69d46e140923979c55951d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09734ac494b5527d71c47df82bad6e1f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ba514d45d25cc0b6228d2cdfcd6135477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d747b6215ac52153f8e1413de9179c31478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8d4019e3ea3587a7d3e2331ed2b674479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a661062574c14970252de03702318abd480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b47825d9e64d79e96e9db36e396839481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee18627b93d1346e63d04800651b7de482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1686afd921d2ccf59da254096cacfc2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cf84df5f225bfc1f4e6d08b87f47aa484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b667b4441777451b85b4f0f68265d0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58adc10ec8bca14459e8aa2be62f2ab4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd200b28d08fd4ee071a340d7611a43487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99162a529bb3f8192ef9c9c4b9187d28488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8ad9015104a6627e956de476fdbaf1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60396838fa74b5487831f5be8182c17490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388e79fc629e04f1cec0ac04ceb6e5cb491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b12ce51335713cad60fc485da426011492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd671c2378194681df86b662c1a6bdc3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859060edfa818d3cf9a0e0f964125f49494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19572a689f65f1a28275ff7360a342c3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2532d264422aa44425b8f7e061d722496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2c6caa94c19e778381c0f83048f376497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c4299992f306ac94c0b0f8cf2ca822498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c0ccfd8f26f2d7bf2bdc907ae72ca3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d5fac046d8833b7fdb263ea406cec3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d2278540c8f13694e0975b06ad6f34501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057e806f7cdf6247d371ad10011a25b4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909550a69170c1530af4392a38ecb159503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d719295ba75c8d1eefe38b970d2ae4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6038a13554122e19f178ee1716ed8575505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6991445f160785e3366bbd0fce5f3c02506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b4fb837168e6f82876aeb2f1b17048507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dd3e406aa35e09d09f9924fac6cabe508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f07880140907d9b2c4c57ab3293807509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdecff0a3543a109e9a70c70ef13e3d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a72e39b73c1e788a670fd5b9eb12601511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294bf219bc75549acab7b8e9d8e96dc0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc168b8f65bef3fc2d981d43fef633b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c104347a98307cbe6e337d68ddc543b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f61e5ee966aa2a4dc8127ec09b6226c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63341f4ef6176dd34f8f30fad9d469b8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a1b0115668049f681f1712a2e2e4a0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1161606d3b1b63584bc005dbb252570e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddd9ef0b3108e0c00a398a3e0b3e4d3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7a84ab2ae32445343e47501c718c9f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514d09e9cfad29e159ad30435a7e978f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6d239941d9832a3e02754da50f0fe2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3a2884b85539de5d34754032f3b2a2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345a6baab30783d52fd6f79aa7b6a65d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dbc90665736680ab8f89298dad071d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8f236f215a0b23550a2f7d9f411569526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068a319c4636ee21c348b70cc6aded62527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b3b5545c132530a6ef1e27c7cf8ae4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa441f05f1bd76ebf2781c6a8deedca3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5d4b0db419322204d25cd0420c2cf5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b376e60e7f6911e16702599f9b686283531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f972cc883e4c1fe30a7f4f405e267381532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a160aa0748d15c61a6a0e318fdda2b1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e274c2a4f0f4f98065fb4490172aedc3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a394f017868f1ccbffc1c6c105d56c4a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ef04972913ae39f0ea5ed7aa0b11b4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c97cdef315efb040c2aaed91d95c16537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebaf626b7522ac9849145188f45500c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136fcc64575d5f536527196ac8e6343b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfe9c9b8dc8aea127d033ec8d348bd3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e30541eb11232a7f5a6d0a226bc2c9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540268b413e9ce6f7bcc9f72bde0792e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6a7d6bbe7afc7b1f31523bd7d3fbe9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5928449d0401d3602499d27a8b3a28b5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4299c98e4c787da9fe337e24f71321d4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54263dfb0b53fed96cc775f6533a2dd5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5c6577d5f9225c5c5273a85ced774a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f6adcd7a1f270ea4f972d631012be4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1f177f854cda3c0be40896deba27fe549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0bcd19067afa187c80b3a713016872550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d960d5bd889e86e606901a6a7c94ce84551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdde475b1458cfd46bef734e06e174cf552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67b4c2d4c4fc3fe5081bae3f6f5cb22553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008fd33718f3b674eb4cc8b58db15b33554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc63d259c3c9b758b01d4602371a8190555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939de76e4237ea1eafbdc1b23c629839556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5b0e3c5369163fa82e52f3c8b6fe9e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5192240c543cd1e460df5ebe038e897d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd30041d8065e9eb8bbed9df59fbd08b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e16484196a6cc21ce6d957f821aefa560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa392ff96d631b14e2eb875ff42477d4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1751661cd2a3fc92e11974c2a587c3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb517c30bd0b14a15e360f8665f74b8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e7d26bac68a95557ae6854e144bc85564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3936d605c22e5d21112547287939461565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46134374b296f0d86bebed2a0b7cc480566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f685ec27c85ce8a9f377b2e23bc829e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70e0c1ddb7ddd3b149115bfbce8856e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51602db2a4887ff1da3d67b87cd597ac569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a5b1c429feed26a6f36f2b92872f90570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3040319f692c37eb8837beb8df55b048571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869abe4c4a7770042101883f461f9af0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f726f7ad4fff634a990b3ed83756ccc573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7059d30561fa52108d80f2c2e37a9166574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574da1812490e884a006f83d509e5e51575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6fa3f774f76a52e4bbbf6a057187f6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718eb0f4883a2e54cc31d38255713724577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509a9fda8c466b061ca554253bca486f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5e1f9709766f6324af264e37734308579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c0668ad750ed363dcc1f7eed179468580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44906e956390e9df8ace5af95eb9c7f5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baae65430d0eddd0596efd3b58da9fdf582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab835393e31234754e0e2b9d6758c005583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788bbc8d609e90e34dff4383f06cf758584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d2e7b06ce44a1dfc4bdef1781ad6d0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a418a37838dca356ea67b6833866bc3a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8418e66da9e7306e004a73be035bf1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ee8893d6010fada41f051a10cacbff588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5897d57f386740f8f434d48892eb432589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6746827a7405b8ff6d6e73e9cafc472590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b68f675626a8cb8a27962619ea5bf21591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f3a849e178832b7cdff0ebfe5d1209592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0719e98913e93084dc5ffbdd01e390e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ffa914b50427d232b455126234b8aa594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68744efb6e1ba9179c710c7030d3287595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef9d1937af1ff9fab47b0318428fd68596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56475900a7da56130796e2ba81017c7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc4f95dce9d1f17c31b2def146498f3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee52047ae4d7b81ab945a21e7a12f84c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a48d656d34996cc7b3023ffdff0d625600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4846442b04a06d2eb50a9b5670da6124601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8191e3555a6590d64c595f5261d3a325602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72479c340eebcfd4b817a3828a7b9d9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dc015be0c770699b22daaadae086f7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba5a32675e559df5ac7ed12ec63f211605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b263ccde4ced76d555ef65acb677e5fd606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79f9ae865fb750cf019bf75a4801c98607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7c8549205dbd334c4ed604f0306f5c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c59122fb6e01343fa4ea3bfd59c8dc609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab4848c264c82aeb5d7988ef9fc0b65610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbfc5ea6a570f3a566d5c98eeb20d04611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa283beaca8c8d84e7738883e7666b12612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4499c744ded70070f6f2f9877ea959613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef4cf0918fe85e37579028bbd5faadf614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4ebf5b62485ede61536ca828ed0b06615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501ef272e3f4ee9531bf5e50fd2176d3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a53319e0de5a6fcfe672e6af5cc3a1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d132eeb06d4ec47dcbc2b1cdf7092069618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b55f380f9f2d233391ae018d0a80b3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a379bd130a5849836eb2da3344f608b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c1389102378fc63cae353a5e83b7e1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0205e78061b6dfdd6c09b92d05d0d348622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e9dc2de46c5c47f5bdf4cc55640502623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166241a6427bb35d143d671ab8978655624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412c4b87ef254d4f4086e6b79900ccb8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88abf17330e6c7b23832c3aa944164c7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed0ae161d80d46cbd93a4325721e0d4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d81758bf72a5dee509bf447b4238869628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9436e1572ea2e23ce9efc0249fd3ba3f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b20d2a17b97ce259d2bd584c158f13630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f624fa144fa469ce6bae7060ee034e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d7743672cf42386377b6b0a563b260632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76723214816cdfaca76dccdafb91d845633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffbb9a5243768df61a65e11537f3a4f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7768c2b3bba3730e3f3be744ab68886e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c51f0594b001a0172ee2a9c3aa46d3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb48cfd1e20afa283d4ae4095115b07637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2698a22e53672cc9b1c90d600de5374a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438f4709eb7a3dfc5adcd60a17ba9436639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880c6421b2d24bb0e697c50f0d693279640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b03da5b843d7ab8465caff3cb546877641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85fe9fd6c9f39e217954a7b114dd7fc642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c09a4947730b9216668c68733bd08d9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abe335f05a521125dd51274644a48e4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367f66204926d7fce98a95c3f36716df645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbed692d85ac09ce8ab5a0ba457e7de4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0c2d32989e13bc0ea3fc8af8a22421647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb15516322d9104c9e47af5c9f69eca648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3fcdcc29b870914ec6fd2cdc1fb6cc649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa74f80c8e6b3f1101b7b43fede5f55650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32b2f44ded9dfc758d000c8d636cf20651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a5bccd2a4ddd9a5a005dcab0d6915a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317785ed59cea0c49463afb186b743cd653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060ed0ea71e583381eb5815c0f42e7cf654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a74f12e312496e40907201b217789e1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802c76cde3343f16377e9158377bee61656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8718add4fcdb48b68aca9c615cede8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb6ed72c77cb9713513d63962742003658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eba5fde716911456dd00a775c48a3b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5924578bfa42ae86422810e8b3c1ceb7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534ec5dae6255d2e90d76034f5b483e7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e894404584f9b1c8cce0cebb672bc24662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb85e57fd6bf3ddf1ec5c28f7e77413663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abe2dcf91d22e7e7cecbd0cc8eb4325664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f411a6e3de9b9156ca5d3ab4b8f772665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d52e32ee2619f09f743543cd10a7474666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8db88db2cbdc6e61bbd2104bd8ee810667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859d2fc2145d1363eaa7f6aba1a557d8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639fbd0dcdff88e11900f32141d50f1d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f0d4ea2e387e7d5638fa8a1e53ac17670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11ca77db0ff899108fe6a9de1ed7e98671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fd0bc099f1f3a2120facba19e929a6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06f236b515c47432d51beb3f53f756a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5c20df003429073b6a53935bab5d05674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7dc152bcfb38a019f34fc8d2d084cc675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580ecdd3ea3e923f56cce6fd471a4d94676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645cceedecce1696b73c848d79c0683a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12232ef12ca452fb5df55086393f00c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd89bdae6ae8590a5e2a9fb683e1b6d1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93a3cf6cc3206dd5d0a3f7ffaef45bd680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6761e46a74b950c5e23287f176a49d55681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d330c86dde7505e6e4dd6708db9d94ad682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb34ee51506906b0eb255b7d06065e4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cf9247aab17a0b1ace4e818ed5d579684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85adf2e2f99dfe1ef8486e7c850413b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd7c581ca8a4ca883c0d6a60b80bf64686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5cc6cf22c3d4acf627c79b7b8e4c0b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912e13ab462eb2939d6d10e2ba2d151b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7f1cb8606352571ad7bd210b54539a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1914a53f043b44f9aa70a033d7c4852f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374f7e6e2a3e4ef9b5f44bd19f25a5cc691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1165d51193798c01646cbc89839167b6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb78b41a4651da62491045cae91857e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551cf91e564f7a8df6513a8ca80c3274694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b668a8c888ab8eebb3c5f2b76129de695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d27c4471db7077f90661bcabc67be0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5dbc7c89ce4184a97edd4a9be1337f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b5384d5d3f160a80a15e8b82c5541d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc90c8c96fdbbaf56bafe4b0de4ecfa699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e71245f026d5b18fa5a1547fdc5ebaa700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7d8d68e814ddf5df844aba6a504b79701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73c57253e2429ca7e5ec0e861c3a5b8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8422b1614f37110b23122f8ac8b61c4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfc76fd553a39d2dc30c1105893f3fa704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f20f4872b4c05ee7e27b65268516ffc705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0e8b09049ec770fd8edc3a7c8d8440706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabde6768d7fced4e3a516ef428f3607707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fadbbc18f4baf99c1a853357c604fc1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969307e7e72f25d6d9b34d9399633eaf709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96f7aad4d5ff8d9aa104937b6affb38710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4929d9f979b694bad359a3783438455e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d5e4d5b95e7ad295baa50522287d01712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639321e137a5485bf05ae4e34dd75518713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17c269fd2d38be84c41719c6542865f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a1327ac85107320d87ad52cf9bdb7f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981777cefc018f835c85ff88406d299d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fd448766a0229af80f23e20448c35d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92abe7e5b90d797b5d2146d21a1f21f2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d62bdf9894b606255e39d1fb46eeeaf719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47abb3c5ead1b6591afd3e952d18d3b3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4f848b283fb72c6baa9b52cadf1f3d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1517a2192b8e2d960060153e9c0df41722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3401bcd70cf0cfcd2b0192c4870ffc6b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6757b0ca4c4ac416a489a0da9106dd0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eac4f76ca4ee486f86b9336a7acf1f0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf99fd6548da6fec96a0c8da0b0a2b5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec279291f7442ba4d369dbf091588fbb727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7357c68fae458641e2e489e98f37be4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba9a1d27c06a76a93c026094f623c99729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776edfe0190f1900c08c349f3705e8bc730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9c8685d08650e841cbc50238e78dcc731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfab643372ccd284b93c3b6f7718be6732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905f4ce43978a075d1875302eebb4ffb733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7588d121675fa414813fcb07b36cf0ec734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac580c112fc0cb6dd8e92b86b3a7f9a8735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60b55d30afbeb758c73a63df2600b0c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef714bf029e61e50b7e51ea1a8ebf3f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73136b31e4b325b9ffa25b5d33f2d771738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ebea49f5919cc7c29d330734e4399a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9644f77ea641d6dfe530b92eff980c18740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60d3084fb0e40482c2815b9ff6aa1a9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b103b45726bcf94b55f976445ec94d7c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8317301ffdb253f8a397e603dcb826743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7503cdd3df53ad64fd5807bbd59e434744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aede40f1108b2fe4c693aaf7957476745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e515f791a57ec2c4875796efad73ae74746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d0e439f37c4aac31390ec9fcb97af3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78698535fa56692ef859f310ae3ad988748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1f18be2f991485ca4fff8bb4a00bb1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32c98a13f24f37d71638b4257654263750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64797113bc38088f85b0dff5a677e183751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e756a9e8f10629f6a0aa10f88ba28c72752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6970f14e0199cdf694889aeecfd4d943753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152fb97e42ea71ee08c9fd1546b3eda7754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ffd579af261b448f1e6d0ac5091ffd755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb2fdd60069029f5480bc9a179098d2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b9dc672ed11016745da91312b51c97757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9bf55da5d9bf80fb2ff234eb11667c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a640668e192f16f8121a5fbcfbcc51759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50be63215c60f904f7400cff5f6efdae1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8dc14961e6c235a7e030f47e113b582.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f723a107eeddd958a5b2d28b2b3473553.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162181bfdd34bad6df768bbe82ddda254.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec13f21c534f82eef8d11cca922ebc15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f3c0dccb09dc8cabed478c652bff086.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972f6200e16cffc3f4853f556a5ec14c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4f8e67585343f4b1e6362f4e7d762e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61e1854c0bdffb8d15520c80a35743f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2090cc58dc355078216103cd87420010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b189d80ef3bdea6a447107b41a47ae3711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a38c6c5e0eadfef572e093cb26060712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa1ca4400521dcea8f20933dd4470de13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddbfff728446b094ac2b1902233f5e514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b43ea9f82636a15fd222b6f308c547d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e70f2a6f3442e594c6a8038e4d482416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781fd88241a533d1956234b2b291702617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a306ceb74b8ecb6a7e5d64453dfc96b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5d6b5b87555c380b3360f9bf688f7c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036158f4b933a7cbe2c0a8e2b5a15c2720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c92b8787e61871112f38cbf960a156321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2033bd6ee3d05ef8db2c34c8b8d88c1522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fccd9a9eea4549fbe5909eebfa6296e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a2b51117eb06f513dbf84d8403d09724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a768b08a6582337fab57c0d279f56425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d8831d8e030b3968354456b2114fb226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c75a5c2b1f62822ee9bb669b7c5b8027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9706ac9ae1ab1c0a111000358ec91e4e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b37a7c0e943f1a1a0883a2fed4df54a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fd4dde9d3c913b2006b3c8d3955f0030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6e9e650e2d22c37594bd23819bf15c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43973966150c7394863485c24038ede532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7379974799f026278467fca6415527933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181d33d21b6749d0cc1a3072dc35227334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b717323b05764f6d88182d04c10897635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fe30508e7ac65ed1276a04497bff0b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd374cb33257c5e21772c16c7091da6037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e35240d1cc1741e90de34d223f254838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45041a2580e2fab777cdce88e8eb4d6439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408f60f7f601c2e47cdc5a63c2892fe440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76067b497d42501329cd1eec88eb6e0541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afed7b47d731246c78ce5495dda7231c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a908e19b079f08cf94d568ce7fe8015743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1954120ecb0a3a52ded0ee87c3b1e044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1793546e76051a0e84cfe6e734c1bd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b52660b4ea8cf40fac5205e1ab93e546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aae59c381dcc54fd1fbc66b61f39bf447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0220cf97686f5f1a7e98a28ad2fdc6cc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1959573f85426722e34fb667b48490649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258597580b2c438c4a27bca6aa06a00c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c602813eea74eba160a86943ddc1b1a351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dce3b20709389606f94840fde49700152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0adc006184235d1e495b67c9a1d1b853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa02ae78c403a35d35e248c8380eb97954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae58f5b61c23f77a7106c83089c9151355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db08da4369c9cb5e3493651faa05243256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16247b64061483993d3f6ecf76b9810957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9772865b54766ba9b1f8d10cd88177a858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f663a335dd209a994e2774717729c959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b40e6d4e5793fc583ef8bb3ac36e58d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6557d8e2199bf55f3e8a934e48d95f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423395e4fff5b595e856019150a58b9d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6d504819317addeef108c3c43ba41463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ad99308790dd99d2f662e29ae9c0c364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76efb1fa34bc7fc6c2bb34aad1ff49d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a2d38424c8e982289f8dbbaee9aa1866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae331c44aaf665fdd14a45cb14715d0967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2597a6e19e39d95d2c8169180272640b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0d95349ba4aaf7c67e5579f844781769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9a910a2f7b2bc5e0966693f9b8593670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbcae840a0552c998c011a9dde984ec71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70507972a25ee11e43c68a4817ed26b472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a339e6f9b584d7fc0431f9f69d8fc673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2c3380114fc47619d17a61a394550b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a481795c3aebfe0933422613f23e5575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1a79314e4621849793630308ea2b5476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c41273e178aec7148d9828615ac4d8a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0223a502f46333e8f5a99798cc41b5d378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0ecf9b0f1d15834937f2ae0f16cccd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009609d594df42b038a49998cd502eb780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88e4d818985141c91c571cffae8782b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb1811fad4d5f65a7add0ea1d3de2d382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f8d800413ee1be086f7035d2ebb05783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dca309b8c7463f7a2de25c5e86cc5b284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a520b442a904425b8a72d41ec5f98885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05007a61fcfe05e141771ab8a607a26686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92acb5d909a69a7a6c1e966c3773b7187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3fc560bf947e5556dea54825b2eb4288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4045e8d0afa0a85168b7fbe6b066ccb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62929ce12d03eff27887c9ec98942d590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c6d883a7ef98d7ad6f6d21474adb9991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3d62b04f9cc5eb9d1563d7bd89317892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f5cdd957a24d8eeffd817901d1f74b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd27bc6f125c671ba77a1f685edf0bd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0d8e11222da2c93b49023fe0fd523995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2506cd4927242a3185c0aa22cfca9e4496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b387e23b1b1b05589f108270bc664797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f5d5ea2f5385dbb51826d32a12b28698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4146b38cb711330635e38b8ef45ca60b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d154d158cf3fcb200a53f6150b353793100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c840734e5f803f31273e223049fb376101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13a47dad0cd1e6f89674271c6706825102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597fdf47d481ec598d1112866e85dfbd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9c165ff0dcaf3b8f68b11117ba93e1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3100a3996a528ae1dd0cb7235b04c29105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ab751267a25243862546886b04efa5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd58eaa734cd7bce6637c2dfbb664a1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b538bf46fa90b1241ad72e027e9d1315108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a685e8dec6bdf1da5e423788784a172109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c592a32cff9c90b08928b6f9b17598b8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95836b644d1d002c586884938d1a0e0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58f3040e1ce96e7b433e6209485bf3c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eea25cbd3319095675c8c5cf1965a5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cd411885755e33f580bc1e6ee7d6f5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab48e0dd8885c8c806921afb12566ce115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e21b1bafab7f4405d02262d802da43b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62ece5f43723269e356adbfddb8bf6f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f59992c8272c9a81c7d810665ad495118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d7c5a698e08ca619b0caf2208dc575119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b650ce3eb2643913f0831d6622d14a3a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c40902ec41deea1e89081f83229f954121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fe05876344503e8bc21932f4209656122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80effa59386addf7357c980a0354f5fa123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc1902341c238688a5095ef4cb1c9e0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357bf63260bec2fd3681550f37376e5b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497562574a11cd2864db62afd1dd509c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4288a97d4753a08ccb32d595ed5b30127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0e2a24d1381d7f78c3378ec311a363128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96780a55491df01ba7e46a0a5f7a5485129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeb927ef0c540e6374452f9acad093a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5192b3d7c9a28f654dcf0ba5f5632bf131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f6d41f7da6aa74c0f11a3eb7782852132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22670c3ea616e01936df9c1572d7a7e7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa6b878706826b80cebd3211d9c5a0e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b581c3826f930c8026852b43912a94135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd603fe59f4705caec8f3cafbbb8cea136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fadc549f4be6a719cb4cc338788515137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09728d8724947afc6a8a5b4345733fc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a1875febd4099bf643cdc3ca9a5798139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814e9e13946ba087001cf9c60280bcd2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97ba3d62965b2a1cd55c458ddb66606141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e38c5375b8fa4e2ba4c336ff1fc07f7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a478ab551d0d8d9fed45cc05726006143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4406800133690e4a2a4c3d92f1f74d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7e673bffa40bb0eb0f2987ce2b8170145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174890d54d51802ad4d7f3d22f071d08146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a292daf2bfccab4a0a9b53bfa05cffdc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43268fc3c41b78d3ebd069b54fef360148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9722723cc65f104dfc8294f1cff1a969149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c1cb7096cf671a01eba254047a8902150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b527df3d45feff65cde3dc1c1d266ec151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b113d531dca48d5de424540489841d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8906f12ff1331909cd844f7b47b79862153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd80ef9f40a65ff79f539ac4a10f2ab4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03261ba9a44051875f8072d12e43e1df155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaa2597874a19b773fc742af3f33c63156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e3e2b551195fea528fb225377317a7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15fe2ad7dea362cd01b08c106b43931158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dc94940828f27e2f43975a5e45c7c8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5b6ba97aa8050bee814cc3c729348c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7705b1870002fce441ff71aca2700b72161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725441b849a50b5d2c27e1ff76e316ca162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f175149ac259a1ab91c345d6053b82ae163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4616866fa38259708b765f062fd330c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0329dc1b27ca67bb7bb6f8ccf221daa7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7634bbff63fdc8f754e8a045f67457166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad6fe7ef321809af5bcf0e2ba5ed5b3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676315da6a97d9cee30b1cf38937cccf168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23676d0b97ae6b41d025be2a34fcba0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04470ce3fce3017a300cc51018bb9554170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a882c22372d34f5cabb5e379c0a95ef171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b3af52cee9c24862f26247679967d0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899377b77954975c219c545ff148e121173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e67059ab3f7000d5d4ca55be44aac15174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8da4487e81c41199b3c0b8260b6ec06175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99558a2a6e32b406ac47337cd80f6dae176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4d7cf3daa697b1974d568847acff0a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd97f527acce9e565d5f160b13bb2a00178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fc1ecbecf69ec664de0516a30914b1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e09de5f086b1489b62d318fb9005b92180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c493c622228e6e2ff32faf3eacda6fc4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d28c0708d0b1918b35656529d5621a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46880e6f2bb312d2562462bae73817a3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d28518d6387c477d89db4b59c2cba8d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1f6c193aadae164bd562739afa5ecb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b0c7df4cc2a2e9658dce9aeb942648186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7bc913a286397b8bd9afff76d2d8da187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332256dec5f6e835c6b266bd055d5829188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8e2bb8d7652b8054cba3d20010348b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71638f90e700722405be8a5c6bb8afee190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39dcb969c7cd9f6703c44efa550c6fb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6cf27dcc98580bc1105ecc18a53830192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6cc775e9e910e2be60f64d1ea7ccb5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d7b7200d7a4159548135ced8f1360f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125dfc225bb5fefe3d3a67e61c115988195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5883a79db6814e7f6ec8558315e8dd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a07dfe54050fb88f646ca38fe51ccf197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9cd7798e6e8f4cc3c8aee55ae304c9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7e913e1245430ac8d400b17e28067e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14481544fa2bfdab73bad6b482d3692200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa2c1e674b260a8fc8e56bfee5c19da201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4976ecb85c7e75e56be01d7ff6e2f238202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ac067076b6bb7c0e69e0945d8479d5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8598393b19cb7e4ea34d0b475cdeff39204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ebc2d9a93dcb21bf50e1547c27bb92205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea49eca27b86e7bfdded433bc7bfda0f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df183465d780106400875ba4be68f95207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3afdb138e9f459596a13e05deef3e11208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68ff3b65bb585bbab27c855753190c5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fb32085c5ad27a5b431686e02298f7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df5876e420338bdbb2e48aeabfa96b5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c793167ad1fd9207757d0f9d48104e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a5d032f62cf6340d9ac0bf67ee5071213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dfdcd739c52805046c4114ca538212214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aed72157ccca9cc1d9675864cec48e0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac4e74052ebe89bd9779c98f1462611216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172146c6f0f6d3f93c84c0eccc1c7ffa217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f8c95b68340be9a623184911652ca4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc9d672d3fa16bf2e96e2da5c0148db219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0922a7ff0b309bd027724da8ec2e008220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfc4477a72e7c66470f85da11bf51d8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790aea8f3cf5678ae8f09acac66769b4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfa02fea1c81f62e67357451d3ad662223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143ee7bf49e8d4698e03b4326f4dc81d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb56449b47366e7be6952a7153b2911225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c039fad70ad4c5e5d8c1990efab4dcf2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1dba44f120c3fb26b83aec870ec580227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e46543551222f1dc5e586a490e5164228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7312a55848975411d9981bc086106a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f6e3ca20231c5b793e6a105a3fd348230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dd062e0932bfb6f0abf31f7d8a7d6b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18ffacca668966cb4153c43a248358d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5687d8a90bfb4bc5edcf39f429c729c0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32d32eb06b55c0458c600d660ffc498234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc3068dccd0fbff6ffeace036667820235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ee58f5ab2dff1b385715948d6f4ddd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f27e3597fb486746f2a7cde23d8f8d7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf2ad6bb0b3875d5facd7fa22f292e5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a100d51fdcc56f181929a4905bbb69b8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cf943e439acf3087156d9e8004d1f7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51e443d37167c4ad250b086026665bc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade89e008fc2f008edde9d7260283236242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd519f5c7de40ad7028975b4f6fef49243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4e3d1a3178537165ccd6320c9aed08244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10a88faa26a86a19a14a4e9bdf0b261245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4977d6869cbdb5a8a79c8c0e7955dd4e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa0ae4508187ecfcc2d126fd36cff94247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d001f68412074718e55db51b705985248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f521b91501aac6d6042fdafa398429249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bfb966b19d71f18d87e8e6f94f9df0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f4e37957bd544612a46cecfb717139251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24366fecab24499789ae32f9ed95a47c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865c3b173d5ad9e9e47a0c04feacd6d7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c584710f16a8ac24cef365fb2524149b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacb60a5d822702c797d189d4f6f28c0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a81a6c1dfcbefc904032795c3d965c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28862d8086f138b65cec9a63f058386257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e94e477667d2724ab245470ef813c53258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddfc3f3eaa34c935c44ffea00f807a6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4496b95aa3da872b34629fc0d186b3f9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e250df8774e7c51a74503687f26bcd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95486c2eaaa583755773e0bfea300b0c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d84a3bf95969ff896a0fcc3f4a9849263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac50e0d6eb5b383635d496668fb22ae8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5dbf6c0ffb175b0ba7eb0ff5b993bd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8c8ec6e3f02e99fc6487b28c513692266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eba91f142ea954ae218092f04ed3cca267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5569c1048f2379bcd02a922957331f3e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652472e22b37093c05d69ea39f06210a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25faa2ed6c6a6d270f007a710c198a87270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7764cf10d84a6abfa2bc581e01cbb394271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ad582bc68eebd461273ce7067b69f9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f221bfeaa0446d0726b7bb3b220628273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ca5f614e7c775bacdb6111ae502492274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c374df7f4a75f0ccf653a9d9502c9b9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e897b3baf057cb4df726fb1ecd39f53b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63983bba5c1c7384648702f95f6e81f2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c024973e7786ec19aeb62f84e24eddb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c6c33d608339726a16915f6c7248a7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3881eba1c6b74ec847140df242b3b7f4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a1355110455ac70a5fe11df0ac0d51281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a04af81beea7793886556a2359c5e17282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b2743e8fcb2fa3716e7ca62267f7e0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ca12d4a3c714527efd6dc5cd7840fb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd9bb833655eed6f79a1e9ee4b35a6d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e837f5243a91ba133d7ca5a78983dda6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8293cb0fc5ae3abae56bb8d89d8d011287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9148e96600c4f228672d06900a5f71fa288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d95464644351d3340da0736aca69f3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cb2066993c03472eb034bc2f8105bb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef30b80c112bdc415a70ffd7fc38e13291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d6fdd00dd9af4d041e7edfaef1bbf1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae25af27b712973dd3b4a123b29cdd5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe04685fefa8053abaf4cd5ba93170f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae02acd827d9954a995e263ac7e1053295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5237f9a46bf8a50b3348c535786d273296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0bb5142b1d0f976066932fdbd7ab88297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967c2c46678d3e2afbbf318d66280c47298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52af729876a2744e50902589eb0d54a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a86e7c246b27c945cd56ef3ec2f9a6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbd80fa807844e333506abf70160ab7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8310cf270d3cb9bfdcdc2f1dce8dd005302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9c3a9a58738fc9d4006b68e8414c58303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf25b104ae9e11dd29a94921b57d5109304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090be5212d2b4480c44d15be57d194ed305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a76eee1a14fe57f0e4820aa680fa714306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1114cafc4be6fec9ea375c0d1886ae35307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0e5340f0678054507e79a7c1a1a554308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4999f9a450af538817731d4ff49bded3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01cc6e2f497bf400d04095d593f9c3d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c80595befc33635bc28681277c8f7fe311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4575e2b7368dffb47c24421641591aa4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b71cd46ca068686d0170b9af17963a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8e6a92337c2b0b52eefb3f23d3c9f1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb29e8e425289b238571c7bb9eac1bdc315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acde5fa4dfe45682b9d0cbe164ccf8a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93948216240f951d4bc4a3b3928122aa317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9970d90e75993777794e919bbf2a25fb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2995e7a794c8acc9a19b49a0743ca21319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b07f6e4a5bd4a235696e37c25b07699320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc3e056e43f069f2ccd84f211f7e593321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95cd1e6fe369345a277576cbae72e9d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab92505b9088526ec524d8ee589bc292323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b355ad23e1ae99d67a615cb387fce49324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bea0df4fa8bfc96dfc1f28ba999c5a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4612ea5c89a4221110054e8ed3f6304a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8868856f767eb39388ac16a49e420504327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8788cf8c14f89b46971b460d3dab91a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437e04957933ba5508966dcc4fb4720d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640ae84cc40e169d739d71b469839019330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e0f77f0856131886ebf7855fce4bc7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2ed5bef38ad394474a72bb925c6528332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c94ecd48c84ce085bd9e6e9d717b64333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d40f89583b4400ba690b45559dfe53334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402ecbefa248b14f311fc3c1fa0411d7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38f34c9a905b871bd8fc24a14711c4b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f360aed00a73771087bee23e846912337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afebcbf26c941ab625d521db8f26f724338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232ba7c63d4e7cd4d8c2a129a72fb24c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93a0d666c3d32522d73fd51bf3cceb4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a7c9b9e72eafc8638458fe685c7ddd341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bb9888809412c71540e9a1c76c1ade342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105cebffc76dbcc6271f6a5b06516513343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9439c6329070539b342512d336b865344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2ca7f6fadf365e32afb9d28fd29b46345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37dda7b5eb0c50b30b1a05179fcc8ad346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ded17121cc38aed0175a5ac1f554c3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bc6e0ef894a21a083964f1990619b2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5170000e4cb246ef531fa0bc0ee02599349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e974289e89a49ffab4fb4114f969f4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a17d3d033fe95353302c15a3905ca8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd52c421c57206e504d01314dbbe601352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2a0f9118987e1ad608ec7d1c5c624f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db00d85dc12cb27da8a04a63429da10d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c805ad69fc11454a84e60c010d3a207355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc185cef1745bd7b3dfb3c52de80379356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd19b669e1f8b61e22dece56067d6a99357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f40f2062758b89c51341d4e3e8909a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93625bb5b781021b2e5980a5b6731796359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f4bdea838823964d686e660d1e4cbb360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712e2b07a1c6b5d1d015bd710848d1be361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b7d38adcc27b10ccdf6a927fa1c18b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd4f52b8999a03a441d09753988d75c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc0d7edf3da52593d07c102d58b8559364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a86caf8c4c8811077fa2c72e943955365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8477fe57b0192cff666366251c7e512d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefa99811dda9e3159db30348d0b13ad367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f793dde704fba5e1693651e5efb4c9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d397671ee3ee068ab74c9725a7137c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e877d01fd10a90a1a3d60250ced94e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab036ef51b6ce171445967efe016157371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022e70b0e2632bde7fbf58bd0c8f64d8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4932c82a65a8b989e6154c5fb5263a3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b734d858f55d2799aaade4f3a61ccf8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e21e52c77227afaf104cb4f24d5296375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81404ddb60a959781c2ec78714a3de7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f970bc8fd93d09dad440947717e197377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565351c688126ff549e721edd898e2a2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cf890d6203edd13d081016c58834b4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da70697662b7628489ef5a07402dc63c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2081cc07b49a231aed536cbfbc68a62e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7937ac83d8c6689255dd57791c968e43382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f98c875b42a14780dafaf494ffce45383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9890084320a59d17a29b518443daf2d8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f703c508b383e5456dd8b7adebc4641385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664804f8080e5f9ed306b58d0c4f1e0e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea60b0653307ee7e6b55f44e02004274387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f726b7aba89ee4932e6db8ad0443bd3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b229310e5db722bf4eec41b1a67c6e81389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5f9a1c255559363ca44c6312c95cde390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96415be021d80961f055fc0a6d2a5302391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e29b93a53d3661b78500ce21b7a52c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f6e33968ec985dac0062db8f528dc1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79abae973963b519547cbbebdaf7db03394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efe942a839774bd789422c563aac1ac395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970fc4d01f3be40b5562c59d66af6ac2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45641f66fa26fded6d0e960b5eeb0085397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e7fbf5135d65ab874d123de8717110398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eac8301d14d98e0aaf1595f3d090c1b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abce31d23151bc0b9d2072fa06e1c551400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c689591d7ac3769ab941c6fed1c8a32e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3a00e520071c9ce02297782c506d74402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78659345df056611c6cbbfaef50ce932403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe55da5208d7184dbda30fcbcbec6dd404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14efd682f86ae3e563651a9ff91dd64405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d1a798bb03816502e35193c4accfed406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c69a749e04fbbbd19ac9f9e66129c45407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e47ec1cfbce72e7f15a1e4e39eb926b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cfd3a7af0f6bd629d898fedc9f435b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f446d4191257e6bf082769d05b36df95410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e27012ae1c97192f25a489ec6205a0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef83704d0b160e71c7bb6e9c77e2baf412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bb57ee08059781ebd77f46457dc6c7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678dd456bd4ff31c6610f4718e278516414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2ae89e565375ea9534467db1f46009415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54489e6de648f60712c460172b0fff59416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2b0567be9759d29ed3d1b30c1846fb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a8b18ab6383d39cec8289858961e5c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144e2d435b4398924017f7346cad267e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5961bc580ad83aa7f827c71a2255571420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1d153a548651eef63e59226a3a5619421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a687dfc180973ec9b586ed29e857dc5d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54fcbb6e6382a77f1a8a23e99807122423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597d4e5c83ea5424dd7a2d04a5a1061f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b25a77053d06f456147ea30dc1f4c97425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafa70312408c18b73515edb41625317426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08c5fba8c1bb7fa12772766f7041e62427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a444832f58de3a2902fa680c98edf21f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf84aeb14f66031516bfe9b6e9a39f70429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d1aec14af30c7f925ca4ccdf12554f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97555302558918cd9f36ad31d9c297c6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464cfab7f43ce29a41149821a80b7313432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a015df5b5ca6cb8e2dca36ed96dccf7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3b042077d96961b75cc18db35aa9d1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b55cd5bca1dada2a59394d8f3a6bed435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dde763c7cee8cad12d44850a4c7d5ce436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d37db98b29caccddf4f049a75ac0ef0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ce2b2950e83fd4de3c423f88c4d9db438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7817dd8ca375b6743b8a5bbe63cb1fcb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bd2fa356aa2da2487cc86fd7d79450440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054cf6a5859faa1082d721e2c6f261d5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4383eae37202d9401ecb71d3e30994442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f20ac2a1149243bc8e285bda9d3f22443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e99b405902cfe0cbced9bff6ade7af8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e164611d10c60eca386550923b8c753445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c780a56eb0919ee9a9356ce66b8326d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe3c819c91c383247091015b1b45435447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617ffd15fcbd91c2f4f6a7aefc396a0e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8209b34130e3d49e3e92e0686dfa3eb9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c1d1849871627b732095714a4db144450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702e97f7cf0386a8c35e281354da2754451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75f7c3e7208ff7b457d3dfdf0902efd452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6985cd01db9cbeecde9d4e6b6e33975453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a60d98c59730e08e5d600e846152a6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e5081010cfb611d353ffd7058745fc455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755798ce3b0331f5d164f7bae1014174456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed51887191e5adba075a983aabf24945457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5548ef21d78dd1c0b96f3f22a7dabc13458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2f2db144b4341e5d006360c1f21b00459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20c5c7a0f5219ac09a93237a5e681bb460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacb8f977b607f2b670a15de07ff6236461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79dfe0e3dbc288237ae82425822dcf8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e191c0c1d20c9a895f2cbf48d296a4f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea03f0137b386bf8b09ce7dd76f138e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386368a36096876868ed9e3db850243a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab89b278a9afe3f96fc420213cd2eb0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f881a7f088fa2e964cff1aaf60127a64467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3b2b8f468d5d82b1da0309b726e1b1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ee4d6020ea36df72a8d19475e55593469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3fcecf0b4edf1fd8ed81034a4a7ce0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581733c532ea139b5f2a422b461d7d4f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1baeebed5a13d9bf95e688a3454cb0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344d1bf050b61669ba92dc462c64c248473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442b96a2b183f701a599f4205ee85872474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e969d4bd3e92b51309ca43c0e6138db3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590e46550f18e0ce9b3768df0fbaa81e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01458a457e7509acb75ccbfd45489a7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda3a6e42fb622f02e50de79661f12d8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd12b59a63ac0a8b0653abf86def6b83479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815954d75f39a94130ad54a7f03fda42480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d333558ee48beaadb0eb1e4d11e6f3ea481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cc3b1fb7e971da5d5c75115e1ffecf482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ffc067bae125bbe82c4ab2fa9a8b99483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2cf5ac1e421939f5c6475806874627484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de66ec36e76d981a73a7228bd7c5768c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75534afe32ea764b3ac1e49109c98ec486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f6b48d12c1966c048175f6281579f6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7f03156070a427817cde5e3bee209f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15864ed64480b60d25680f4f7a1b2dbb489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064395553acdefd40e7b450a83b675f2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca86a88b3a86dbbf9223ab479db046b8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdc6f88b3ff4ba44c4a05e1db2556f5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236151f2a1e787fb88c13dd927d17ade493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab1e476be3c9a07697742ee79ca9f2c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fdab6e26651cb806a4c8e66a7fe767495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534275350b2e365d5815a310a22d5cee496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0094900af8cb88c656cebb376322506497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e33d73ea1a32730291fec6a2d83492e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428b3c22792e6e62da82902c2825bfab499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04a232b6f0fac0ab0262559a1385aa4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5651aacddb82ab80202d7d795ad5b2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629e4e87a19ab188a2343b0fb289ca4d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b3def4b45bd808317be52bc02f336e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fe81ed846dce3048e0b5c9dab14513504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af62e671f85d53a8c7800e9db7038834505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9891fd1b3ea89bd5ea5155fa211dfcd6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdc04cd65c0b103308d2c0b0fd81649507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94be859a25a961491e4fd59757dec05508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1df149253f3b9f32f928551d0a2e33c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e79187503f8d45006c15df32af6729510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59b719c77b62a935a5bf282f58b8f5b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e647eee5b6c3fefffdd9e603fd5d4aff512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59522fed3b6367b5191c498778c4855f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8274f469953f8691a67c054dcf5281a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e209f83aac83f1324c805fe347d0c309515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeef450f861e6fa2dd51e0f26e8b734516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c0da74e029781b263ffc3a90c73861517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ac55e6d5519bb2692cf780e639e97b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4ebc13e688a35dab690b2fce9287e5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee3a0cca4c059f183d55e15f16d2a8b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e216b408ad4f0d0d67990a502e17e8c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93a05001891419482c4f9e838b86c89522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeebff54b52591cfd72f97beb507409523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5c237c427ea8ddac15a8986c3b1251524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc1ba0cad8c006c172e7c8fff7943fe525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bd553e25e326f535f1a08f226675c2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac03d8018eb2d12fde3589a244370eb527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5835668602858644f62d2b249935c5f8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e4baface09db574ef7e020157a9562529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9a5f7e1ab8df0b606d02d77e3f2e45530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f90b12cbfd35f21466c99ba879b3c9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ddc1680a777269c9705b75b1d34f1b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cf69b49c590fa955aae00e5f85e577533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591627872471d87f585d3db512b91a45534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908b155aafa913ba83bc23bc30179b86535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b681e7945a41d7bac213205ad6da550536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20b22e9837ce436672df31d943a910d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501c8aa8faa1f4d6356a5eb1c4fdb319538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a137a7480c08fe88efcb775e5d77a9b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f9d0a378c156439f9366249a5cb828540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016a96cef738f59013b3026a2e5d77cd541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d25f71d85ff6b48c1bd49b74698842e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4345688f80c5ec1cfc525cab9dbf1255543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9715408fdd0b1d88698e49de2ba2b1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afcd6074b80fcaf1aaeb8049d7a2723545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddabb3500ac14862bf6617ad01c20978546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedc5de05d17669664f1970255d5464d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aad846579d45e5e09a6169b88a0924548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656a335535eb3139151c8ef3c130a68e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed45b6c421a56985df42ef49ef32e89550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8782a40c0b43d4e1ce841f3e07657c1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b9f95e9d6d50fb70cfb0087e38b461552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50e3ec3cb3f825f9ae0518ccfb23ff9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5903b9c3f836f17227ee5b73982fa182554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42cf3ba5547d430b968687d00acff2a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd619217b8ddc5af7ebdcac5c8a038a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843e31051c476f8a78b03cc04dc0887c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa561a980e5ce8ab4e51fbe68a992293558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cc0be9d26bb047bb8a345972fb3879559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb632137342650db6f9d08008cacccd8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ffd62a4638d2ea47bae76eff51e330561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f90a41c5e9f631b1cc56c76bc3561c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2464eb003406aeb57eb36148540ff288563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3768874747497d65e6ab60cab74adb1a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae78d35e521c9061c359f4ac95fce631565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e72d330ceffc2a8551c14db40b1b3d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3cf8c37224094223df10f8b837805d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbabc4cdaf6521fa1f7374f5309bf2c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1285f08c820dc3d59070fe255ed54a6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3af1942d892ca5d045a23ae370f0aef570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c703585cf04a806aa14d3ed1e1112b84571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21a8e837b97f14ebd97912121ddf599572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1d03899983f06435eb5bac1664a591573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e820120929d8a54fca0a057eaf5bae0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c343d8c8bdbe82a50a707b5d613957575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126217e0fae47e4cb4786d095fe2ce78576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841b6a4d5c998ca50ff9595b515be412577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3421e81b44dfcaac141edcfc16bd4e40578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1349cd99194154bd168f94407cd795e3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e1eded47a8c61a69aca19f2128696e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c4dd593f7cea0892e4e81c27c539a2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b62ccaec924d0ddf6bab857372dd26582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd607b47f600f67dbef9e996832aed2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24059639a588d5c578cc4d80e1336a9a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69387d6bd1b454c4ccd524ed5eddb45a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5016373b7f08548a0b741ae9dce1d044586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d5ef7121c51f2b6bb2e9b9160adb2f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f03f969750d7d6ade7db8f515e66d8a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abf720a8cf12328451affbd6ec9060b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673869f1c9ae0f9a59e8c3404b018f21590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f6f191dbbb9aa670de0aa4386c97c9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feaed95c75d566ab0cfd1a4714f6e44592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a068cc3c6562446cbb010d956a96c0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec5991351ca0700abe8145250746470594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffaeb5e3704a6491e220e22f7fd2fa4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6047bc7621e5b6cf7e9746bc520cd3a8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f22aa699fe581b906cdc808f415382597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8576a1f6a7b835d39c7e2ead1c5601a2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42ce95033e7f0030d3b88a61c96d058599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa97ae622907d9a7919fa3f03c52e814600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642887942200e73db022c543eccdc7ef601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372b3b2b10694b15c0fb36b5f767e890602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcc8a6aae07030acce8e36c10af2405603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32e4e027b37d00b220f32dbf1258d71604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f069a9b3c95c7f477f1e8a6f265b1529605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df9565476705f745fceafd546f026a6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cdf46e08d1e7e26b72e4588c5dc105607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b0d27f3235322809ee376018816c1d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50664068b7d4c0e73a1f7854d0dd01be609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b2083e8e0a6f6ddaa657603c1b7683610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9e76d606f70d6f453ac4c78048f43a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a33a3f8539aa909d65b547ee394cdbb612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc46d3aa019f9efb7e79bc44c792f0da613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e162edf02dcd0a950541431bd0f9ed614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2141f45fcf4d45cd50b1c0c5027de388615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cb5e98643fadc85e323feee90d2e74616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0fd7c6acbc9712a69855aab646caf5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6793d65263902e6b1a1a3664e3d2f0e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564148e37ab30f25bddbd9135341a962619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf9a308c0da6435846ecd4eb750d84e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78f2583860f97bd52cfde2e129004eb621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1543385fe8d9197ac125b7dd67b2aa622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab0ee3aa67eb5243af99f74fdc9750d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478d254dcfc3adc5966518f72319c001624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbbfc9efc67a7bce748d5ac746db7f9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542f78cd339e3bf90af1cad4b091db0d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa0e6ad984cb2c3c2b5527e68dfc963627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e85c6dd6e4076052a0ee007a434b19628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc5f78ee4591b5b5bde88cbf98f3069629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbb462944dc9138e3cd7f1cbcfd8e0d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7efca1e1c614b4eaecb0895fae9eb57631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f318cca03f838ba43bb6c7478d0cdb4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627b1e52c03fe1574d97764660537f86633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470a89fca4d7d2228ca11da6a097bd25634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04be6f64501975743e3f5019d87984d4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5018604d54e4c61a1f465340bbd7837636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dae5d7cde4f931cba7b8c686d42358637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931acb8b3dc57ce53288993871bcb102638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad74a3aaa75611bbe4c2dce76648b10639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912c82e5fd3c52e4358000d1560ae7af640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06927b4497e01b717d8dc1e634e78a1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf4fcd9c7fd122c19e4872fb402083e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf15c1ece7aef9591c031d955f96dbe643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5b269ea9a3c4c81117da18ce65ea6d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857678e3c37f4d048343c0f892d6b59f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6e47da2e9e4c58dcee579ae61af31d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4202bfbe1afdff00a3e89d5df1b93a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61adc85b7ffb83545d80a151c69d9e58648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e94c1046ba200087e2678d74bab297d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8567e87e3c1c27835b12b5e63d590407650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdc9d477751ffaee6e645aac523e77e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53652c293e47d0a8badbd335d1571ae652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008c0392079657a8471d64e7a544e71f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3357b0ee78e01185ed0215570d86fd654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d3495a349d8556748a058241594d71655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2063cbdf5f32488e0f2eb24d23349b40656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48714e87dd13edd06a322dfa150bbd72657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5270ea8688f58511d93498c0e371a4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c472e05b7287c64733ad0ffc5000a44659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b819a1c90eba39f3e339d0c9b4e52b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f335021caa8fa7d20bc30de671496627661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12c00f0d9ca1c7073164965d9ebb870662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490df436dc815ee671e7f1dbf6edd41f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5945da2380efcf13c88f885c66594e95664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750fd194c5404fc7b3336363f32fe6b9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9a912fba12e663d219e886c6af677c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae494c3a4d5272cfa6f7dbb8632aa3a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ad35923b1f034c80b525ce1be0168a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc4a2a92e290c6c757c115d79e41681669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0abd712879bfd91dadeb504e8918904670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5771627921be4a80fa9458b685a8d8d0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb53786444f13db89add9eaffafaadb3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5095f96d65ccee4bab631f3b06247746673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6f43d6c24ba56e63bf9ecb0dee431f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a730cc9732c18c3c5379c5e4ac313dbf675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c39f3dc7fa29a556546ce8ccc27214e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d58a33d1fc947f59d6eaa6721fe5ebe677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c002f1e76d21602c45f25182f6df028678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264d78b82d93b83e1eca7b2dada161e9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cf4f3fc61dbe274fe2990a50fabfff680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8868768804bc93c3c1ad2afa4b9060a0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9a43cb3c65dba6e4dcf47ac9e1157f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19a72f0201590480a586e7b8857f77a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f075443fbd2cfb3468f2d58b5f483c8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a38d774cbdfd8cd91fff9929f062e2c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6cb7e260aa24a6e47df4397506f01e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c54157c110b338d5059626fe66fc14c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e37bb0b9c9c1afc89613cc8ae96753688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a980f96934b623345a1cce20c71a1e6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28f34dca1ff5e92e4572da9cbd905a5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3c24731aa4d8b87a2da17b4a5a5047691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f0690621a0945ccedea7475cfaf5d5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc76568215535a0956a94d0e0e1a693693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d521acf87b63651e8ef7cda287e265694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48f730603c947d73c97425cf0f042a9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cfa17d3ee8fd4e7ec88cd9cfe6d73a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629b087f63eec0a4780204a8fb4be04e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d21488370ef337fdaf4c7285563c03698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86914dd1c69a2b32775ecf90e0eadbb2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ea5b73349a1e747fb9d63bb0aae3e1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c77e552587f7c21a6e6c7985b51038701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f963de93e6402da6234307ca60920fe1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1f95364a3e8bc9c1f0c95ef8c19503703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a5cb5305b1ae0c7cad503526384688704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef85b19b59ac18d2f6bfe5f52ce8951705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651dc93fec848235d2d2c95eb8663501706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb705405d51541bc851300b46e2f674707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd663cf0ae39461fe24a4c5158a88f7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9626069e939b186f4a04e7b498d5dd709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab0ac5db173f08ef089f3b3534cd76f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8979c4f9d89f0dd9ce6dddc52040e477711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d1ee157d7657167879118cb53f0a1c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff32afcf2a68f9b5cedbd30a63f6845713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb37c0fce1be577fe4fa1c126aa0703714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93f1f9a304fa15fd7523e38431bdc4a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c16f692250d0ec8345b1589597d2656716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825d4d45bf961641eb10d0fb32e8866a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe2dfc3afca6f1592c784eca056552d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1971799df99f332b98b02aa6716e04d5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f90e282f30d61e97f0d7782cd73328720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9895c83ed76150c73739700e9aea80721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658dc0aac663b04e3af95137909a2838722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8957ab91e0762968405374fe598a5f07723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19df06b80bc680578c0253f3dc7365bd724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869a17fde73b785d7defb16a94afb50f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8bffe2aecbba8f821f930b4d2ff2cc726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1238ffd3964b8f38de44e67b22beea61727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972d2fd795ba0121d68762340b653b73728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209a65dd8937bbc30fb8e5ff0a04cffe729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594537095934973f188f0d7346e87f3a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a77a2143a16d6f35aaba0f8322d044731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9c0a877b1f65c08e698d4de308d247732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37253cce89858056b0d95acc16ecc42733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709a5371a8af82596b96320481d1ebc1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40d1fdbbdf1b67e2d5625e416868d9e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4f2b0595c70199936896c92d9fd958736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bcaf2fb528f2b14183bb1a419caf6c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0959d0877e90c128e7b1fad4434d11ba738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7659895595c1b6c430e82733413f83739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9812e300d58c8e9db32ede148fd9c2e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27d563a1a5206cdf673f67006325ea1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2c8265dd70726ae0bc371f47ff032d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395dfb04b314a54b5e809c704d0e61ae743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28962016b9d6e78c0a5ffde4355b30d8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72db9716c0e076bba4a00a711c0b31bb745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b514369e74cc81144bf7b862d20a20c0746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6689245c3b056bcaac8dd23abc9070c9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1274d7d6bb638964d3fab2dbf5a91d0b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d4f76a58178816e3d56a7d42bb21f9749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1543fc6c16c61570892571dec2e5ef72750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a41c553d681b95f80cef9095029742a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea08808ec5a1c9d65b050273c7f4600e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bffabc4af20bdc19bb2503dc9547fa753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76311caa2974bf633dd67ce7264d614c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e402def73537660592cfb7bc3dadbd54755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fb1bd59cb7628143c69ce692014c7c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4856ea5953dad6b9a61a3ec151ba263757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb393d09f35649b3de3a7d09b8ad57f4758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4470768ecf5fd9901211b3c7c8ae9612759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>