--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20b09767e027ed25ebd00e02fc96b8d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b69533d910df9066a3ff615c56d9a292.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67296bfaab368a1f8086a9ce9c6e23903.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6e711ca3b082fdd4faf086892723074.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3f58af98f7eb7853c6c38e2ca021cb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0316f4c140ff96e1ce7dcbbf55147e976.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b2950d2b9319b025e7e1681ac926f07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd20ff963f5dbdc53d83f667145a3938.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8f2cb5d7b821b3538cc68ab8614b3c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e37385f285074a7d7b7acfd8c920fa10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a52f5857e453b7125260c0ceae06cc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a5180af1060abd7cb54c6c32d904ef12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd80df501ac9f61d5e61fad4c180f8d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784d2ac194f3f91e4d3d4d5fc0766f9b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7182eb10a1fa9b57bf2578fb639196c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0960d2fc0dfc1db24d6e8e482f899d8f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869cedaf89bf92b94013f7b3d2fb60f017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1914c185df2c8e6a179329c68433f64818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794d3196b90b8c0e4eadc72b7e3e816a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180069d5d20ed17b52b2578c9494f7e720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4087922be65a3725fddea806cee12ee921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b455dc6da406f526240fd93d25e7e93a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52ff165f64fff9e976332eb4182481623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af856f152c213c3191cbaa36a9485b7524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1efc1f6101ca628469b6130cac513f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f103c87c91c7b960c3c14cfbf1922226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84e6162e9164760e019f4c88defbfd727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049221420b8140aa8d524597a13d042428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee3f15cd954e22daa44f0e9c67e5d6929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6bc4fb50c830c74272419f4dd5f27830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49f340f6618b744de97390c6042551f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6ffe102c21fd617094f87add375ee532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c97c544dacadef42a027b7bdcdf37c033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd65230ef17e251f75a04dc8cf3e37e534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4da38dbba35dc3b7b5fb5b2229823435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee144112f1389573a358781fc833323a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8afaeaede2bfcafacce8c4916fe2f537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0425cf44b6862b3edf675f2da75cf6438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d367cdf7c0158e9277186fc7c5941a039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb2fbb6073dbc61332b3d743c7ce89740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d76e532224c4b34e1a960cf14317df41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4040d3b501ba981f813f443f0d11e4442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86081d8ababd25c9d4d1a543a995745d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b8111a7cc3531cbd27087b697b967244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6184bc31bc34500ce454f14a9d8c417345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1097e14c0067a031dd33c37a11b96a7246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830ff73aed6c1b4f555a09c907312bfb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0764becacb8a74a04611e37cd612f1a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11b4e9950dd6272d34b5dc9828dc46949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f93d0b7044db36f45d880f998b625a150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26c18589042fd880c4a90b6724d6df751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9d2cc81083c1051938b1c63cede63552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7278bfa5f832ac8e0737d54de4b13f553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75588bb561934de0b36dcf1564a5b5b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2cf8b83aca160f55cc2c019b8e8a3b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d081f374bb4b07e22e494d551952db156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f937448847159806c6be61540ad29357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f257e4c1373ef501dd39bf9318cbda58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebaf193afacb47ed36fb0408e4e100b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6056df6392e252de19a97c67a165d660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131735cbc76b7091dd0e383445a08dd161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8561c970ced8d4bd7628367c0fffee5862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3b7f6b901f089921ab189691bc784263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d4f90eb423a310cb24dd639321c0b064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086dc12478b7181fab15d8ca4d8e468265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd17af25a23a878c0731d0f94747690d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee7903d31f6386809a5b10971962e3767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e7ee72274f8c2258c4ba469699fb5b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310a167ab689d6fa6e11182e529c5d7569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6926de8f6940b6336b1189cb056afa8a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2fd4c805d921b36659807f9db83efa71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a50c1089930472c98b7651d7571348572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6979d7d11307cb6e8f9db83bd185da7473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcee865ef0151980414ff4c4154052974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ef7511e11dd9c02ca176f73035ef6775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7017453472083c705df873afe756a176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a694ae05224bb5c31f57608cd9dff4b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1f1771a74bed46412c461a30d3e44278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9cc23396684e22a627b1f5d443ff3679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1925dd1aadd1253e6db95ea017445980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e74f8878c2f0d7a6bbf0dc9325c7dc181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc866cb58bc17a9a8d73909e5b310b782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf189916348ba42ac3decbccefccd1783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed96d020eaab1010593de61d13119f684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f4da26313c3034f1c606add98be93485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95441cc6da89fe99bfc0ddd5e557ba186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910922021ac663b55d0a5c5c88c959d187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e93a6487c31fc9e2a7dd99d5c4db37f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f818ea39b912fd110653bbdff1e03ad589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4862965d3490a52159c2a140d4e99190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7147364a7b4a399308dafc457812363291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420ce87a06abeb77d947e3170b31d42592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88a9b2720d24f7cc505785681eb3e9593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bbd51dffea080109200a990d9645ad94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb09714c9fda2a6dca76726eba4249c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6605ccc67638f5715a9b6b09e75f1f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e73fa72aa0e670e0c66c2ad63d4c6ab97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac879b707c4e6ace0505d73af08be74598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f844123d354f5a084c5cb5e4d3bdc95d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97642340eb88d8ed970f7c0caa0cb38100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff24eea7fbdf31247184f1cdbb315207101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edd8774b82c41557a46a488ce9bae23102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1147e1917c22d7d5d78140f64851c21a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23f07bf882a3b0e2ccb42a31b66a20f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd01f2ea829cd2f8695c2927aeace12c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4219fbae42e8bd47f5bcb1c3b84566106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d095de6f528c342c40fff5f88bed34107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa0069732063e54600fe123d986e59b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f807a31baf379c20191d58c53268c2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128fb879e97ab2c4c45e0528b79dc1cc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa52d69efd942ef07728fa82231ece3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856ffc8bf448d9a67b74e1ef6a81effc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b0ee9c5b4e87adf606a398a6414ced113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5601dfda4adf3d1c0e588128095af9f1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14aad4421d454aefafc89cb115e8d3b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c74f14ae5213112c4ab9598e1f822c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dc6d076989892b410b288e201144c2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a829d8c396d78a6d6ed3a95f95be55b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe710a093ba83e41a64a93c9b8244a46119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d0556e9862f46a0ade350ed013da5c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b491780af52163f25603e6a6dd4f530121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e8a5aaefda37acd4171d8ba58c6dac122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a3fe4565320ddcb857ca859f58187e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127c190e845cd37c733f32c6999692a3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2547bf9f6fa075fbb9a70a5709deac63125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebddf57568727f76bcbbc6d76df0e7d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f27e7710e72a4813e68d86d813ec246127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb79ba748a7b261a43ba256ad0a28a7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dada6e3724150ae3e188436f4415c5ce129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc96a96a8892de61011d86501ea3d23130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d97b5d33e3b0139ce8e903534d7221e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c570fa65c7f88e769ee34d28fece2f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cfef4c6798784f35e8c65972861a76133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eae101dc94cc5931e0c63794874e581134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03866a13990c4dfe85a525e85b69d6e5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95003201af3f98de9bc844e828c37d66136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a346a5fcc22110161bbf2945f082a3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f157681be05993b0758cdb5f046e79138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffd7fe9a943c00e83e1ef1f28e51953139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f06f90bc17a2d4885e00b580424a5bc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1c4b97392a0be847b1d835fb5169b1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc79690b964bf51ec6f4bf144b331c98142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1840a5ab1b417a3be336dd6f8a4f3502143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df79c812ee9330c855f95372393a5295144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903fadb90eca608237c7012ec6156cdc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c665162aa98fa9b638d1b86face8b276146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5234b62d04d5ab42c5c75e491c78686d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c22897d6d88616959e334ee34b20ba148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0996aa3ac57d28e1e6dad8cd5cdad83f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b4b0bd3300d1c4522b762499fabe92150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d61945c99c45e21af9b05095b087b5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce8847ddcfddb6469c4ec7eacf1931c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f5da6a56d64bcefcd04980c0e2ab9a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719ccfaacfaa0a4707aeeade0d1ae462154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1660d0dc70263de75ac0475690c44c4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54693fc0ca223c56803a54c279bdc05d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303e6772953a976e4dec2d9520b46569157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61a36092a01753915c912021c666b42158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84922fddb2323ce1881a540d44c5ed9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d34ea68bbe5e3dac5aed8b1aea166c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b86de086ae976200acd63c5adb9967161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7477cb11279a4e2fada901df1e8b963162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba3897baf4b6a9f40f7e79ac71bd1f1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f8f21637d148b4d4923cdd4e807fa0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7406d2a75b689ebe243feaf58e7a3379165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5af1a655209c36d0527a5498bc6f53166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c3bacf9bbc11b623f818d5645be3e6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36be22c62fd41fb2644f422c5b092593168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb42f796150c0785ae0b2e2565d2d11169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e03dd983652d502ff0845ba9bea02b8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ff4588063832e481042d13fb3925c8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f41263eb0de708883e99141b2c1428172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8862ea3a6363fd45aeebd515c45dba9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad47e4cc864b4797ba0c34aad0d05ffb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cbe233b9c089c3a44a859fee931bcc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464b7a7ac41caf8f50baa0a85395cb8b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f9607b29d74ad0e14790b369f1de23177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d292b5a158fc193dd733f4be58f32968178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c03b3eaf618ff7d41e6659155aab064179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba0e5681c9b4d819bfcba72c61694dc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eb7e457935c13de66f49aaf1276819181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e998403923f8d8c89fb9e2eebcd2332182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d389e4eb9efe211c176b7f1aa51e58183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c0e67e6174eeb502f01b108e6be7f5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5895c544294d476b2878eee45d21862e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aa9ccd05aa9dfcad534c669d8b5599186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3187dd0233bf1010c96c2ccc2b8ccb31187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e0a6e1392e16135ceb1220645bfd92188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82749f97a88797252a53aeb2dd8a4332189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b30adac219c0428e8fc006cc2ce3519190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad9fe6aba273b7b253da5684466ebfb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de771e15edf2360cc7966b71194cca26192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0022154c76a07aa6f90803adab531c9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e0e78f7a6ace2d37fd6c3784108d78194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dcb2c09bd64bdd1d6080dac5b0c91d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd6e27d06795463f2f5946c7f95f4de196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb9f97a368993d6f481abf6ea042906197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b26f51c2449ff199aea00e3cf9995b2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0378ac2f454d0580c2238bf6f1e9014e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bc5dc1368b01e4918662e8d491265f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b0d639c381683c1025a52ad9e3af05201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94adc1e3dd32f285f46924bde78dcbe202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52026df3e2e24ac0d37823a17064b52c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bc8767c2fb4ad21fd39dc3b295c319204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e38947fc3e46a82f505385ca0ab63c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176a01e899d886534752a2be121bcafb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd3ca2ab46e7cfcbc19ec0e8c27f398207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950f006252e3d290047190cb02e11dd9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d995a324807dc646fee0aa26920feb11209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256066286ecfd606acf894434cbca5c7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b329e6d183338cb5b5c68ecb2a667a40211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4387cbffebd783ac6fe5e3db720edbd8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebca5cbb852b733363b00572db0b4604213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696aebc6f373ce36531f58695d4f7907214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e4055fca26a1c4fe2609b6af7daefd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8a81eec1f8782f7dc0c26ede1e17d1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfa3c11e58d223050b98a271fd93188217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a96284e41e6f2eb0af52e2e2dafbae218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20158086db41927d3b5c6da3e707acf2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2903cf169da59c79dc0b8547267feea2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04b172c717e3c94e3024ee339a0ee02221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e268b557e58a430e0ac02d627791cc1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480bb6f98dd72040cd5c0210ecba8daf223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b2f381bae2666c25e4f2f21d8f9108224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4da7606cdec6c360beb6e75836a9d3b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e403c861c1e742aaecbdcf39073e48226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a9797ec55ea62133b7611b5cd441a2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b409beb58ec3acf75679be278cf899e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f238f888733ee2e8a7634a5563849c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5456920ebf3cf6266aa538bb5116132230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40dd8b4fea90623e99ff7d54ad88c16231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eef99377963e7ea1040ef9fc38fb215232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c63614510e1d8bdc88b97f786bbba55233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337d5dcb784e947c96ba37858c47b159234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a7393b5d3005f0578370ce82dea82c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc35eadf039627555db48df2096ea22236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709b21132e8dc5bad533265986b55c13237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99923bd5232ee7049d7d11b0940009b9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1d23b1e02d552d13aecaec59a00a88239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bb9902d4bd152c2f0f120275a503f3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acf9961e89fd9c99555683408e29e3b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2791e26874dfbfa9832e73a8d0295f9e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0447513f4907c0dc4a3f3938ea5eeb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825b4b682b856814480018be48be4182244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7107361e33eb0f75fae439049d2d6ced245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad28d5f24a8415aec2267317c19e37e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fecf17e1a3349f346397fb223db01a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec0492bf633d0e4ac5b0e7a16b2e4ae248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c7fdc0bcef159f610de6ac43f8d3a4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd1876fb08694a72f36b8e9af3e5b2a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb78cdc110ad008854eb5cc5dc75bb3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bcfe9f11dc97caf3eae0c9c8986560252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f13f224a58f109e70a164514380c47d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087133321fa6cd907559eeef4f32d61e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57730885e737b1a9cc96732e4f6f0afa255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02d4336902071a706f93ce1dc342d87256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6540ab8e742c92e4d4ca127201dcbc8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273c37947489a37d2dbec9a769cfa6a9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924d67fa85ea9d604e8fcc83adce3c40259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be89b7b58ff3ee03da4aa03727d05de260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b01303afaa5783a3df99b9a1f5c1ff4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b5d64a3cc77cfa61e9aa80d382732c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6157645d9e083c8c692abdebcb6c34b3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39065d403a4788faa98c59c6914d6f6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d649d514212643cee1aaaccdb5ff9f20265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23a351d1671f878fca4b402832fe2f7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b6678f35fa432791048407c67b2e8b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007a226842543b90f225115cb57f06a7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efcd9aa7f8380c3b32e04e871585a23269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa78fbd3dfcd627b6bdba4c83c2ad5c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b71f8c8305600cf120fb557abfdd6e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dc2be1b10c4f5ff9a323b6218e2945272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21cc2141113e0ef71bb9a5b31ca88e7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eff13a07d80d62cbf5e20e676cd479274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cca3835dbe357a61af3d337ba4c683a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9048a9b22de23607f20c2c7692f52674276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa938852ba42517da68348753962a15277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d0e489197935e28205ed36760cf627278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b533c7b0e540bbffbc18b85a707fb11279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893d14df3b7d11e9835e46534ec9c48d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713118379dd19606c99dcd8bb6198c39281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e051c8216a5002e5621166b2265606282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede205341c02cd94f75fa86643b63c05283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce1b716731cf08002b6c31bf46072f5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bd9dd5bafada1434ae5bc870d006c7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc89c9c40a49653ea7d70290202bbc72286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd83c555dd46a58c0d65ba2edf670e0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bf673dfdb8d9842b23e3766c1f70b7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1651db61df8e5bde63d0ce012e6129289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a30ba96a58653f36fabed6da0fa240290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d196dcaa78afd506fc88b68ef6df37f5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4c211478379e93ab90dcfe459ecee8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee5961e6df8f316245f0215ac3644f3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2f77fcaa0d73d7c23dfe6d38b92bef294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829155798709f7b0f9e27f406f10537a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94863f0d8e807bb3b9bbfc995c039e69296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61c746ee101297ba91e7194c9cee44b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ee9c10841b2e70f57db2a5b4f16975298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898b177ee6d5a234ee3ac827e258e91b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207e536c83d7e1e3e21ea94208c6cd4c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb82b026a0fa8ac64efabc412db40b2d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e02e2f15f5b49a88baca9ae5eaeb83302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d905033fea69811b384188511b21230303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e83d510deb42ab3424a3471099cd92f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67b21dffc2eeb489d757b789307a126305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccee7105e5661cf583edc2010105004306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1679ed75a033d0240748ea08083cb9ee307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d9cceaabfe9d1ad1580792f570ba45308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0492b79e86e2452f9c86cfa2c703be74309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce525c5521987d6f46487dcd8d4ffd87310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d948c7c9621d1c7d8b62869e58e1e14f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4a5161dc542101d8085cd3d1c92c06312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c111c6aad78d968ae57df6e5fc7f7ab3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e817e649332d7c605869d95b5b3ad8c9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd8849c4106a475eceae1ff38199a1b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb75dffda25e98ba8256ea3e3999186316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f757ba9715f9a62e0d7351e55bbd2546317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435446830f9065d4fc556909b87cfbb3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8901c37e651b7f578a54382183d4e83d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f85a531292e5f3dc110927eea99a294320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208ff1db96fff49cbf189499fedae582321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a597fd6b174f7cb987a0c20414c88b0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbf51bd31f36acff0240168d9344d25323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c9e3416872f6ca457917a28be1786c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2504a6a6008bd706c3f95118093f65325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eef52c53316f1634a99d090ab711d15326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50718aff3fd3a6e625a566197cf9fce327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e4f2f24ac19c2c2d4bed2a902aa572328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b81440b6be3216d4e50636ecc2b518d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aa4d30a7a38010522e14540506a1fb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2b5ac3c827f84f114ea10978db34e6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539d2393711edeb41dbf51b3e73ed013332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f786d6b3b2e2a834c0430c7d7784756f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7f31c1d57100edcd4ce5fa51abe2d7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea753291ba9129b0e1a43b8de89a5b3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3294668d323b289aa78ec697d4bc797336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c10ff30972d33ac9b1738c2a8647ed3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b266161b0b2e3703cab973af1cdc3c4a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0f801fbf7bb87a1777e1a13e1b707a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af070a08627f764795dc82e0e1c4d536340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3de782e06ec4e0a1b1f281872bf201341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545c5ac0083fa6c644fc62ba341d312e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69451d4026d2a5c333e06abbe26c209343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f468dac7f10864a3c406a0d455ad1e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6106d75427d6eb44a9578e0de04182345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b580228e64b68f80e8c2ec7ab36d41346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50599e12650a1f92057f43190263f6f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ccdab516283911e4685c351cb2f517348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702736be311beae7289ee6c3f12918d1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eafa2a131746daf1ac9df5c01a50da350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c0f1cce5ef56742a5e08e70995437b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2989aa9686c746743199c69cf22f22352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee67fe0faaee37c14544c28ba01deb2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859fc76e54780b3329d704d05cdb65c9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b0007fb90efdc3346f6242dd708c9d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9640be16eb2bc60ffd5f9c4428fe63c7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcbb56675e4b900859db41ef943d9e8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582493faf5caf62a3063e3b36bc9d98b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf56b03509ef0f86551518087e7084a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c19dcb07ccd4610a313c99a223c3d7c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1b5cd577e7e7c90637cb875bbeb7cc361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1ca644c638c93f0c081e9680c378e2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be338d3a43bbb677559a99346a543f44363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f915993da9c3950117ff6a2ccf618ad4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849418cc72699234646af238cbb58048365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6338ecdf5f1224aedb43e09916b332366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480f848170839e4aef2e62530ad72356367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64be3e6cbd8c18987ccdaec013d6404368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb7f04f8343715fb8f03ae352175fc8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaea6b92bc39532e359682ca136ffe5b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa3da2c89cec0ad548cb7ab6680f32b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cb83ecab9bae2cb297f4e611c8379f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dba03fb062d1feccd5507606b5a933373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b68fb1ec94e1f30611dd0ad4ba2125b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0e76535911a62f8579c49617c7bedf375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8004351d394457f8c4972775e64a3909376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0596db5e489ef12cb7885aee59e0ae8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dfb427bb79823db36801ce5dec8fa3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7171be40203ebbe1f9e78c89d0e917fd379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f85bbbc03b16ccada6b5e59e6fe4a6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdce4d8a037c28f6d32ce2f2b235e2c4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1bd2567307f6f0a05839cae0631af4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934de1f0ef7dcebf3cf2979d501ccef7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285a10139521df410503a7e1ee7d860f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0091057b923074c2045f260e69060a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a41a905111450360e04bbef6d62b27c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f5fd53869b88d4df3c271ea41c3f14387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcf06f995aeef2abf1802405f7df4f5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66c912d35f8c7cc6b03c777f6213421389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb6fcfd49e12675cccd675b1f9c6e37390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e044e4ae3f4c27572a6cb62a43d4ab391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a6a63a547bea8fe88149328d9545b7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101c1a81fff428665e73d6e4047ef81a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7b68ea624cf4c23804633cc69aca72394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d4920fa485715894bf421d55d16116395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56418c25c06a6fcfd22f33df1f358847396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e509bd81fd69a5c03786031b7163fc8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31dab8364704c34ef39be360967e08f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed1530d9af77807117649540fcce30d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fe285f2d6380b7621e9e8a0cc0095d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef90fdc86abf9c3a525b9c9e8b08c4d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e338dc10e019a4dece5b851f7accbce4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100a7e602147ace27bddc16722af0234403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabd075a59dfb010772d8d55a31bf99a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68f8455aabb0604390b9f759e119be7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f752bcd588401ce3846623b6bd64dc406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef5eb0711178711da4e73ddd1bed937407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fe8f92b9b21046096c3aaa0ac43327408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab7b833173b5f481a62704e61a8b829409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7072cf4d923d9e77be4cae96ad19c5d6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95f4fdcd8d035e25b9ea6e3de5aeede411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08338d4d6a6f5c0fee3e281b0eecd05a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867248662b277776735d09710db92238413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3a0f00ea78cb3339bd51883d6048ff414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d591f509615fb6739a1f2ace3496a47b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d654badf5e287abdeec69c44a86337f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9a35353c129e5c4642f4abb7c50d14417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02321c8224b42aec720844adb21fb9a9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b813b920efb4852b11752d781ec971419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c60f2b44b0cc58be843c9efad3b7b54420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1b7f0be17b8a0997902d9ae236c6a5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6df4a737798999e430c08e2d70f7d3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0031bc39a4510449741aaf632e5bc64423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439dd6ecde9274d342e760e75214032f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba75b56136ea2ab396fa8d3ae50df32d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc28bd2f251be50a42ccb172e5aad1ee426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3b6b6b88bc24382dca3cb2ca719134427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f16a1cc39f6f229202bc315e795d96428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decc40195d780f9eb7726ea8ae88f2a1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b778feeeba76641f690b03d894e92ed430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d51e96296f34db829f33fc7b527eb5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2901983a116b2725aa7398f3906c7cec432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecee58d4e3104b9da3b1900af855a72433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c687866a58ff8731dbcd5d9e987462c9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecffdb04a29c51ddd29f5d663cb087df435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c4b2b979c3c51f948de0e54a205415436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6198b82ecd0ae693ec2256f4906b62c7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ac057221199d6cc2af34940dda7c67438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb92d618db710ed72226f2e1b9232318439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c410c696dd1565f5c817def1f42e024440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f17b932970763be8da894dfa78f6735441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cceaa4401a11da880f41d23738d816442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8da52de266d2ccacba42ae8784a88a8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd2c46509a6cdc399684833cb5235a6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6477d6fba56c24c8ebcb3a50dfb0b0a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1911f2bc7dc77d0a008a704d0044689a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b086d242b8e4eba09c5fd57d20b44313447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d8246918fcaeb73463e1b87f1ebbd0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04371fd96e3ddf3774997b7636e4370c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5d97571b46fa181997bc92a9354aa9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3a6bdc837bd6e8e4cd891e30b35898451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30578a4d4b449ad4951faff3c5f3f77d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e67dfb602586cd1f3791c99d195ac52453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5d4af1fdebb23b4c59329f7117a644454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42d19b472a77afaadec0a6ff8c265c1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9ee3592d18b4334c54d6142c2a89f1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d461f86d667670472d809947e46d81ff457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8af299feb026b897d123d7e0945cc34458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c374503db832327207da9bba391b0f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5f6a9152dc06498091793224fbe825460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99320ecfd93696b461aa78b683dd23f9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c05ab00188bacdac24ed934ccd47dc6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7663dafe17b40133aaab6a9a87eea8bc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e72665b5f4df222fa37ee5bca7a82d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149050dc0712b5445bfdc7ca9fb15747465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda34666d30461cc7d098be94a892b0c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a13224455b8cee3728b6f64313781f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4214986f833a1ed2e7a0f936e9ae4b18468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21594447576ad1bffeffec721909120e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db08d1db11f98890278008880b92b311470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c888cbca67cad511b4f75dc969f06976471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119694bc2dfdae528728a18c0ac4a7ce472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d3955a7b7192819cbbdb0fd347bb56473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d4115224a68c9b505d7ae5fc8c3ade474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670b3f895ccafc6867a7465ce2b4b96a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a97d9bd43f11e80a0b8ac9f24893c10476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b412679d873292b03e368b2c9f03e5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef6e1b9f23a0fca36d15a38532ac98c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04457e4cb995502741800951d811768c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269c6de02783159c223d8ba36722df4f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4635bf9629374043892bcb6ef3078ae481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8813340161e50509b49bd13e07dd2d83482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fa34fc4fe402db4715d021f33b6cf1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f230c5eb947d73290c11ceabfa52b59c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb88c2dff64c9bc7b67b18311fb2bfdd485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f3abce57007ae3e1ab2995acab7248486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a32526bbc07aa743c8c4804d000368487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01d71f50e390960bd45b039c944509f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff97a0bedc11c2f079121bdb0cca09b5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8359c2ed778da91727cd40debf6b7d7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777993e2bef4310b9402f3f58c12a288491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4dbb1ca84405cc575f6dd19b24e2b2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03daa38b846d52661a7cc499590345bd493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a66624b9d6cccedc76def7d166431e2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18367f2cccb0977149f7e03d6db79a81495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49321d0812b6553c68eaee049d254ec4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654b6b5fa2aa6457db44cbdb06118694497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7d85e8cf7409a38e23afa0eba02cb6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da474f3087b8a76827798733305d9b38499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf75ef8dd6910f55c86b8b46b0fafba500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a983d63153d11ed79780791213f169f2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5baff1b0b309f09617285550cd985c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95bac6e804c60408369e518f50103d2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a4275c074d368ab89d8de57c1c072e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0138dd20a128b13a48e4c3f3e3cffc30505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8240d745253ebcaa42b75f9e161cd4a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b593af68186d233d18d03bb21372cf39507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67529c1e050906b8f7a1186e49cd3a66508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cdf1aab4e2924b3afb8a70bfc49af9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4c730728a0e2c794cf1e94cf73ba73510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3c9a1f77ed135bf9f0ceb9c0691f38511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8d6b7ef3397697d76387fbd169392d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5824520dfa5b6fcce5693a790548531d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baee92c5fb040cc3791bc284c1b47425514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daf3a1d5067c7e09a6a13c8c8149a61515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a843a15dc2cba7348d90fb8da871822516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e1437f3195c88d07cb052b72d7d060517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e51e281b9b12a546b2b8f9142881e26518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad66cc4c2cb268c9c5b84b347a8c660519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bff99a63d19baea09de10b530e72014520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58870aae31450fe37422e2e03211a308521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b8b21eac821a24fbd6d9a00cd4bd73522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354167b4b2ebe7d94c0dadcc5d4dd0a8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885e60720e74108d5936feee745fa9fd524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2308c931292e25570aff8efa27d41e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed778d3a1b835bd307192f0ac4b0570526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058b97237304849ee769476683808a4a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9890c5eed824f0815b5e7032b45d7e09528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa18d2277f5b302aa63a8db9358046d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1684f688c92eca0ad2ba279136553b4a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c975ec34a1c6074ddd14b448c6acf7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209aaf2ba50664c5fe8d42c7a5202231532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e736feaa78399b821a168e62fdf570533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef58a7981883d257e69620acfdcec039534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb032d950df002d9b20be463094d530535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7f08e838ae6807985ec3f8ab3eaada536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6b25f4d2aa384f464cc743d0056431537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e513d00a236d1c3c4fddeff4db5d49538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83da94641ab5d97c4149d6b92389be7f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63953d25f1d3095634d165fcc5a79f0c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6358bcced6471ff8d20e0f0cfae433541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366cc40bd4eb9ed452cbb4f0e6474ac0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d653298dcfb68fab157a96204e017b55543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80bcd2a5f3890f634de25868548fbfe544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f456ef29a2c5d366942d379c48634d2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664ed6e1474dc29b6fab161174ffeccf546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d930c1dfc712d1d0842d98aa1dad3b88547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509d1892088f4d148bb06f733b0f4410548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a065882d979f200206ceefc7d79666549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab1de8266bbcf61d03680b854e1a19d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3b2e8e2f0946c8ac49a6de82caf258551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f99b78b71a4a380088e723cc59ad99552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f008dc53349018fb4b942e97584f5d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b06aff655a19a47c72e2c0d2f042aba554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5a6bd98bd3b81e7dfd8817dc33b669555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cbfc0001de62ea45bfc4732bac1988556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb78bc595d745da5d20a6de6d1ef08d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4635c2afb16e4e0f259bacb34f433281558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dbcf43bdc03b4755dddc7f071d56a4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21fa11e7e2fa1116f651af1eb14db32560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb1bf025c019d3597f83dc126b79d3e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61be38a022d89dafd1853c70a97ae2f1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ccbd6cdc74413c3b2fc8328362b34a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc372f9ee0ea5bf2352e868a16bcf07c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba843eee10199fe420fb73f2d097391565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e6cfeb31d4c7fa7c0c2dd28044e59b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405cecebb2589c29f76b9a272ea1380a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f585cc7fa0e7cdcfaa654f7ad0a123568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30524a8dcff3d8eceb63024f9c0206cc569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef9f5009be6ccf644c6e7a1c12a5b1a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90802fd0b5d4f1e3fde8cdbefb911f95571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44ae3e90059252ec8b6552413e92e9d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840a7ed55229a19281f51eaf67b75643573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231087e4271d56bba223ec3b5a07ebf7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d6aca887c81470630dcf4c0b44c8a3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47d5e80dcf18af7a1fa66bd2fa3ee80576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7798f7f155d53011dce3cb560ff9ed0a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97faceb3ef4d8b19ed4643995ca7a0a4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf8d9d415ed4f2f7adefa540b0d0449579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f133d7e31f73ece72e38697a1247d15e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52acc2fc54ba497a877975cb0d13b56581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0c6bd4a27afaa5c50d252139f70fc8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1aa389011950f96e93893142f906ce583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030037de60306e6a0b5dd7beacab4b73584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dead7b54d866efe1e2937a757b53e81585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0ce5957feeab5967a9195553310bd8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b51c22067029ef65c9a0bfbe7fc16c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c146c15b54841a138e0e30a9e5b8c8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b713da80ef0aac587656c2a6b9c9c52589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8001067263e3c191ad882862b3035db9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca321f644ae4daf856cc9470ccebc625591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df497bf0f0e6940ae6ee3e66ccc00ce5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983dea4774736729d55b8ce4b49b9743593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4a5149f6df6d0f929d9f0be044c4cb594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db21e7b1b68e9101ed193187f8e425f5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65780780d218e63cb30920a6e1517c04596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7f7284471697b7b2c1e83ec57df791597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483c7dadfb4a8c6993b96de6d2118f37598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e3b59106c60c5204564be30eedd35d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a1a1072aeeb5c17a107f1b37908646600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445084d5f6da54b51027d972144bb232601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed92f0ced29b8ba68e247fed1159dee602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d45b8460673cfd89454d8189b759425603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bb353898b19874059bddc921a5ae1a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7f40aaf95b7dadb26ae2a8efbb1017605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45dcb0fea845cf181c0edcdbaed09fd606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9f0f131be2afdcb35599c26a363645607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44872fe9f623b7c39f3f8e057187ae1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4017453fbd95a80ebf270820e29231b3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4287de58f3db62090c2e80f148a8ce9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152f2a478749c87cbaf7797d96c0c55d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b133c67e7d5e2c2c22262dd382514d86612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e112ab17e52ed2e12014e5c86bab330613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b11b70b7158c53cad13b580edcc6db614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9b95e002bf30c7566b83f2325c94f9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc3544edfcb331744ada721e4b63086616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e0f6ebbeda5ee4e2c4ea0cb5b6e354617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e9db42432c4ac3f8145df727ce63ed618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acd2a75f2d595013b4d8e815d41312a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3fbb7a438184b831a6aafa99fd4d85620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fda45d83edad9e74a6570ee49ba509621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa489f9f3b374644c309e71e0b22a3d0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0389fe191af04f06711aa8ef80f7e88623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06471531d792008f6c397cd9656e09b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539bf6f10d9429a17b6a0c8243d065ad625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71d7c385fbe65ea29f7717dc1abb15e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231d766aef76b5815fe8d1a95c216bb6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecd5af33fa1c541f1bb3b8bfb9794b9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8132c2d6be6763c658d6e561d6c0a1d1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5b5968e1185a8caec00e213e6636b9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba88d2544d7403c0f6ec3d41d574d134631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa87fc3840d0d66f34bad1e08b7d89fc632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1d1d24d9ffaa716560777a19784b3a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad66a8cbee1ea0df14bd60ef52b4b404634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5233aee6f53686e75dab649c1a569277635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20205d27bbd306e3dfa2036352f54372636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a704f6784f65d0c6ba2c5e346ae4e0dd637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cdcc4a87f0ffc28f9c018f4694f584638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faba1ddba4675dfe026d2929b86017c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e0f6a97024d8b29330f62f1f0e93f2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e36a286d384520bd7fcaf744f649889641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96404136c24fe29a1447a5360d6f09b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926e4c23b803d76ab421ea79183e8ade643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf677b608910e1d271279cb7214e7193644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7747cf601e6019ed27d8fb7d7f26c5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9e28546f229f11c225539a816ee6d1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756d022aadd98c1f75ebea4b5b86633d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d652c6cf4b0991de4ac9402a448bfc56648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f157104c7ea47d024d064fe310be0969649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340e30acd8b1ff149cb2a58202cfb41f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669324aaead788543826403213c01f6e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca04fe9bc3e3d110db08723d8c7305c1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fbd4b6e81be4b16c0953b127cf702f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e40dd49203ef8794052cb6c4cf2ca70654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ec42c2b11887749fe96cd983fd13bc655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b0e56d4a8ee9f407e1e4044d4385d8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0506229f2b3c65844315376090a8cb1d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce948f44e60ed8e3874092f7bd75fc3d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f319ba21e0e9df536b9e9240da9354659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca137286322b7905dd8344adb0dd249660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e843d213fa2c932921ac52686fbed0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356f21503857ebe4e7dff67ebe609bb1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efdf2f2a1e3ac7a1474830f4a58d949663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13837b3f3249681767591b7c191e73f6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cd483ef5cd85384086a4fddef206ff665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6ee9e29f7c6e2cb0df57b68965612d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab34a8ae292ea12dbc5e9e6f0e3f835667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d2fba0021abd768081ee977dee6fca668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0401cbf8350d64980e6de63b8cf918669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1009c728ab95038fc18adc523a520a04670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf478dd3ddfe52314d229057dc177322671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f9f66dc4f9d1f8180a2ebede6ef363672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6972f82535bddb881088592091d18d7c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c82baa7f41f572ff75599e9befe1be0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733a174fe6c76ff4b1bbc86eaf79694c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee6a10a26c1b7a0e4d146dade5f272a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a8925880f39b5ff1a06b10ebb10667677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bd45d9733d12d0336b8baa933e85d4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091cdee18cb85c95c8843edff26266ad679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdea5ff3922a3f728c5063b64cb6eb9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dee0f5c1ac509f90dba3c27e4ac01f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f5aed89f2fbbedcb961b3ae9aabbc3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b91dd7e1206cc1f6b5c27f6dcdb5940683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fb3505b0eacf672d64c26947fa86f1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5b5b0c8816d1370d0f3e9f28ebff99685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a10980a0a4dbc66ed04893857aa7577686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35febd39ea4309a6c21fe2ba5e9d93fd687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dee3cddc05c5e494011b56eba74ead688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb45acfc8edd371fd0fad8048b86528689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c22e8fdf38857bb64f8e9af522a9870690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec56eb69956a8f86166a32cb02568f9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34812bc2c686a338ec6211322aa079e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d30535bfb6358811f0a410909b6299693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99144e9a1c823b39c0b2ed680c4eef36694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e77e67d97b9e109cfec53a380d96dfe695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e989073d4cd3adcdb3ca0299c98b17c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192e9c65a81d8e12670cca3147fada73697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be64b4c78c4edfa98b00f76145720c00698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93709dac82aa064f8ee87179ffd87400699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fde15a15cc02018aaf055f389148fd700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a11db3a44c105244e23dee9b711104701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4983bb7a909a723f3c003a0da2452208702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0011a1f769a971619cc219b3f93322bd703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75140376b005b9feaeaa56f768135ed0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482cc6a4c0df350e9b7e179acaf967b4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689dde2945cd9d0bd335e0d0a585041b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a329649214cff4bdc46c33b857bd015c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e064bf23e3c716534bfb6b22ec6d17708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5691e63f70aeb3fb24e6d6f7bbe77d15709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b231bad6e0b458c2aa3d1dba93d4ec3f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9ebf00647372e63b7d80579d66343c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eaae863bb92e39e8c53ddea01aa1cd712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0d3b392fce9592ff91ff273c87b550713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4723ff3585a1c157c26e377300ab689714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac84e5e35d2ce16867ccf849c4927e35715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac8b974fe1b6fc21dcd9862e2c81b8f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129a68ac2be02e0545f702cc89d53712717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bb4de019b8c328a035a6bad6bcecc3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9989d22b1ade956b28bd54735c03f2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cf999cb58b138f7c5af13ffe18d02c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9db737d1c56b499ab03fa9daa8323d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae4abacd79955c057852360489a0261722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4121d5b0ce6ee41bb96637172fe883a5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b335b1cfd02aab24c911118b55affa724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a87a131cd635e83f30005b41a303848725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e8c58f36dedeafa3be0b82b0e27501726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2674a1566855918a1bcf3116bcfaa1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6004146638ea23290ae885416d441ad4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdb96261794c4bfee756c5f4a5d8e45729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284f39284abad31adb6674b95d0f3634730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c1cf41e10f57a2d6f70aeffcb365be731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2a91eaa0fd081bdadff8e22452e018732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9a81b407c2d5769a0c23de8c5d790f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80139a37ecc0fa7ab940bdd290ded417734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65676bbdd30803941538f03e4c1daf81735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095fcc01c536f31a9096d9de15f539bb736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da0abc6148f11daba9eb7343b1963e1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cf315cc5dd34eda800110bfba2691e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125274e3866a4b3f6d0d8e964afd990a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b711326c49197afdd7c58c99071d85f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85616d16ded6aed3284407ad964605be741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d1b92f8d79eb1473d3dd682402da27742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f302d8e1314e35d1597d8d7874278a29743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bda56d359e03844e34d56d7cad8376744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e98d225371f1abf97516d5e054a0ad745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b33df6ec423906162f3ae15253a4e1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ab1f8c5c47f8942ad57156ef65d54e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a98f0dcf4e23a7f7f2f4e99fc4f8d0748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e4c91f47e5545345a521bc45be2bbf749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf0f6af1a136c0eb8fc44fce822240e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9cee62f31c122a18e394a499157775751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218c36b6e1baea7210e613e1a9cffcc4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e056dc49de23483070c7ee799cd7683753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e6f05f091ec54644409d4ba82b74cd754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583822f5b6d003412a9429887818d033755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2d44639f16c02dec7ece566b4779dc756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b36a8a6d276b6323efabd229e3d354757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4020143477da9808953e0a8d796e83ca758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4e0f3ac7834cea48375ca14e62f2ab759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067eef2bf7de50c930d086c4958523291.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fb51869f89dc4894fbab9a493187b72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02da492571aec280b9dce438ef6b59953.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2128304ebcae0cc27214ec55e76056034.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05968a837f04f224cb14bb4951073b55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c29179eb8c2b54c555488583910f6e06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d5278ac4b23f4026d3cfcd19da015f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9430a6d2a6a3bad309a0571dd25d5afe8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c897c5d03079f542f348375766d8fde9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1023e8fa8540f892f5b4435c271bf310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc04f8ec7a1f15b9e12c48e2314884f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad90e594ea03e3820fa2cad89b8fce4012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0d9da936d3ae0e13f70f1bf2b9b12313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fa0d12ea22fe0ebb2cb365aefb709d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67bc34250c77abd81672c1dd4ee1a7b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccc5a8073ef0069106bb16720a92e1616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aede826254f3f067f4b17cc2f654a24117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ead62a20dcff25d1fb87f48df096f9918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b99514cfad318040423091854451e519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070c009b89242ae779a677aacc39575620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e26ad53007597f9d793cfc4902ca02021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cf5c810fc1ba22c99a41bae0e0ef0022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fcb98398cd70e7b5011bb2313916af23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6dde8220ecc74881e0c275c441cb8f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2701d7ec0cdad3cde7dedd35a7af91c525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6f86a4f212ce1d34853a814d6e657026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf64d887858928282ea4ebe8396ab30c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a8744d14c51242a1097a99d253883928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7926431eb76e3d81514659ae275865e629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1430de6f1e955c1f9c99cbc68d36d1ff30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a986e655a1628936e47ff11a1d6905431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2ab64dc6f27ab102f5562bc09bf3ab32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9c16a2a701bd5edaa05137664e7df333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f56242a860c7c1130ab82ebf3c032534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5a0482216de5b2c9b57d96ef5b41c335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9361c814425782c613ad1d0a7bdbfc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95ff971cf2ce3a9bc6d3f2b682416f537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5603ea9413afab895d33661518338538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7892007d62da648a85059b1573ee533339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e9769309a9b2fd1996535f65f10e3f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b011eedf90f9f248fc77168c738c126341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a56ee0b2b753f50571835721fb5f8342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8477ec725bd6632ad109e72bcdff4c543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed7058a8f96285821be1b43b70b288744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592ff4d30a95a5128411bcc7d03c623e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fba6a4cbd6cbafc110aa613f098d7db46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569ecfac30d39cd817647ba6ad8dcd8747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342d59ef7deab689d44980f08c39e5e148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfd46816e5bdfe45dc313e3f33cefd549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bf9010e376703c61e593c116aa654350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857b9b3232ebb4c118b3653acfc2232e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934524b290c014aadb7ead75e41e180c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07c8939c5b54e2fdff034bc1674d24053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4678a1d3113479ede7872a50c17e17da54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beddc19546ec8d4532e0f348be3acf5d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cddbc27b04aabb482f08b6bb5d2064856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0239a06833934a17c2105654042a8e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580b0fabcf696f25fba0dca640edc5c658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cc98cc8a0018c9f04d1cb5c497b6e059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed87f50f117fec848a834ef65ffbd2ea60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc693d91b9c1cb7dc698a5ced5068b461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb2bf43749a15aa11f98c83fdf685d762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b86cb1c3990672fb16956244eb4066863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950b7073806488314126bd9e51a7ee3164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ef12a5bb93d955a3094c938ad7760765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcea3960ad40a8dddbe4baeeb0e684466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5995c6ca11e2ddc8445ff14f818538d467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe868f248a3b48fbe2367a5b3202257968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b02bd8ee86c6204b03866480da8d52869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87c8ed40e9b0325a78af0f7c42d400a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb6f6d261596f99a98e44980bcd30b371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fd867a267afdbea8649d551e1013ef72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f9c92ca5775917e7db13279cbb50fa73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4081bda748ce35735486c8f1375ebf574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a167e21bd7e5d14077299aeafa5796d975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f916b68ae4aa5c783c0675a698e3602f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b436f99515840b09f01e8db4c024dae977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c9c571c3e1c9c580a530cea271618178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a66a8b314e124059cf2b401cc3a66479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c495857c091c1c58913fbbe579940d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb653cf32f48ead11f31f95504d1082381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad47f7f5c9d04d0416976b4645f9613d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0de47bc38c320dd9d3a14277af154a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f525ffe2f0462e4d7be68d745165bd284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bf157451a7b7b366077c57f7adc07d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8664d2019e9e329bfc3763bc4820d1d886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6315ea833f65c395cb853fe44031c3f787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b7b01e04c436499c7220293148e3b688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0492896433c0555e39b71f52af1f0cd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31edce608091567ef30637f2e1f640f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cfe9b231d6dcbf495a0479bf7ff4ba91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1541a5bc14e1c15e3636db2f18cfe22b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b37cb90451e8d132416adf9640de52f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d860e55acb0f6fc8a478b1313ad0f194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2ad93529bcddaee7b903e3f23aae6695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b05704c35ea54e507a03bfb8a51d95096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31628c37b4f8f00151eaeebdb930528a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b0d6fb5ec9dbbacddaaa3cb17e756898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82b05b8402743773ecea65f4281a36299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71f9429eb453f4d5a0e8ca2a5d90d03100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d4474392daba8662e457e326f03b2b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ea9521bdb4ba12fd838cf9c437468d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53428a3265a5b8c29e9c543ed831df05103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d053b1054dc8273d9613705d86bab441104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e16701a56b6456ce28e783e60728aa5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d9e8132f7ac6bdaeb59e37ab9c633d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6449771c65cb4d8017a5350ff6e261107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2599b24cc9208c464399e908a08bf1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9a5135010c9382981915fb112e4082109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276dcc912aa2483b047ee3f446ea12b7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec9a991992174c5d168a1ebfc2ac887111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72582eb83c95dfb63f65eedacc43ec10112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389ab906f0b08b714ccf2fee3b221e4e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61210929c39d029524badee2be9b8656114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec682537be76209ff256f835509351ae115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1906c4ed76dfceb5df6abc7b61289015116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad825fd010419bf72353250ec015c7e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fad1b9730f43436fcb97cef529c3c5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afc2e790230b95d7b231c2fe136f091119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a03e0edbbee0e80ebcb83a9b2b73e89120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddf000b724f0419bb100475f42a43cd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d907bf6f4bf193613a257ae9807376122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170ee7c6d8d742ffdf0400961cbcb6e2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ded7714f37f8c86cadf9f6595a4fdc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca1856d86984915c9ce49aeec786742125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76831eea5e775fdabe45d5538d4a7b82126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d750e88bf1bc6360db4145d0d8b424127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1690f688379afa1ebc968bf5b3a28e2d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d0b3b687ddf449a6a9c9a101b6cc38129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1a1a621433f032759333fea3f525e9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61203318bffdec8053e7ec563bc70cc0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3f3741bdec53eaa6f0857888102e13132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ecdb0c3384adee0ea23aa803018c1b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a213f3258275e12f09ad474ebc06a654134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6c1b309162ad54b0fa13076984d711135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893e4e7525f1cdd16c35367dfcd6c5ea136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03871a5f75ac801251bb5f2932a8325e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb789eb57ff7e843f54acffd777170fc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ca0013d7cdcb01ca49c52bde0e278b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdca4d7a8ca8bcb15024fe921a5ea13140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a386ea8bb5d9672aa7b830152249eb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693893376ef71dd67bfaf8c29a130107142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b132ccc196b977a7c87c225a123ab8f4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b59d986d2652393ac857fa690ce3fad144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b76f188ba01e134b23ad69897583efd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a41e8be4675d917930ab1b74a886bc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8a17083eb1a7dfaa3c9b4f80e0e00c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3c93aa61dd7542d8a7ea6ac26406bf148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f8ba25cae0e7b76216dded04d58974149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9bbfd15af3367e85ec6f41bc9c4c77150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fc928149639cd650eff93ffbd4515c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362ac93f65dfbbdf02d8bb4945ef10c3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242eacd22f527040c3cac402ceb1f6a1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c66bda3ed0722a3385d49fb85c8e54154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168ea53f973b9abe4607bf31b225697e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3d4e7b3f7d74eba1e3df60fc3b0d61156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeb584db889923d3758e3e2920d8cd3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78251b0a6e285bf33971099e07711a5c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6be177c1a99545b8776002ad5a8321f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f604482932b337ab50af7bfc26c1e963160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0d59ef563e14767403e43f6c3dfc0e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885a7e08b117a6fd0f230c48fc20d762162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b10c4bb87813c12e2bf49b13fb18cd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88fe0501e2ce378db7364332adfb0d0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c5271d766a12117af22d17615ce9fe165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac896973deb498309c668318d494f40166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e59cf4321c30839f170a37e106047b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86a0c00c39fcba95fb7193d55b6d8d7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef70491f91fa2b1d04db3f844e5ec065169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fd678209245102dd041ecc85d38d2f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c044bd3c3d0425aa3c18a452f879d0af171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1892a35cbcde6adb8eb22b3948d875172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6817c561e0c2308035776d5430bf141173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498ac7529f622cfb0452982cb3b05ddb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4da70d6d1847a4b7553ff92256d4b1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1964b7bc54e456dbc6d4e312f45634176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8b1f725fa041f3f50c7932e6616ad5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfa5f91e9d6a716b8f8e845a1dadfc9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6e435a44ab898a3bd32821e70c915f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db1d8373dc0cfa32a289ab7327f75fb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911c5c4970d43955192f69afa9c9e4df181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7a5ec3fe5ec7321558bcaeeef1d689182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfd5e81410b70021de777793d00b993183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39210abcce5c6ee63250f460be49f12f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b263f3147ad14e346ab9edfbe213d83b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cca61b98fc695ee377d40beecea4f3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107ff0fc8ff8c9c4f6f76e21a11d319a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97717bef8ec010fbaf7e28d8c7decb2a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35b869c5b524e13e4193f077076ba92189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61c6e0a96ad77cc6c6b3f26b3fb6910190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29afe07fc89f0ccf3c26c17392af7a53191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9819bf7fe6ec0d5622aaaa5245921047192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b3cec0e6d5373db092e76a688e1c64193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeb2b4a4b1000d568da7963d4cac4c7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893370564f4f5cd9bbb69ab1c0c59943195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b829527113a0bc9a6c05ec497c0cd33196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67e4697efa68b696979724fe9292233197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092645b0cdabe7c6d3d98391f5ffe814198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498962759811881ba8c4edba4ef8f3fc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c34a664913332f6dc0ce53205f0d8cb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dfdde4567ff0873a54934df8a6e998201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc7fae00f449ba5d833e3a49d36f4ed202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71de5b89d44f75cad16a68e105e542bb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b93dab29123a859aa056a71c0fffd3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b042f1cc5367f9b2e7d9a5083e0c46a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04111efc0974cdcf2b1159a095c928a4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9f0c7aa32c9eab5015115afe7cb035207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc578df07cd3c9630ea3053b169e78a4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719d477f29b0b07c50cbcb93fbe2d195209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f854d9387fecdde4aecaabd9bf356cf9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a629ed095ddda44d9c7697af7aae8591211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d28f84ec4c496dce7c54ce5d6f850d0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fc842e944b0f47595bb0c4dd5977b4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382cdd547fb82d3226595bb67d364e38214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2497c3d97cded00171c9a2716356a723215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8303a53993cfd98a1a829ff78f2cf6d7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c010f978f91408b0b87516373fbbfa1c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851a7565b860250f30a2cc9f67844097218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ee21080ce9f73486e687756b9bd51d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ad489827c2fe1a0e9bb1e99491e192220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3e7763034e9cc9f8fb9e441f28df67221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce881321847c309bb772d166df8f9da9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f6d9bd804904fa5c9dfb968dd18094223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2ef0225645f61040dedf8cfe03b70a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ecdb06739746dbd28cf194304e9db6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8968c1013b127bdecc7469d52873b58c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012c7adb450dd4e82b7d2a677c136ba4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10ecafc1ed0de56075f3c99ba298235228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981437e821d8bc10341cd0362bb1f8cc229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713ff9b7cf2ab4cc4789d2f439feccd3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68be051786765f8706c7d2a16745461d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386ee1dabf42b7a4d987b89ef0b5653f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1b9e94e26ddb15d176761717b12324233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febfaf3728d788265dc78d8739c78acf234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1b14a535bb558f425490215b0b98ca235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6957aa2c6919cf6554c50c74f8818e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a213fa4b21ceac3edc13b9ba0d067435237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f0bde7eba19cf8bf47adb2f3041f14238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3970251d17b96f1fbb04c439b876469c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc6c6200159133cd2d4124741ce37b0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8287f273c158fe3addb2aa8e9f2f0ba0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d305c3c64c985ab9bab8017e74d6130242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad468b05592b8b780c2d16819dbefa2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942477ae0271d17b05cc8ae213f30416244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080308c8f4eafbc0dc61578a88cee611245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f86e7b29cadfcb49bc79d4fbce96e6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dbae08773daca6c40aae7a123275f6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44610d48d321b917e58441388d06824248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a175e4ab43669d4de0156bdd2d3604249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b2699c4c5cc4c0ff4a71170943926b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182d23c53e37b33cf4d744d5496b6907251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d7ba007671862353e81410673e2fc8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a331b6103543eff57cdbae94a008d9c8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23028e79f641b7091b73e031d5b5d8f3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef107515265ebc84a8255950678c6c17255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a74074a995352994eeb4d4ac99fdf37256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625f39afea7624358d33f67461b790e4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2248e71258548b2140441aba7efb76258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3135cc0d941bc61c9e49f7b78d136f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4afd6634d5bbb68bb86651d1b9c789260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ce4459eedf383c2deb9ccd3422e42a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bce48e9f5fdae44ed5b47ac1d67733b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b060b2f64e85a391388c32c8f3e562a0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e99c5a941858bc083e38fde82ea3355264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a076ac97b5b16cca6f06d911440f0d8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b07281d3ab1fcacaa271234f6906147266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d03c22f9822b4e09c8518e121250924267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a94c7d4630492160454516edebaef9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eda11d1b4f6408a5a196eeceb58c6f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9f960fdc1a23f2e6ac085c0405f8d2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c3afb704dfcd4ae554b2e1b275edc9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5144d162a457438820246963645979272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04156c569dcdb4dc53678b197ab83047273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514ba656c32a6cc5d7df544c7ae0817c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d7e28049a5b69c20d67e1485a2c16a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddce0db402472609747215855847e12276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93018c7acc60c43bf8595ac0dc7597ba277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d1689d10bfda2931d0b35c2c824cc4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df2e85180cf60d13736b5576ebf7312279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef036eb2cdbddf2558c30ed35902ee9c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa25a68eb98400a22bdd7a8f9cb483fa281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce683be96c24f5727f03239abd11a279282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48a5c80a819a3fc226157b6e508f7c4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135b83bf486f8841ad8e4cf2f72d7c45284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c815d1caad7d5d2cf71eb651e0ee53285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1a2d4818559a79adb1629f9de3bda4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adffecde0f026c11c524196be40f52d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199bd4408361d727b574c595ad8772df288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b54cd0c0572589251f532d74c6cbbef289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5d457247b12b68087ff14aec9645ef290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dafeeb1d094672152340bd49bbd616291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0211b20f3f8e84333ebc5ac09bf0ccdf292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48278de4c8612819c8d69d3bd4be4072293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5f8d740043e5003d1fa2b65e46898e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e6cc5465ba2cb7d26c0121635e7a94295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a21454ea0023e227c4c26a0ff3574ad296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714bcefbe3540fc73718cdfb8fe1e53d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98745e025a3c59467e9dbd94f9e988a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9203ab92ae4d37d4701a26137fb782e5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e02470ee1251054cbe3da4f06d4fd93300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fff3268d29ea3d3e637a5fa2ed40746301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf71f1609e121ae72951afd30e974c7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6940ed68aa806cb04536a8cd77711f7a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552708b70df3c900e0421693242de89e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8355ff9fdb9daf3a9560c696c3a2626305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353fa27d6126288f3deb4348eb6b1fea306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cb3d882904b76314b86eb10a062480307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963c48b771026e2d056b5910c48b36aa308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4008f910534db2f7148ba62daffe7b63309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7274908846e91492ac0ad23049a6cbe3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de4c2f7e95ee5990748d136133ea1c1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f400390a19641dc4aac5f76cf6cb92312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcd6163b0a93c06f8540fb2ea75eeab313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e7ffd95496da7535a11c353ab8e9ea314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fc53ea62d45902e85f2b460837869b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683019e48ad94c8662c208f22cad1020316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afced00774e1866fc1429916b3efcd3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190670b13aaff032d2a9224768fb3edb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f904cd3db77600f09baba7b9d514db65319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810cef90b6b19f1053af282e5e6fc939320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88da925720409fd94ef6111611c6161d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35aa5e882cedab482eef3fa1a1c26a6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187b255b52d5ff32384a406b28a7c5df323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568284e241c93e19a41ded35568e724d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf1982b7c4c83296e01c92f2618ba38325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b0e144d75af11d4c5ef92dd09c3610326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623bc5bedb400a6c72dd4b137b8b9b50327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2205c354bd6e0d9e178b881efe26dcd8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918378ea3ae9079bd3fe439fbba2b656329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedf5f18f4b7d8a206143890615f6f0e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dec87dee45ff9d8eab22695ad91459331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac88c5fe593eab022be873ee7de13d69332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c28cc44932b19ac53544b1324e2a4a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666d2e1f6b42922b495bc68ff165e6ea334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c982481fd3160645ab2cd1f169d4b9f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca3db148c62143f6fb15f975e8b0ce5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9976f797d31e534586b013cbf4d24758337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4641510db4e24834067ea1cf5134c8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851e092946a5b02f5ebdcbf55b5faec4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3fc74da83b9365f6bc08459170c975340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df0362dfbae46c8c30e685d32b300a2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a144f3272421929b9e5e038be58a1bdb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaaaec5914f361e33372838f303b21d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a4ab7198c75c5c6b369ebd71dc27dd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22998de3d39158000f97a4f2f33d417345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46801ad1c2ab647c56618c1bd0da4dde346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36ebbd61e84bdd89edcb121dc5f86cb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ebd0594b55dce42570975c111be1d8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e64f95077c60265c776799781f3c647349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5e273578a7b50941d9212fc2203744350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d484b2ac4722eb0187bf04c7df713b74351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bc7c6fa32bdc896551e6756a7b3d2e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998b580e236ea6a88f911728ac5e3405353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa040b63efe1f41ee3006124e6fc812e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db59cd05abc558e62d23e61003212d73355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8918ec6498719057a55972b8904c8b01356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcaae49c64a9d9700e11abe62493a30357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9a7256c9c6dad2c5daccea1e2f3367358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbc446cace7d23c85f049b4dded8d10359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec4d14db77be2e905ee40e460215546360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f245d671c69b16911e974dd6397948ab361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dd0aae6b836a45240daa613af2a54b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b3bb5be6d02e0bc527d93b117e1c0c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96de5711e1c4fcdade0c208f081606e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b7877577820b26fcf1e5c0f10fdcb8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caf90d807bea786b0c09e937d92c5f3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03afed16c3772a20c7244d2a0a3f816367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060ff88bf9d1f2c02c9856fa142bdb1b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b82e02d071bf487699d71f2a98d4173369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e48691acd45b3f226ffa58c7749278370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ac41f2d3f6a2e92a8c087c63782cdd371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6daef0a4937a9717fd590a5cbe77ceb372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07275cb685c918e24601acf690a8a06c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c606092484d6c8aac772b9b2712a4ac5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12f0f67f6fd09b0edcb3f429494bef4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f5d3c7109b8c45957796a1ccf0f62e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eab714ff0ebb55007d55e3f8ec361f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a283c5dca6c5536e8bb0411a2bee40f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4022add3ff15a1737a87e58511e1afa379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66301534f550194a7314a1da9bb6b842380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec158bd5ce860240929abf39af40e9e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee70be49a609713aced629466ddcf6f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65e510ab818972be30241e52b015562383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eb5d0bbc1721d92c71bba189a4af53384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a172f0bf6a9fb27bae3cd3448260361385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b524b31643af1311d5b17f83392bcfb386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f7ae60363ebbb18a5413a1f351a855387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf96efb8d231553e187f798af5748790388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b8cffe08f10bbe0d7bed68dc08b46e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a27294373507da72c8f7425c6f447b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c01227e167a70e233dfc9130795642391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20112b5947752ef0cb46e39b3212710392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d759f6a98c9986e24ff3e49aaa5f98e8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485ef1f0be85e72de7183c4428c460b3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b25d7bf6b201e5813ae2e729c46a9c0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc2001ea8731c2977e200fb54fb1363396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9207d1fa44660f4c9d03df62c3cbafab397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed22e0383eeead94d6a522f47fb13dd398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3212f0a9f12867aee4a3b1fc214d6fc8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbac18164f4239759479728b86326b7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f3086ce77f4fb27ccbf0b0b953f7fd401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a4d0330172cdc0a17c8eccdb9491b4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aba96f1dfb1d980fe11bdc471e7e5c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526b794cd9ad293112699731fe25fc8c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bab966d8932fc7eb4610302b1358b6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ca7c253ba564598347ea0c293aa4a4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e39d8f412033a24af4a1e755538cc69407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1aa0eba9d73ca8d72e075d1d0cc1ed408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd42d5ef7dac709ca189beb3578781df409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cde82c77ed735b05fdf64b13c95cce410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b68facf81d01a6c1fd2d1770fa3f26411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40625bf60958b0ad3ad7ff46cc5a062412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa0320d3ccc3ca12c4ea076f540c030413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eab6e74fe0e81e6d39b11755b9c311414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9887b22aec41d8b1dd3dcc764f464f3e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417a9d4fa7c8f587ef943e9aa0b15e5c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe1531283bc16ddc386aa2d325d2fbb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81abb7716e1339004e5cf049c788b14418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad5e77b8fe8c78971ec5a38936739f1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8a66feb8bbd39aab627f63f29e7c19420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741c980c4710946a1f2e6f3e2e3b8117421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8025d274d569184b5e570b1440957e5c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b867635f888af58a15b26d3451112db5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2c7e05d59ad5e03c2c7ec7909c2820424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001118edfcedcbfae2b712f141059af9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd17b73464725207f5e5f77d2f6dde6a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d5642f6049c104f03a31129733437e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793f47db3c21e32937d8bbf462da60fe428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9730996cd23bb582d2ae94205201b247429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ff3a68c94d090183338ca7e18a7b12430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a051e5dba4ecc12ec484dee9c43a4b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e633734fab58068beaf00e82f3b4f64432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b290f9f2bf4c4c3a537c0ea9c33f25433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a991142434ce80eaee43bb20dba989e3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f9b66b7faa963ba2300ad0b04cf188435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e62d34a965c151d8323e5351c47777c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59297a96bea62ca9fbdbb367dddce7a1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ccf6dbf69d91a99ecb79a11511bcd8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace1ac41ab24c2b1122e02f14b482619439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46afd84fecc77a1bc424dba6c0a04803440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5bcd1589b39dc4099170c825d4b1d2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e3ec96aad402ef1f0ec744371b4962442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657a33ad2a6698f5a5814e31d0505038443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c94167dc23cfa8331c7305936710ad444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb51175ec9fd6d08dff649ef4d3cc35b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa78cf308da98868265add7546c7d2e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a0a952291b44389a3d278bbb3c940f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d781f6de4d60c844ef0621a045ce96448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ba6af4965e4242d86e0a59b862ed68449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5e6bc7b6701dcb377504ea9bda2d5d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07ede6595d7e90689286b9eddf52da3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f4dea923d787781a057679042d25f9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0e05d5156bc97614a497a3b53e5ec3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda8d0a124565f0bf143cd034f104c74454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a549f0fb2c6f9d6eab3492209c038727455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43edbfe4f7d8cc49f8665f4f2793239456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28653b7bd8b06d1d347105b59704e326457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1537cf54618f4cc10a70b321f42ee95458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f93daeffc5671bbf1abe49f1baea07459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110ca122bfe504076e61594daa814541460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa9b70ed83d91d2eea46201e94f3637461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5def8cb1f874ef870a9db81aef7e8ddb462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a383cb880a57aae48d4d3f74c7f0a40463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3434c4c0435099552eb6b962e96f8252464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9b7566f286e3372e80518791a70426465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21842c3e6a96c41e4eac3050a5485e1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129c67aaebf25a80947300417e922bae467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6597d27048489de236933aec550cf553468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b8d8cb14b70281616ac3f74646467e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13240f196d549603ef2c3b7f87788aa3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f221e78540a9dd0592f0806761c7fc471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab41abfd8279f17bc37adddc3c21d71d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd75f0328521f759e1ceebc15531db7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989f70b56392926d206cff49ceed9db8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2313565f3480c27eeffcace90d8e67475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd67beae08fc3f57e6d848785593b28f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde5e3d8da8bc322c51163283a535121477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb38f123dff01489fd682a89b4abe75478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5814ea3397f3c65c5d179b6dc686ef99479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4b0106085d15d112f02a3edc3f0e13480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a38ed461419d5c89e1ec7bfcbc13a4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805982033132d054f99bbc7f96ee1849482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa76f5f9616a4fc68c096bba10b2aeb1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742a78e1ca1950fef58d6ba25bb338df484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b88964116f40b6f09c92b555dfcc60485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faeead153f079e5d4c91081c72992d7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9900a1ec61f4e3aab93625a0275c43f2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f095d8f476bc26200cd69c58dca451488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a22130bb3045bed06b1ab02fe84a7c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14e555b5f6542e187614ce2d341cf68490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187c009b6921fa6c5ff15ce757b6581e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271f16e597eed73df51d570f566fb6c3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8b1ad7e56c9aaad9e2934bda353e0c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b237827babf821ebe38a390ff18d4911494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd3dd54a6a23c59cf2bff55935d722f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c9390fcb5b9bd7d712383180f8f9db496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f495d344ee9a6bea0fe023d140ec6e23497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69dab8d85218d2c7c68c69e9a30b9f3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd40498c9b4696b5f35dee8ca597d5d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b52c6613d9f171914f3f72c1bed55f9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b657f490f93019a8a9dcd45dde58f7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc1802d1a5c899ab0369872286bc50f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11620e08af74ef069f5626a2c12675e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ac35e27090768c1196b5681d352c71504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47fcb92ba38cda5caa387b15ef6d3f1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d1f466da3f7d11749e3a92e7f4ec57506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb37dc8af4891180324210546827fa8b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ff1e80dc3e9b3f726d5b7cc1edb01b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0537cae5c32b45e7deea30c9422830509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7a93b968d2477aae1f247957fe16b8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fb86f5ea19d46131ad15322fecffce511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6007e75ab824353ce127a88c2a1da496512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5216f12d9b7656bbe25ecb87ccda8c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebe04291f2bbc75d6924ef70310c776514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f76e3ca735377faa4f93f0d3edd6531515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b6db66890306354e1e379930ad6032516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c1ac6a0c1998fd223d5c850ceadb31517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188d44feb04f213c8b7bc9f6443383b5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6fda391679ff381b45f392cef3052e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d01c07f263717238cc91e93abf7586520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4736ec352f8fa6a038603f2e2fed837521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76359621a707f446a988055cd93f73b6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256e6829ad8aeea9c8b997397b5b71f1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f982c951aa39f8a38cb40e843a288410524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51f65e9a20bda06ab500d97b16fc369525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d52e4ab65226c0996ee6e0c790c0aba526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ba040e24645735ab35063c9ebe96f9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6c96e7363c86d7c680124b4219f387528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414be38cb85b8b6a85ed52f1e0fc8ccf529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230952b55e5dd57708d598755df010b2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c54394c11222a723c1690a4538e126c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dde6aa4a9f243443ebdc9bc46a51c5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6465436a2654c3b83fd5d3271f3ae47533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e3776647221c88bfead0cc1e584df7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61a6b7629ab5817ca80c79a955995dd535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e50c54ae4e55f06a2ee7bab78b502f8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfa20b5f3c874161ce08415b233104a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e292ab86e93a0d09dcbc8a55c86cc8ae538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07747edf33926e34be627f0a644c94b4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6921df54b31e56be697702a3889ba260540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f26da44b60f8e2dbe23f0b5e6f90142541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f60f3174e8d433e209a8e26143736e3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daffc399d0ef286cd7dfe7bb3912cecb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daebf0fdb3302b7eb7a10b44f8feb06544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defea15a15ffea263195bba0677f096d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77284e8b21d126f5203c2c59a5858cf6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2261eb285d204f51f4f2b7736d8b17a4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc1422ef1c716f298ab7d678e45b48c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff51c8e13209f6ced1c657ef0ec1153549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1b77b82309168dfed64e7f58aa7e01550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a092694e7d02ce4c452f9104f76b1e05551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee564aa63eb3fc1ecf89334a3a397c3c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd0305413d595bf49b8c6fe816b3a79553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd441d6f29da682a85d45e62b85d5920554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47839f95baab8494d99a3e5c965c6bf7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87715a1fc6b290836ed8635d4794125a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c9b74cdb6aabcffac6b51779ebe416557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fd5e7ebbc7c2039cd31b623b887dc0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5574afcab29280d26425dd1fd7b6504559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c565a534e3a8f3c122a84a7aba97585560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3091e275aa1f9b444beb7958fab1fc9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bca85f8f0ba232271e2c46a1a2a35a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fefc500ad3e6c62fda52ff8bfe223a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fb3832145913c9b75e151abd2b13c6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ee032354181e6b348be7b7ba33b331565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c124e4be930657da3902e201c93eb71566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f856288f6e1bff0b3dbc20cfbdc266c4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bb4ef79b8093ca91707faab3de5af8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd6704255607e0b6d4eebd96457b21c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7a88bb486218683a47068914c9ad83570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31a3f039285d54743eada664584251d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043a74c34b6fc4469b0a5735ee9ddf89572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbd16256e9a69e3f991eeec7aa2d82b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1b56137312c6da168713d7a85c5ba1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5155514134192e3dd1a31e53672c67575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a1c082ce9762f9c8a08039cc9c091e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdf42f516d85efeaa3d0315a16dcbca577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e50aa712722cb603301b667fa6ee792578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade803376e2da8c60a757dc4fb53aec5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d369d25d53ca2f7e37c219a2f4e9b7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2028dd136aebc94ffd1a93853deb0f05581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c10fdc794d0fb77cc72f2622a254aa582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd0557e0d2274a5264cf3e7c2514119583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d065007a17a7a7434127eaa99bfe893584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feda9d4f761e835ed31de9d26cdbdc59585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04724fd122f56bdf49b816294465a06586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935991e7ff887d26cc66d0981319bff1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd54653cd88450ab5817069abd028590588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8be15070b8a23146345f1219d3245b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71c42e4b2e37e214c00569f517a286b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219ba0d03a273833345f8890c4cf508d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4861bbf9fb62fc951cc45744fd770059592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d745ca716ef987e63082fa6236935d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae1d4a8c2be79dea14adf610f0a740d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3bca99cc84ba15da133571a21e73cf595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd5b1dcaf6b95dff8069242cf8d3bf5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eab1a9fc066a08071c46f7fbb8978f3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d0706137efefdaf674cddd5c110842598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1b76afb24047ca68cb8068ca3ec89b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8435f1c42bcbe6018fc4507578a764c5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8812f095ac9f6b8ad7ec43baf1c9721601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7b51b1b21d3a3547974ede0c749aa7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa967678d2b9afdf5cacc8eb5205ae72603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e036395d7d357d16c9c2fc663dbba11e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de974a41b5d70f800845077c59afb87605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7c11ee60a356d0dcc5f19e9337ade9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c49f21c519a9f87ffcf18264ab6a3c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fe05b3d9ac46e40c419b07d597840e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec356eb0edfab89659a6f8dc006d38f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6f0b308edd7cff38ab8c596b3449b9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de4a12bb42164267aedeb5b2d63f40f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731919951486f9880839f8884c42d2f1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f1b0a5731753bf8bc51361faa9828a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7efe4d62713709d5814828ec90c1bd614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0864fb71521885cacb4374ec13538e32615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d013accda4927d185857e2849fd772616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b4f1fb588882b02a248595f66026b5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14318d5591268a0f886aa5c5fb9a1dd618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2297e70686c334e73d01485ce8588a6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8000ff01d78daf3c74e60826b60d84620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cb201ed06ad57392ac103822306d63621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09936794a6cf16b983368cf187c306a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4e85c943f4aab7f037374242232923623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97ddb9f4f8d7367359160ef7d1f62d4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84bfd6160ba1efcb8c69790052efa02625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32faf5b7fd00d3367b541da079aedbdf626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8bffccf339d926942c1e86b23d6f02627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1cff28fc25cfd54691c54c1fd2c2d9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9002a30c459fd9fc0e2eac200a01eb71629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6983eb7d0b0d5892a52b9c84b7420b96630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d5fde5f3b4630379eb2e19dff60aa1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9663519d5c5391bdf482e13035164f5f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738c0166c5ba423093f35b471d80f671633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cd5c5f2a2892c00a2c5f6e50900ab8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4df39eb82fb30c31575e942a680d095635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bdd449d0ca47f83b72c8c908956705636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c765d430bdf14e565c465bd38626627637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c7cd2e48f9ecba3f688b99d2905207638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247c011728d8e8f0745c94c3a47ec483639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed55dba2b50834f1f8560f435787a06640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb0573538c878c26ac8a3268a96ad22641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aa8cdd98877d027d78e1b20628fc18642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f37036d131e9c9eba71c12d74777a0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e3a7fdaeb2d3e30f242a36760b7d7b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c998d9625af75af88d739725302dffd645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516bd2e108eb4c895201138099577969646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6818ce5223943fef5f865ad194add736647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2553f463e13a1770b7ec1521725042d9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f351bd81893f475dabbee5d088785f4a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25d718e0b10d7e6f201781d45e68df3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25d18939aa5811e5713986516f0f51d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53108742eb6b340d8a1592bf727d9f01652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cf616b8da91339c1c52d97959abb03653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197978080cc97f1c519a98cc9cf3788a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49e0a57806f1af066936ec10ec8fb82655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc19eed02ead5101b88459baae9e51d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6654c4f2d1cb93900ead4be0a585857657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e829211c55f6aa31550d53b91b3962658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cfbbc1f93660a107a95893898f2464659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7406b08509a4607ccc8c1b67abd92848660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c88718ee64133576b13df73114f124f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a395a53fbf5edb73877b505fad3f1916662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc255195a00baf3a3e89d867590b5f1e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff3c858fe5364b0e51e6823320a19d1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83e664e10a86b519ee451bef7d2c73a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b95c46ca394d2fa4bdc8150db876fd666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bb145ec429010663100162624a3d80667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b31e066d31d1f1b169245c6b5debd7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0264073c524ac7e7fef0d326f13167669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641db7d59598168d2cc147f4b63dcb45670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dda80ae3ba81a91b1d784820e3798b5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757d3d8e6ae44149482f355aceb8d1dc672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f48757b139f4e7520120239fee2133673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c921f0955d4e4f7eee89bc4fc6bacef674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb51220c27f6db43ab04546996144a54675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860de846a0e49e93cb32ae51f7ea696a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0f6e83fb8cd8525845c217ca4a8665677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7385767408ad9a4d32cb7af88b1d99b4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e0d6d0130f3b50b28281ad0bb228f0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583dcfc534ba81dd7c11f36262ba92a9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20672ea27bb9aef1e6202e8475abd4cd681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af691f4660c6b8409e23a06bc2804f9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f73b84face4a0ff01fc3f2643fb5fd0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b437a02424bfa911b5e4893aa739deb3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1483d63cf5bde668e57823605bac13685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507b58eec3fc3d4953ac5ef935413790686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e51173585d7ad07b5e6fcbd92bdba2f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ac24fed7c8714a67d9c4e0a991f86a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f9c3ac9820d20989ed49fa144c010c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a76465793ece49530be8de19a8728d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e88e125d59607e4fcb2a0f16a1af282691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cf0efb220a4e2d8cd7fa8a47c431d6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1bb9fef14c643f0df47dc0a5bd417f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b2301dcd841299266b1c9251c71044694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2530011f6f08a0dfd36e4aab9478bc2f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c8b5b5ebda084e6a1151e39c20c6f7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c9d7f433793c4b9d381bc5aab3e331697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bb0b142ff2e3fb3e99634f4d7741ab698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339849da8d15f8e5048bfaca1829ba64699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9bc12f5b0ac145edcb81d2ab4202fd700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d0a6f271bd437acd2f4d12247e86fe701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30074c446164476207e8e2f427f74af702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998140c909f895386a485e24eb2f1609703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ff0ce2788918b364cef9535a51a8ae704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceb37d9ca8c7239f3f3ddfbd13550aa705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25fc9b16841d750ca6fa238b8cee282706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aec9a55d2dd1cbafbefb7e6757c53a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a079263688f72aac8be7e09e680bd75c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2cb0d831bc0235c148112e6c946b8d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4566ff31d624361c855a9f62126c11a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cd5611c807e32045d3daaa61e6631f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5887542213ca3cf45a051e5505911532712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dada122c51d0a7feed21958fa088183713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7434bf3e7583c4e71419a84699cea8c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbfc8684fab38f495487da393fade78715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eabe98c47f1eb873358e1a951e28baa716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379bef40e3ab7f2aed42c4e91280fcc8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202be97570991cf4a49b9c65a2d0af03718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4e653fd6814b6da8111a1d23598fb2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ed8098c8a0fb0cb0f8040559ad148c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23db100616cac23518275807644a8ef0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964e8d0af33b0d1657dac787c9fc7652722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9846406d387c021542d776bfbbfbf2fe723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cde7aa3cfe299077553e08469f164a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278959c20ca0ab32cce1de749ceb1efe725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0f97701f02f889173a5503d7d9223e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7758247cca0e040c01174beac04806c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fc76e642e11812034c41de203ee675728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f427168fa4e7f8e74779abfd08b060729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d83ab9cba85cf435ddcb56b9d65740730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50ea17668f4a904b8b2c387d231c9ef731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca7f77ff510b45b78d1556f44bc42fc732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba709b1df5820708ff8eebbcf8b8d70733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5163862b991eb9efe28d08a55102a9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6154da798c4a09d1d5efa42c77de02735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5e4381417f1d14607567f6435093e8736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af31f919bf7a791b2f8d8153e993fb4737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce14a4c7b99d5c194217ed8b7ed0251738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca4180906239862ffd54fec06cfe5cd739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20e402b799251aaa4e032552509c54d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c301f83f512b7cb2b2455ddde058cf74741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c3b3a25db4d194fee2551a72303518742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3a5e0cbab4867eea12435f9e857e88743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665a9f64d7c20379c616b664bae57139744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169986c90bbc2fa5accb7d8de5cf4e9e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6405267776dc8ffe582318d530146c5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a596788ea1a51b0b6fbc7074645a555747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287fd7417447a60382bb689413ef0607748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64169277f5841365f6e58cfab32d5dcf749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb7a033bad237f6c3714e51ecc7247d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9171a6b1a02ee0d7b0a524b5db53d8f9751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b970aecf41a5ec302072fcf2a8d7ff2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727c2cafa591b01718b97c0f06baf499753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec85d9d672f728a93ea537ae33b31b4754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bad7483206d643caa931ed96360e28755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd2126f4cb6a2ffcabe715f4e2d78df756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c1a09132c6f9477f402f26838975ca757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff03bd50fe17267c3941c9eda6334012758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f443aac8752705e677a6ec3bec1117759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>