--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fac5e92b5ef10243899ebadd6cb4fad1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a4bf1d3a9493c952e65f9bde44d4572.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb16da45a2f250170b4f705f301db02c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c230915ffdc57fa7101a07ca824ac4e24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9821142a2fe809114ca0ee34f7ccdca05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5d60d15f1efff56ce9f9020516ed336.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abb8d2549e204dadceb754c0ad9d4ca7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c4746406d5d6375693f670551800028.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12136865f0d5c3d4a252b4a146aed839.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17705fb584d530ef9276869d4e8de15310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567a07e98038a959aae9a60ee06ae6f811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc18263cce3d1bd8893ec4042724eae12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8392917c13d9963797b59310f4fe9aae13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d254ad2b31e200436edd516540d7ffd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fe7c2f576b0d06fda33af7cd453c2d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292afc94bbd36b0a84c39c62918561fa16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02fb9f9439f3f611ae7f681b815637b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b7d1575706450e9bba866509e109e618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0a97c0186c712fe37e17d9b09a870819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f354eb69553bfb0d81e942c7322529b920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f1179c5cadbf8e95f32410ef85cab921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838dcfce863a75a5e96003349eb3e88622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a07700be67401b26d7a634f86fcfde23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9128ea5d149095b6550ddb0d2e7dd7324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398539a5e44474b010e9f56c70627b5825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815c6196f8a7584756ec97649c4258ea26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1aaa7e8b1a2549937d72eabd765a8927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52df19d3e24276525b6791a45b2b066e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa76a71259e4408b1b523910f85655c629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780e4f20906d07454ca56fb2974a2e5630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131d186d6cd333164532ce9e8184dc2231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e70d36e645869a53bf612dc28920f3632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631318de5bf8ef68999440d158f0d26233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e49890fb5c5125574966445ff9d49634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b72b834e09ffe48252482481b938b735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d504f00c170f8d0c796011254aaa460e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee130a95ed69c98c32ff2b4ebe851d3237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a7874e33bd2ab91c8d160ea1bbd38c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445c010631bf1aa0af220a8f61670e9239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e7ec303315a72928363f54ccc097eb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92a221f193b08dd0e432428b19b20e741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dcc5a9f375c2efbd5c67a1d436bf6542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4e6f20053a907a8cd5785512809d5c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d20564ec45627bf558a4bd300e5eebd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6865e8c4a4b1a5af38091a11f5565bd345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cf0c19428543d9a312752862f95a8146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1187cd341d1e6eb4ac14e85c72ecce47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f419659ed4b9d1edbf7e9dca60d54f9c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df39c5b8c27e9e6f3934fb282768ed9e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763cfa0a3a8b3f264750f71c57f8eb6150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7418c21eca6c1612e03e6fae1e81b6451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2b0b167fe63e2894e02ca94c53f5cb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c968bf6a9ec0b1672fc932c9f19d22953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c545c422cfb4c8709f5e84e34f7b6854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeea4fd108a90fa62d8bee54a04050355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b8ac627311a1eadddc153e23c9ea4956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49eb3645b9dbcc3f579d64255bed6c357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592392c3bd9e21b5d5894e5572de63ad58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1be67faa7e81acf483000010a97ec759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bffffbb66bafb758e8090a6434898360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bc3021a56c7881dda9eaf80b44312861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d54f9e82f4ced993f0830d96e84af762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6b5d26eaf0fb20f0e316f4352d48fc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212c864a8c4eb9a45ae613a3fbffa00f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9188b2852e07219f22be8316b4eb9a465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cae2b3c6f03c0d9458558a87675560466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2004c57e14ac478889d443bde332e867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8785402485d0c33a2513f20fe4c98f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b5611342d7017f4c471d9eb5431c6969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8831a0f4e6785725e9fbbd7b35d589f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0139e71e50d0172f0732ce4037ba8e071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193754c569294877adff5229dd76e4c872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf06f17ab30fbc70e00e2f0f822de4b873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5efe9571bc1c76ce76777fd0df7df3c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81f3b8f1c13dd38cbafda2636859fa675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9908d94adc2790b04235db90bafd631b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8fefc89bbd0d7b2cd4c2124b934a8477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc2edcef263a602fdc84a52df214c2578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5af95adcf8969719b3b4d47d3a4f1779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d651808f1972b62616b261178575c08b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15f25846b17f7bcab77f70b16b2a37781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12012b3176f7c1b0de2b7db1ef6c135d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed28b136a0626ddba2e3864da84961783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88deb28907d88c98885edfa60d81381b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd3c18ac21f3d9133d0d0ce5a5e21f285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d15da041accf30ef8cedae0182f6cc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8177ea3255e9aca30668b1ea6cfd871487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1fa3a4800452b4a6cb43d55b7e519c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22805bd0c3d9009883a7b6db43e39aa89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a32097479f30804e1b431e7e115226290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031426efb21542fa346b7b26847dbcfd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9f369c5e48b128237e4a4d32211a2292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea215c30c6f0157b166abf784c000fb493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761c22fa3e879ee5685326b579b6f1c694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd11796bd061e42cc7eadaa9228adfe95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5146f9f7567048a3536dc752ce319596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe8b11ab707f87c27a517841c59128f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9cbaf7af51e63068dffa3c7826af6b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dae8de9149a1e515fee0ebfac842a6599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14bd7cae3caba825601587b487e2b9f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d4e17e06da5f77d7acb6ea1e7187d7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34701342a9d76fdf72c3f672d59235f9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07c1a6d98525b1d02e58329fd57fd0c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7905238a1569f9b1bce24d3887ad944104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b181656bcf94bedbe34f2cea1d94949d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fa531e9ad189c79b1f20e16753c452106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4281c3e449c4b15dc02d813e56969576107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b38d46aef34e67da5a462e47b68512108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2f2ffd877af974734bda3c26ea976b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9d71a1d979754007edd888deabc46b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0934e572dbb959dce901a698be5dbb89111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fb7041b3b3bcb93e6660018338dad5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cc9fc1c626ef76832f981c9dc5131c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2de8dd5f7457e691a20741dcba85d6f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f90114957a2a5730967d5878be7d54c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4994536e9f9cb0ca0c365480af37ab116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876e6cc88ae08cff6611315da89b64f8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4fa2e75bcb7579a2b65309c19878d2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a711cf0fae226731a31b94f665d60081119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1af398d8ad13756d0532f9e33459f3e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1745281ceba38e7f706c54e172e4d9d5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713eb1806deb375f3b5e0c4f50b35e69122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aafa2087fb0764838d781605d2e7450123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86ed366fa6c511c5a1098dab8678d2f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770ad53e4629e5cf37b12131159f24dc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c79b7249ae6d8fe7d3f9f7e9b9c5fb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149defc8ed0c1f2bf2ca7050acc7081f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785ef910f6b48784494599f248fd4625128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d005af5c9b8cb9542e935fd11adb35f7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023bc55b5f6de018296013eb5b171262130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d2cfb30082c3b961b5e3ba5b326560131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6279293e58058f5b196f1d6c0ad3953132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acf8e916619fd58afbbdf2f2a887117133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de08a677f0e91e2ffcc94ae81d083f0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6806a8033667726447c95155954cd4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e6a25cdf4dea07a6780e8a66c856b0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd69f45b865955661dc0b46642592d64137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5af0a05f1945a1e679e595935e6f86138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db1dfb071911dc0536e8910c9bc94f7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47047763448c79d54517a60a5d570261140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad94359054f9ab75d6f3e1f66105e16141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308defef30c87393e4a02d1931c3932f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2e454335aa5ba5ac9e758c9d1195a0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832aa94645b5f135b476aca93c62d2b6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fcf1d4c46b011f949a6763b724b840145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46459ace3052e4a3ac58761ca8fa61c3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf5629402b9ebfdf5d7ca8dab84b8bc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72fcdee9963f51e2f7a5953d09abe7a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628837c415e2ee894d00e267f1a6d4a0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b9f88c2111d67767e5a78a03a91f64150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856d80f3375940302cac953dc092cdd1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf94c5812e62aa43d91da75bf2bc6f1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75d224c52e17a8b3e049cb9c574e37d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c950845c6918cab7ce9e3ea18d44f274154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf58dbf36e78b7aa2a27f96a166be05155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615cb0047339a6ec2449fd12e12c64ee156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65f90686260d8b3e11876294d195cac157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19ddae6943a15e3152eb7815d2ce39a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d76074ca1a19421fa480e5c9688d713159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8651b1e8fc136dcaf3f22e30d2de66ce160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bb12c0d4834fd0fa51bd8b17b972f4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b724e3155b99d2cb2ad983ef002fe10e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9313bac6ead0210a1bf8774d7d56dc6c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481c4e9375a919c2dcb500ac93688fec164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4163e8fbdd597dce7d7ffa459ac4f7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d323e43897988bdb97f1fb4d7d8aa6d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d14c14cf14adcc8048d31db8af46df167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2adc543fabf6a4eb78238928ec51e50168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942efc235aecfa13051ad1212de07fea169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2039bf94e64ff222e46afd6316278e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67852afd46a352a399f6162e8b37ca58171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd39482869653b8312b561e432d859ac172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38eb2e13649546af960589e73fff4a6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819e768882dbacc37e2d09f8d75c6c90174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bb95cf51a566309e49ff4a7ec9c000175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1d701d6c8003e5ae8a694e78f869f3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7841f067702e1ff5e5f65e0dfdd6c4b1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f192f8001238bbbdd371e20e539e1b8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2b8961dd03437681c3b7fceb9504f9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f21f151e60535404fcb5faced3a601180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a9d13aa09e674d78a309b818f9ce33181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad347c489a4071033c4e24eb8d3998d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee008f7bfcd0f8f78c17f3fc566bfd4a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8104c0bdeb113c2dbbf0956cb30f72a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d620ae0a7a36ad2a4c0089e19d4584185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9462ddbac9c977ce241b0af25c2a85b4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb452d348a1af327667731348f403398187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33e81c6616949b6cf6045cf9d529d89188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4796ec58d2d1d2cc7225f0a1b7dbc99d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1520a01a4c8bc083a75d0d47b5fff7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656421afcfbb35f8561292df272b035f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee4a83c611b0685c9b7bb58495a0e0a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138ea2cdd7a48b2bf82147f5aa9632eb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001be140bb52dfabc0051b5c9bbc38b3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcc52508ab890ccbe4ab07f7a20eee0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24733ff31e418160c5f99f5a443c4619196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef4a2ff29ffcade5898fc0bbd87872c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a6d341459a810380d1d2905f502a8e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5522b0c83fc6caef16d7aa47a8eb768b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14de3de7102ffc562c26b8fdf75dd68200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09b0db19031b666d4536303b50c5321201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5d5b4f314a0de469b9f5d60a75812b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396c30ee16ad8db8511c949fe8e223b5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a74910b8cd098f2fabbc793a4dfe310204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad427c1085b807874e9eac4fd9dc87d8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3665db8c82c49fcbb72e0f02e1149fee206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cc88aa1ed3d7583237bf53f6768c86207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ca779b9499a7009e3728464ddc6612208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d8e6a5fe0aae79b15b233bd966a320209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a6607923565d9e9882d926760c052a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ac42931ecbe32545fc03fea63024f3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bae6f50451e6740ad1b44d89d99973212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffb488af43573924a1fd5b246c42f8e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa78ce68cf0f801fa0df45c08a53273214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa30bc792044a2f437e90d15236c5dd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b96bea43b8b7f4007bb5afb80cadd25216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a512aa8bba17b14efcfb895d3c6470bc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe4f610163231d11ebdfdc64b252612218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a17ab20e73fd53ef1087ce39e77db59219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76f50d8890ac9c41bc34add18e901a4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9abd4f6774a19f8f3f523bac017cc6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc95bd7cb477265489b87a217192c3fa222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be9db576f936487fbd3160f15fe92dd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcba8e572e02e8109c94cc675622ef0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0090fe341deb1450a1279b91de5c3c1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e954f7e0831a6847dfb923a56e01d2ef226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c718cbc774893ee8f0184d464f67e5d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fab842a4a5eb328bda65d913e807d2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1924e5153b9ad1309df220896581928c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7784451855ae49eef2f07f06203faaa8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdfcbe09a3356a5b1acec2bc48768e6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9466c740c4ff902b8cd8965876ec292232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1f67f8ae2fce675bc21e7f2cf99cf4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb55099b3b7f43512c5e44a70f7221d5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321d883d6560c4a1292cc6f882b8e7a1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f425acaadadf8d2fb0bc1ab7492f91236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f22c28dcc711696d7ba06e4b8319d2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860eb6a9abcc9cac9d2933fb914df5e5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c177ab123a9297a7f660c3defdfa303e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9caeeb1cd953643c520fe5aae69bb2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b929a741c11d94a5fd2452a1dd91e3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af2148d0ba82207256361d220636845242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d04f02aae519d9bcd7957807c92c34e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd945b7161854042bac93bb495e5108244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceaf47e59bf3a65bd92aaf24e96cefc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fa5443d8c09c27dca86e309a4aa233246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b06f652a2ea77b3283ee4f7a6afbed7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407abc174fd3756e80232442ec4e6c0a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00396f563157e4592d9b03d4a7d61120249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0339db0bf3593dd0e9bf495f89058c3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bb9bbf5929d493bf244e38c5b9552f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f8699e21f43bfcc8b23a1c217ae981252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19c2c6fa6b3b2ad7cb64bc4116ae3a9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbdacf353b3793472df2d732d6254f9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a7a70889d29fd9f24a7f7962d28b83255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef516a0a1577d521ca60b9e141f2af66256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02246fab6080aa3bc52c8bdbff9e0f4b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07882f4fe421d25ce0b485532559c95258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46d4f3fbe74a8a0a2a0dc5876fc58b8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a92325be3165e27c18028ce75eb7e9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f4a417b4898a3bcbdd41cf8db89663261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee33a96f4f6110f1d44becfc1026eac3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d3a4f58b89d9a3fefaf9d11017c9fa263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bc4c99d8e1cf43da09e5621e61166e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa075e1c031767ffe7356682e3b27166265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b87d5290be55870d089e1327fe04ad266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a7a7bf955f509b178a294d9c9a1645267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0e2242315b7802bceddafe1d052285268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50f5ab8bce5cf2cc0914d3a4a11b104269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573a05e8da379b1017011dec6c985509270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad50ad6bfd04a4b621c0a0ed2a5b1a8e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a956561b55c1320e3e6b879e7ed03203272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a54b1cccea124da4ef6e2de17833a6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb882b7ce26d01a581c7c123c9af3f63274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a026655dd81055dad8b844e194d92a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd5e3420a3bfcd692b5cc6e8685965a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e869f57d04a45bfb6a5b88f429528016277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df81bb0b92133b504b0fe7196e940ac278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee40952119119db8da9762bd198c76c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fabb9f060a6620ad8daeabb888cdd26280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3833352d425cb3d560485546c5b8abb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c3467085eadbb0809ce964e4539e23282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf0f6a795f38cf1cbc54f37e932660b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57060afd1de7d198a8a6c1afa4b9587284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b60cca9d7f38b89c925cc028c157ba285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca107e235240b4855d5db50d14fe23f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadd4a329c0b33dea6b7e7c5cd4f4fce287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10f0186f4be09acba5e05999b290c6e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26c2e48a6453c43ba425b01acd4ea69289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9ef004bfb8a48d7461c730257e6fa0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6505371dbef67c1aa795acb84de24110291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce300a272257c3e161b5ef0718c10b3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aea914930ea81c7e1645d2adc4c33a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b1e3548b84dd53d3c3073b9ad0cee8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e92c1401255504fbd088506b1626b6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1edb622ffe4c49bdb6c725045c1343296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a7baa415799e596a663b1fd9c0a4e2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2864af608a8275ce99fc04dffc348f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a417ff6d161f41276fd889650d3705299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caca62443b340d4c8504c9538a8c6220300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3173cfa39ae83fe2217c10cda890f04d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6cb93b9e05ad265198d4d307ae0785302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429803d799e781f43a64c82d93d335f8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f469b470953279b836da56db3d28ec04304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa989a9b823f61dec1f268e9890f655c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e0ef91539c04730f9bcbbd1f5d38f3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d030396c6c44dc3e31b93405f2ede2e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a293a48c756432b8e7202c17d46838308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8c49de708db5cd81bc775b65944c5b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782fab3b4e478040a605202af4de7693310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c9627788d6b314becd8d432cd9a386311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cea2a6dfef8300f9b32b8ca8f72963312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fae6a871b54246d7079b5a033215d8e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26140b76278847f7e015f8f3db2f1642314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f145335ca4da5614bcd72bc462ca311b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90ec6549612b52d29ba4b4e0f5a2205316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97e73da0bb0ab87e1962a18a4a6e1c3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414f75f24c70ae77a559112643ee90a6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fefbc14ca6daf3d7604ad32d3578bc6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae2907550fed86ee1c34cf911619124320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80b4135a7961238d0f2d64c471cebd4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fc9e0228c9153ab48ac82400b71631322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837f1203d5070f8bebad95df9a9568b2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061d64ec054ea1a8740ee20e5824b5f8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8732ed322be90abb1a7d83885c3294e6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8ab4059e8a69a4265bc6d926c9d635326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ff1119136abb637329c98f32534e22327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82ec18a1b692039594324b46c73915b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bed5139799763269c9ad7e8f9feb30329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada1fb9a4f3f3b2fc5531ce81c526f5a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d8a742d541d6c644f55a0559d4b8fb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bad961977eb7b52601d2549730431f3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ca276785005131d9bbb3ad1bfc44c4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6a95c4339924b57f78a15292aef534334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077506289d1f3251581827911201b75c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc330f3199c9757f5ec72de5aa428e3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7de62883b38daf4cab89d5ba38097a5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fa8b6d875e0753ba60e303dbc0266d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aa9b9df62edddd8f4ab740532d61a0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28af29af4f98b8a955760ee407aeea5d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82c873d135253fdd495ddc2f358cf81341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678448aaf77a4d26d2dc9f43c03b5c8f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f773cae6b08c2cf1e35b6d5d20fd5d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af39643c3ec6869fdbd94d687751d003344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfe67409d8e5ada0b779cc8037dc195345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe97fd828a8fea07082bcdacf822a65346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837f471849b1d84596432416ee06ab5d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58413a4bfcad49b8556b1172da0379eb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0bc7bf641e827c10968aa21f66ee38349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48065f667b0b224d534389e79ec06dc0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fffa24785e9fefb4737272efacc0959351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfd60555ee4178687aac1e27f0dbd38352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74c852076de76935f646f195c3fce60353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40975b9766abccbe4633d9a82a88ed3a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0b90432bb5ee22d8e004fdc6c46f0e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff446ad0be574589b71d03980a98f87356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f531590f85b1ecb3c63a53fc0fa22cd357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568bc8766161ab215ef6bf4e44f2cf43358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604e5671ded3f11c0f0e8f39f3e74699359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4ea19353eee36604726ded4166bf03360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a759f47c8619409955228323c98052de361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09a2603b45edfebeb1903d98ba6ce42362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de443ad8d8e935dd450272a0de3207e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed7c4c6ffe0078a84d87adf725150ce364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbea32d0e58f4444a0924e38fd654bb7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b1af74b23f5c8d4e244dc7239167b2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54a3289b24ae6d85ddeecd66e587f1d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e68b7f55dc197688bd9c0750b079af368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d4b373242119bc0216d07eb3044cc7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997eafe11b8a102d61cd7204837890be370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5079432e6992f505e6de5204941036c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e5eedcfb9309022ce90a0399386303372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3690f0265d7bd60f0dbce9d3d1d410373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515b711df0971531a5319edcccc12daf374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae794ed7c6e6f64061dab3bd44df334375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0427da918f4d0171add5b15732914c28376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ff821f587c45b3716c9a203c09bd67377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01ea071c5c16cd4a67affe303825fc5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c6a38ac5a32937d9efc4256066fcd5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4710e482df5d5899fcda27a96a12c4da380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dcba7c63702d371c5095f137716542381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fb6d31cb100266dde87c5952d62486382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f6f64b49a8a3442ac39c18abeec4c0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86461a0554c4287fcb543b7f137567e2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3c3f892b844f89b823a5b33860bea5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5d959fc376274e37de4f91d1595c84386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8c1da66013b81f863eccb38cf4566b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b748fc368f16fea1a8c60ddcee0d49388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25012d5dac59d8cd2325a007f85edee6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2100dda8cd5660fa0cd43b35ce83c5ed390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8c089aee0ec7fb81457dc57e60f63e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df6c5abb398770215ceb32d5b7647fa392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b5e8f05f889deb04199a8481d34cf1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4831e055b75aa7600c583068232acb394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e07ae99f8a80a6eb825f4a8d1d5060395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31522d84a5a5e74c9cf6515a75fbb8e6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448b4a5444c3e7fcafe7bb1622b90bb1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5226f8e255b9853c00ef15c3f14c4b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e54203abc21ee6161ffbfdc574c06b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5bb8dfcc5e52e5751dde16c6d8a889400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218707e769cdd881795855c15ac9c6c1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2ef851cd3b83ca6bbda0e9d728c2a9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee5758cdf0d6070b019dba4640c7967403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cd37c7a408c2f42dd09e3c5235a2c9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0983bae7b5dbf43e1b06e30136fda98e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b23a3b112c4bd62dc6ec4bb84ac0f8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6ceb81153c1ab520e04c90c7527015407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a6fb2efcf24d9287f7ab9f97c64ed2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c687404fa59b85bc7b8ccd392955c4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d3984abaff52c81e5215061728dcff410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607c3f4c4ea16d7d626d6cd6b3b19072411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba22b0e01ce8c53b4c1ee83c9b3fede1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81ec19c8061559172cca05a278e375d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afff32f4381d471aa1583279d573e670414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22340c4b02f236f6755abfda80060119415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be745e7c07b33b4ee1121749608ca6e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4effeeb5e483f43c331f5b8d889b445a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586a1a904d5ceb7a2c346f881649b07c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3ad9c58b7512e39e36b119287f051a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24250b6b9966bb6d5dfe9943d1f06a1a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edef6cea3f50dea9551d883c1d9f5cc421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69ed38e9fb2044ca9ac678e0ae107b4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d227a222383bdc7d60884a5dc56649a0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc65caffe6a58c4f771bc0d5b316777f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ae912e3d81c0dfc0496320739dea06425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f08e55dd793d3bf2f5bdc918fa651c7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fce9928eab2289fb3fc9c438aa76175427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37ced46766c9ec000fea4b4b9672838428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416990bbc8aa83fbf90f45d1b7fffc94429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d998a1cf0eb8325e4dd265b2ba5817e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e91d74e3f359ad1976bac118d3f4446431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fd4bd9ce705f915dd7ff7fd56b5d8d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b39affb126bc995e2c803efda05c2c8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514b955f61c9e8c3b82cdaca52610e2d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c859b1f4012b99d384d3bb8b24fe9c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dface0742cdb026144feb1daf52310436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fd2c56f61c951fd4590ce39bef3dd7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d8198cd9e17b17d44cfc4db775d601438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48bee19fee0b851757ee4ef04249e74439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4469d4955bef0518404d649d910adb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ff75c9c04bab44fa0c98c99a694425441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e762a0bcb43e24b12acf38aef745d738442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbe01dd4e40b04362cefea235c9f607443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bc3341c8618fbb8e99ef2b28e86f98444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52577c128b1bc71038e93f0e84b536b3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd25841a9cdaa2be29074dcb63ced19446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4c22a519104900210b2b0aeab987f6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b7464c996d68ebaa2d23c9e867d0e6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de724bfa0f55156fc7cbe3f7b51e5bb3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cedf344b4963f2435884e27d488486450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fc14f88c3973a98989789ba3c6bb72451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685d07d5a15e9de742f0817a112b04f7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a368131b774c7974ab2bbc6eb7c3d48d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08bc2d7257904d10720b09e29dfc950454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3c9a0f4e5723cd026b66aca848504c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d897fc145f6710984e47fe4db4ac647c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d358306649f6c3994e9ddb878643ba457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aec76492c701a5149569d84bc1afd51458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac1443e4195415ab691d0129da6fd81459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25695e42c86a343d3d22c60546e1747a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1cf70b67cc208e95b6d42ac545794b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c059657595507c7bb6676aced8bfcc0f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd45003256378ddbcc8c23fbd4bb6446463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1392752c132008b9d52cf28933e6c127464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e582ffc6330cc47305160b4d215b1a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e622e64e240b4dc205685b3a992c3a14466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6680d48f01bdff9ded52280c593fa81467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd006aa7cb1a34e3d36175275b7f1bfd468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2907b73696b8cc29221f25d73164e7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8132cff0c9e8fd1a8deb9d227385127470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6ce4522fbdb17b7a2fbfafd6cfb305471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb375be4a55e865bba46272a27202c1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e09455ee650fae463693df8864152b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9696b730d0e2922c00ae081e2ff054474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69804d80c0c969bacd5a401fc2ac5dcf475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8601b39ef4c859f364811b3cf77a89c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5f4c673aff62eea84a09425ec0d9c6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831e8e8d1118f1e00bb35176ec83ac9d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801f711df0df8259da740eec3e78cb8f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510d8a2538dbdd1796b80e2e38030649480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517b685a50c3c6328ce829b0e06e3c0c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972092a3f4f8d9ec9c12613db86f34ee482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2648ce538de6b151b805c9b81b4f3d5d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59f336f7c97190011a10ad093bdec3e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd9255e34cf3505da9ad56088926625485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b26cc5ae8ddbdc6cdafcb3e4f58920486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24314786f43cb80298923bea0189b2ad487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42493f2ff818735097f96ba960bcf0b3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab36fc3fd27c72d07bcecd325a75abdc489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ced873491b7cce5de5f999af942c70490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff79eded85837eb15e747c37a5d5049a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18de3a777b8f105a6b5599844feaf804492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c07cedced2ca87700d1616330c2319493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff50ad979282e394b369f470e186d418494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddca002ad3d63c2ae989399ae23e15f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb50d46afeed787d5afbf2000b750adf496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34e0ef22b9ba7f382aab903ea57dcd2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea49c07c7d6578af94209d0abc5370e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9018655e9a23085c561eb62542accf499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a996c93379d28c824e198fc33e769b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81041c5b4dc04503911ffa04e93c472b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2c8732a8a71c222b6ea9a6a4e24573502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ba825f42dd0854395fbf6db6fb74b6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecd2fbb27d780d44860e399aa4b5591504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a3608e6c746cca2f86abcb74f69f6e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e54c7c608b5e80b63b052160e99d1d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdf1aa6c7fd1b47417dad69a368ec03507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0382322f7a5044a15e1a09da5b63f93508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ab96cfb3769554419b71da1915237b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffed3371b0cf3435d586605e9ba13155510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f90913504240f2c4a30fc960fa9e639511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefbfe4bd4b7e02c48b607543e47d40a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99bfdf0d867c7625d59a738573f44c6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884cadf29005da8e56bf0b8398a24c2e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4286fe1e3cce98175f72fdc85aa31638515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd06e6efb58c0881710f74bfce5275a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ea8e19ce989695b10d8e7b98551495517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf7ab91b181bd6ba3d35410c31b0ebf518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f107ae74a1a800df2464ea1cb739f6a2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672414d46c7e4ebaa63c3c64f9f0e5a2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec55af0a502174b2ecff20cbbb54f021521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e281724d39bc910f3ee9b79f8181c6a5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f67697f78c2ee03632f4bf69f27c40f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cefdb3869754704d33b103f357adde524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c631b026d11caf0f060387cab04479c7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1cec3ce64b61d62f8c0d9dbc718f50526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd7dbdd8b9904a4a258b5749c2de46c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa00c8e9571a6bbb818b85fea2b4759528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d1cae54f94948bd66fc25e07228e2a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f9ab255aa205374ecf1dfe3bcba8ed530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cdf9fde0b19972aabc14c9ed6050b7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaff4e021e49504f357a8e2dff95e62532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77af65ca634099cc67419795db5ba9e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f804629b0a15d05a29176aa24aba13c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012e08b68af6704bd4df3764f57465f6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ce2aa39c2617c05db48ccb5f975e74536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d89de854c7340e3be9ac3451d3b2f59537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479aa940a1e6cef1ccd0545ec80aca51538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed422cc562e8301e79d28d999e286a1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f94c26efedabe05ce86f11d41c5567540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fd4e5217d7040e1c0ae68c36446060541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c8bdf325f833c9094bf1c839b4f902542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a70c803d6993fcce278444e855761e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1bb1c1f3e0e0c6585fa9950a60f59c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20de7c9a3f8a44ec9e3f8213e9ddd04545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88fdfe4797260db775b629adcb2b476546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ce9a145a7fd88a28a29ffcf00e19ed547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e347882fd50ba936072c302c4bcb0ebd548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2fd6072841c555a35fbc2de9778679549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2381f2f1ce2b6d94b4c2b89c434d5f88550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bceea9d048e053efa2f8a18aa3c3f1b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5d9f7da307b60efda9d797a3e9ce0d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06dcab215cd7df9877b325103a4c6c2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e78b71476911a3b34c5a34f232dac6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36af271fb79b782ce16c948f2faec2fb555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c377b00544c8d9f276b70471f512bd7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c1288aabb21dd7b3e0e2d5b8e4c07e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5742e289f5e66541e7369edc72218db1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487b17bf10fc0177d8f39b678d8f81a6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdfac0af3fa1af0f640d2a60730bd14560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8501eef9add53edba3c90527e907ac5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818b80757678d63c0fe2b1127380c9b1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3dd4aff672e0010488d02051c7d89f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91f6bc3dfb2a0e6e2ee776e6e89db08564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b11996543f2a4302dcb924f93d3b0ca565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56f3d36adb0c1b16f20bfa65f7c7749566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ddc80a3ca9c2a34c1ed6382336e065567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5a9436ef845e2064c4b5240a16cc2e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20ed0b641f0b05e9870319116c58ae1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cf54f0e8e20a2cf86f10c2dc42132f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c773d3d243312ccba7d7ee0ce0d54857571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96ecfc7e30f9b3f86fc25107bd4a36f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b97bb0280804f8a7358ec629597d2ac573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68eaf2fef97740ca0d297d521eac240574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7061b880985b52865e522ee4e0f2e9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2562a9754edbc9ab8117397f330f5f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb9c54bf29646314cc2d523a52bdadd577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa017186709ed7eda5587cef22e1d66578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae63749f45f3f970e18bbe6c6183ba2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd083e39dcfb0922173ff3e95a1e1088580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fe3a6e03ec5141f08cef35b4ba363f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d46f848563a6fee1ce15d18206962c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a005e0ed907499f71ef6b20e2c093b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1281c06a796e86c0a69f826f72a99ffe584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e76136fb29e31a63b1ac925bf0362f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2883227e86283bf94a7785d0041ed986586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cd22861ba6a5468b43e38a53f9f033587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cfaa2f26bb34831c4d99cf04938e61588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1f2ec0253f24af3a815c86a61a37c6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40af891f26bf20255c8d0ca724d63b8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146f6268e23bddb53055a2cfbd9ea9ad591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14328c857dcbf4a708b9c3f4f097c3da592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac254e193ea58e9c9e16f4e873364c41593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c1d290b615140de196876ad1b90320594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927d4191d044329d63f8fd4785ca7bdc595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416601aaaf9338a86baf0a357c471f94596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e279ba3927c08d9f1296454bac50d79b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8913ce80e88d40dbd9ee9868a84bba7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9259f70c5b08c957411464374bec1570599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312d0c31821023b44e92001e0d1d2122600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932c896424a9b360e232749c3cf04e68601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72681646cd83be599f9dd5f17691e3e9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd79d1b48a5ae06c6f524824e4071ff603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf67dabcac100b837f124848f808aa3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abf8ec138e453101bbd5de4ab8aff3e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9123881c2ebbdef057b851a5ed75d570606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6f35105fc4c7ce606ff6074a83a8fb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f0a80c299fa4e4dcdbd04939a97346608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a136848cd54303c9fa14117d206722f2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daacd75a9dabe0b4533976db0c95ff6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e68370f72c15f64a738f2dfbc876c26611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b3deedb14562f0b636cbed16f3ffd6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4a33f3f9d6144f2e8b627d3f2e7957613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646e91748ae202bde7798a0be9e233db614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d48da5358ca96e220473a5c2cda2681615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a085228c62e280d9e1466cbb2d350fb616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c0bb54cf6fc4b039d07d0eec4008b7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cf3667b08f7e6d24bc8b6b4d507fe8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea41a7320bef60556a1722c45ce9edf619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2df06ec810ce754480fbe50fd5bc688620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e94123c51db2009c2631ea8a1955cbb621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcccf73c348515cd187ca498ef0dd85622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462348e5ad59391635de9f370a1d2380623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba1a8b4e7220506f9348288647dd9e4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8790f9796d4f0d1688f47903c0ac3f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bc666c101af162737123dfcbff85c5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a215d605f9df53e95d7b119488a295de627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a0e0b684d444cfcf273eb675ed4119628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef8af3b0332557b84374969695be379629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c46a6976a8b4c956e66c3907c09f3bb630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75309417598075293f309f991101bbc7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef02117bb332492a0e8238a2971edfc632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750859cc3fd947ed516baa0d919bdc82633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8110e163d0b5879bbe5826bf15000379634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21854b067d69930218657d7aac83df8e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9cf9cb54b99014e9c8e99928eb9ebc636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1ce3ea31f2523856b094ef2a67b3f3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b58379209428859cac230a49f6f4e4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925064f5c9861f89e80d1f75e9cf57fe639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3581f316bdbbbdbdd4ab9a162520d88b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d39dd0a03f5d338fe31ee974292f5ab641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d806cffe548c47225a45fc5c0db7bc642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7c18a23f2d62bc61fa23a725a97e6b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ae5f3889827343f7d6504d5f5449fe644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee740af4c5e9928869764754e80f377645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdb6822988dc9e8e6312125f6a79faf646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eea4817b1ffe29e7dcc67ac65f1b852647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1200ca6a1b311dacaf87373f6e2eee33648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7b4e025334a39e05c5a3d6bfc2f9fd649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f2476d79051027ec3206c5f9ed4e4b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b757b5902fe435f2fa8ba44604bc4807651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04b98b9a8876ece9df4e4a98e666bda652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d2cd0632d56685db5821b19d8b4f66653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163113a889115504b61ee7c547a977ad654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7852d013d7e5b66767a28cf75cd539d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d974312c38d41927a71b3d00a6498ed4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea60eeae16a068adcda338d344d837f7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f3f35f66f251af0323fffdc152c645658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245e0f481faae8718669e344f81c5aa4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b47cb71e33b728a1836b368318f171660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e39a781d594eed3f9cda52e1f2c2a25661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d930550c3b6cb9ae5f07ee71068982662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47db0dcab80fadc8aa9124d1c93c33d4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ca70df45c8da4650f67b16d7300bfb664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520152c042db00399357e74e3f866aec665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffa1fadc0295b697236eaf15cb1face666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5522b53dcc7499d7c4c529936fa6e79f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9eef9234cd82dd68e44606836c0a32668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21ad4a6d16b92b747840777cd3d4c0e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ce22b170217afde901088b7d8c44cb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87b6115c5b0de78f8458a9027d874b7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1736876f708f825cd41faccdb6dcbfa672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993fb2be72e90c86683f172caa0fe122673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5c91031261f8beafc5ae569d0a9d0c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b5116ec8fea3629eddbc2dc12277a3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d0aca585ec89079b75e9a4850a442f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417c95b2c6f1b059ef5162b837a005d5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03a418d88c8f4828f2425f2cb7f92b6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451f27119aa0ea5d68589d14086f8989679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f1eeb60b19735d53d888831e609fdd680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6e28e1c1620419434b74a820fcce46681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3186bfff9acb47e96c37bcc6e68a4e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbe950744601c3b6820c3b13656366f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a263d0648e7169158cc87ae2ec075bac684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8197383887d64bbc7afbc42b70d7a955685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17214f8c5a79a0f5feaaebf2d443103b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84a0f1ff78afe5a4cbd81db85ef099f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8add5d1c30b46d9ba6eee79b8b6965a3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0bc6ace8b3b4f9c36448dd4e2ccd83689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55edba1fedf451a4f990d09f07e224e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de650bcb4074c18ada7163681285ef86691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a92e383b4aa4d4fb946c905b4c28bb4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad11d937dce8e44889d0cbb6c68fae8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836c2b66c579f6de490edd3e6a20ca95694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f0999563dacedb7eb57e324dcb414e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d273d6e4fb04e7ed5299652efe8ee5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3289fc6be3ebaf8f21659612db5ecce2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae89bfb1f2bb84c0100242178bca96c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2684d79971816e859b065afe740afedd699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b71bd1e78b262d92bff314c698d0fb700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ceb417af84d9d1bd3e1cfcb8558b4c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0b06a244d817ef50aaded681895d32702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec70a622d9ff14133bfd4d5034ac80c5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39819af1c4b596c235240d8cf407ddfc704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce14b25339dbe4b1bc9bb66469e1053705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a6711355a7a69d1ebb23ad50ea8dfc706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3291d7c7299969dce6f9714821eef076707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f815517fd58dfdf882a1d258a1b62c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c0c900fdab75bad1d393c88c002cf1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5115279e5d54572d6de8ae0ebf0533c8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9af19078eaae8f90a8e114c6810beb1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54cfc1618dca07f52ab98a87cf3cef2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73b52c148b5beba70ab019eefe0927a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ee49bc47784cde9723278433d6e7f9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92e47f909ecbd2c1cf68f20145f7359715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31460525f94e48f76514d7f15098b18c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb936ec23df76d7b8f70e06c40d050b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51977efa66d97ce3e6e3a4b74b240a66718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60caafea1ba877070118abc0765941fb719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caea8eb5c47fe7514e7f1dba080fc0b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ce3a655f28f0344e19ad674f414055721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7028e0ea1be7cb4c51b14270b687f4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a0fd181cc81d389addd2f5265404ae723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9767511508ef4c4b2a6032029ec997724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b1b01b163b179cf44b24b419e86b59725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d59db0b30ba4c0237a50425b6f873ce726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a8efd751a50024db4c296affb5a0f4727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762bc161f4d9a040597b01e164c73799728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9effface1706af11e9784c09c0f6a4729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1349c898bdee2825eb9083732bacebf8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94642f10aa9600176db87cab41eb501e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeda8bc4b3b653731c20673d774732a6732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b96fc17905c0c74df4429c23ce8462733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516c8202770267f71f4797580266ccb5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538476a63a8b432b45ad51f546a53599735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4539a6085bbcfbcaa742c4ba345680736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc77ffd038f4cb73bb29fcd1c5208b79737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6358c5f3bf44c58f4c3fdee143089ae4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484b7f42f92e8c877745e949c6202d51739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d42eabc4c5a85c511d92b2f9057044740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44ea754f2d0a05f210edcc377707f68741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56151cdebcbff351cce8208abc149407742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fea3189dad7e7659adc9dfdce30061a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad887b2c3a52ea906945e0f3682cd91744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55926c2e46bf941187f2c0b33158e6a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf2bd021eb0c50f967499ef62bd9c09746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b08d6d6bdbc79017546b7fec9ba9e5b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b9ad8170edfc0d62d6a84fb803e33c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebffba02d1c9bbda9c6078e3ab33dd1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf09b17da1e396bee3b6750a05240c61750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5104f9f6bef5259a6bf2bb26ac629c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21618f9394d6b50a0f0296ee313a7151752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ea7f50ee823544ea46a98f64e6be19753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c99650ba2743144ca5fd5d8a08c384754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60452d8b829768e1cb6a32cd5bf39dcd755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f376dd55ffeffc287d50538a67883126756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfd2e949268cb629f2fe2f6b0814b62757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea38be6bb81ee2ddaba70141ac135b9f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cde44cf7eae29ed2b987bee4ad5975759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2bd5dcee8a9777d050670524d418d41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5def14d0b2045804df222c57187eed792.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c752debe17029fdfdbbdd5f58d89903.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c805414a0106ad96fecdc6ffd9607cc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ddc9fa4d4dc0b88bdbd947116914bb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9bf8c3f5a62c959dc092b3a8a11d8f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ad4c96817901ecc05da80882e086cf7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f1e19216288ea546545c578cbbe20b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d00bfc9541754ee14c1a4563bd7b5a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468268b88c78bc9f54e006c5217ad33310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8e83ae4a6db7809aa54cb282f6d95811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e73e3e8b801fdcb39859e7cfafe60f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31303327de6eacb5dfe68b92ba7dd1113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a8a112247e623c99c063292e23a25314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a79043b5ed503c3c6fd565c2d0306e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487900e847eeaebe07bb39fc8aeb066716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f3ea46c6866970b915e4c9abc0850e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ff75a68c5ac07283fe89ef1218916b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597e08441c3825fa8ba9516d3faf683619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03273e95956b60a1856b161df866d8f020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf454d16dc3b5ec5da5e595cbf1d78d421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff07144ebaf5e036f0f6470c84088db222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6594538ba09b2f2750b8dc43b7562e2123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9360dfc41353f84bef78a6173523562424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e591e89d0d525507eaa0953b855a8d8925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d3d101743d1904cacabc9fe9f38ba626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599613ba9644376e79e299e6170650f627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cd46f9b5b6af1f1799ebf349d9eb0c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edac68f20e066cdb8ce0ea56f2138b229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14e98c48c43042511daa8c10c95961730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9c5689632a2b7592d94c6293e843fc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d9fc97d1b7cd4f51c341f0c00b522e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b39f3a7f2dc4394a6c9cad4e490ac7933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be04c8be36ad2498133b0e0052b8b68b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9fb198c3cca3ecfeb7c4fd0f1abc7735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908dea7351b654d52b3ff9d381a3013a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76948c8c9751ababbb912e6c167f07637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca045ca33abe4cea61d0d75849530eb538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be4ec77ca97b280c19a13716d4e620839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd83aa0356d496735731c15fd93580f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148e1cfb4a847864ed3e7a5d30fa490541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4183ad758def574a66caac5c41fa23c442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0a7e63562c611ae946a654a839859e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55cd76194b30db9e2d05ae4ea5e818e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011e8fa4f28070b10dbdd27b54c7d40745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c70013b33a4eb6bebfef7a8c36b3ed46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b3d0f64046e3c6d5511b3ce322434047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8105c587c1916565798f6562b1b5443848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fbc884f8a50561f76f72654900858149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46981ae08f4c47753f01ebadef6fdf2750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b0342bae46a841756a5145e9b9b4b051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a23451fc609b4c2b796ed25ce97c9a652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d17b63bf5ac91b9720bc23ca750be653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d251a5075613262eaf4d9beec4996b6154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967ce634d184d9bb63cdca878ea1596755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0640f18aa450251967e600a6c295629256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7ebc20628f64dc243714d4f8d37e1957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913297a446a2213886c59771e557428e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20d44d2bdef13a8d2586ce04fce54ea59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfc4a2d0fabc4b204ae3bd40ef33f7760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6ef5c55cafc76a0b7c1e939ee59eab61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95eecbdd6b4eb4cfc9387270be7f0d062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8803bd419fa567ffb718863c557c99b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54cb6db51d5150d966903ed3989c23464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b899b52e6439bed6df335b7574b946265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c38ce9aa964946d63bf488d507ef3c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b37636cc3e9a4228212cd249669aa8067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e086217357b6a04dde5ff06275a3cbd968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede01f6d163981903004d67c4bc5641769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9a537840bc8abfb236563942ec9b1470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726dfa63216970a7dfe7918604aa5fa571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7ca1b7679bca68afbfd7063b13122872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c483ba16f54f1aeaa6cd7f89aa81996273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50726e06535151bc7b9232d7a482c1174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199dd9760eb26f66985f5a8c1f129ff975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b55ea922a3dfdfd1b1cd23c40cfd0676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42abadb1f6883104be06568121c3eed577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bac3b0e7b5625fb1e5ee87155bc80a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b3345dd7beebdcb12550f8491ff40579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e7010ee3a28dea3eabbc53a5d105eb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e45e475fcb3acf8e7a0b5375922f51d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9870bcdee65e2ec800479548708cb70382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40272c1a41deecb22524b0a3aa85e1f283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe68676550184ed943bfb5bb681690a484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0806fd70cce9042ec4aeef03f480391785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974a62474e2859427e813b19c1db6a8086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768f0cbb7525a1c775a4f05cb818c00187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e957d112753fa55cc1a23c7bda20c188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d4f56515a5a0ba985022fdf4a6194689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676671697e458d00b2433a199a44882790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747bf173f70a9f07ea0a4a741446b91e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fe0db2c5ad379a7ebe99724353f8cb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f8d536533d8c3be900f115a6a9e67d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71844d588aa0cd9d504b1e2ba6f4717494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519bbaf5292258c8d29a98716f4ee5e795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6231077e8e79a86fb3042adf87aa050296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b597f009ccfc350e7fa4ff21611c1c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf473e6b22313ec7995b7b12920d94e898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e839f2df54f062b19791094bd15a0799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ff01805ccbce8b81b8da337d1dcb45100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837a0cf29676b82cf7c7bac70315a8e2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6e9d4747e684cc56ad5eb6ddc5496d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26022d7fe68683a3418abd57c499d99a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc09d4ae57c6a90330225189bd2d9841104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ad40061beade90feeadec8862f700d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baeef1b4724400c79924a81ae42b4bb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6da676a4c94d5c26629f45c1d96b86107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2b2109d0e63c4f10580b4a77cfcef9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8babaa5238fca132ebff0e2994ca77d9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871f49008e3b9282dc714d1a30e04152110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4984d1a932466fbecacc1c24360a6a3d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b20a513f1d4c321c1de5b28a5017ab112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1513fc7b9cac38bd9be7dd6d6590f4d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfde141dc8bdd96f08da680b3844d8a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764b79fbaed1327b4104c82545620edb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efe75b24865cc576111c3a4ffd98452116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55aea2a577d3555ea173f37e73bf39f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff286107a62910c7394aeeaeda554ea118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2add1e7d41b08591c06b42a1df482d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef5a77eec6a829d2ff7da5175fc6d04120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f68ee615b747a5305274242bbde16d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6b2ad71581fb933620ee3d8f629522122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76024ffe3d72a25f61c3d651f8ee7aaf123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4efd224dd936b809aac45383649e3a1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437ebc74eb22eab73136c196578fa769125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7184906b23018b50f06fbfedc39304d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c894b43d14948f6c83e5f00abb9e25b5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c9724a6780ceac43c2f7fc2b3ccb8d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed902b546b579e41ff877836eb608f6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9c38433e337291a92c20325b0e0d6c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ea6bc3ef41e6528c5e4e0931920107131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f450e52a7a56a1f2168de953b2918a01132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729b4d16932560e80d7c828fa8efbde5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ccd36bcd3dc6bc87635d4ab2062cd6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e019990afa2c6fe926d0f0438c50facf135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74efd6e0b99d31afc2c0faefc95e2e1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a17b4a98b9a9fa80b8bd6bbf1003c2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8145fee1984973a924682f4f1d0891e0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03587a41c8f505aff93f4daa97f37c68139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c0f300df0d21068e4400d57216bf0f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced4b3d13ae033da2982f298f18c0b8a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd4bf09ef3ea71459c4b8ba351fbb0c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b70584ab136e6d4a81d2a70d483273b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e3861ea5847b5a191796ca21bffcc5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31312d0cc826e73c78e62acd8ca827f9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0656def93b39982a48e5d39cd4b0752146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8982ef65b818561c5ae51c5d617de8fa147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3adbb85cc4ef3b7b5414a8c2a7a793b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf189677e3919c073fec2f3e0fd2dbd5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf934c94295b2636b906456acaf2b1c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453b2548c01f063ab4b78af9b0bc42ea151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633c618eb2178c62d0d1232f7f180896152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386ef970f563403c7ecc8bb420275d20153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa81e11ce84e285a821fd509cd664aa154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18af86d4abbb469cedeb539791a5f29155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274f376f2aa415d2476719e4a8e0dff4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dccc336dae0714e2cb87de251ad0e9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6dbcfad296b129829106d1ce456e6d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493730a2409ba4232a404f4e06b201c6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47351b6a9cd95ba0239a75fbe8f01a48160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2a0047dd017260f89b43b419db1d22161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1612ab6fc409b3e17ef50626107729162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0f82ee3f18ba8d2de0a458f8790751163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69256bcf4637770a7deda2da6c005e55164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71af9cf0e416aa1a5fb91cb0efa41377165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7839d222939e4c08184d6609bc5a4744166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02d45e882b2684a3f4e566e992b05b3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba51dc7f110d580cae1ba3cc1072abc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3942afec5817e7ea8c4dccdbbc9cc8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4907a1e03f7974f642b930637dbdb4a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfa96b01aded2f387c24c37a6d18707171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcfca0302d4260492ec110fa3272cd6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84555bcbeb4fa7568a707cfd348790e5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef638294d2ee272b3c60064ebdaa7d0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87aaa7447608841025e635ebcf05d35175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df262010e14b1af83aeeb9e17744910b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a7762e9f7d2fc9d1e36a3336bb43a2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ace4b774c28d471e5a463650aaf05a0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adee058bf02fdb8856449ffd4d3ce837179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee2e7dbaff360a6d2274af552de8db9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e0c911514252a4b0994b41eb3f3f62181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a7af9f422602f40be6a8715b08f3b6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da505df89c7c3d50d05774f213cdd6b0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf969e630d9571efe511ecc97150be3e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e85eedc40ebd11d6498adbdd538c00185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9db1dfeb3b41579121bccbb38c5883f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55647344970d90e9795c08ed62751e6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70e60d2721b2763444644700665761b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca87b6b0098099708dc91ccc23b5d1a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93928d0fcd17cc56faa73fb2e88dc1e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44300c0e9bb4812ee410d99f93ecc3cf191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09d34f63ba55f1175b07e02d1045dc7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a866163b829a85e9027072097dba83193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377edd2f2f2f8409152a9e22ae7c7f52194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88edcb85fbfa84202bea1008ac1583e0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67835e5df7edbbb4f370b21cd64192bd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b8972029c77ac350e707e18eba5770197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32442c13a135e2af26da9e89ca8185a2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8106099fefe766fedf5f1eb24e11f8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45df4f55393f462f2d42ae7da0ef492b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6254e74af42a78d3276677792ef2ca201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d26480d68bf6fc56ab7d2854cd4f6c2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f3a79512be0470a9a6b538224f1809203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4591bcedb5390d9f0378cf93ef364ff3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d1fc47379b16428f3e7c669d6f793b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357e6cdce4bc3d74dc4d1eca1e8f884e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c651639109798a81a1ec6f8cf9cc1e1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9238bd5d077730804537ce9dc9ee7db6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ca47e77af661eb8c878f76a3630f2c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6ad257b405c36dc1759fbec032526b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3f0f83858b294309eaf5acbdb938a6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db0b1597041ce099a062c62c6045468212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb1624d17336acc22b31086c4271152213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f61a0954e6fc7718b05f625ec677075214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2097603c071e8a10ad79abce99ca870f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f690c8428fcd088ce9346ee0936a2a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a7adc417aae0625e01f5df57f78d84217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3fe0edf8b53515844be0e24c68a80d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00ed71884fd3d426a47d87b9912f5ba219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3665ed693f3aa4c8845795d90a53b6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9f9cb2d5680c56cd2f214e7113d83e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0ca2c75ad4ecf3c7aa5d05f4f433f2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311bab6715da77671a64d2359bf80bb2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c6e0e7901d82d75b9bd5169f561805224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80df20a3642224d23b3a81324aa54f2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40dfde7da009f6c9cf8f9f748ff2795226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31498d50ecc63bd028f161c6d16f300227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0e84a050b0909b5c4dfb74f06c3626228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a621a60ea7dcc04a29c544393e7afd5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423cdecf28edd830330061c03cfbd291230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7f2474a506a36f9593a60fba1cee08231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fd2bc43434bad6b1f5f5cc0019be7e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d6a13bc131bd246219d8f748a20933233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1044cf6eccaf4ad028db993e694eb477234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ff72ab26c4b4d7e3e0e0d5430e421b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815a9976e5246d1e4472fd294a33eb1b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29bbca69cae3700cd8ea19b88d4be3e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca2d2e5d66b47d2d6f287250115e50d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ebf372450fadc3744adda7b588ca6c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908a5a8b0ca3c36a588e82f35087bb1c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6846cbe2e7f36190d5395f96842ad51e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8056c09ce5613b2afd0ea8dc7ae6f6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf94ca44460b26745e8814b13497f9d4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7769f749b7377cdfdf65695b3e0f4bae244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1841563c425f3917155453f84fd6bdd0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69b9014f3a990bb240861e326c3029b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fcb04b9001ec4c12b89da3637f9553247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb6fbb163471af1abae177c67eaea08248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691a6ed07186895388ea09bbf331edc0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c670d4fca287a34882654d210208e600250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c660dfc2a70b25bd0beeadc26ff419251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e25f320ac6c70a8e8b8356c3ab0d4d9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c677ea31cfc4b36bd39ce655b438d4d8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983b050e404a117203ecddddef14040f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af770ddc9f826447ba04207496fef3f2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d24e2a40153906071f3e10cde4570ff256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044f752fc0c387adf0420d9ebd9dce74257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1699ea548322f8903709e04e058af6e6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41389157263c31ae91d6b2555976db67259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652e2f177df621aca2f6751c50c707e5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233d114d24b8139058ab70cb80143065261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c718e8b02795b51c5898f9deb2258b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59bdec83ccb33466f33c77552289360263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf8c65f3d0ea491115d4006d5ba2675264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b71f95e7829618e90ba1cd678b7a2e9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eb2d5b8e58de257e3db250be00bb6c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcec123ce579d5db40d7f6c7ca474d5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd01cf820b02708420e46bc54eb1f5a1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c748c55d1fff27afa3191aa1a47a47cb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c300348a3732f84f8e6f26a996187a86270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c7706ff38a9ae1f65a626679d0afb0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39284531b27baf28e1d69c33973086a2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d504d1b95b96232002e5ddb436b7aa7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f1f2b455d671d93ae85a464a28ea6f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ddfe0ee8b5891ac5ee66995462cc61275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb7e08418cf95dcee8af543d676a1f0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af9b2dac3d50790c2739377660c624b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811f122682b63f9386ece585a76bb258278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6affa76a00b6a0a8e2ab7c1630e2e3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052e4ed99cfc899c75ea6e58b149b632280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883ec7b0b9af42022737ecf40b2c5651281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0ee48bf762202316e31ae58d5f61d5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cf8d0406e79d6cdde9aeb6b12018bb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d91bf65564808d6a30cf37f5d98d719284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff446ad781e16b94664e3712a018900285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf9ce2cbb73c7622c322434dfa29bbc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459f82f75785716f3dfbc77941365c1e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a488706c53e47d7076419e9e33c137f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444a486105b99f3e098d624d3c68eb20289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8002a7d6c41f8200711271322e8dbaa1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cc5049a6cc6f1fe0b3cf9713276e74291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4690076ac493902d8de9dd54b6994fa292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa20473249161c6e850571b420d0e9f2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815e1a42d478c5a4144efde6ca2a1b5b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843d3ec323807d2f93fe5fee66ae8e37295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc78b29b1468ce498ad49ad9cdbed7a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718b1e8ea2ddb4f0924af04369fd37f9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e4edba2a432c930d63b3d7ffd4bdad298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3bcdb27b5608bf6ceff31a36c9e97a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fe14de9f15427b3a17bba07d79d102300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410fcedbfd367b516981b5b1aa7e6c97301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb5e6a019ab409821692377cb87e644302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d634d86cf973ae6a56aed02c537d794303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1618269ec5a0d604c818d28c0ebd48dc304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa76126de3de39278fdc1ffcc6bacf01305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb66798908b46e4eede43a237f8f28ad306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a20ee1034c328225fef86bce51102b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88800924ffc11f6554c897edf4599fbf308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e0179d89364fe564179e9c005ee414309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b07824f1660c5a1f04ccb526bbbff87310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7f314b9e25f6a13d1fbbc3f0fcf263311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eb8e72049222158d4333773ccfdb3a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5cb59ae53c5f5bf0872e6e5914fd5c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752f29f7c5b0ceec6cb272f18ffb2c9e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5623b26cdfb334b24a51e3bec5a9871315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07569daf8f1614b8c288f21afca62830316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e158baed2da15036d7cb7b6f0e564c35317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2441febad2581dd6a9b2c6a1185e2911318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afaeb0864a62966a3822e88cbacfddc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb59c1934c630e883822f2cd296d465320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec261eb4208cf034e86a14b7601b6e8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c21aad85aa31bcecf20cd39fce77717322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e1ec663735783fd91de41db05ba770323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b686758c9bdc9d85218d9bc3db278e1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1471b7f1df31909dddd18f16bd15e067325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea530ce5a05a3da65952303b1b6dba6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215712d77fab46622ebee863eaf37bdc327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c446ab6d3ba3e9093c2b05205f0c2a49328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1dfc5f8553fa0d125381d96e8a071c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1873b411f27086fa85a52bb426319e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be67c8d7a6ff07ec3a1bc02151b419b9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d137252658df03f66ed4855fc4a607ee332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff849827ed4ab1caa72c5abb0bee6f4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b93fff5d9bb55edb89bdbed1d324c89334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55ce493aeac8ad9bf28149d448a3864335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aa79a6b93372b72c344509c399cfaa336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c542ae6f279ab9495914782986c8de337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae695d4681bc47f66270b609fb5ee26338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05191624891289c2303bff6d1f0c5461339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110a415d52b6c4a11af4c9f987000610340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f961f55a5b3534fd96d22c1e82e476be341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9479e7dc7efcd8b7e764fc8b02a4e0f2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5c886aafed32b519f9205ddaea7e14343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ee3aac925ff043d0e452f663b854cb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ce69936bad8a02f594b731485b608f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27699af068104c4e514c768f6f31771b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0814f5e5ff0b9b2a8cc56b88438f00ba347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c91f73b26e2ad3cbe9cd2a0ba94e7dd348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160c75d9ad2386bc872a6fd23f5ee942349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f351b4c6eb73fc1bbc205b1e966b06bd350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b30262d947647104fe2b655039d55e3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606cf1d2c6c577af359275e8e67b7b30352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d470e77004a5bd4816943332019361a1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c80d4eeb2132d3b1492b6993f7efc11354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b70ceaa3f0c3cebc70066d0481df69355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de02fc0a5a53465abd0f4026d5f39ab4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c8667a201bae5676358a2d1703e29a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e120fbb613d967141be7c7d668632b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617c87576b8a29ab6f27f01df03dbc7b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c66604418abded10d4576bf7cf41a6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d88df5c2e07c5cc0fba44ee690fa4f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb570ecb397ec56655dc482db98e3c7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1900589da70372c90f86861a92efb286363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833b12486df77e8fed17c8f2daaca86f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46980e63b44a47c99b0566e97fedb4e9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e69f0868b74a9fafe349134974d19c4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7627d67a5fc29dc5deb1105f3f6b033367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db9ebb28b28b248e427b2679a7f3438368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c289f5a7e72664788d202b1a3c169b5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b22868e4e6938b50dfb53a8ba01b1f4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c015b1aca94e7c3018af9c9716703452371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925d000d375ffdd85c462e64b2343dbf372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cbcd6275f430570fd46071aebf263b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96782d5d626f43a8f5efdc242492759374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a27d4752e8e8f09d6477b410c55fe15375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555bf5afce87ea4a78a62affe335dd88376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e839bc19182d9db925361a97840cc6b4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77f72ed05b4c6b170c02736361931ee378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b21fe6ade4a092f9a95d9878a6ca2de379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7ec0e7fa53dfdc92b509405ec91563380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252c6b494e8276299f6025664501134a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81a36ffdaaef67d50c66b691a96968f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd526d228b6b6fe1699db6c4454a28e2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834b34f9778589d9bc2f821b081cd2f7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a89782ac4f0fa87365a9bcbdd1204f9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b61aa9c85a8f9e03135d20e677a666a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d565aaf1bc2ace3e541e01f702072a99387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a893cdbed1d6525b77ca0b1c1dc4d41388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f156f585a7b01ea0e20e9588c48188389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667b2089f42c46597d0178719db962a0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c5c71f26bca3776d7dfd954b2ef367391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879fdd959ae62a6fbb2dd381e2f01403392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a71c60e7bc15d8c7e3d4e8fe8c5da7a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b92601ae1f640f7ac4aa7e3aab4e2be394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa05f7fa91b1e19acb24503edcd183a4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e157c286256123183da8c8c86462020e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b5088fd43a09c14c2cf04910f40f49397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50bc88fa2bc8f88c3b75c3c115d3651398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2ce597602add82132c6ca5f76dd1a3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b064fc9989a49792b1561a20e3e3a0b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4778eb6171b84bfa45f3b34a99ceb00c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0757f17a1d1beb3323937dd53f99fed402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cf3f90e789d9588173334767181a87403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a27b6ef9e53cf1bb852a01fe025f677404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432792d9e2527fa614c1c3d02bd4f5d3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a19aa06fc266be496ebc1914afc9d9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc3946c0fa20977e4e66e3506e00e9e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdff306a5193fa8982acd4199a566d7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a2a9d2eda1fdbfbebc8f12a36aadf6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaeb400621a8e4c76f54817f057abea410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a47eb9bab1d6fd4b80430758c47f16411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1619a49690006d1a8773224ef837107c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e13334949700ccfce99b885f43324b8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da87635337c323eb48db3d8a1f700dd414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a3ddd5ea2681345b1dea3ac138e716415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41310fc77cac1f3ddcff33ebc5652dbd416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b388bd2812b32602dc4b28c387e031417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0353d361a69741126a816e79598eae54418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3541fe53b20dfd5334eeac65221b0810419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa8f46760f1f85af8866f905f1abf55420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c80ab7ae6adb226a6aa1847efde076421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ca7afa3ce2a6bbde677fd5518a497a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca0f0ccc5b7300ef619c18c76b9ffd7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9071ab09ed58a6392631ff6bc74ad44c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0c49721d0ca43f426ba32a1fc28692425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81441f05ec2861c0a9bb11ff16543abd426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29801f90c4e2fadcdc6b136c18a20c22427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb88c345c6b7d80131aeb9be81ea8c8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530a87733065e371b319683d03dc4c0a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97011db6b472e69c3ea0d6daef46e8ce430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d5641e76d370201d32d79c3f5cb5bd431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ab02e4eee01fe90b63da677ac7c8ec432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42288e7e59beb3350b736af3e654f215433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b37ff0ea62c3d0de1bd1d1a1f4ec05434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f947b5d36e540b0fbc8976c6425e01b4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89441c919723d0d1863b5c524cea15f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fc31ab6ef5a59d0587bf9071d0d883437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4bc6dae8cf07827d71575bfdbd95d6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae92dd152415734774352d1eacbb9ed9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8012dd93c7e85c703d9e3c28311d845440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f279cb477915e54a18e314a2f7fbfc441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f9283eb83635fab405a533831a4027442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de5ec1525777f53281bc2b967587323443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167c9bcc23a7482dc517c66a91e39d92444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f5dafa7350f9bb558671f593093e5a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80812a0fff63c99350487b897a6ccd0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb56c9d0ef26ad67a6951da65ea73b5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488b267d54be276da55c1e5dada884cc448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dcef5fa22dac6fd7ceec2d0efd1375449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8043f56d6f6fddbafecd1708217cfbe9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5536ea3807a24b292f33f87517493ba0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9214d35d626407d634346648417023ac452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df39f84df9717306c18dc91e997a64c9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6a8cd7795e60a1bbce026dd067078b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf69de6c0b6e39a662091657d9f924e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f6f2fdbc13fe236236bde44145e245456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601d02543d217ae81d7998abc6598498457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8228f45fafc0e6adda8d82855103e631458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771b189ac93e83f17c75315a678fd0e0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf29a1b674e5f4395ddb22b2400b385c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366442ac6eafa6473e1eae84ebb4387d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51907781d1167b3f01701ca980aa812462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817bb7660cb62d0b735a40590f168578463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8946ce87f55e84261bb5bdc5c07e8616464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524e13a11f67ad8036ac3435b8e86524465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237e6cd300c48dca1e878a7c42516038466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0840026bf9414dcd176da34a0d0bc37f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee0f92155c5ffc84370ff3232e81c91468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0cbbaddfc2ed16718928304720aef8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696d9d39177023f64e23b12312af66fd470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b0eb76bbb157cbcbab8bafbeb89834471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c736ab632fddeb441f1654efebf596e0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b964d12b1b24d1a1731925ac697f6e84473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fe559f6dd35fc11e5fb6e82c177520474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba129a7b054d6dc22e36c38a03dd68f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43c744f616c087a9c7c492c55ed4c64476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad18c45d3e4148b9348c37c8c3b55e5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfb1bb153e1dfb1a58699d3093b7224478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1547024b2a5eb91278aac3a17b86a5f3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab842e5cb49ac85e710570b4ddd7fa1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dede4af11cf17920b12081672befb795481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1895b81b1de5d8dc2ee80f04e3c0b58482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9417609b4404933ec6d7271125f28d59483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5731d92e81176c9a620c0a9f80abfb04484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b3f67b059c5256b11813df58e1fa09485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93803cff3b8373858b1a0d72b239efef486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5e33c54dd8ec553d44626f41999723487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15586aca328a1e86f6f34322d9e2bf34488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce72b5145b77f2dd40b07735e82286b2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b3e863f5d328c2337094276e8335fe490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a740fa11b663ee221c0926ea34ba9f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5782a628abc3e2b98e77e1f74d1995e5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9e9881c3d689800b64abdef370cb91493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8734947ae382435b1957f72c647bc9d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654c9275074162647948edfe43a32926495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70da5e25ce9e96326e69150c980cb614496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6026d361ed0ab3bf3398b5146ea856497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e882544e24eb1028252f69458deed62498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88db427cee0dfcf227ccfaa7d29ba12f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241faf067c5e4b0d39505473ca9c8631500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49fdc5900d7f60ffb47933f254d3aee501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffeecddb55600ab752d6c4b4aa7347d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfe356711aca2625404472239ad629e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cac089b3d567bba0b8a7c8061c7a3d9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4f7902034bfd9936ff4263b91a18ae505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8122d8089c0b1716f59c18b090a5a3a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b48a913a211ba45ecaa53032fed42f8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0418eb3c3ca3c216bda6460878d1bf74508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2f4ce535cd38206175783405fcbdbd509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e567aa4f502b103f15b77fdf325c2050510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33915594e60c39597f1946ea3bbd613a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ba51068f039810212bcd47db4d16f0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9620377fb1d9e534b9fcd852d6cb63a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cada8d05780a2b93be777a9ebb73b2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5842137230bece97fcaf3d6cea7f3ce7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5f3de57d2be7b4fde350405549e1f9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcf6df43467e73f46647d9f8d767c4e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1deb9847954a53339489966e36e1ef518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368776d003a91346c1890b2b501d249c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d56924ea3bc303aeec74e6ddd3fe40520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01cb174b3c8c005a9154b8abd8947a7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66ce4e27845d3bbb1a37d46cba876b9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ab5652f1e54f75c24d41cca6217377523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1a761a2937e41b37ff9330aeaed023524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67322397dbc321a035b272e9cad37ea3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fada0a280a04e879359b51f7796fff526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3498a8aaef579d10e9b5ea0d635a3e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb2c8037573ae17931eb13caf2a4c40528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4c44b5c3627d78aa50084e87493b69529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3dc6c03fa3f1921838d7a973d600d0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f538bbf114fcc7f38b5d01c99dfb641531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0164a5ff39aafa0fbf6c807b8a7f7f81532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af3ca49789f6553ae173b41b7d9d8a7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d489cf9796bb27894ae964e5a54e12534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46f8ac634dd33e02b1e536719b91ca4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620f1259761f601d2b1ccc587089f341536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0700000082c7ed30d335bbe45cf9e908537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb88b93ef4366130b6a30a17f13d6e5f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b6c4a5c3b168e24c2c81f2cd220f67539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0948d0fa1e32d07265d05e30ed1f8f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69932855a66ba287f0b2ed534f470d92541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ff6faa73bee7cca01a423fffe61257542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297773d6f63b8301f59c20fc9f6f27f7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9287c96fad73d88d909bca08e1d758c4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0e9cd278e40add664b3c3eb83404c7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2471e0ceafa6c89855f163457e6014d7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa66264cb39d4dcddfdfd845f4a904c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5829e5f9485683d410f196b064f5467548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2721e8573b4f882db1ffdcf4f3364fc4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619aaa627889abf027242a7247b7eb1d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a077403df28d4fae9be65cd6ec2c0df551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fdbe9334aff4ffcc4493af003bc710552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4a3129e42bea4891d15e428f14cc97553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c1af035a1b8739ad69cf25d1554a36554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d450163f0420c5f18e4aa5e30f677a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f7704068ddc6da4cb6cbf6b7ff2fb7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4077ab7da2596993b21eadded1d37a2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c10020f2cca9f34684055a705d8088558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edade9d76266b788d4c0565ebfc81603559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cec7918fa1da3f870c5bb33ae39306560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9a223b7fdfcca986aa1f132285e06d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b246e90b86da75c969206b04af73c7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01168d6fedd8bbd4e163323a2822340563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eb22263a32e5039e387f7d091bfe90564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d54b328cb12b6f8bf33b70a4ff6beeb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6236060f964915f93ae901d6326c08566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379da1092790709c9aa0f62c1800de9f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e54cd75911a75a53277c96974aeace568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03c05cecd9eabc9aebfbf1a89eca1d1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6993df08119956c0b3c9dd8182c9faaa570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a761258cf92c344f9085d63bdce4445571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df90366983adc23fc7238a4a5c35cfee572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a761981972ac7f827f1edd3e14084775573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2232341c4e79d58416805f0bb56cb91574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a7f69f0f7cfd8e26a24c44f374f068575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e729e436c5c760e9f4174f8701b49271576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fbf47127ddfc5357570ca4f21ab70a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd39383584f254ccf5381a816f386ec578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b396361611d2c01eb7de9ab2c4645b5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d2f6bed1b78cf90d183abf582ce9d4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60662003e1d66d36ef92d1cbe12496cf581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d71c7f295b748733622eaedcdb8a23582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96d21d65e97d4e46e70a57e1f0b09d3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4b33d340fa7e8ba7768e0d911e29bb584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9505e1cb42965feb37ad572bc6063111585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a43fedfc06ebe68165b6dd3d6a452ae586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c3a653e506b5f520275018a5c243ca587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f34840d0333c8b6eda9a93fae4c96c4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9932387203faff95c62e7efee9683643589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a633be8be85dc674f23819e37d9a692590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d978461cd2b7e8b9ec4fb4220bed9a6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6014c1266e57d2ea5be8c3a05791f106592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ad87fb7a3cd80c17f6e378f26f6d0b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c98652709f15949967b5a7fe9636d0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61808fd27f0389fb435e81c6169fbaf595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5bc747ce410aceb10d33b443feb054596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce29efd735d3b316aabd45832458177597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae28ac38ab24902b4fbc4512a59db03c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ff1b8c73e68c4571714d89189578f7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a5d939d394cedad0fd5f6a47a883fc600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a558a0209d1423b4e6a8de1b108677601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f97231431417451354eec2f99740614602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33a7a383ef873ca0748a7ca76ea15b5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b7a16db65458c01b5c01c6d8a1aa38604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d07ce8ec36cf4dae7895b031145a57605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d239c12069afc41dddf6413b1722b469606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c4520bc0e75a9a90dd8bea19522bbf607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a04b5264c1c3f434f8fb706dce5bc1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874eed62bc417fc0da7dbbd332439c7c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9bc7685821a50c0369aa9dac42aa0c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29eec0122e7f191acbf7318fdc74b1e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3169993ec42ae13ce857b9d41c3df5e1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30adf24288d97506e660a72d9ac6c135613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0fecb544b92058147aec2912e52197614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dbe2860c9bda0a2dac980b9b31b738615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5f5247ed163b58c5a5afba1dfec221616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1009a17252ef7765cacd33f363f6a8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baafb5bd342c3470ccd046d779faa846618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eb8d3a7a663a141f929946aa85eed6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8aa5a0ca8a2dfc3202ae83395cf0f4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5c1347a3e5e02715826559e1c9388f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff54723fb0a76c8faa0f68675e52a5b8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6746e293eb8e5f21ad2eced8320b83df623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2431fe766b67eed426457e8c3b33ade5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69da63924ba4f877aeef191eec1e1d8a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d657d39cb1c77ec29ffe3dc939cfa2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa208873c100274ffd77add48a417eb627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be5e253b39d9032bd0cc412d285ba27628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9524039650c7ac0c62f2242d1737622629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ce0c65766022240a8515f6cad27dad630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c32be9e3e69af5092f74f1bc577e3a2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a4442d0ee787d83c6067e458e4234e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d8ffe66e43cdd5aa59e500c79bb422633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492c32464b4903ff392a22411ac43eea634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a754323ec7942b349ca753d24587229635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aa2f3c38cb71e08b9c50c8b05e0fc9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f60f06c2428dd5b9ab80743bf7d39e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e045873c59dabb9caefd255e4e41c6c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64e2d7222114ea3b0d94c97ce90f214639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802de0d6f22b3ce097eb16d1883cfa10640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095eecc8fffdcc6b4fa9cb325572180a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a40b28475a509970b933632e9eed07642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6c869d964d6bf78660ee2b57465688643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc9956fda1070d84978e1366fadd235644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d0e9c10170f6432326afffef66e1f2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01141eb5153a0eb203210cf57f1fee7c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c045151955f99233a2537bb8343c5d1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5585618199fe2f59bd893c8c73bcbd76648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97ed36a945b819ff3f30b3a72d31465649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d4a911100a5d6fef95f8efc53d3f3a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b63f5e2f62592d0d1fe93aa1eb3732651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef6c1cc4226d5365bff9787fbde29d5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac79e61fd5811bd4e7672fa40a396da653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2115b0b60f7c0ae4fb8ba22addebca0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7553e5f7ad8fabbdd8e8405949eb7d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894fafedb1f26d2db074549d4d52af76656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9877b5023e64a5f5e8ecac0747d57892657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a294cde3bb2d90a270816eb3db9c9d20658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95746e0875d99e71e97cf92eacd754b2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf8a13109c41664c301c7f0f8d6cafc660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98a32e79d51ae6af97c9ebf751644ab661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6663a64a9d180b902dccf9d2dd9c7dff662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda749d54d479f39fe78c94f0b35157f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40698451831f15020aa6d2a9bb070fc1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf62badfe2fdacccdb18b695fa3aa616665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39952b4d3603fc8925572344999b885b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889d96cca450c2c1eadab35eaf3008b1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cb203f5ffadd149421c04d901cd903668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4566ec391bb061c9a6567fc9fdf5d99669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff03504f7a78fdfeeff4fcbe5a28c25f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf61e2a270fe184450eb27ec8eb1cd5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1958c73a4d9b976e3ecb91a9966e6d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4a3652d481bc5b07f76ece51192dc5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3691265a4ca0334c657057da909769d1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3666b57e888d542b5494afb7f08834e6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af917ab84a19f25362b90545fa5b20ee676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc81d30bfe93973e779a56f59bd02202677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af99147a1bc541240b67cbb9fa811f3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418a619f3d3aebafd9d3f519ea995414679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aa720ec0e180aa3f2b055937d78f4f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee37001fcc07864b142d2bf2c497ec40681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcdf42b3c79cc671b18d4dfe34e02c4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6144d016009a12978cf88afc30f4f9ce683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37029e7cf0c20545ca136c23e25637cb684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e2fd05cb473241d6f86f2dc69d58c8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eb2cb05368a52b668b35baeac7b009686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1657ad47bb3a417c23a5cf808ddfe276687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20271b3db235c6a9cad27182231827ab688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f382904490f50c8b9228e9e851ac97bb689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb2a7efa9690b073df08a73a171dd9b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0948e6251c90a94b9dc279aa4a29af5a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e915e324257fa707fc9ed6cd65fe97692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ea18de1e435c604334437f315bb6c6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c2a69841231b209324214b73e6f496694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf03b73eb100e0050f235fbfd16b1ee695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99b50aca6c991260ef863f06fedf243696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b5f0cfdfea6878b11e90fe29712c39697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea2d658d63f71f725c63e609a08edef698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f768a755b081bcf9be7a1f6287dc65699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95df82c5fa4a9b12452c63b450e3c7e8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62da48234b105ffcdecace0df05ec2ab701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db8cc4af44c3d7674bce26d23809977702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d8112115da9d6c9978a772c1adc694703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3dbf6a5240fb49b2302a8932fff14e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff8f25b8d5ac1f9d9a9983401c55745705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbd22972b1c0277d86a0bc8825339dc706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d86f66548fd793f45bf199c62029fa3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c851cd399af9c0988b0712b0e040ace9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578deb1a69516d2d0d5ad60454adad0b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fee4c9ff722602f187d6b17d5e7e882710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5411ccb3bf26ec07da051fd94029ee42711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1871c918c647e70a8f4878b247aee96712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f76d707f837ff1be286dd21e39fa0d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f94223e18c29283803bdebd5f931163714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc2ddde61a9a514ff7c04ad4653dab2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3d2facf7c9c2b12b47d92ae3441d6e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a429d4dbe8e4ea81d4e7f99e02d8401d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51245990af42181d869c3b68f707342718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3655dfe05c530701c6aefb022e380d8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e310d7c17a28312691b021a0f56fb111720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed122afe4b7e6adc066c067223a3707721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bdb70329b652ad716cf5a6895353f1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96a47eba8e7dfc1ab3af77b1f10643a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7ff17dd66d40b02c8fc4eb5e3326ac724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f199a37e38371dd15d9eeab4baf97b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfffd60cb9b99f3f5272c74b58467d7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16c6ac1469159d4dc75f33be502eb0d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5596ce5e33e47978a14d946fee6c9200728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3c213de08e1044966e6e114cfd0166729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c3df98c51a83c619677897738281ab730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cf2cec096fe839b19f664203a43a13731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08531fa98d870ba854354af697ff270d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832177d750caf773132971cf36a4000f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35105625fc95e054ee52e5eb914dfc71734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f1ed6b8e3ed9cf739cf96bdf0cf078735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711ca14ba7f561f15e049fecdb9ed156736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e613461caa802380e5d17bf1788148737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f86af6bd5181accc48b88415675ae0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7018562c6364a829e6583097f59128739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8515d2f862ad392b90bc8c15227d078740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f021a48389c558b2aeecf5516a196bd741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95df7c8b97b7286bc8b990fa1c8a4209742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee71403568b09ff29f5ed5dfad93b97743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965fb3e87cb3684c901567d68dbc9377744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a807a49e27a819a0bf8fe109633e4dc745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8795f0ae1a90814ce65fcfbfb2e1e1b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9719f8548ddc616657114606bd019e7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a312bd98c3266d95c2c5bb0b72901ef748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bba55ec89cc664f5bdbc11a83e9376749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f387ec525c29d0b7c2e4ad519715f3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6830a704a9e2951d84716f363e3a10a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef6ae1f0d6a4464dc88f36ec371c462752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164d9894a647cd85b4470964a1f2a66a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c53f4257d95cd2788c12a87a0545c8754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf2ef6321109121c83b7806b0bb3890755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc216381329e524040a3ce98dd32e75d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f404e8fcc1df0dafe4b05c71bd1f942757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4729fe60cef022d8d25d2181286ed1ea758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26cdcdbf867e917c1a19e305923fc87759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>