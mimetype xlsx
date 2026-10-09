--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545181eb4c180f42a243dad1e4beb4dd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095bed372f9caddb56b9969a3eb14a2e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac76f0f4c6f0c7d9770f34d48b8d318c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda05499145f80e26c0a013e70b832164.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4218c32ab885297762aba53337d564f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae508a6e78942f0aef99d9137c701eca6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5326b780dc7e22d93f3b11300bd97b5e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89febfcdbe26616b0e4ff9cf3a37d51b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e448dbeaf95a905a4c17dcac83677b899.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00851dd29e24e1837f02face4a5de08710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f27b6fe739ab8077c5e5d9efab9f2a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c37fe462510b22e78e81488d68b8f412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de625439a7c55062b2852c8bdf2d24e713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bea6125e33854c93ff3baba6040ed314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0a7da12c1364f2e6a3059f54dca7ea15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9eef8942bf569d18c9479cd21f5d2716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6106dec72f66b9893e4abfc22ad5d317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cffbe7f169d0b32deffb217d78b35c618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b0497442ba9b258a777536890f131419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eb7ab291eb73b4c7e83734c1e8b18320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bbc852fa1976e3143101a2cc63a42a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0d37633a41dd1ee93cb8f42c32430a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296ffe3d296dace50653dc779cdea11b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e867d8a45fe9a1d6a3658ca329157a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6cc32b895cd157fbe7b12274d453fa25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7c39c9f419970e868b221bfb999f1e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4742359f8955199586859a19e25e426d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e564a7f7607572cb17e98fce479fbc1b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa106fa08515b0fcd61a010dcd1edfb829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10750a8da5cbd87b0c7c64d12105181230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c54596d5dbec1f35ff064b02e6987d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ecbc86854c6960eeb369a76ac554d832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb64e0d723a0592c3e3045d5dffe09533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b47b0a8ac718e24bc26e644034b436a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da07a07117041a7b1ea6bc1d635cfe335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb3c659c8c279f2529e94488e74059a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6821c6adac2a5eee944118b5a563a8137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce59bb68be7d8a99bcddfbaf86a638738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6960b60c8f22aeed38b5271e2ceb870e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274aae7652956a2ef62f417e0c8a51dc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd9c4e234b542d91185ce21ffc74faa41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5f154cf175ad8aebc9ed57b00ed77f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16f53eaded673fc1c0fd2b8099f57cf43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762c316982016024b9b7d20eceb36ec044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f24688488dff700a61c427e18d6fc545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53db3b93318061ede717f0750471d2dd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676ee1658598003c77b7bb995ff4bccc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0364bb97d826d45ac78644f84d6f2e7348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3005606e899b1f68f4152413b314ee249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8cb57d016f62afc1fac20b45ba21c250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a8e29b3e827b7fc9928f1b9fe235e151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdd460e2a277dc866e19a5f28b8a8bb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e991c3cbf408899a3167617e696c6053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290efe411dac3b16201a3680a662543454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed33c5b79bdb75c83e13deeac5d931f055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d78ed1f0ea6d09b47fce3740aa7a8056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b99e8b859667a807f13bcc922c723e157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeee5da7313c1bd1f4ad9b539a9ae28458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b342843561e7103924413be1decca259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dd2f27e1511328cf8d4719cffc678a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b4bc3958ba39ec715777497657f2fe61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16363d9d9af8f64592df4adb0a7f43d362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a9c11184956a79b367ff38be7c46c763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9086edae5518721d3cfff50d5bf9781864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3854b575c37aa87c7ae84742bce0183665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d6739c05d8d1066d25d1f95ff0975c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67c1308bfebac7afd878cbd7c24cbf767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de9c72dd01aca2f94d2e837ed0b8c7168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af03217bc4585a62db4a902f43a258869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1284cae87fa81aedb01fedf91ffd7a3670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08daf7a99c720dec0865e511e548f30b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c29f315c7228a8bc4401fab3eae017d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c56620044fc40e71ef81e7194edab373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1ddf30f7b3f9044d59018cc3a64f2074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5bea2b0f7fdebebcac1bce3163958675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cad170c8de8d3e85b155acdff3f86e476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bf6252304d45872604dc4c64b2d52c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe757b09eadb43069b4964ed5b4c29d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092cf65744f606bc6f75235ded968bfa79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a2547de5278f11cdf1ab9b9b1dd9bb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f8b2ba87b910101f1fef9b2426d77a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baed7e7e75858cd62082f91809d42ae782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365046ca101dd87507bc25cd2631aceb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05546dfee7344846076133158b34153084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f621b5a31f9442ec0b8d17d10bc6de85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cb51720cff16cd094a2a4eb833bfca86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82916250956c4e3536d8eb27e06337b287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b2dae103cd356fbc9741b8d69d642188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9afc14d885374a119b7502c928506a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07939154cc14501b04106e41951b72f290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e24c70c8eb63912c33e98024d495f5a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d7e0cbed82bfcd3277f57ae4d18db792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16321b92bd28943e207bafa7868c9b8093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dade9211483925c43f412ab8f894f7794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772baa56b583ee30b9a10958a64109e995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40553a0027966c1fb02a590c30727cb596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e3b2e17c5541275844bcd5d79fc95c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d6dffcc0d92d390350b7a448ee61b498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fe231a2f8f4705b69747edbeb22fe199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14be5ff99aa8f909d9b66df2dd306031100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf828713f087abffe788e3f8eb66603101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf254fc452a039950e82c1c9804a870102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc751dc83fab69d957a655fdce5a9b2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf2e70ffde6692690293710d05d5b5a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcaf443fa2635ab78267066da471dd0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e467b7c9f47cb4f48f405ef87cc9083106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd88438402d591702eaf87f3dedec50d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec03bc62dda71aaa79a8b59c667f68e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341e191733cf9f9d510d845733e3f96b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1573f6240604c54ed5cd606b58932a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1cac0d1d54c4f18eab865f837857ea111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e207e749df5a4f9424a948c833bca27112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da067c116cc1769a95d55a8ea7d3764113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d1022093ce004f0223e29bd3de0088114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fccf86c6ac6ff1c04a7dc1652053a0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd90d23d98a1950e00f4f8c4c86b4e1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35077006a6d4977ae72c6d1c21cdb5b2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff52590f76164ebf20a19d8486489c8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98a5d085415c3fa7763e8efba45d959119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e75bf8cb56211035f070f7ab36bc664120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8fb6669a1bb506d5c3e354d23cfe99121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5567cdea778ca85f86cabf71c78c91d3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df98fa171da8364762de4e3ef3b5957123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ad94e51d14bdc78b56652186c0f177124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae2420e71ee5547e9a77029e5d4bdec125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8111048751034caabf3adeff4b62869126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9705e2ff519b1c45eeed65fc75ee86127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7ab7dae965e5b88348c99dfcd8fe75128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2225673eaee9871f9a18efa09ebb0612129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d4a7e8e1fa8fe21ed1663ae5824277130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc0d8de32e826579bdfb6b4e8382f13131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b9c6e612ac1277d86bf5c6c75cefc0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3803aee981c454f768fe89761d13f9f3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351a5562495d608c17437c245e46d9fa134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9230b1242f5cfb2d45fbf943b854e420135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffe1f7295e885ca61bb8775c33398e2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32138df122ad298f9ed975a0e76dcde1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341d2fe2ad73183af51f298fa1d3f7d8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aadb207815acce33128c51739681346139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685393d95be68e0749e4c42d547e2b92140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7294ab2279eb1578c41fd75e62db3b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1a14e8a81c46b9ababa2b7f1b2b99e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e93b159bcad73aec045388968033b6a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ba85da869eb6519e8fd581ec8f3e4f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524b76b8557a4ad2ed459608f9a76848145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4320453ad4cc842fc9dbc0c7c47edae5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea012d3a1e2afb142b1c412c220d5a59147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c308ade71791b748faa4eaf7f79a7057148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bb4d51c0b43df34e7b35b5e90932c8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cee2d35fad31aa19d46aa546936de4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7f5b300ea4c8728a6f2577ce71f431151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194904597f60615aa30080402a5e408b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bb314c745fa20d18092ca660c8455e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1807fdaea4584a5c6b43e429a695b19154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa391bc878c5f1665882e3e90e8cbfbe155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dc71ef24e966efda913d7261f771a7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed256c4e0d111976ad70cafa500eb7a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec912aeb45032b9c6dabb5d1be4d1de158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c946d2a9fbfbda41671a1e44bf1fc927159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d469c12ed02ff9f4da2b97a9448610160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0c58ccc103768f3ec53fcd734e4537161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f2a7b2a0db1c6635eaa7d675fb46e7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83abd9997548783b3393fac42af75328163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e02661ab8ed1eaa4cf3bd9e566ac48164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f7124c9df143ab1f2c0444f4229b9c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9770aacc229d90d693254097945d7a52166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a35e647a4955a670067657b76363de7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f7bfa3ea3df7cea55c75a3d9a0c86e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911f3d6f23a106824b0028e820c993a1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea751d883796f8a1bc1c272ce8fe66a1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d1ee56e5b9f09cb0fa391a73d8f1fb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f4ebb9b75ecf8509a4d1baaf37980e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64c7d076d9f2d4c42ada53cf51a8f62173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59bdd22b23747ca0cb04e0270bf5c40174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecf7366ff4cf84c8be4f2fe9e00c4eb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca43457f0de5d83001ac695126bbd05a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce1138cc2ee7b858207d02db22010b5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc111531d844031f7ff93e42dd7ad6f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32eec87dc87dc4654bc0af672cadd66179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d87da279fd1f277fd19c890381dd2c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0e32a8adfad44a2ef76e3b69af6bef181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15153b0da888a493c013023a22ff62f5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88374abba91afe6d6905c8e140a96cbe183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e4d65779363663fd049cc4442c5fa8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382c892bbfb197bbeae5a977817c80aa185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ad495fe3a8c8f3099bbe3c1ef0bc64186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bf70cc7ed566da1df0dae5e966f354187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dea3e7a306d6869863d87ab83e1b71188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e5080f6216f987876c3b315b9b3ed3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac526978d80fd378d23e3065abf02fae190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663f3464b4935f77062a718cf329f64c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9db36b9f2a3938fc5517990ee1c7d9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d73c4d068d0c22b5a9d545519a5684193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7f8af812b024574451d9071e53546f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc0de247def8e35da8f01179e314807195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343da7a244be4fbd3ac29e4909f1e3ff196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2638fa36a2f24a97a25ba4fa8828a3a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beae73b3d2db5114228da1ec359671a4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e3c554cf0600df557e136ed3666198199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5636d8b108af4935e8c764c906b46f76200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dad1999b92aa3c59a6bccacf1ccfcd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc8b84643bd501ac1d5b6bec2046ffb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acec8438d3074cd87910362a9447e33203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f73c9c37fcf9fe3e3d9173fc0bd6457204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89239bb31bc1de9c1ae1ec97a073bfc0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1335fc97e8779940e37356353383bc50206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ddc62b129142ae7936a275d3754af4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96537b3e079fd643f90d9bb2d242a905208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c26eb75a58ea8a874625055d002ae85209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17120f2286aef1760af0986121668562210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092433b63dab8541d31a3b51545fdce1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b184b26ab7710cb607a73e7f1175c21212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5939aef131c9a45485f42d85e2e2db213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02120bb4e8c36ac61d024299195e5025214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acdd330fcc8bc7816ef661b912b3924215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2726f89b461d179eddb7ba079cb04fe216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f547a21c82e4e4ad6af526812e6620217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3334debd81e66c60932ffd9e861681218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40e497810598bf4febc10a07fd3d654219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c596c224cdf961043ea13f599a6557f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db17e79729a8206b43784d3de80d251221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df002b2c53686df9a3a7cf6bcaaef7c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c607e9d4224ca0b4d5ec556118f548223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d4e0d135ab1144fc69c1832e6c0c0f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a66eb781be0e543512aae953c2efa4d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb919af600f6434abf2d324d4dce5d4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45731994f00eb44813284fc9cc696d66227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb750ab9f06f1dec926d1f7f5bfd3b8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ec2736ba9ae96c31ebe41e2f86e06d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2068ebc88282aea8deaf9ddcf9420ceb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131d67828e81dc0c1e077cb787967819231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cd9e6e95ce945d4a87e415defb5866232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34f72796d83416ca24912a5889638b8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2ff82f103cd43e72041d8120677201234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d092f60cf633604a786156110c55b60235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefc6583e973116cf6d82a631e0a86fb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5da08960039d8b8318cb967a72934be237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5056de29fa228c52bf0b4025d3b02aa238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80953140add9faf5a951906710a0fe3e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30d1985894da1d78e962bb047c98624240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a57c9fcef64b79f2e8509887484ed3b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4635ecdf5cdbf3cddedec87ea346b224242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a4b83400dbb8316c05047bac518360243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f74fc14475ddc4828391d4c3c1c3380244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c7e6a1e0d4e7aff6512413eae63f15245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d8d3f39546ae078bf6b27b09e9ae84246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b084617a22fab321fbeab03b9ff417ea247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335454d0f95a1bafd62dbc777c282ad3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d50d93889632f8a4ae4c5858ea17284249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e1f3b3e8c72e759367f0f1b981858f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a90e3f90105af3f5a9c545c1c7275c1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca326eca5b6681f3716ff17f693f140252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f80d5f1988fa86a46ef6527df556d9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d5f4866d086d633d7e764d8e5fd8a4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d9199caa23f1100d0edc43b90a8c64255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8248f367525826dc08cf5e3bb44e18256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b187a6875df75ddd1a2e122fe16d1a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a7da724a7617417ed3034b1457381a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7197cc9ab3e3072aaf360b7248fa97d1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58851547124ea49a9f6dab7152711f1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4670556aee56d2566fca1d6cb0b4d3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a163954a906daa7edeedc6589a1b8b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427f7c9be583b4283faf4b7ccf1e32bc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dae13db1ca82df6dce05cd5c57fbc4a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee214b23c139b8192aff2556242076f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4a0a610750be6c4aed60d401978c96266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75089732fd9e4cb5c7f0bd930e3ce987267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efd11220cd8acd285f097114eb9583d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527caeb6aba00b07ab1727183a76a711269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708cc5bed28feaac1596b03912c0556d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb08885c8b0b1132d0ec0f8eebc28684271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35447ca9a9a8b770ccee4f0339710de8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dab1ebeca3622e2c825355ce6a3975c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f21fc04e66fcccceeab88aeaebc266274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b75610a6f51a6e7d907e1ed99556aee275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b45d8bd6f742a69b4288ddc7a67d88276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80fc5a94bd7ec6a93d1204ac0f162f1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859a17be33b5fe99cf39240ea74e7867278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1720fed3eb6fb25cce35ecf94000994b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b98f6ad94c645383ce1838e275902cc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e992f4943406766cb861bc5550060dd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd7f405aa53c67302cb658eb64a11bf282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63af7ce3cdad1ec3d6ec6dcaaa065b7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a439f35d157dde80f847752fc56400a6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a46b39ad010a0ba0b137817f45a546285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7777aa971e8cd1c0e7df7159310564a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf27e6e2f8f38ec441b119bf280450f4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887ca655447cf6357b4cf095bc5458d1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744d64a9fc1464f513df2e1f5d1a0e9d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574f6d7185ba01597e5cf54ac42b3c37290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861b4e45c9f83af046a4469f24e1b7d4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c097e427e925703196cdd00fb17351292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a568f5328f91809182162649be49d50293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe70380524ab08cb32a154596e4a77f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a6741a4f544a1e777ebdd037db0176295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c3688bef94e530702ba4563760f091296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26df866a84de81deb1309e6b3efe6279297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eca7d410f1562a0680cc9834651f066298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422358960515e798025c7b46723e6d14299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af3de880c5d5a3ce2b3ccfae8f67ba0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf10745aee4e030cef03e4888de2a49301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa125ba354d700286e94e5dee0928df302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08138360be0d2f0c1804414265185db7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4908d0d758c96457e90ddfa4b5e5ee59304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1826ee686c39ac3108877dfff8cf25a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1277603d69bb1fe725a83ec1ba21ce93306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df32638effd2d9fd9a803669f098246307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2880254cbaf2e8660bf8c5a8df2cafe308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49922a96f141b3cc2f6bc5f3f882109309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed70c915035f6789206561c44ae0b57310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6441380e16a7bfc6559e66fca88e69f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a690c51a1c327ba02386e0d9cf31b7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00df221043d3c4a5d7bae72f3e1d540c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bdc89ac2c34a1d7cf7060f7b4f4786314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d879b6b39728c0c745fffb61455cdaf315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d74f681c125c2260a92aa82daaa4f71316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a915e479369ea23513b0d74eec460e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353123b9b54599c8670a780231f1e0ef318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9783bb99ca95f25fcf06b3358bf50afb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d865b91a20d84efd4cbfba4643c0b93320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30c3349b2e5ff347e6d679a2f697a8e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74b2d2b3403c62450f5ee1b27223f8c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10bcdecf47a4660d2acd3ecadc418b2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a519ebae3eadb348ed8ab8b0dfc1cafa324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1eb0a0912eb86356188d7b0db30ee0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba36fa40816d488e560d9e815a16729326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716a8c65673d7fae4caf7261e5059c69327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08559db8721b08fad644b9f405051822328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7001e7f1f8a140795a0934b19ff997329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a0f7064bd32ba7be458fb5501b839c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23913953cdb100841d99ff8412e8c775331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffafcd0e15e2e551549691f6ccf03137332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e268e18c6df3fcfd509bb81c2717d8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07272ee029ceff4fac5e8b013522a79334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1246ed0eaa41943699381a0c6b552f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0308e33c83b8a981fc7d1fb70c63f9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be822ddd90242459d78e023fc353fb9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6a5ff7b8c528a3ff0eeb3826ab75a3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7f08fc0d1ba7cca7bad9ab89237623339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e1b7503d82d8b9b3bb000c7c9bfa59340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d35a83584da6fba087b71a06e70e36c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd28ae08503bc76c0ab4dd6c782d0b0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5d1510eb61bd2388d7334c2e9201c5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c3aed7152918385d08f37915a3e6a1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af62a27fe87d47b330d8b86e188eeda1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929c9b46c811173e52e9c1be4b58bf82346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0240e72a399671d1b1786b6b847f70c5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786a153d87ac19fdd9885af830630c47348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8635360d10d5b0755ade4a61092fb764349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707ac6effaffa6094ce998a79e106ebf350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907d9dae5345fdeaa5247e301dca0855351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74309ad3dcb11b8f5943d0a646cc6346352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba867b5b837c7a8b4e74d05b75aa4a62353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab5577e2851f4e7654be950a97021bf354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e83ebb6ffc1d7f7f61ee25867024cbe355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e374d44842571d47444af11a179ce158356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc98e4c6464fb02ffbda80ef05f5b8b2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232b8fae001a539e5263ce8a367bd228358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63550d5d6edd9eebf80230cde7a1132359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c494f1d705fb04787793aa36042609a2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31624ffbec2f44f407469b5b9d326b2e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e6bdca42a31ddad16cba4ef57a460f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94154317e27788ef6e5515bf454cea21363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32ac2a05da5d6125d1619e46c08cf7e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cf46d27992fea077b6ed6d7885a447365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b84caaad933a96e4519da8c7ec9ab00366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8714a468636e5c5c281a5be17b5867b4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48204370e5a908821307ea89f73e473368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5db405eb89a75a8e778dbda833cca29369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b007793e565edc7df7148b1fc07ad2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a872c932b2187f7ff7a3a8b2c11eaa5e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41239cce512cbe0a7ad549d158475fc8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b54e24e981f983b5939551e8e73b8e8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad6f88904ca38938d83e53d9773d5fb374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533ffee839eb3a9f6f7306e3d3c16492375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e87268fe3171fc40a502dbb53d54cb376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88563b538dce8bbe96e1fb8ec6e10310377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330cebd021128c4e5d27b0b263c082a6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39c316f966c1e3aa6245b29dfa196b8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35902d47fbc985c078c64e59746dcf04380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0631bb2297a546eed878f18ac50325d4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e935d0885b8b9bd0babcfab14e7e24382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeb94c513a07514127fd094e011ffea383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34cd82fecd31cc1366962400749e2c0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b75d47a69174b174752430184f7a33385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aa86e6da0835860d9627b93d5ccc7e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eabbf34f47c7f821138d212e856ac2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9055ddde2ce3c6457be750449541d3ac388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a7f5ac52fb68228642dc4e5cc2f087389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b33e406ad183620618fa9ba9afc15eb390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9b04927d71c628820c9489b0f65b5d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3260066c9ce80b52fa005f2d564e9e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f8dee7d48f455c70ae4a77768a586b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7b9e1a33ce8564fba1835e88b50013394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a0d2891363d557d7c4ceb035437ac7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0225eea1dae54e5ea0148f86440665396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df881b64b8180e315e90fad76dabbce397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491b8b1faf88f0fd8ed58f51ddc0d9b0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed60d2d19c44d9d6a8fdd813eaa5d70e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7bbae6b61246d2d8befbacadeb518b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be0abc1765802b6e03db244409771e6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e4f5bc22747f286f7e34217bba10b6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d14276b4864fa2b3e5f07ce883ff0c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d71bbe61c12550a543e9093a4f53fa6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b27c9baea74dfb8428a0dd2130c16c0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854bb2c012217cd6105c1cf33367844f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd28ac3159f4431d192a70480216382407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0112795f86ddc53c98620549312a3e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd8346dfc249e649d6eabccbc379d5f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02e224d5ac8a2119d3cf6a7b6a2f781410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa11dd0d943455c6eabd6afb4679fe2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3a2548f3543d24f43f0904fd345d39412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cee48e28523ef6a3efeef297a681b8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933f55c537b0ae81976c8d2108dd3e3e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86bf450a8d1e69ff757efe9b2517f34415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fd28fd3d7c8b985a9cd22e3592c0ed416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d981751642153d1d896f9e7953708ee417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773d81782fa47b8b4efe421832a1aa3e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9520b2bafc84af6c47aeda58c04b3e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78b66cfda8b9e9a9016ef605c2d8576420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554642d577448c81f35c7d001f176ef9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad756fa18fcd29df6708b30c892fd69b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bed329c341ac654f149f64abb33c437423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cca219bc7aa8ff8c2f90cb0111ac0f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0973a53542af5142bd36e6ae6db856425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0ca6536ad252cf5860c0a7a4e31005426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c59df80dab546c9ce3ed3bf353570a9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca94ae94296ad54ee8b8a2f78e94e361428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb62adafaf82a3da63f642e1fdf1e34429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40d06e4738b2865e07dd9f86e6983bc430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455390382159adb9c0f312b8561b52c3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301e973961551464e1a47bc0b254c9b4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede3fcd347bcf1d9c1fadfa8fc2fd3e5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92640765817227fbf271ee45d98f539e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c33f2ec19561799fde3cc3ca4dbdc8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cb3e05b0dff2ea75e2c2c29362d5fa436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8473970bdcfeb4d1ac47d9d897f618437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6104869b1eb2772e989f41627382056a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788aebaf31cd33e696f9b82d7151af67439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fa511ea9535d40db9953c7a2d65beb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3734541eefa4342e8b6a19a7677719441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4016702a50fc2f98b2ee8ecc29383f93442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53878ec2bdeded17094d988564018775443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9875ab3ff89dcb003d5e11a3bf57d22444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a4797d0790b39f759ef3d1da595aee445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251ad6d9107e1d4d57d9bcdb6fd6c13e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55c7f4c8c99a22613597e4d5b403214447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de6e2e3c6e13f4c2860ee7708f80444448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f5aaccd490562c1d8bf01836c1a4e8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b652a20ba61ddead14e695d45073120450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99851ae63fe49d2e6d306d1018698955451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefdcb916d29bf03b644d7488ff0d369452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd0ed7ce9ddb524210246e8d068d5c8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed48a4f4a3ae2e80a77f3dec1882f874454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740d38f5973d38b204ce7b5f14a33a57455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83260be2ce60f694caf22a8465aec90456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a206f7d451cfc67ff46c63f5efd76966457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaa30851a3d3e5060f78639dd4ed4e6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddba3255ff2a4d2a90870a4f84535f11459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5364751a889e77b4d164e67bf0bb138f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f28aa13e8a844a9fd338c4e52e27a8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2574102e00bafacca61cbb707d85189a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af039ef78af2599cca9cc2e8bbf8b001463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cc7ec79f263468900e30662e5d3074464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d07f8fda17fea10956c1bd351610fcb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304687d3d63d3cf7f3c1c05f2ab28ebc466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4844366b620a110db4174b185aa3c556467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a05406a192db6e28a7de53eaf75bec468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76ecb8eb1f7f7416f9ed1d9ab578d84469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b048cb0ab0c46360722e89349c5529e5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d6ae6253bcdd8cf8f2bfdf178282c6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e865ce647692e05ff597fae799f6dd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fb57836e53484230fba86aa83d72bd473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a847fc43b920f4503ac99b43ea56d5a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279198a993bbedb1062e7c754161305a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282e87f0c9b97b95a78383c68c818c4a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f05b342eed3dab88bcebd44c605c53477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04acf222b2c371d60df7cdc188391173478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3967b6ff4ac282b885950004fdfcfe66479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17c74ee9c7d3fef4c70584114fefe1f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510cf301fa8eb461a561b15a8a2d81b5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fef998d636be2b3f7d1a01fa06f314482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a758977c60a28325a2b62ed5563a56b5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2523fdede776ac856bead5e727f1ec8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3664fb83532d96dd90d0fa3696f2461b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2293de824c43e98c3c8469bceda620486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b596db6a9ca50dce006e9d9449ab6f3e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b2194de3ba60b04f874c1639752204488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfcb408928645e35d1c74b879d03a8b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564d5ec51d8a75992255672aaa5b1016490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5da34e2f3b5ba65e46204ebbc62716d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2f1845ded1a3e0eae5fa362a6ba998492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6426f1c8dd8b752c3b92b0b4364a13d1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4b6fe72dd732bc5db00fdff779f933494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d6751ec438932a9c87f2881bb88e37495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02830f7eb6b84cfc21f644869778762496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a823747ef056a6aabd40f436376028fc497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7cf3de66987519059bda3a932234d0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5284bbef93172369bce7d69255763422499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300d23e012b6e41865cfa11fd9cffaf1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc14f9ee0cf88cbd30202ff3ef19a325501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011e9ffd67ab22d3d0b870f342e17a65502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57713e98887c6ffe60927434d66b51ee503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e2b0c55684d5a478a593a2fe29d077504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e752046c2f0c2bf338a7d0597f13ae32505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a608fc50d878ee5348a39f810adda81e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2078040b620035e949b763d293b442b5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a22d97d3cb236432e3fa8b4e450ab9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230421fcd8e1f76fda74ef5b984042dd509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb516c0e105d3ef1c71e11a035f4be9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0b2461477a6dba361e0aac48138dfc511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d13e15d0b09ac9c1462cca225c6912512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc517c82914183c2b383879c5576de14513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c02827ab81a6dcf0bb13d24dc9ee3f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e64e7cc90571915d07e2de6950caac515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a74a8d6dfc972fb9c9328ea6cae9629516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab7dbbde71912860122260954cc00d9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34ec9ef6f9d944c90ae01d8778a2d14518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaedf5770e05f7781537550f6bc171a9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6644f5edcbae9b0336dddb337351abad520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfd8586d39cdab93560672a210e2ccc521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b80e89b66bdecf26337f3bcb819b69c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce6dc13f48ddde90b03a8a1382d5b90523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78125d7b50630a7ea69d3a4d72b0319d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316600fadf98deae2e90d598acdbcc1d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b1a1400c565da144b3c8e38ef81d64526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d058a57b4fc73392741cc7577ac34030527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcbb6268c0907fc4d84028d66bd9b0d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f432e1d86b0d53dd6d341c8e2dc66315529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42146db46bbc022d69f9d0d37beaafc530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969ff403d7ea73e6658036800133a7a6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ccc7c52cef0e12a84544eac623da08532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cb595e40881bea319a9471cda8ea3a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fcd225c71f1a11277cd9b1a036e4a8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409990bb3d6a67cd1caf3f4baa604862535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835058c58906a029122bd655dc4a56ec536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82502386d8721383b8cdaba17f501669537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a73a195303cb274bdd70d337b3caa48538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918bf647dab1614e85970f095a5137b3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc09afb38c704c27244a59c0bc5039b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb671aba9271a3fc9f9260ecef4ef6a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2917c346fdd27719bfd936495b1edecd542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef17d489baed4413a2dbbf8200d3491543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6486b76f98a734c0a9f0a16baa5ccb8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da3e527ebd24b743b79fd63562b6a53545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029f017db9ac5a5fd1e9f814caedd5d5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df5049c1dcd252c28e2d709877684a1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85ca4cb00996c7b0c2dff3c67cfe770548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34066ed171f13cd1c5f2c0823c034f27549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41220aeea29c54a2a736e3d5738974b0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40d0ff774a5f0a27a94862c5d7b55ca551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb3f4b7e9231923ee1dc4e298fbe254552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d94962024facfc4b47f0ceda2c35922553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609a90c65b2eab59c08e4192b9a69cdc554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155f927202b5f1f2c2bf0b04a2aa05da555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd03bca4636552701a4af6444e5f5568556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c003c17f20dbef85153dc0f1d0544f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4a81b905aef48386d7d1cfc2ec3bf3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef888ea79c95cf22f141e38499f7cc8d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c70d5a825e67d6e06b7287c24235e8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550cafa08e037c70503055db23378759561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee81b293e9423d9950a1505ffb645fc562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fe68e0e7c6d41f475a0b5ffbc950f4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648d4f1f338092047c9c390304505fb2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df3aaf8fd16e49a13762af932025fde565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767b4319cba1411910375be610bb7c10566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1e7606291291d6e02f3753f8be8b9e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d699f3313ac5f1fc8056c3a9b1a68281568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ee972aa56248241f5047a0dd714abc569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cf775cb336b8068fdeb2d7f98df881570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897386679fe09b32fd568e928b5c604e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b62f641f0a4076287309bc0334f901572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435e1cb23f0fd3d272f5f793d8c26b6c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8d8f44d00632137ede60b91116f42a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571b918f2fd264ebc8bc37518237649f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ff6e8177a87e583f12781e42f13a14576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d005e91b0b344c57a427fad1b34edf577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb99e834bea97f8affefcf6e99e931d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c229d3234a3698471b098bff91bab510579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba85a62e026c416425d2d2055280e08580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210b8984b4cfcef339ebae3a9d16bd6c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c29f0952818a8884e2b6b10ebc8e00582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bf292b4b8653f90e908384b0d24c9c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26eb90438a9335b4634e665bac3d5c8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4530c632ea7ec5889070680b568e610585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d154446aa4b53057b4a11fc8831a74586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2973ad284d44ee37e4ca8bbb10b18bf587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d350d1be2abb6a333afcacce77acbaff588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798507ce97a1d215a31428a91ca3c50e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c78d3a55fc8e5c2262bf795d5082b32590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf38b492938acdd7adaa26660571b964591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3b08387c7ce50c017f24b99edd8f63592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4171c98f52cbb7392fd0dfd03a80be6a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9504c3d9ffaf1bc9685096794751bfc2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfef8c62e91012f4f266d1535839ba6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76424534ae37d12fdaa0908ac149293596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10d06b68c85f66655bccfa8fd65b65c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac2aa3595d1e15dd61412ac802343b5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e069d09fdf9286f8f5dd698c17844c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1849c5504272969cef45b19c74f9555600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54623e493a57db2cd5abd035c361840d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f319422cf84530b80f53f06b33aa86de602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babf92157dc71c13e3acb34fc75c38a5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce4fb350506e2133ffe1e677440e966604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9646c1229e8398e5ef7d1208a4ec78a5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384f671675a67bc84364a03f56b148ac606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65540c30e0d94a796ca0d74bc7ffc004607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6673d4792cc3904d236ca43494e86840608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2d6ce77796c9d59f3ef56e6e19d95e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611f2ce79f02866c296353cb2de8eaa6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0f93b8430b666f5a5a2af86ef706f2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71af63c36a3fe80232cc09f898407e2a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427d9a702fb40100cdcf3308978d9419613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac4e7fea81bd7c001232772ced363ab614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f820e387b901b9a14fa9079935d0aa615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266d1ba2b91d87dfae5e98415d99f872616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b6183f6d6f13efbe5c0012a8a89b1e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ed2030e3f8763ce1c34e3a262b4b49618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f551423f70dd9ba6794831075322d0ec619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2173e2345ec18d059a549eba3f5cd8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f98c6037542d8241891a79746e794cc621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8052f6ee313d1986b2b0b9173a43c3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b3538f2b62e1e8871b208188ddce1a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79722e4097966e476e8710d39b92361624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea5fabf08dba5fb667b364d6cd33db0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a303a1b945e128899031130a98180f5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e764d531ff3508c159e0d9d289b070627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2e87b5951a275d33ae7a72ec65a6f0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672fb6d94dc5409ec3f0cf86047ea084629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc154afc4e1e806f5ddce94a7e3ee70b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39403d4c75c90f5bba2965de43a0db7b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b787ec31c6460166e509ade5726913a0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eafa9fd13b040c40e986453ca9e3487633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cfd08e9592243cc590a1a9640936bb634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77857741745aa4c69c9c2f6c95e06c6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e04fa31bba7b35af5630e42a981940636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a463fe1ed170321ffb60ef9cf0315f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa9dac63d2fa2832cfb86f0b7c65250638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e999b46972226f56e64c439fd51aa8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7352cefeaceb4062d389c460c3a75453640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92732d9eaf6381b2d1118276de50da4d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d6fa66c63f22e181b4fe7f3e8e2b6d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e9989ce89d0c1a2c2d8fc3289e9dca643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1952a041b7db9cb8a4982238d830d4d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db2246536cd14eb497dd9a8b8487fa5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d08c7ebc40a084605c9eb0c278ac2e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d061011cfc91ad2060f26dd1e5a5952e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5461b3ed9bfc7d8851d6df508a4c3508648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7de53b53809fbdebd9fc8f3df3d151d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b049821d4c07824dd4e05ca5ce2b038e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e519aaacea72111da3fafb54c27667651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c28c18813452428c78bad16022fd05652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3d73af4f8533c9e2be309d4e6e3f3a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbace9f7e604c808f992ebe0831a3ed8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557d4748fb5c20755ed479f328c156ca655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd644db969ad82dd73610969e691ad0a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ed42e9113d631b7ea60c6cadb83f62657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701b92cd95ccfe95892e171992316cce658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129885f98f94283fb0d032139085b786659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29ac7d830968da4dca5a46414ae54ef660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa44edc90a81d9a558e105977346b17661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7151fc1095c40533370708cbea4575a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917f27c5dc74e55b5269d1765e0fa360663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1768507e0f27663dd8113d93144c78ed664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7bad6235e3a0ea522db51f2845904d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469a8951bd6d3d5a2bd4cc4c98239372666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ba1af2b69192ad82360f21788693b5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dbfe83c7095da2ff84613fd72a2001668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa21e96aabb5cf3c46436add0ea8e7c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6f1965751d85d9daff9111afd566d4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765d838b1f290de01290346079c93a46671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08154ddeb24bb02c265dc4f24ccf6b0c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554f5231863cdb72c2bb23c854e40f0e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc10a49260791a49a6bac3e3049c8c79674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05771e38a3f47e20d08e40cd6194410f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9a07b2b1469bbbc0d14260fe50854f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56054a6add64a3416824694c2569581c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28712da672c95fbb8702d30f71928c2b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777746e085275e42c8b4de599de4289d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73bfccc6ea0ba0ec4283862a1f55c3d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f181d6276f310335e11957bb66b1cf681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62acc65a87794610b3b1e19e1738106682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a19dc34b32603597ab285cef2e0093a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8197fa32120e2b4fadf3d1cbe847e3f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0445b3cd1859e991cb37734fc66612b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6481abc8ece86c702de4cb6475549b4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badb2a402400cdefc3b1455d4b03fa91687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b92cc63045b4b370f8d5c90edf719a0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca94070f57247c797795cd178b2d383689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a43309feff9c49beb68a5cc8c59bb39690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52fa7a6cef33df2a0c549f5d244960a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7a10366dd640c21065b32c7f6d6046692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ac29187eb55845d75fdecd0d104b77693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bf883e745ef774683b610cd90e656e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e78ea0c0ad32fb7e568920751688770695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83562eaa41089d2a8474a266af820735696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addb8bd4e775f1c0a9084f9bd50b2783697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1080d1611ddb3a73eefb141635bd72698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89ee7651a714a45e5925e3320e33a36699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f8f794ab23022bfced272e6a7ae1a9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61769e393f184f72884627a6ac28418f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fe887fee4c59d2570ac8dd95971f27702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6960235ea2330c322a5464ee4b9e913703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b290a6586aac62dc14758c348e3efd6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9680306ec818fc928d0e90a6277186e8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a72d545cb8e0c5bf39c19a837a8785706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753ee78f1a1cbe86ae492732c1ab442b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56387ff6703ce11a56132c8d7d0106f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5311b0b61694617b4f465691409e455a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0bf5b80a055c97756d92cec09108db710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c58770e5e80bb2a4d225d7a2d8873b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4fe19ca6a0b5c92338ceda72631f07712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7c897e9d22d45f2335fb0281eae4a1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6898cdd83f878eddf47494f8e805c5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14977773244d8b9b638b8a0e225a6ee715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960738a1311b6756c5f625bfe0b8c52d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbb0d51adce1cd5e0b39fff4bac45c7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81b41ace0f9acaeeb821ccef7dc1772718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383ee980b9bd4d7fdd0e550af72ec1af719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c4bd444085c81fe6e80d7ca87b964e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0770023da51582ffe0706f29382b6f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84c9964295a9adce4b764ab907f38ec722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740b16c05a43804667413fa3a793fd43723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8919e6ff99b8c1eb0c23ff1bb86f3e4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c057692721f2eaa4f60970ee76490f4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec88b81bb2b741987e21c8cbb5336e80726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4289554bf54ef9b1c5fdd4b35c47f17a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3e44d58e7a26fc3879effdd4dfcb79728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b981d030fd7c18fdb3802f36eca0eb4729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2d1b9f71ad329c70f5318e5c38ac3b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e806772f40e572e1be91c6ccd674ac64731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe30d5b122f74ea2674de6c7a397159732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b87581ed3b3c442148f45a23439be43733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42e818a7be5a17505f4800d61e4a459734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be473644eb955226462c783d1bb80d56735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13efa42fbf0452979376d7a155dce61b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd4fbc4ece38c676d3e65c57ca1506f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab0c260b85f2747bdc4f498b9dad2e3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0131217d9ab664a781c25ec4271c1c5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617b60baa7c46670c0cdda7bec6ff114740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824b9d22723ac159d8aee8e7c3e6501c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b931caec9bbbaf2430b11ded066598742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9368a9e8db6f48f6d0c991a6573e235743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7501154baad2f67cf5119bffcd26c221744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b4fce0c074f240986642e9664cc754745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b10493197a9d9ffaf1021434e7ea869746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453703f990e3821815a14d8d503af207747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829ccf8e937e086fd713c05d79bbc6c5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c054d423173aa19af37ca38eaf5579749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0244d1fe63cd962d9d21f6a473c9c90f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c767cdb9b51087d9926bd58bde86b3f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a539f9f98ee499bf480edddf28d0f110752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639e7f9538384a543d4fc6a68b9bb02f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6978c5674004bc19212aa529f162eb4754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220b22406f5df32c2c6d903a2740e593755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac18dd5aa32a285e5c04fe9585be49d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d658603c27f3ddd18a26982ee5d74a3757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b42333197e1cdd9febb0308891feb75758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167d16db792ce10499a26cd4d69c6961759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee572066629760c4d5b74a28859af2131.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee7b1a8d7bb51a0378952153f8a2d592.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45821e18dbc2522dc498744c21b992523.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d2b3b28a3b93420f6d870f72442d8c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9a9b24facf7ce449ed88c892dde0e15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610293bac5e3a3c6836d04d8803a11396.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7770fd72bc73c519b54267421cee55607.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8e93649eace8b2094f8bc1c6b1e0228.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a5a4b4fe3423ffc0b8ee341762ec9c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1df2d95083e20f9437dddb1d730fd510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ee7959fac3c1155d756fabab476ac311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f652fc9482439667432d0386b7b80a412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac46d85bc2c9f3037f0668ce40db704a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c423f32e1a156139488cd9cfb4527c9f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c755a562afd849012b845a05f507b4ac15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21541609c1d3c29e575be0eb3fd70f2416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50fd36c11fb443d05bc1176220efb4a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945a0f56e5f99ce9e844b3d8529333a518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0c5283879708e0e9f829121099832d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48f9b12b74cb58841732ff65853407220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ca30aecfa671209f7c4c4a73e44f1f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf026a2f49ce4556370894bb9903fee22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9648f3fc9a3342490096a3937afd3a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ad1dcb5d7ba27d966e7d8a45437b7424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b597e718ef670d146bf78f2133a6db25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466dd32bd8107453c0fdbc31bbd28a5b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3040c6facab8ecb64df0b6b95a0d46e027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cfeb369fca37d8b6ba8e5aba19179c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14143bba36590f655d0c73b5cbf4462e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3afee338d287d29a046ec336ae9057230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e749f613dbdad86da51cde10c957e83731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6653dc14aaaab7e998937fbb6e0f7e3132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694ad7675a86421a2b4b4fb84dd8c2cd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bcb2ef2a7cffbbd4caa7e13550136534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba651947e8656148288aaf56a47ed2435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1359354b6dcb8c2d89e74d3a5999eb336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a42f30bccbebedaa38fd85c0bdd0d037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aedd2e34195fe5cba802fd5e1c542038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e6de145d6d46beb92e09e0c3a4396839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c664d00e480318a48f6f0ea02a114c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30866e8a9a208a0899f52bb175b8662441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba875fb6f8bea2fbf63fad743b08ebb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbad3c67e60bbdd24174bd6bbe2528b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf2a8e60ec99d19bdb16d96fc9d527c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec819791836c834b6c951206407c15145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66107e1580f49b3adf8cb132b226216b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601c5b68f3f7085247acdc3a2248a0e347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e036706b1c6138c9dec67829a40d51f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c205a24b0580e9dd9c06e91c543e729149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8606bc2aa00844921aa6227099a1a28f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcb2efca1b3b1ab9397c395df49fce951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28df71e90abe27c0454568811366208d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511216855025ee1ee5a3df4052e2cf6753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cca530f35088ad40a4ca015b619e9d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051e5c1511d67a3332df5721e3c4368655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3454a1ce12df7e9a0ebfea976bb41c5d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8876f1a2f5f098e4981471f934c7df6657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9903fa148984c20d20621c45e902eb3358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10c1c6217e168b58beb8bf7054001f859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4990e49d056ce1af1b009774941d56d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88817fa8c0a4e17f490117128000aaaf61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bc79f763b112d0de31a8af0547f64962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ccc36afa60b3a619e1cbaa9c36494663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fb50776f7f03d7c5f150fee0457bba64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033b293377d6042a83f98fc91a0fdefc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e85635c7c888b62a354693b9a32c6166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563f179f6e886e83bf566c9f8e75d0cd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5742775a3351df313abb02d797346ee68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31b6f6f12a155e15e3c231db7cec1c769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6363e07d6493a4fcbe2db34f1f85fb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb2119bb4cfcba67ca737119dc142f871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06ecb8b20b73cc34270bf954b38ee5972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec547e3c9dde9a506cf8489d23952dbd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c3570ea0a71301af24361f1afbba0474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8345ac00df733dfcb6828c41f53aa4075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a085a1d248e5ecaad20d6faefe77e0b476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69cfe60fc54a04ed9a2d84bef3e0d6d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e929f2fa5247047f5503ac69955bf078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ea1e4eb9b118fdeebcbd4db85f335c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9bf7dea30530dd43f1493f9b55331180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d8f8b98d01004c3b856b7bade64f5981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c944bc8c9fb62ad31f4a8556d57737eb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc665dd76dd26db0ff8704da9ec3ea2283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352c59bea2f886512cf7b1775855ad4e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde3518dbc98ed93fda2c203e181dab685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c52e83bb989de24ad722fcee491ba886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f04e58178a1b730209168a99244c1887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b27e7ad6fd293d9fc4eace4af20fa6a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6b9423f742344f4917709b044ebab989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e5c3e57774465b091092add41c434490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a672a583198bfb34332df3ed7faf5e5091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1366d0f9935c667cff03bd81a637bb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ce1b045fc8979b672b4bda8695836f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8b328cdfb2211dd970b87cd0cfb22d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04c976c9dc2d0573e4e1acff6ef259b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8943e4d1dd1a46e55a7df31c0d272996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8adb951ff7ab2c8e6f203f1237899097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b300aca51521b9584200af7477f564d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ec57535ba03409616cf1cc3810599c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225039608a197c8ecc79bbe17874fe0c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638cbb2caa1e073f673e530a02b2a496101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdba652eb02485c51a6af09a4a98081e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855ad2001a22396c9847ab328298e822103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd473846f1ffa870509332e7ea4994b3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581ca85ab798d45db8a201469fc8b7f6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb57344c1c412d8b1071d6d3eb04d4a6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a20ad6feb2506bf92938f82163f45f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066c32a792437d6b1682b2dda131a619108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b756a4ea5e176a4a15bf5f70bd98e62109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d974c06a95367c80578e6e12b59d9404110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d78d99a36de894e73534524115604c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e42bd77d4c80c088c17b47cf28a79f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91567f918e3ae689ab1631e6bfd99642113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b44309d1e1dd6a2cdc4ac14a546a99114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0ca4206a4dbdbc4423306f8a87f04a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96f8677f18fede45015424ad033f665116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd5b91b39e97c00584a40bd58ef9123117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079dbecd247daaa23781d2bcf3f78a14118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ddb493364af512c20fc7a19fe5ebaa119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7c2af4c560dfcb81e85b419f062fbb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef28b99e0e7238621410d2249ca11e0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30504ee82eff899208773588ce7b3766122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3b17906b857473e35956c8585f2616123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89207ee3cc69368c569ed8155737cb2c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264482f95ab2f4f800f40ccc006e7cee125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eafcf52c60ffab9eae4c753d44d97f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfee04e8f930bc82e887dcb83910b5e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2809a435397b9a6f8cc693701e9824c0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4771726eac31238179311f4a87a8efae129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecce7f22a4d12b251b9c883ff1250ae130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ed8253e2499e099798e4c141e847ff131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a192e62b690bfa212c9fe852dd31170132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8e693ae0cd9c69252ddac639867b38133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7f93183dfc309a207d49d98fe861d9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b85d9f9a1e9f517fc2f8e9c7e84a3e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de8838adf1913674529fbac12356992136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf817cda4fcf73ffda3d193c124ab03137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3a2a56dfd604301cb9d9cac48267a5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bd6d7ab08e3842f3383868abd14a13139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a7620f118ccbe2bb16fc16b27405f5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d5978d2b8f2c5145c96916e33b7fef141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada6b2738a478c2b646e8282fe24ddf7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236ea923f01c30a81440eb880da2156a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143e513adcd142aa6df356096a5ef290144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517075b5efb2f1e2dd33d39618f71775145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cdda1bce29a0eac92f284f7f9edd8b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5577b714618cc42869eaaaf6ebf8a45e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd94a12483763aa6f10a1a19cbf8dc0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b123d3e3fe8e62c9ab49b5d796e5584149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb10ce1494a67e77c8508544077a69af150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdb57e01a8d1f784995682df6b5ccbd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8b7d1ff9e8633591b7802bcc31f491152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d9a62cbf4134a7da4e5e0d213365f7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667791c9ee41e4b35ad54a263e41e346154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96378cbc7a1b2be245d7d1ede46c2846155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89e586c931cdfdd59d943750153febb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656d5d60b378ae4e5187c7f7ab4193a5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8a65537807ee62b887ac6fa5a9d084158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7d0d53ef44f5b2fbe0ae71158edf28159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc38ffefef1d970c7fc2b45dd21e713160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddba1c8da0dac60e8b86ea56ef78902161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effd8b1f4a35dd8679f7c6ced648a2b9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c45e5f3e394c9a223654dea1c019e00163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6799614168c6c4a1add1230067937c1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418a83e1da24e93eb229c45125422fab165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f316c6a1aee6731f6e02a6792b1c7a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479b20b62ae0b229b7aa3c0193dc1dfa167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ff27ee1b227a99264d21bb58cde8d0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea96a20f0997849a99a4fe80b4ab770169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f33ad6102a513cd74bed33d23b4a45170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35baeb2d329e3d8e75856c4f460cac1e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4b6c2dbe3f01fbb885475222fcbe6e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb46668793819a374f675c927af7ab4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6781df980f95c80c594d8c78a2654160174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb5279f743185b28a46e6df5fa54a8d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54670f717a672778d3de0012ff02bcb2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9bfa795d7a1f64ea4e97b9a17ec951177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321b90b72f571506ae6e06e186f7d496178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2358d410eb767072441d198c86b4c51a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acef8853b5ce4dd08c0db1bb9eb0e23180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74786b204f2e5838bba335b12d0d73a8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fa63b9291fc398776b763d5ca7b6a1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f0b5533f8b3b8fc9d0450c1daaef46183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7014392da1a3795ab034adb3fbcd582184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081fba225cdeaf01a21391a25fcd5d63185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b015e0dbd5f293d4b3093e9419d5d9b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eb2c55b33e95bb3e7fb7c8a44af7f4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666c75dd897e245a47944ebd46db40a8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2e407bd377e0d230878f9d4d49d5c2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ece7ef0d13ef6e9458bd74d7953be3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f18bffb3ac77d6d311ac8c301d4a6a5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4c40e7062c91ae2302da040d8e2ea7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e4083cef35cbc1bce1dbbd8e1c6b02193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc24796a362837ec18d5c4d0e47a57ad194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e580d42956b90cbae4437409fe4bff195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9a44af96ea8b4dee79920acd93da7a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc25cbb9f85d07817dc0fa3943a9251197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac3bd1e8b5cc5f0a8c1d884720dd7bd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9e41a0f2414e329c9ad4289eb9b42c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1be86f284a1d63ff5c56771589fd8d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcb3a93541644a6d5d7f0ddc83fb792201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb026e7f4bdf7a3cb85523dc935eb78202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0550b97cc0ba2bf705d2e6afc41d617203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2476836856f7f3df2b45957623f8d3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d17d1320565e34308c34973a4f11c9c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c114c46303d8b79c23a508a7e12a5afc206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185f1a36ccf2ee77a57f1edb8bc1be38207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4352f39f33d99c8c250128603eb6419a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cdf0708d2a9c9db2238b239697f880209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6e7c79bb21fdfe7a552ab3e81d5a27210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe31be17078f478f05d01b994e2c9ca0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1980677d0802f65b15ad7f85b921709b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8591e3882a288c2dc8903bad4e8760f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b4eb10cfe7bcdcaf80bf3f6b70e13a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8beee8d5666448faecf979eff04cc0b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a9ef45b03749aa26f01d3dcfc8428a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87e6a3f712d880093d10365cd210b34217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7b31beaff14dc9498e915e175910bc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cdf13adf6b0a65170bb9ef8b04cdde219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea52069a70eed283fd3a8821a9bc00b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abcd09785a6d567d4aab2e4ca167b5c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1760a79031c0d2ee407492c97b685063222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bff6f2bf9be5f77a33398ee718b1a63223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d75ddd356e420f8b32095e7946bb413224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17725ec57249adae41e8895dd66a8f34225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f54f834ede692fc1d4f3f31fa7fb43226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801ae4b1fbc9de3d753d119d831acb59227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d2d5bf4d7cead8025ee58f1b80b10c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31210bc1ac5bc561b1d30a01ba861266229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c46b7b6a6b22482bd0080778718375e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7192da3ba2b6f7d67decf75d6f46fe231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de4b891f4f9f5ef6681b06c9ebe3a13232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ffe804903d25c6b521d76a40c62306233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa8581296ebf2b459de4c34d65f5c55234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a370b9dde9c1517ac257011a52d16f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bab0e2a4b91092bacd25314325683c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ed4928a9566b85b27dbf5120659065237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8bd377e8fedeabaaabaa2f682e49bc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04c9a723239a24bbe78fe1147ccd658239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c3dd99935219f42f4ceedc175fec11240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec94f09398c027d25a89e918416ccf8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200a02ecc244c54d6af2b9c6abb545e3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dff668582b02075215fe28702edce31243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486d310caaec6450addca4d947e3bd18244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c8f73d53ee51cd5bb3224dfd148145245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338255d0236faeacf1e44de55486010f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72704775cf2e3edbbb79d731f8e5b39e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a1da3b324d14ccfc1b9e15347deb2d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba4d6085db85dd304125651859bcf17249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851b3cfa7d19822da8d5553f1554fa36250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9792d33735548ef8b994e3db8468bb3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1f7b9f05630fd4ecf3ecd4432d89bd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9333c2fbe09bef3fdc019bac05d600ee253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fbdc07f5137b5c8ab9427490b5c89c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7a3ee0bba23019c9ff17b51ec02b4d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a20e16f8dcd42d34a82ba9b674b0192256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89259813b9b6f96681b2995783420a7d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb3f7af59ad5ea98aab27a39edc113d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c383a041ab21742aa50810abf2d8bd2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861881e214ad355d487adc613f052c64260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa703a663da4339ad2270fb5428e553f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9678245b787a786e992512bffb9345d2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b867d70423ac71e2eb9bf8a540696ee9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba97ba33d24c36a08b15e846c3ef0a8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e2e59291cc6a4589675ce574d778b5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21f77860cb12359a79ee412e9d68180266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bcf351945306d8c64fd62f438c39ab267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc16672095a6c476745ef38b16b03a9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bed1cd9e98b3afd41bbece89c080c39269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371dc51b751884fb146f2c19f58c7774270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108f4582817f733352f4a10692f15f1d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925bd0367f9b600e2fa72ea63143a2fa272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f161b2dce4cdb57bee5cdad712554119273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b1fa0f71200f0faea6f2b8eb63c383274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02593657f5539d05cf7616c17c993b6c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240391db8e0f8f51dfa9897975571a01276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de3f28711076ff8ec159bfa59d9b7bf277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fbd23ba4716d51d6aafe7ec759dd43278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638b14672f5b70bc741b992e41ea1901279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5af2f46060d472cb07b90727084d2f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f85bfa80c7fafeca8564ec3d25e8394281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26776c8a65e678f21f1ac55754a580e5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573abf098fb2da3f6b7bb265f75b4036283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc54ec4c2a07a191639a9c942e78aa4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797c6598d0011b72deb82987e5c558fb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f507369a6183d662e048da955cd5030286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5323a0c502588e0167dc7c61661dd6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923100aaecbc0934b65842c2856bc985288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a9a01caea54d298d35c6e5815ee2cc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0b99ac0ae22a67ccfcec6cf4d07260290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fdab5fd6923716c90fee11c37a7745291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4e994b0a9d053ec14b039a9489cf74292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6e87333fc8e948ac0d23f312e15b1f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b685c3b596bef1692f07f421734b5ad294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4d7868fe28588900ce1fd251f718bc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ad2d05a02bd4ac4f9a10b95df4fdd8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f53941c4be8ac7682d7187f1e5f26ca297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051d170e1cf58814e4e3dc72bb52abea298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51388068d992d5f35144a6ddbfbcbbc9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65d47d1c2a63526198cfa7b2cb10deb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb5bd985d1cabf918ab13ceef27c274301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b1deddffe515f2a463f9706d8bd08e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f6fc6489a45505f92261c57a0205ac303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92e76352a1b362dbe5a1f6451edbf59304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447a397b52452a0a8622aa151563e058305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc8b6441be7aca003b758fff913b5f2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e403ee64572ea62c389bf4c478107b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363af1cb8105133517e9ebe60c6cdb6d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb31917d8bc428250cedbc5223379cc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f498e1dff4d74e20b7bed6fa70c134ab310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac84b9cd161c6cc08a264bd6a1fa2b63311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e920e40d248e1dad4c33de8c7939ee312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2269003a0bc2e4dbe23446d2856aaa7a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109cc4da6f47582909b107cd4a748da3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d5ea879529d0dccec65322a30f5f3d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ab3651a6b1a407d13601d293c3a5bb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fccc0578e098a496c0981c0967a67d0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ccb1c2fd2147d8564d50b5eb3d5862318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1df2166ae1cc5b151029a9bb000bdb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4899bda806ce23e9fe967c70da1b03320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6643f1991eaa7d2d8bb7bc302881af1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4301d8a36e69dd8b3f232302a2c4eb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff892f354a8aea62e6c533f183fa60b4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f879b15baaf327c1c6912875efa1c55324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5e832857dfb4a0e720ed96d0a3084e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc5829ba58a6cfe78aeda42ebd0a8e9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795ff5cdccf4a0d97bd114265e5deea7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ee488d35410a2ef396a7b5185a60b9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb15e134198f26f4f935ba68307fab57329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6cf305d211df12a4e72b4f003120f8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7a39009802d8f44f3d56fcbb5984d9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcacef36c31620a4e3a4dfa809891ee332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f6222b4a2fd7b8f19cd5d32dd920d2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecd95b5c472f92bf2994263eb4f2d8f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed618a484dc70cbde729dbf8c6a00de335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f08fe55dce9795f45c1ee3941d4617336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faaeaeb3d31a434375a3f7521f7b211337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3444ed2258023e08865ec47f58fbf667338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6d4e395766dc664edad48a20479030339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e598a23b26f8dfe067ce76b170a0f0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc361f25c22d5388018968461af28f53341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc21416bebfe00ee48abcde3fdabec7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70e9804459ade1d7498744e9f662778343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6107b252c53819f0faff5825fbeb42344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a74fb1f66b75167e8e9761d8e8896fd345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5565ef51e4d0ed983b2a9b1007bde782346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48ffea1a3e27b6a56c9a7a547a8a236347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52901659e029fb07a9c22835c4e9ea6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443c242bcf01158c7318560311e3786b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e0348bbba3717efc68684935da83cd350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984160260c84ae94625ba0642dcf5435351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db2b8e119bdf29b937df6f1b6035eea352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6547a43d01e8d20b1b1aeea81c463189353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b815d2b5ed983bd1f841d616acb6270354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337a19e318624bb3783c379402be9290355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20be72fc8645b78f282408686212012b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6fe2ed898ae2342c4d2551a14dd441357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec28f2fedbeb1997686ee956b99a5c63358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4870639758daf45a71bf65ea5ba63255359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228ffde903d511e3637003e76101ea56360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5f7200d03595f8e618a1fe350bf9f0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6204fd5b89efde2c8da5e7c7f9d9c067362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e51e20657cc6e86f73bbd03c22970b7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b75e6b0f2cb8708f4bca468fd418c1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eef6b3ab7478286d250f607fcb4baf0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fb04356cfbbd46a09ccdc3ae9c96e9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f1cc0c251e2e7d7a6920f39cd728dc367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e423855bf0ad12bc6e4a6a19b1236676368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c8467036e248dbee40e9d4b1c51a46369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88b183fd9e6bed1bdc578b5803ba0dc370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77beff7777f82d18767044ed3db00aee371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b82a35a720df5b864433c5ca4da383372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5e02caed82317536cfd42f556ea8ea373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c682b28deaf00923f1de25d79d5cda374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084fe1ab7a41a4ff72dbed47703b4871375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f8224681304bd75d5a10812b1b81a0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b00222944be2583783936af7b2493f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5ccd97e18ca266568f23658939fcd0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2870be4d13c015276970c9eb77334f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57128e9fbf039b352e1382d5687342be380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b690a1d8a67ee0c5445a56b926abcee381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d821efb6fcdacc6c17c35e16f27a07382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a4dcae7e504af1ee8b4c8741cd9ebb383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b251958c12e343a7d6e892d880b57939384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af17f7e39f3eee2baa51ba3a62894886385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c933edf814a0f0e2b53ecee8c10aba0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402776ae92532aa09ca6ff42a3b6dbac387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8d17afee078226a4c46e8abab122b6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cc046111d4af150915a25ca63ab831389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d79e6a3a1dda6e4f957e25c0576ba2a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fdc79c2eb51ac082b09f786d9ddb4d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8b9d68cf97385221201c185bca5510392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f11c2acf4ddc09d9ed5bc91933cbf0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49272f64aa0548d14171f7df4ce5bb24394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c88b9e67c31ad573e8ca0c8b70d13c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83daaa9cd9a804830e7516c82ef6125a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259c2491c97a6c03fb4b06a7abd049aa397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d51aaef24dc70899cffad5d9242f77398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efee17c7eb4f80ecb7c68b0f0b689f1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3340f8cb94cd13d3cb2e482443d754400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee2beee40aa750190e235c780053870401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c6f64f45c9d44695fe81f8c1deed71402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bf21ddc1ab1508cf13ae311165e295403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526163572ba5dd4ec0817f891d24c78b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c86cae38476a70f4d30ca50304c0147405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b624a4a91aac712f0fbd6056b870795d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b37f9f237b5a9c5dc8443875c127414407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1a8cd448214e9a4445fd30d92deef3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e868961232deb281c26443cc5bf5da409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37f6e0525e601c03e17101214ad776d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4d389b131a5288f4c428b041f371b6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3c72f2c0be3bc0f9fa557db07f76e5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74425a13f159a4c8bb59bb20907d50f3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fe059302cca6daa7ed6ddca76a3bd6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42d4f21393deb6e27165fdd076fb0ff415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca7ca7922240530a050b69fdd9400ce416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5945bf717675507197162f585aee476417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687a8cd49e337e1e82ba61f11c11cd96418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5f1044daa1965c39cea1ab81d53af7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90edf5f9a0d870fc3e867201cd75bf31420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707e45f587d0e5c6338194513c3a7bdf421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081c1eb91151efbf2b2898520162d6e1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd1a6a13f97a188ce395136078b8fc0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8308e6c0baa0de8019d68bbd818efbcc424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d663ad99a2c8af4994450a0a2f8d113d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07956aec20aa3cd58aad486d78ac198e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ee61f0cfbd3b895563c56be3187db0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c286154e7a6c759a3e4a2033fdd4e2e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdfb192c989523f6bf7050a88454164429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d677ff378b19de4c13891a73bbd53917430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e609f076ae2549e2a3bd3397740a25431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9937def9acdf7d5a822247a1914cf35432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d14f4e605aef44f5c8dd88c584b34bd433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499fcd33da932368c9e2777f807915de434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d814e899563293dda16fd8e2fca261435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501e772a3b0d233415ad6ed038fa636f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d0df1556f6ddd42e54779ebc1f4e20437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be9cf29d74d7133cf267ec1ed8ab185438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b78bfbb013ced03bec640adedd23039439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d25c791487193a46eb3670bbc6c1630440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b1a579dd61de8d0e827d722af5d925441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fa4896f0f63d88fe1933d3da8cc949442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beef0dd20bc1f62ce7e440376e80ea1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349b9a0e5be82249ee448a6e95f4dcaa444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9255f842d07f72a1efd895b226615c19445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfe0381821c09c44407f43614584630446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fafb6749a62df8165e3352227b0102a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d09c2b7395944675326b99013c272d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60718637a5969ebe1419b6f985232fcf449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d186ce8cae227d922bf6a6a16893b711450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5a21e9a921af2b995b282b2e98e0ca451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dfd973ef9b03574eeabb32125eb100452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47df489a71a1e96b5dc235be87897762453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40a38d605a48499468c3ec3ae703cc0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468f44ed022643e52e4aa0b92814c9d8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023f09f3ee6b80abec31dbd33d5d8482456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b021f87a602fc4c1680da4217705f6a0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47557dd35739f02873706591c184fc12458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9839afe104f8df0206c66bd39cd58b96459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab85ac3615165174748fe46a5cbb83f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9815fd5f23fe28d806df7884812f979461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45f3b666014d1aec245b9336db56997462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a89b414a87c6de29dd1c315ce36d2a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a0202f0981af0058ca9937394c21c8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b595de9a510c159e34a7163d87c6d685465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67de52ae061b1de923c881788a56869466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e50ab0a53e3585a062b4e0c3cb594f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b737d402fb0292841447b26d7ea026468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f0481d6d15a5c54382a4d2b5a991a1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b67dc5ea75123133afdc8c4ad26227f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ba613554405ae608d31325203c992f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d21bbe854fe09bda056c832632fe9f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6b8fd02d36603d31949fcde62b431a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5de424c2b96b331d2f37f6de0fd5f7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283029654997e97355d69c82c6478e9b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77ba9b4e841bb2c9f7bd63413f0544e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfd2d3bd79e8b3e00a37a617308b47b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042ed27223597e0e775dd899950638bd478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b7075313bae2226a5f2d614c1e6565479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb71671a59e47f8c4b4d36a6c7c5059f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8d06ee1e29f17b878b1a7aff279f46481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceba24d6fae6c834bc7e23c3d007b8a2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efebc893e8a394e6300147b20714972e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3455538765817162ffbea27d0dad3614484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b40f2d1bbd92dd091385d2de044478485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5bd472a1da71a3c3309e8357c7bec4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d514a712a71b8d0c4df0eabac43946db487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132bee8be9350edca7142d1e12b08997488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f73cb6ec10028bba957f2741d5ffc0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a052f5c916082993e028a49a2dbee95490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09c7fc6832f3834163cc064785e4327491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a7eb6ff65b23e940806c6d8acf2166492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939134a33d1a83d764d198acd8a5067b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49905cd618a5a037b7c12e5365ef030f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98abbe04214cc6b69df9da79b3ed47b3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f4566a6570719d92322fd4d963efe0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692cc7b8544903b412ce54f35ab3d19e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61f553dc8c9ee3a78e5bf3f2f1e0296498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a188ba6411b7600365c446e8b493256499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbea4b0e9ded454c7a65f5a3414ec12500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d24be2fba091cf09753e7216c89318501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcd7d5011e826a4590229f0026f7407502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aadf7db8605156f0c97104bb531b6e7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91e81b873d4f065bf055bacc0ffa834504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e929cd80ee2e369215a4100a079aa84505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeaa3a9d8c5f353cc091ee15ac92282506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea23cc67179e95e4623d2a9e881a439507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5255f4f3bf2be13c97cc24c45b6f41ec508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9133c55dea0bc5f26f89a3cc4d10531509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6c4c5511975b254329bf8fe3a25814510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44138cdcda231174eb09e746e234042511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5ac40330fc8bfec7a6891b3c0ac9d4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637f9dca69cc8558d16166997453b4b2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f44539ac77f82eb01ab4794703c10d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abb0cf515308a8192591b1d2af04f50515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4739f2ef66cdfd2cb450475fddc86503516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606a10c7e214fd635fc27183ea5f6c9c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98844c5ca9165b16112de980faf30334518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c294b3dc569ba7f0630e1c6016fcbf519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd932e3ffc37eb18f126bc9ae00a0555520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c20fefb80e8dbff77a295a6eee19e8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd08ad0d579bf2509314b4d3004ef1ac522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd37875a92200133ef727d8e34323c24523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4171702ef89ae6187dda3db983d4bc42524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca7cf2da59fa98da1c34131ee6fbf64525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cff79e624890f4ba14a1b4f4774236526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb0560f6004c4bf8746c9b1f2a9ccf1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a96e0173c3d56dbeef400f9950e0856528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db142eb17eb94ea44db77cc7ba904ae6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c665fcd485a3739bb944987097caa14a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2241d87ac4a0e95cc6078103e24967c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4390be2ca3613831808d2661641b92f6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d896093077d29950cffde9b819a9393533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa49fa26ecc4993d0bbda98818de86a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f347d4361f237d7d518e2886d567b9a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e097fd66595d616267c6e64457d2f8d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c78c6be86a208c21e9bb806e7b804ca537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65352349d55affe62bbd47fc345665a6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1092c517cddc17d16794be73b0b754d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc05ada315ccd4b04b3f71fb3190a4f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7909636a96d7959b976d0df5d7e82e3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07724a7a1d5505abe04af34d4823af77542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9437da9d062fa518a2ab5af3142cc16b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5232243dbd79d71a8831b4922455a4e7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88a3af904f395a569117a52d9879420545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245ba4ca2112b4f83de10804bf368e50546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93e419077ec0401cc9bdc7bf54876a8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f4ec509f74bcd7d5adeb3de3e77d3f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdc0f5ba8714969c1be02b74e6c1208549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a65f7ac865fab99601f87951b343fb7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c925cfdb75b4c7173126b07a84b271c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff84ad93a8c53270c30d5e78b58b672552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d0702bd67b39849760f990553cf54c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfd869251c56024e759c859a4b51a0e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2652023acb6c1f27b0042a99649cf713555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d03bfb60c54cb5d72efbec5e88fd2c7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d148cf0f4d1358d1b3ba0d86c2f9c05f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc25caab22356fdd7c0c7d306c5d88be558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db40a2268e7e8ea921de74399caeacf559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a619c47e4a8622a278371c1b95a38654560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08a8fabfe73f8448292dfcef5324886561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735258a4a5bad5b3bbee29348af42ad7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7513b1a8729c56426cc43662ca4c375c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9421c480c7d5882d12551c8db9155f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a66862a3c8c9183fef0f8cea3a0f1c3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9132cc67f9f74a3374144ca6a6ba53566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2114f3aaae3682350b6fd789f8d31b73567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53395a26806c89802fb228015dab805c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5cb4dca5bc73e3737a90a31e684427569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacd4cf8363898b2af221598128b0e8d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317056af3923a5402c0b3e089f905a20571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baf0cc9bcc7d6082b2b5b483583a383572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5352ffe21a55d868800f17d18ebd86b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777d15b0f8172e6f74011f875d31aab1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7dab5682d88c026a4338a7c7f02625575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160cdfc440520f22353390f226e83e29576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724fa530a92509e2ec63083e1d5edc96577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c70ba70808bc766db397e8e1a16cf5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8edb65d3749e7da1e8f983a512d6f24579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3557909accc6233ee3002cda60bb1245580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea94a042eb29b7606a0f56bcce172877581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82a23889ded00bb72fa441d269129f6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9488ec8cd1354b9370bf7b8eb4b6f8e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608b237463d69b5c84cd7f10e11f83ee584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d9fd030b7bfb2b344e3d4c11e4d151585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0e64c7ec90308a02577b6c48964b29586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc88c0151fd9401815dc0f891ae8404587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611d7f6536bee0c372b3e2f12a556489588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824bab371d0abf4a15577ce4644eabec589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178516f4578d92b2dd1c139ca437b46b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b0f214314136c69ece7f376e7203aa591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081b5e1f68019fd29b7ac20fdf8f9e4b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618102347780afa4f6611afd7d0be7d2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbb71dbfce47e041a54a87191700f7a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62c8a9c42c74016cd67b0ee839e5072595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4f8f73a6d923ad2d36fae54a6432a2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734b168e98da190977aac10447e653b1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4dda0b4109c036f7a41f9bdf32ef10598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62adcffcd00b2684983934e21198847599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98db3880e93a653a848437d149687aaf600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1962c393f63c1be0d85217aa0865c366601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84c059a9aed498b75afcf65e5d4bf3d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be3206861e97d96350f00d7f0cba385603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854edd967aa80fbf8a025aa8dc7b19ff604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252c94ac8740ee2de996731f0903e00d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac8f28fa00bc30ce998909d22ec1d6b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72db6fa6736f17bcec009ffd0c9f39a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a752dba3d523b0fa18651ed394e1ebf4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d90ed855a6a96e031306a985d23700609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36588612668ca17df8d0cc43d6c8d1e3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448a10e90556a464818aa9ef00d5ff77611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110fc315d7c06e45f3ca86d16f30742d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1334d4557c081dc851ed9f0567acdca5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e38962303f404a78fdd655ef3605c6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e401e917da3bfaa38aecd91cef265eab615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84911320769e5638321809c9c26b4441616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e62b9d8231edcef033b40869e421a3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e00d2d0c8148890bc81a6631b39fbe618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ece6af79da841df1edfb31d48cf804619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6b36bb9b8c73c322c6e4bc024351a0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb9681248690d5f409185dac455921d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87d67ccb5172553da372d08424b8dd1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a92163375b61b725d31265775064ef623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c710af981b543a383ea29039e3fe1b9e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5cc39d3806209feb3717c1198c1fce625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641c1dfdf2ca1f6219600d3907000667626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb07766ddf6a0362cad1b3406eac6eea627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3659bb23757602e64a671d50ecb7b9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73601f7cf7709b2cd8bd0ce58c9845af629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec86d5f01a8520822342cad825b146f7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05885791ad1fd2d8e3539b17e077abe4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef362a4920c2f2a6e16aa0c981c6331632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62ce2d8ec40bc32f5be2ad9d0f837a7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b4bd81439238a8c0a8bd041e781156634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c916815cb7a40fbac9339d57568fec635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a3b5d4150b38ec961de1196a22b6fa636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16526658d21f90defacdcb1e92c9502637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f4027fe6b416f114603fad8d8e299f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8658bb9b79532abeb38e4f43232947f1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad87bc2d36fa6abe8308283ae4ba03c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0429805fb4c55121619e52c7ba6a633641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae21361c7129c0f4edc066294f82085642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024c5da91c85fbcfbdd2a575d62b324d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c498aab857aeb4461c3ae3af1f1193644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa714e74f588cc89078db015fa3e68f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04520ea4a04c9505a3af31ebeb882ec2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aaaece33194f82a79bc2a4c5d87f3c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d4044a3c7878c1f832c84b19dc2bdd648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a730e9964a1ae674dcee31b6918835e0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3608fe324d0fa61e84e25a601bc3522650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaca0d4bb4c419eed11ffd5004e64a6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4278ee753ddb040520a8d72881e67768652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39737ddc70c96b6b1b22c69e1e4922bb653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d573516dad31bc5757f080bbed6c15c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc9e34f5aaa14b9f70c76c0f7f25c11655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90627e9929be857c7d4cd79941e5850656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38f5a1e9859825bf08ec03b97c1f127657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bed4cb0546c3900e6ba026b497b63d7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1c3bb48d02c98eb8a57b080f06d073659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a879f115a6529da35aa3e09f1f7832660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd64724a84430657f3d1f5d6ae5ee55661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656c8533c8c6c9f5893581fdf4f6836d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bdf29dc28ccf659a0f6805e8c98472663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0edf5604096a87350e5506634ee495664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ef730b8c5ec8ddde76d7256eb44739665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d90b14a3088fc026b59a02af61824e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c0ab18de01bf78d20da99bc84145f2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d788bfe378b726485a050b80e1c281668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4259bd8a7ace0ddc8e66452f2fbfe3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afdbdc3c11c2d78e9fc7b649d4bd7fa670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b029b2df35e60cbe614b0d1857f3c4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeb87eb1599097a81c71d4ba3c51416672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f3a7763fa6321c476ef9cdb5c4e9d9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd121dcd6fdc2148d9cee7ebb4b8836a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b3fb6e09098f1201c7dbbc263172f1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d748d6a98e8a9b209c4df6590c3195676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab2a572dec713c64b0b1e96b0e5ef58677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fd12736559379f06a0cd45671fd62e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f5778bc2129d7fd3c543c8f42ae0cf679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e0682320ba2a1fc4ac592d66e74a6f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b92a5aa70d69d79fef1470b8f7ff7b1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4ca08c6359947f9495633c22319c4b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb14397ba4ffa3742df8ca3be45f822683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8214af731fa092b683babb23c5eecc26684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa02859ba9962e5d6b67fe542fbd9b4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0adfb6416860ce3c85fe6ce8841629686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa1ffb724fa4592961e66fef25b43d4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef741b8f5f9925a433f9b4629f691722688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101a9603f35cf5c9d83979e240d2e759689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf46dbb6994b506e53655459daedc85d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7632b8139c54f6b3a5979ea3874afb54691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a021a2741242e3bb75f40187e16ee6f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d840d1b707b508d470b17c3d4cfb5b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27b208be631bb6225cbf9a153d0b5ac694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27b3b0d9d5eb6b4f80fa856f3c5677c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bec673e80d52879f1c3a63ddfe2a30696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214ef796b82e3a0fa7f8cc095e706075697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e4be024a4ea443c99f0f699849961a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe5af53f263d42660b38ccd43644d3f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea3e197fc45a6b3bc832b20dd791cb9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebe26844c66a615d2f8947a61a63811701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e908eef8383b195fd2810c9be2449ec702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6209bc338bcec49791fd152ea1439a2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451319dd7873d29c42a915cf558f6d23704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23db792082539f2c64fcaed1e7f5c77a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b016f8342a899f727016a1980b964528706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e9681619b6f8530d7861474a7f3dda707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314ee996143256b561ba1b319a92348f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338911963e00ccc13bb2f53cd9401ad9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df84787b5df3034142374b8771a60434710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29e72837c28cd1ac7944426d46c84d5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed1c62c8376fe2f4da1f5e6b940d879712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3824b0a0f1e0796258470ba680104dc713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc78b99a88d620ef1d35378edf0cdc89714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8f56f6063516a6643e9544f4794ece715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff4e778e7b68a7c93a3612598ff130c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c3e7807324f0a682138b408baeff62717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bb9dce1fe03bf9784fcadcb9aadad8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcc8300b450f11ff5c875194e61bf8b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17942b690a66a85c7c3bc97ace3f8fe720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5496d33b2dae9a48a5ed8b22e6da8fa1721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3adf5e29950b692927c59adfe72408a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701fd20e804419806cea758fcfe8d971723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034f711f2571d63dbe4415b40c56fccd724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cd19a94289d6fa569660e21b0fb264725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a76d45cb8583c6d7880dcad97053dde726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7983342b3696032a732c5517eefd3cd727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e435d9588f97ec084cab2412899b79728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df6459acf7832564fbaed3643e393f8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2725df337f641fdaf2d6c6763dee83730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4c8ff93b4eb6602ec705a8ba04f0d3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afce4d7df34bfb2f0f522d7054ab85a8732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391ecc519654b83fbca7a919783ae11e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e10d996d8ca9587e952f72db733f61e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929da72eb87db27742b06f98772b435d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0d0a5c0fc841676b23d6e7b8d54544736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652bb8217795f6084f1073405017399e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b7488ea89a2f6f6c2480fd5661887c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adac7ba9aeeb6bb17c73a2f92c86007739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3309a507f68df29790d9207d2cbae058740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29acf23937f788164f7b78c86d7a775f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ecd100aa8763c3841d58d6c1922a87742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7e581b9c1be63e63ec88dfe198bf85743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc420b774b5dcb6ccc3c83d9ebf8820744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ddbe1470c75782beadcbb98419252e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50cf6cf98647c49d5b2ae0a6228088c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8943a13f70f8a05764f491e9bff1ccaa747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e58bcac548cea750a06738df44393ac748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad8c5f3157f8764b6528f7c6d115726749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a5440e779b7cb53a5be161cfad9ac5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e39a5bb97299cbdd4441ad3fd5a2b2b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323d6c91e320cdcb7c8fe0023f921dfa752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9d1c345e3bc0d9fd297cb55f8d8d79753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685f50c4a5e64d1e43416b4e97b2eb16754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409ffb61b18471317cd8292ac0bcab96755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc843b01ea11eb22f82bb2b31289424756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e905f643ddba09c551c8036569ea6db757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28470c7b14564d65ae0811c1adef0db758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6e8d105313a16bee77fdc37682408c759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>