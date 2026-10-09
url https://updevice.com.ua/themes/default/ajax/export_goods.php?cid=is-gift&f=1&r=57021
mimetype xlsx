--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14734a725369e6a90144727d032648b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ae233ca821a3fca41c304e5f89781d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c479086cc746d38e526c9a6a8a8eda3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6dd491fbcd4fc9ce52fa5ecb03630c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b66a680266061015c9cc434d36dba9a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3928902fbfd4c26504316a4a348443106.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfaee6628750c4c471f20fcb0a3a66c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c55ce28ae030d85436edd72db61b848.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d61e0fcd94c08298f0e1400bba8d9d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858b5bc060f9dad84bab5f3127fdb2d810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8899a459ecbc18e71bd78f3eda2c24711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f997751dce91ed36222549088b09a25412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc40fe33f91ede2bf4f8dd7444d6efe613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a55129b72f14f95ba57db23063686c014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8481fa7ed8330ebe49c7fef6d1c184c715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55082aff6f5616471a0b9c310842546416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9662212538e31dac6a124428e51a4f3717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9362fcc831e08814ddf4d97876b055418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27454d23ef074aaff9f6073a289605fa19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835238c4da72370c9500875f8de240e620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2bbe8d76de3fe1567fb101543e4a8b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a8cb1c8d1355a4cfb32184e4d4132c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d727e034c7ddb0bd17e7c71227c9587523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bbd1bc87eff896abc162ac9299201b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a136d939126f3b594a6f597ed8f839c125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542a42a3140bc2b7a76097e4dbeb540f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c26450aab69fd72ccccc426d80b0e0027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3b91375f5d32ebc814de18520c67f128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be3ea496879bf7ead179f989b925b9c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fa820d744ab1436304c7ce9506ae7430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4e180201c3a7cfe428cd5956e19a0131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104ff32d0771d4be13c1994af89e256f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b591c75fd7ede4c86731d7e7c02d2933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc2e94a16aa780d894bc8c07bca878c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d56355f241b594af7ed53eb5a08cb3a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ea0ec7d53ac19044f5535ac34931ef36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bfceb72811b81f4128caed097e2fbd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2006bf04689d35fdb4c673caa0173c1838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07b08c4c48e8d1f9429b6d214543abd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2963b982ced56cb21c64fe404a474140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0002ab15a3bd9bedb21a993d6fa6993041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323e5aa8b270bf6fce55393174858d5b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0940f70cf8e2f3aae1458a1b3528bc4543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72381e8f8ed901ac4e8847237000c20744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757cb6656ebc515220cd18dab70dbce445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75731cad1f4857550bb7044298815f1346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61930b69c9e012cfd5397333ccd229347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a5fa142f24031440b7c6990187051248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ca2d64b997bdf1cdfe3e08ff92c3c049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9639ca45f1001cf2604c618a48c71450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c4f363c1bf6379060238e865a2282851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4497d5ea001443d1a6fdd6a9d31f4fc852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b283799caccdf8bf2e8997ac51cf1753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f0be9373a85b9dd60f1e3bf4edbe9b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe38f72ff6d7559541e7ea7211d3dca55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fb1fcc8725ee4ca45b8c4f89474dfd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d681138dd4ec269ebabf8a3b561bec6857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91bd0738e016ff9da90517822fbfc0858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae7a538202994a788f5ec8bae12039b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a562ca5447ca37cfd42881b9eb93e1be60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca36fd8a4fad139175692bf75d753a861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515161180eb69f1b757d5eafb2d5ad2662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36572efb602a593c99f2bff4135867663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be23ac132af0308ef0e46b989410469764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc65e98b47e9366a519d06200facbfb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3655ccc9aa9b4b492f5f7a1dedefce4966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f333470001b41a166e1a207a8b7786867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aef4925347d201f5d804a383a90481d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e745b17065fdccea4d3f19cd75c7e0d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663bc604447230b309edaf069fcc9a9570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34e2c70c217b56212179567f7bcaf0171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2197d3b06907c3d893e03ffcb0503ee672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075cabe344f46081b23c270abbd0ef9473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477e6399b32ff6d336dd55b84297bef874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc720cf7862b03326e512cb933c863875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2651dac83f7df9d4792d5140e84e176776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6502e63945b81fd6b2117abc2520c75d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715d9d405d6c9515b368464f9ea6de4e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e55871ca8190b03ea29723ce98d1e2d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527f742222f6c7fa7cf633c4145fee6b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f7f5d833f5b62f5faaeeaab33ca92181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1278c4d688183e3fd81b12cba6b8480782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a25f6f94df13af761146c4c383f36883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fcabd79063d7e7ba6da5b6451d2e2084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc506ce81a09728acfd4adf37e9b799585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b0a4a5dec10d9a9b22120ecd9d436686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba887342267de5972d33b3524a01818087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df413470168e8c97494c62b6f21fd71488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b38a2cd88d598a93e4130aa7fb5eaad89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc49a5961a885f79704554b62da5bca90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2b15d407ed55b9822b90a2b52829e891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6a1621a214f174ca154f3bd3d9cde392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdda34b3e0437db4980955d792dbac293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96887ebf5bd7b0f6406e5c3054b16c3094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2241ea608ba7b4a553e79d659f729f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f66892b1527acf49cb1e87015f3a3d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9054ccfca04a6e50e5f352c73e963697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984c9d3905f4a45fdd33bfeafd15b25698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078634977fe1bf4339ff2e44180195e699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608b18d8def59b54390837f6fb7682df100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5de64c8888bef94b8e54d63b7baa7b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e4fba47dc458f393a166d2815ab389102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39987893e84f244ef75f90e794f5c502103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2768a52d6692df9394e5df57cd1b79104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898e2174141361087176924bf6f0bff2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee43b4a75a136556ffce12f9ad8c714106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d899e32f6f62e24a6a263f55ca19a69107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28652d5b303998663ff1d60360d1e3f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf9d5e2ac8e44260503e8fe5dce48cf109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7865681b1a3d2ae2a922a75b12cfb003110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edef9fca87de86e71d88c51db088b872111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae144230c824822383e47b0036a096c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c43b787cd32f025180fe869cee45cb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13988de56718fcb8ca316b6fa5b6bb3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c06744ee4bcffa6c7b90e193561735115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08950949a966e7650e31ee7865bd64ca116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b272f2431dea9643f560e5ad9da911a9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a948c80034d466dd57c8a988c165ffe118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdceeb70f2f50bdf0beb4741d857a80119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25b12bdce63172f4b79e3170565cf88120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5e24e15588d0e165fc1c14d541d2d1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7534618a891c3c11e323e696b6a0294122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a108288ab21cd0783dd1cec6165c5d4a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20175617cdca3c4818e504650c8a2d84124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0975c9bd3e4ec45c69b9c38533d6328d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176d0374cfcb90031ea076e5a4f589f1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918b5659ee0653c5e775cda2fcde6190127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda71e56c2073204704b8e3b15cf7352128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3360ec14fdc5ff53cb5a44d75733351129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9afc6c063f67655a23b618af188b28130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a58affb8ee25d33a5069eb71a0b47c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ab0b7bf7bcacaecf4916216523a5c3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54219e481084a1fb323e4257464376f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014de1ec5fab2705aa0ab28193d3beeb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6e53cdf09af2e49292ec1944d1d7a9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa2c8438347ba37e8ba71093890e4d6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff741672ab3e96143346398b198439e7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06c776f4c56992fecc4125c30b0f1f5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534a261374475766b94d2f8ad47a1d43139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d930d39058fa69fb1d283490745f9fe0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd9c344e5edab9988e1f351c13bc8e5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e28bd2224bb607325873d5ce7b5722142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf07e33b464c78c0b29e62006e4656a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0307d6099146a0f1f6f6ccb8727ed5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa824c330b82e077c24313c54a93fc9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecf5683873dac3cbe265e09464e886f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28315a2beff163dbb48891ce9ee6f5de147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754f631f110d732986f1eb8358e26168148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa057ec7db43581bd126e8ddf833f9dd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1281a1c8ad337c2e40ae11c9a675be5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04f3c23e4b79228ffb5ac90f870b01a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96e408c69e8c41d6f067e9b8284f0b0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d6214065adc85ec7a4c9e20191c53f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2ffe4e68ba8d9f54e61f6766ab9595154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f6f0b3cbc9507df591326188816522155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6bb78212fcc2f8f10bb64626166c10156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44b9bf0fef0dae878fea01f32bc5997157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870ae4312148af4eecfae3b64dfaad87158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7417de1a5dfc8bd74f45f606b07e330f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5655ff6fe446973e0231aab8f58f4f17160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584b6bfcb6ce0a252e69cc042f7e377b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4003cb70da7360e352470e42480e5b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324c791abd703360bcd9d683b295ec0e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fac8653b54af1b06ceb6691ab1118b1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b344b9a7158b5683809b6fc54d38b6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91a03d03dcda8c2fddd473bcb66b039166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d8aa87431d03ef164d54bb34fc0c62167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e138b1b82ccc1efd58022bfa1c21cf3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19fb04f4d0fa3c1613fe1ca4ec6981a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecddff38c64be4722722660c4b63297170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ce1fde7aca4b34bafcff9717a77238171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfa6487a81a9e47667d3bc714caed0c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfe404b1ef936f19bd9808297921ced173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093972fc728bafa84d67cefe7b8d8a31174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1620fd0be4f708095ed6dbc0edf373d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b822d8567048abf6d190e55267b064176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0743d50ec1786e12c9dbe4c97a469f6c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3463808f11210b9d5bed9f838b7b357178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4a6e305c9e498a05049be5dfd2f3be179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c407690b3f2869e2810ef9cc21cf0c8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d063f2e24f3bf8bb2582fd2508f8eb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9879cfca19ae7a0d15b774400076ed5a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2133f4ffb54ca6d8205aac490e969e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c7ceb3fa4e68b57ab86aa2f7d48f2b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727239a9e0ac5ed875b7f427af2baf1d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e6447ca8a025c067b74f374cac229a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24354ceb998d265ef3707c1becc5baf187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b347e13771216692f046338ae88a8b31188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb90f84ac85c12a1d5dbffb216b0cf0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cafe64fc67772da1b99e6b8429e6e5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3138593ad3ce1af22cd984dccfea77191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fbea25ecda6a941a3192317ef740ac192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069e5453e8c2e513e1f3a31543080df6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70daa12bd807243a710dd17d9a6aeb7a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2d2a61bdfb0a9fbae6b2fe19d0db07195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa17ece1aa247e27869f6eb7b5e00dc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700695dc6b8f358af0c10f3b2e5cdce1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d287bb6f9d83aa508d90f7d3367a8b01198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839935a782f41317e69e31a2f4aa115e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f16af730a1125edbd2bd52f03f38b4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87564bcd73e5f420b1372fdf51d4a4b7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eec27bb93573e7d418ac885baa46e5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190aea0ec4971142d58eca5edc83813f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b885a962c7693f94ea32d9f0c30e29ab204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08179d3c9df1065cdaa0f5a60bfa9917205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3024c70b1bc1d68e9757d11a515e226206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5280f07aad0493fdc85d5848cb60dbb4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73009bd53853554538f032efbf880a64208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6cb75ec58c5a3ce8cdb7be77a24482209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be466824184918aaec03b3d65bf6eed210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff64070419ebed460bbe3e648d831087211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a71f9c6251ae8c2593f1968e02b567212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551e0e7b19185d1b6dda0c85fec7b000213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cef4c8ad3885209a1b69eea066ae5f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade8af75123311dba30fcffb677e68a0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82289f495f1a0d4d132aa3e11e2d3573216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381e42eb085b3cbd0dfa50a046a1606f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6ba3b807b2bce3bc2e87bf1a933c48218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f433291810933524d9130dd85dab65219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c4d3e918211d698704d6227f461007220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ad4c053ca10722209f76f82ef92c6d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee9be3f059391a554c37b34e529c9ab222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cba81f919e5a57cb7ea721b33646cbe223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015c7bce0cea0d736a42f49fe0ee7ed6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3391d21480b41153f20e2b92eb8a77225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93f78389568b94a4b8fa6a8185c2e2d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1abb6552176d5f2f355f750d0c49b38227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bf2fa7821e2c39cbbc5507fa6e0bce228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20947d80752733e6d41c7d8d414375e0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f51308743c39b43bf13fb72cca4228230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239e855b5ab41b89f67e53ba7731c522231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48e1eea6636b946dc4616e850b683b9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc85c07460d14354e1a7e1d125ad2330233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50159eacd7cbcae1f4b26191ba41774234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb54c06ff1a1b8dbe9d7d98df5d6486c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2acff9ea3eb5999532403867ed2ae5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a95afdb87351a46aba62ac81cd5961237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd92596c7cb189caa4d6d24bde740d5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8d7439d8cd857ae50f657f5565cc77239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17234ae639dd9e118f5082e3f0e7ea48240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4da1c76cda15a3ae68c15bf904c8cf241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2492731ca2877bd75fbe17932055d9e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2937627b6e2bf447f08e1369980e4f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd8089edeeb3b390958b781347ed692244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0053498e83606d14eb16c0742816711e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35839cac546baa9367103256f5b5ef7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8400d783743e11408800925e17a66b9c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd517ca2999bdfc6c0ba766b01a50f2b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f632d30f9355f5fca479e4f50ebb72249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb09b5830e0eb64987876a2b0a0fdb1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bfc1816e5d0854059636b08d26dfcb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b218177d779a12ed33c8f2805eece03252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b8788719e43e48811c6bc5d09a34bf253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9435adb03a859557f829fd9011026a6c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cb8f0a7560b292914256cbd9a849f3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7adc6095522fb63919b10c400c3d190256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9e8d312a10673a0a885f75cb9ac8d7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df60a9bb3afb3325ee08aa04cd4e605258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601cd4ce7c82b49db0adaafa61ac8521259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bedd0d742aa441a4402021c45766b78260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7904e419d6e9ebb70899c68bb2ab23e7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b672d6bc0e43a977970ccb68a8f7db80262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e1ff9d82357fc56c8886f2d88ba4fc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93242b8d0c9912dcbd447255fb4e31d7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5bc3d08896545c0a16ea67d27f6120265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4a7daefb5828a81ba7ec8a5c41fb63266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297942e7062de8dc235ef3fd002e20c3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31387e50863ed5201e5b9dd4031248e5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8b8dc9bbcfa3bc6b1860ac1afb48f4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53a8cbd2c55000cfc242d72729ff984270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b420975fd29ad0a806a7151761389689271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553ee9955bd57f150ebf908965a30822272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e543a0ff5a04fdd208ae9e62cc108b7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d86e61c45a477b6908f4ca164b45429274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435f13e85bf38484ce2509e753b71200275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4247412c2bc5301b337cfeba684b0984276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e88c0c655aa409035dc6fe5d5d3913277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e80b77589889773c5a0de1f56d4c7e8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7619d0dbf6122b2fa6a218dd9cd455279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836a7b4da84775537e38fae61999745d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c517d74bcbd1ca33ae1cdde2376c00281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de13f7f9e36a71db03ea0f0a57d93c6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b994ad66b9ee7b91dd0af5ac806a4fe283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cb109aa64e925b8e69ad5280eca954284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295ca07fd49501be33fa398d05d7b6b2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42643beb12062c80f2fac3aaee1e7f9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74387432c7104b985dd7fa6ed7a0eb8c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02d9912caa86d963c9c1912a5ee3298288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0100ecb85242f892713e1f19d7a828c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbae08cf5a7525f27ea723cf87825d6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b704bf46189eb96e8c3ed6ea9739e858291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f832299cc7d5f48e7d832a2ea1a4f126292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bc771671f9ae12d7951461df6f656d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a56fd6880433d6ce1480fb718726ca294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5129a192be0e711312688e57969bd19a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aabb273f5cca7e7455fd29b50ed870296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3795376a7809fca9f160fd3152af1eeb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733e146f5f9971c3d658f70723896445298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11528bfe521212ffa4a1bb7c3e1e2cb9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6043eb378df539376ed9fd17aec4f9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df12a38045b863f9eb64489d86d421f1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22419fb16f8ad6524ed2b90d8523e19d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b139187d320ef7dacf864fdc23f59adc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c779d7aec0c67dff11cdc49fe1a9b403304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d040ce1698825d15935fa86736275dc305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c849f7f21a091d9d43252a61e0c8acef306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1525ae5711ed700760ace4eccda00a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9898e351404c604715e1c22bd0bfa6a2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c403a7911053267678e7d4a6abd7af309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcd7b496df78a56e45fb7345db55780310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682d15152c55274d5e6978395aef967a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d1b0b8a7ed4fd6fb8c6afe0c798bde312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64dd6c454021448cf833c665b5af72f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf8f1bcae35c2b1beed2761d61231c3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892c6bde5d6e23d5fec8f8e6f29c2914315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db98c0bfff3c61960ac33adfbe86dbe316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2989d9d4509cfb40fd0ff146cc3c8b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b5a7e4d763fb84551ac27920942fc9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34e189b67007ebb55c15c0be008571d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c7fbbba41087487bd9cdd00d9d9adf320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceb49585fe5c7807d4cd3314ef0f3b6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01d3845c53c358a62883d9f076380f3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9af7733efac6fc1ed5033e00447a570323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a102c9a3d40675a749599794c82fdddc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6cd8921c01c9ee5f3f5f3afa426f69325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1505cd346decf179ee07da636f30be6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd0ea8affafb3ec2d11f38e3e65e6b8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadd49d53404f688d5b16b5f9dafa7d3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef2885a18aea907a8fbfaba88738e09329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ad5b514939d4e90e9a263cbb9db8d5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547e2be4e3c18e5d6c45ee2329459e7f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973f0dbf2b25c7817622393bb3d785db332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c0dc4bae3eb6a9680606eee3aa3158333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bfa44975250ce952f63252eb09f88c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f643ef2b49cbc5608e09a5f0e64e34a5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1483b62530396d9360173e4b2ca98e05336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76e315ec916cb2899ecfc9a80394fde337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb855e7634cb84fecbaf0b0792d387d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e29b7f0d50891c1993cd3ca5dbebd75339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1cdfb884c43caaad5d500c80267722340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8176bc2416f1036139396d2479d126d4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3767d2262a586ed2cf39a6ceb8f6463342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cc72f5fb5da5777727705fd3321342343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09451ad5f8d5e96808d420555350101d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffc1ac6c525bd8ec25d729cfc1cda3e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a6d48c589e5861012da48b45a1152c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7e851b7378e4e20671a06a69fead3f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cf5fa129f6fd97b5fd42b529109aea348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201891817941ff99ec633cd1ace2b479349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8163c73d8d712c83e1490067b90f3c8a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3513d2a4f6607bc9004c0b02307a72351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb7eacda76e3a28ad91a9bfb0052538352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c791b30d6edcdf26957aad5f393cad353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0ae477846a79c36da0a7474d5b1744354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c25fa1eaba817c46dc1cd188cdcc9c3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22873cb56aad70706e64991a56793938356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287de97a136c32d90f5d5aa5a3975d50357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8b9294afc61cba8590d7c82b6071e9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f215cc19cc27081945241aaeea0d8e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb301425a4e955238e481a466dd9f39360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f409deb381c1b4ef4057f8c917f9248361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f6d4433d6620c41848c0ca61e87c4c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648ada8d6e26961bf4091683dd90b876363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844ad54afb1dfa1a461ffd460d9567a4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c898cd8d6a9d705950dce2851aabdcf9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546fba1e4092d71a5c975cdc4945c5fb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb2922718d9041003c323374a30d2fe367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ec654f5056681c1a4a9c6386a9111c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b060ff9490087e74908437cb6cad96369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e0d258c540e951d421d9e7af4ef2b9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200aa7e6c00f57c248126dcc5d71cacb371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e86a2f8703adaed0ac12d74864f920372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9966b97c9be45278a307b4a6d8c111373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01cebd655fc924802213711ef90fb87374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cb1de9b1175eed1c6966c0dac78792375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaabd864ad6ceaa91ed111ad5c74b42376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce44abee32b35b3c4797b71c408dfa5c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c741fec18b3ff80a1d010630f9b082378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f327772f26c27504dc8002d746dd9455379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95786ced3dbec435db48cee5af4f9f6c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaedffd051fd523b12f08d76242a32ac381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a115b367722137b557d60666902ebb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a35155970a8602570b7bc6a4546859383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad5742e17200e9f35165e456840c86d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abb17528624b2e0baadd8b3036f53c9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c65646c7bf8e85df4c452f054d36779386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d908093fc8428807a32fd6c939c09383387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a583b033afaaa56001c03f199c69a39c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afdbd95bf5de49865f983f133da8fcd389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9457b753d0a635d9023fe473237178390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866d17648d389e469b79a474ab8a2ccb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba8acef897cda4b7f05001e2e86918a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd2007ac16bc85445d7a37fa3b64bb7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceefd92bf922b22379b4e8db1be43c4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bca0c07d58ee9d747b57bde9fcc15a7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8504835d68b216035eb6172f897700396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fc86ab2f21ac3c22760441418e24ce397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbb6c3ae4b3062daa184efa43cae953398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1fc43df87fbd47cae196e266349004399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78069b0cff12d060c58fa83caab2ec3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad21a0eecfbc86a7f5d44022b45edc8f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317d4b286d4e3073dda926e45102c582402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc64ac26680b5de92aad2b51bf552bff403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05319d334c9fa2afbc30ba6139710799404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023e571267f2ad8d4916cebe3d34adab405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea7ab5f27a4324908e2c26719ab54a3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694d436a20dcd17f4fbb05f4ced21ed7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b8290f5b72823ba15ebdb00a73efea408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6c34fc16b7b6067001d5e268073ac0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e1cc81204a35e2e0f87c1b8a8d0e6c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a058831a09539c3dfe6b976bc20028d0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa662732cf5bdbcec66b27ff518641d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57450298e7b482ef1a2ba5db827e7bf9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d574fea1771915332b7105355a6e60414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a762d8b2f24b7abdbd580a1167928fb9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fb3524853ae3975aa090f98b2b659c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3420a72609f751057e14b6f841a9db417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3197c6ae0314037a6f50861230ba9203418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a805c9eb9845cc713583a5f28eb1738419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e73ffd459f162e64c4dd021559693cf420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c60b0388d2560d43b663405033391d9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028e0d566529e4808b790752ad568e9c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49404a196b0c9bda261a52e23f312acf423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaedd760e5087adeff06a69b25fb39a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee2505bf7f6d9dd090d9c5d8296e337425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54b29de9da09f5e18f6a8a9966d6def426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146d3f1be4ce1f00237293f5453fc2f3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879a0f52c268b87e41e6b1ed4c6f0d6f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafaf32b9ae6a3415e0fc4debeebfdde429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3682d59040a21b99ce12fa93dc751cb4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c2b45c17786ee8c862c8272b6a7d47431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b66ba5c19ff4b47f4ba9aea70632f52432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effee60c16f10383a8fe90b422c14c9b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0284720dc097c3d32496c39d32454436434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17e82a5fbfb37ead1eb6db64f6e89d3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6191e53a2627d30458fc777f2b743b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9fcf35f9e451eb0908fd33b44dfc76437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeabd36f62e5d9496ef7d960b4d2de27438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31e5dfafa03a950e52c646f24a38cfa439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b0d8c8b9afae897c239306582207d9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace06391f8dbb558a3041fccfe011eb5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df22caa2a3ba37613b3f01ecb19eaba442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fee07a219da0cd0b51e65553beda3d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb8f9c06056813ce695aafa4e6f0fbf444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a913396a694aaf4861b0b90269bd3c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccf3d65135cf3da181e8669f014b796446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8fd989d44fc3c6a783f5268de73526447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ea7a5c58ba813a37cb1ed89c29b743448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c50bc691f78ee8dbd4a19cfd2708ca449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04bb3b3a353f4d15e6fba7b6f82344b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fc0179411335937ea9af7876a06d23451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4ff252fdf60472d49b90db4979471f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63b2fd1a738d708dcee8f56760464bf453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e920d915f36094ea9e3760796f0700454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bbb06e1aa9f233a747a38fce37c317455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533c8efd0c0a581c02efc5545c2237ca456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ab976d44a47535cb2e86629963dcb8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a873ceba22774841be6348262d159f3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ba5d9afcf7ae27baaeaaeb8b0909de459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470c7c9338de5c5fa15a9405842a58df460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94934c0a245e88f5e869e4aaa6df9428461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ba0e485145a3de771312175e1dc363462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0763709365a9112ad9a351ae9c725fb8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c4824a78a76eb8b6bea9d82162aa44464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7f10fe044114328f433ac5eb8e7b9e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb4e3c189085a0a73d1dc4dfc733d7f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ed59a61670a84def0388e93fb959c8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d453f4a82f28953c63ca63b9d6fee86e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2272015279e1ded8838db1379d9d86dc469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953727d5cbd32487c76a2f099f8fbf0c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4212822fa4004bf83df4e7c3e62f6001471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faa9582fdc8850592a0c97d8ee56249472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5fd68f116b7d483d6c9e764a8d4f80473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cb941fcbd6bef1b6836d72bc11686e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7678606f978c850e380e7db09d3027475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64593a66e062db58a74f28fa39348b45476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1557ae671586c27f1ba7b2b9c4a6f920477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bad52343645ab0660149b8d2420a277478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d66b1be136c683f8fc43e2b36b4f426479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a3eb65f2d0f3f81e4eac59ddb05757480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd103c8f52c9fcef78d30664d029b390481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41844686d9eabfcccdc4f8fae8046fc1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3836be0db4c26331816c29506379f1bc483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e7ea1779548542737c806e3c802d8f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f99353c80d0b83b896b0a117441389485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f7589f3226a87210a66f8f8a7982b4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d84462fc309d859850130003d8ecc0f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b01b0e1ebbc0c5425b6358691fe6c8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e3f267f3f482055b4ea91c19bb80ac489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a3e64cda8e8473803ed033d695a223490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb625f30184aace5659a817369e00bbb491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9389968b3a30e02b0b1a2d6935fa0b4b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07dc28cdfc28a87066d974a29af5765493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7421761b0c2078792117c0592408c3b9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ab053849eafd3431388b009e898503495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4db40ac2df74fb53d76706f37568c01496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4732f2b4a6328be2d375742c94a873dd497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4511cf38d622b5232bd20d9b07b3c4c4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685d1b0296d869e450e21bfbc2fe6ab6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ef6feee01ef0beb5477fdaebdcc2ae500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070953964e81e9bf61b7b6c0b1ba1b95501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9bbabf9c3719602880003260dd4827502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dc5a21067399e339022e97e1d1b4bf503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb4db6af4b3fd0e8709888ab0540014504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3266b5520842ea49fd1e9d41cd246a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10a5b275bd8373a01063914f0b5041b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769a927d49176ea33e9d349acbb721e0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3254d08f4631e3b033f86e4eef85b589508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ebea0c93736109c3f8317dea3faa43509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e499b76e1b55bd05bda4401755947fc510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8210b9a96f322a4b203912f157960c08511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd54d87e492fd136d3a5996c11881375512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345fbe82fcfe2c356ab4b5a18c5d1fb3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238c7ba45b4141a9ce760056f6385ead514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eecc4aeab1aea67fe228b1816a1e4a9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f31fce66fdb6d84f90f8adf6e5069d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778195476de0b15acd53b9bdc9136d60517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1756c1e42b7641eea81ac33aa878c69c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3c157b3d71934865bfc8f8c4eb0830519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2090585a54eaa72b6555f8b8858e46520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5590d1c021fd6c8df0c9e26055c97fe521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04796001e657fc538f80f5b967e210b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090a599a8d9d47612f3f6872337641af523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027c6062fbe51aeaddd4a0c9b85ce731524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6eb738a4c448ec2d653aaca59024b8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8d6c56524fe863aa573bd2f9926719526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365a5ebfc1459ed37952609cabdc39fc527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c2397edd5aeb15daba7f050358f128528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20a4fdf6079a2bdae136376ffbc3855529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f08d8c626cc9cf75837d3c683e9d42530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed5bdda2074b57f1ca9e09e297bec49531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf64e5422959b37d6fcf5c3761abfcf532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5321692cc2d5fb65203c510ac572b26533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db97994f6514e95bdf7c6e3117882df534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e41e7a20d8574626c82649f328bf36535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cb8c2b657e8bf1f9dae8b2409a6481536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a113e99a82695ad9576de4689358af537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb19e15c7232c1076a113b34d1dbe41f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e98b9c8a120d5c2f382e747d7017e4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6191740abf514e9126c9816f78e0094540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc2486c56e69f1715374e60f5922ffb541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3384b5a470c66bccd36ef1a4104fed1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8a20a949b2d25996c5f7688e504cbe543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfbb6a3640609aef101ec661683e7c4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36859bd6753a85f7662f17eb2e0db91545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5714f44b38986fa706f9b100f8e31266546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a88cf953036468faf431453701ea756547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc57e82015f734bfd4967e39bd8f1aa6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb48a8e543374fc8aa0c2f0ba95777d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c9833ae00618e9f5a4d28532210329550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaa4e765cb9f25af8218085e2683dfd551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7922b80ce28b5687a592e16ea64975d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed58ede258c2043877a27bfbc92d1b8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9485f4a09340a5ea9b6969b5288e641d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253e86870e5923d25fea822413000890555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9828381eda7bad06530d1cc425506956556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc0f8229ade79d4b254c8c187ca80f9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976fc927f485b338f20396842c8eb299558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfce6736eb9f1813d9c166310c7e320d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d942a35cce3357268366f9faa4be954e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcab30eba9bbf6828490d7f587f182ef561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f1f6d45b87bdef6d7aa740fbd054bf562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fba45bb3de400f94730903212f1e8e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf2d71ee6337b3942924d988a59fd59564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caf52d050d733ae3811303cfdb2cafb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d741e87d002f13010283d439657ef45a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31730e432f92ab48dfafefe6b23b8e89567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97c6d2b822ae876e6b1ac79d2c955d2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ed349ea6b872040a11a3228a699fc6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca3423f1cf46c1a15bcc68d82d5a8e5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d203917797606c126507fbec12ca9f78571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99025b7a6951646c4a528caf56b5e8a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddceb5d22002703584650cb20573a2a7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c207054fca236eccc2d2f1c8f97f65574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e873eda5b912f9d084d1d934abd34baf575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3b39fd7bc8cd4a2b01a88613f1e07c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dac33dd6e0d776b2be830f0f173851577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f0aeaf9fdaea03364bd20b057a79d8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15ef22d13b0b4fdc4bfb63877ee4102579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7441a8422126cfeff84b1144ebd956a9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbe0014feae007590e0e53a25d85fd9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f81c2ba135596dad377b97b6f2f7a50582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402e97fcc80258035f122d8040c9915e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e1285b2b045ec985dfcd0bfe73bd74584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f9870017c0d04c30244e51e7c6dfc8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1865d586f5a489cfb7ea33894fadf49c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f05d8d77fa0c56514ef52b83922590587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30172d2612910a739fb7cf16e1b6afe0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4f7ed2edec9259b8db87df610dd259589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bb94377766a5a2493ba6c1d7c03370590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad42b3d036ed26455b93cd09d711109e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea77779fcf6130ac60a4a832f8aa4d6f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3834429aaac557a24889f7caf7d6df7e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090c7277fdb98ba347973ac3a5cf431a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198df79305e75cd56229a660c0fd0e1e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63931d312cab4f1c861e2034ec663ce0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0425f0300057f1443c407546108c3f5f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5bce26567280c0b4d093c305635679598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d880774acdd7843770ee57a3ce1847b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9958e86130e416de3aaec8f20d65d827600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d4734e1efc960cc92b8e02beaf6890601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4febca28b9d6f68042b182420b5ca5fe602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dc3148669d1ce0b64a17eb7e4a091b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dfd014b9f443d4d07439e7a4bb693f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772c400514f5f33506bc2e37ae517c55605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3f9a1f5e2928ace79d7865eb552aa1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c7ee3eca8d2a1f0f3d9586807b2bb5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5104538b3608624e9b2dde47f3314ec4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419e6ff5b3742808c6c9d8d1147086f5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9436545f4ca604761bbee6de0399f6c3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e226fc948537ed6709dd7fa744836da1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538810bd6ce1f308e389ef0e93a8041b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9d960e0890f5954ce3cd16acdf2032613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a216b356d2ff1856e3118dee9d9acd614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d461ad6a1d7028deca6eb01c0be749db615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9241483a60b64a80f432d4b571585554616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16966acea9aae96f75d9c3b44150786f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84615195a84737fbb0f8b9c1caa854f9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b852340b03b194fa7295cb6a60a135619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a7dd510a918fc1e6896c3b29a0fa18620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed34cf09bb6f3a2081a2b1a05906a683621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caad96b07e6f723ef8db7788aa72ead6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4161c02fda5d753f40d693f5717348623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b117b6534cb22a83971489ba8c0723624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d05959b9b5657f0ea8e117bd0f20e2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6d47402a02911fffe99e7e647fa1d7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2d67125bb00477a8141910ccbd68f6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd94764e7bd07afbfe33ce4fc66a766628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4913b1ed88f46381d563d53fe6560643629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2058380552022f9e3cc044a06cfb86d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddd9348b57a665e7bf54ba04bfec0f2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380d50d238d972e0a2b85474f14d892e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f87eb37b7ab8edbda0bdeb161cabea633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e7d55983900c9f696913f5aa692b00634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470d7251a4f2df7a2002ffa7c0d4e3b1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4c9589be1a26e934b96eea671e2d7f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfea7af6fba36bc912952db3b078e42a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d7e8190c0f5b29e147604b2d31e1d6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd97ab7653e130fdee83525c1af0586639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3ad086dbe88d06d8b143927f8fe95f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc7f32384c67555445e825731b4681a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769164c34dea72e06c18e9f397157e03642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b922b64d789a3cf0216e1fbd57d5937a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8339a80e08a1500e9be7b370837329f2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6741115f8fe234c0a68dd000b0d0324645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1a6f32004d1929734b74ae96f7ab05646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71df9157f30f790648866a5f29f9a24647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7780bf8fbaf6ea2ccb50617c42c8a99648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5829a539a3734de3eb0ecb674503de649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d614bd513ff230abb0775d371f6417650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24411bb42929576a8df5baa8a039672651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a27db5e573eb6b35fba59a9e815091e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dc0e37140ab79e2a40b712d48e88d9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ae5f78fa3967a64b3ee36e38f2cb82654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf2d955d61fb7d3203cd1733e0862a7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abb9ce2b475fc04aae32e7325c2a8b0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1543e2de011a03011b88af6d3d7f04657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b18f76a5551efc88097b1f34688ee4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c795da59a26374cd83dca3e351f5bf95659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aefc8285eef987e2ee710fcf92f621660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a775b5d69b45301b6c15337a61824577661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a81a8fad5351910e2b7370bad185551662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045e947ce63cc5f5485c597e7854a635663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd2a2eb173eaad2f2e1af2ee6a3b150664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ea1afddd654315a8f900cf5e8fd39b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69269476d14d6836b4ab56b1504ec695666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63288dd5ebff92b868d790f29e795bd3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6160613141f75a623ebc8fa95e33d803668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e9ef90254133898a852f728dafb947669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0691b4450962bb8b86f06b4f30b44d0a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaeb6c30a9426106a651e3cdf18ea65671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817c9d74dacc51d2f9b56cffd602e18e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3b40042695422b7053e7c983f78556673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6aa806cc160a86e8ded049e4a91d47674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0f92bb9b9e85f98dc3a88a11fc2785675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa71c5b598a3d71efabb16a990267c0f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da6586b4b9ba607e113e9fa1f704aba677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8a13e36cf87d497670bbc57d7aa5ea678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d2a0f95c243bafdbe55474a6647754679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720a8c7ee56ecf4013f966d919a662dd680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754681452bf77f8b9e3ebe9bb1d9ccd4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef6d1817a266e5b7acd22f1abd737fa682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a4652326df12bf4c5c64d8c30207da683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb2d1850c89283453a427959abcbbbc684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca6f581419330d399529498328eba65685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ad7fddad85575bb57c035f0fbcb3af686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824d91ae24a2275d169050321f21f217687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8e5444de590c62ba8e483ce8967efe688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b77c1b0b68c1a3f4e22bce0d7da4c4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66767af8e5ddc8a5497edac68d2e7f5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdc9136f24481a9717c2a7ac69b767d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b367c81390058db5d5a7c4959de2242692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db50280c7370896a700605f55fb7f45693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade168d828bd6fdbddd24fe3a1898bf7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4eef820da61693da225834ba1bb8f8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdd1243338e808d2589be7d27d7cfa3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf288cf5d0c77555e07f6a333b2301d8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a047eb60c8ed1b5fc0a9dee56f7ed3d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1f1d7c0e53a509be64bbe089673ee3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e10880ad45005993317cf22772620a5700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c81aae3161c76cef793ae0db6b3686701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbf9fe22e49e093c3af9a9e36c49951702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78849a14e256a82c0cfe240f21ece15703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee03d052c7e690501e11823149925da8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4f562217fae195a400e55408c084a7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac46ce4309d5c8444ab0777893be33d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be99d48b6ef0803de411161eb22e09d1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0e562cf777a5567d920bda0c7cfa12708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d1267478dee43d3ad9479e37453d8b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447eac662b84293f3f5791fb0e1e39a0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98772234ffed79b491b38f59eda63d0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd91399a4e3ccb4d2c724ec74220972a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1a2d60a5e0970ceb401e1ed5dc7361713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829690f21d91f5175c5adfcdb1c30b07714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaf6ac49b1906ec95b039df78f0069d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c090b027d2b7b8ef87cd9b77ceb5e914716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6973868ad3d814b0f6b92354fca4b44717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b32d553553bac42fbd823cd75a5ba30718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306c1101f48fdc7de1449d394940247e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94805cf9ff082c9ed44e750ff7cab029720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81965b9041cfe38459fc31e358f209c3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b923ebf79eb76477adc9c04f4e608bee722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08899a4deffac8664e8b1ac6d86ab581723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdd06b659c3bc5e6de5dc1978044eab724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67493d2514c990feecc6c26073a0864725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039607a8d4add2fdc463772245b54d8e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3325bece36ad60b34d294864e9f3ca727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c987c69a43594879757734fc4f6fa6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cf02c2e76a99ac3643971aa4309d86729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bed4a53547f717739c71f0c916713f3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c40bd2cea2de4752d083074af0d6aa5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1798bac9111041b1df874ba2c4f0f596732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3914390227cbbfc6b1427e71136f36d7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecf0cd88669a4c30e9064dfbf2a0b88734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b048cb3cc959dbc39de82e3a1a02a975735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebc348cd0713b017da9abc94fb78c7f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eac62993217367cfe282fee580a898737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7b13fa0c2abbb981e66c2cf279a2b3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9548abf5254ffc1f66285f24300a6a01739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd58c94e1750024ab4c314b052f88ed740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e845293a4566b25024b4884f637b2ab741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74edbc24ac775d3d899d92843fba421742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13dfbd6a86272260e23634d45677562743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dac6fbbe0f2adce8b5c0b2de49dadc744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c8514aaed3ea973b05c9226ce1da54745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86582b89a3dc49cf9d161e87b5bbd931746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eca4f9ba0e981705a0c96ac4f81e86747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04727d7049570a61209d17d57a34f5ef748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93abca05adccdf5fafe5dfa2809f3613749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa66cdbdf93c8e18081027abdb6ed1d9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95889ede070f607fe491d4e4ab2f781f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78991d8f9375f1a2b4b0e1028b87bb0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b98aa3318b536ee37071dad1f377135753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dcc70621144dc57c06fb466b4d3ee0754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ea1a6a0df5319e16f90a330343193f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79476e22dd6855bd14197a89a464b3eb756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d60cdb7bc6a414bd872c942142ca6c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c59b4c754a8392930517b962a89c27a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeadc0d94172e6c1780bcadb7e8771f6759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb79095c7b3e49d8fcfd71e1842aab161.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e765f1caf4c26242cd2724c198b6d3a42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5658e264de841fe40447c51b9d00fc43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31cd928fb903ad5482255ded7d071b54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2682bd516735f23bef9bf549732361c85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590c33c007b5085726b52fc3e818d1f56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a673e79d2096a379d115c17a6f4e107.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02197eab9cf09bac821d0f1a3e21e4f88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3b407203318952e953c0dea1e91e3a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b31fbecbf63d5c2dcbdd740d566c3f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8512eef5aedc87f0fa2dd7f90a9e0611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1db3cbebaf24ff4829fd4b580a5125d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36972484895b63aa5f54c289ecce8c1f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565e9e10f2a9a5f545bcd3150d75279e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6856ce479d08e1cb93c11bacebbd31f015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b22669f899db7a8bfce80218980679716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0efb1d36b59ddeb5fe90a0e82a8981517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8870fddcc0f5e8d84c2ec37e82aa37a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7743f1202a32864d19d69d4930e358c119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7538c7c55309637847e774603587b4b920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c37b6a837377b28277e52dc8ed65ad21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89502f573e68abb3b6c8d9da6b45235f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f610e78dfda10c32dd89a972e02e2a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627abf2f10af860ef115185ec831488924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc64c9ae8bb83aa54a4bd2a56d1503c225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa83ff786a6b7906971c4fdebec935d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8c8a44ec9ea156ce77e843661ec07e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764424f6b30050d8930ce3a06edb434528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7ba40994055275509e6684b9a37d4829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60d775892df854ea96caab813406d6330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd02f91a01c05dcea4c6baecb24871e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3f31665600bbe6d47a31f2ddd7cb1132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7dc01223b3b5d2043813adc938cc2e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b005ed7897e763bbbaf613a447e3886034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44873911fdeb816dce586256932d2efe35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043d0789943f3824382e3761f57677e036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4697347f13d9abe8834313102f6b3837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9f19d6e343db9425e31a62237cfb5a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b9a89c81d60b60108eb1c6ab2d5e1a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a588789e2bc925a20babe341475f18140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7620e287f15c7c6ad75528e1a00f70bb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee10ae4a77decbb2814e3fc11823cd2242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec0c21397f1779ad8b5dc36c612d59243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54c764b3d3df10f4b9ebded22d67e2e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610d4d58422d140ea747c564aaf84a5d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7926c43a630e14330cdebdfd641b088e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e0646a3a47bb69bc97c92b8dd6017847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221894af394e6301582d8199fd78f19848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa57be6d2061acdfdb66ff420eb386e349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f892f53fad1b45aa31c44c5ed155f57550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bcc568469518015de78cb7d451687f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6964865be301cf7c4fed29a13e653b0152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6568a58ffe1974d55bb5bcc42a11231e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a701b520dc321c9f037a090b268732b054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dd05f80a6e976ccd6277b0317fad1a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411b72801bed2c90811b492c55565fce56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692cfa3a8bdd60308ae58d315f08b63857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082a4b610b660e9a54fc1200848a795658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f30b97ffe37e00c247eb67ebc86b94d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8133629cf555d0e512728e7582f2f5260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75cf3c5d66e7656f217e46e8a31d39b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb7833f2e3c5047809905e01745d01662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938788dadd7580d5ea9e7230ba54cbbf63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b25910993b3691c5aed3d5db88ee84764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740dd5594204afbdf3663fe775e5964865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10b58b1ef7457127b394798693199a766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e458c52ed095210dd111d260acf44567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca7ed4098494c36ff4209df81ec3bc468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961c2a95bf23f97b3a35cf4187a0730d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5761ab876de7d1116be86bb09b4a968870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7aee63041cd9bc1cce47bfb9f6f2b371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d9c0a95609773df1896ad137ac9a8172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750676fb206df45b3b7f2475da0d903773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68a313a3bc34966dcbc39b35dfe2d4e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c9d216f72bd907101154a80e01c13975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9da611004a2d28720c783f1bb5e2be476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ada64d9430eb6b22536f832acacff5577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7db8396c06f7d722e60e19aa4d12a5c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a6b903054af3ce7277e5622f85015279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a5b9407e457c9cb64b52b12835b64080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662998b00c98c3dd82758fb94c46eef281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b22f7bf7f281bfab85216069c2583e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07611f90372333a2e2fcc41e667f29b883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3d46425663ec2eb00a006219b9512084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c59fc785a8bab89d0d6ce12a992a4585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa177a75611c1bfe99bad577b7a206bf86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76cb7ddff86fee5510313c32cf73a0b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e3fca0255a0602577d478bd79660d488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb61f7ea92281589ae173339ed55592589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8db753a2a252398a9fb70c03479adf90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47a10787180cc47776fda1613b4e43891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fe611cf299ffaaf1b2902d0a2c61bc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ade5a0cfed5bd608654bdbe180e2c0c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3566d45109ec69ad6054f6767bf894ef94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcfda993c59da05e9e445db0a4ee72895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db90c2e8097b041e8acbb1570e2ef8296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2278225d0b00dde0623ba2c42cb2ed6797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b56ac5e5de501d140a490b70213bc298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca60b78753febcf9e4094d7d8480e7499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635e53520bcb7ad7fd427969d4e56d9b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855c82d65cc3fab4a6ba9278631c0063101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4eafbdc2fcd6bd68ba1b44f5da4e19102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c82ef6effe50b3bc7f484eb01bdfd30103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e638a3c79eea3c2ad8ebd1e83b358c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ec8e1325ee38578cb430d71a497a14105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fbce0c5ab4f4d7c5dedde59e6cb2c4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8979175d52238a112738ece6497b741107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6583c14c777b7d1ab20efa4253fb650d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6d2b64532f368fb2e2ebdb83022765109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2721344b10f64e9996a479dd4b8c820110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e261db02bfab31c2cdb4d0a67cf4e95111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3856669db475642306362838903b0619112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9690744f4751866a4f844ba07a9e9656113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d41124acea435f7cd8d4de03d5b9daf114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d193675ea995dd200900e6823e2177b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1c9801e1972b3061499d9ad8742f9a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b8eb24d72ad6da784d22039ec4cd30117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be214274185dd241badee9322527997f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b423aa783df5c8eea6a1121a616c16e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1949bb0f3fea95c1b530c2af488bd4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8fcd5c43b54a284421081d9be29110121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf0f1e4d7c6cd75cbaa6b0eef1747e3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff1a6c678be4fc4daf6501e533610c6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8290779cfe3dd335d9053561b60316ba124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56678dd2eaa7913754f31b79ae3898b4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db412ff15e11e345a31974d22ef1d9f1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0cf51ce35865fd80affbf7955035d8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f84b92b07bdc3ff76a29f61a767dff128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d25911543c2902e1e6381b017fe07fa129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74451e84e3dd9d1dc5706cda48e323e2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff840998d35e40577773ed95fc98fe2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeb3a9995c19e9ce8c6845464d7dd37132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10b065e8ab83914561ad7b890aa77ce133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427184b8b92eb44f7929becf77612b97134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a968e751afeb1c82fa775d8543039cdf135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cba795f0f3a002402d101fc2d1afe53136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cb0eafc6303ef9f081ecdaafd67ef3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ba2275ecfdfe2a97bb552b11ca05a0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db743fcd65346932376d2cea95f7638d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52540059064e9c41ccc3e7a8dd6fdbdc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ec435028b4a3b1bc19cb7388aab256141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51ce0c4591ccdc5cdbb6327cc01cac6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bb2e2a76855d8b580e6ac779654c3d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6162dd4759d2d9ad124170e4d4aefea144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4c7f457510817e4ed5e271b450dbeb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f150264192035762a550812365b3cba146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4bc684662eaef1ccef7ed55ba4c74a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22c406a5b778eb21aad96a912c07781148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945511ec87b75937bde888a80a76ffb2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e972a9cf6eba630a4cd2ff28532e7c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b5101ce998b1cc24522100e31769ae151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3e87927512899a5fc5bb70847dce6e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfabf2a3ca02156eadc9fb0fe69d038153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0c1a4bc05975ba2c57b44b588ed239154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce59041010c9857d00df11241aa0bc5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d695711eb4d1cc965ddcd72989c2d3a5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7056c9b890bac44f909dcad4c03bcd36157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a81140d7529617c17b05e7553e6f815158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c6ee049e53683694f14831c20048f0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59548b1b25755bdf8da72340a0679863160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81da474641a53cee692be8805551c2bf161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7a41cee99044b7d9ad83628e38fb72162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d165575b1248b8405272b8af1fa341163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9612af475b4d1ebeddcd314da4cf9cd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b3d801f9f1e0958c1ceed7fb037ad6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbcef1edc18405b4d9b055bca8a1601166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058cbda935a2bea8a36a85109037f3dd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ca0699f37e7895d777ab1c9d59da54168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b6e8b63f7c276c15638a32453acfa1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aecc55cac625752eb21a7ab9ea12ca9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286fc470513e5b74933a228ea4da1b20171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d2f10cfa9bbeb77f80011867b20dc4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc07c904448c4a96e757b145b0b95b21173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aab8235e0e22e1da5d08d841b66ca9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce59e9bc71c5bb373843fb41c48983d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d78840a9c3da7317d76c740e00df994176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0145132b507af833d2906a4c820abd1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5460c375e43c63bafba3a850ec37355178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b862bacb4beadbb878fb5701a6e2b8c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7349a7468b377dcd854f24a6263c68e9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a525fa10bf7642abbd841876d44d89e6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e8a62ec1d89e9823b7f471c93d05e8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf9e7e9cfeebdc44939bfcf2990e37a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988d9fa50d184f8b2641362614b2413a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9d817e28b43b9e715e18b6444d01eb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9399ca940fe51f458f9c3347e88b6b1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3e039889e61ffa190da057a50e7fcd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d194cd92b7e0c36262bddea249a47dd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3b3a0545400eeaacfd694f2e6f95d9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a722c4495fc2897c3e39b928a5b13710190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02655fb1e7e6dab14e91bb8decbad422191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f78c27790ed47b4e5a6a6a48f488d6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7b2d8af34ff5ed95ccf75eb7c75fff193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06f47a0a000468570662395fda842e6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dc9639c29218d97e31f02b85a2c355195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a265788368673fdb0d6092fd320e858196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e43a7cb95a2b148683adddacd1ac18b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85df1ab7d3bd80b04f13d2ac1ad0e94d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e896897727ba4664a446b97df7d995199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1355c493f5cf02fcfc75d09dd65cb322200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4c4aa3d317b507bc12748115fd9a39201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76385d775dbf5f629d75bd49f33950c1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013150d84278537f74c8b46b48e9d4de203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653e60f6429b0ac22ae74fec9f01317e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e482ab14e355d40689921124b1496a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ce16db7149e93171f5ddf5ef4b5e0f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d25b390e8a6eb8754ebfe229f793a75207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da28936dea06295e88978be8e62a4a0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6f7918a8cb5d7320b85f6017e789fd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50030c0d283c74b493b7cbf05c718fac210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c2c38669ba30dccec53b60ea8ec01a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c10dbfaa8b68bd4be6bec18a7fc5ed212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424889fc4e8190cb866f7d4b26dd8a7c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6594680e7ee1c8560fe407ab7dfa8cda214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13cdfbbef5200728e5fe0508e0a6bc9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edf6704bdc3988d54883dd8403e1fe3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2a98437b307a430f93fc7597352e66217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2cc641495683e378fd721c1045b637218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57fe4229aaff20e3a05f759df9692ac219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416c86a243aae9c5b59152f7f7ba9024220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1276401ef7a08b4b0219cfc8bb1563221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc1146cbb2c9174b13c023e30ca7bcd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf7d5fd6993d2408695600067c13347223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21455ac4db017ac4fb50b2baaa86113224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630404cbf2706f7e79b9133009cac859225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9865e0cdd7b9c5753c2fa5abe9c1895c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467e8ad938f0e2431036dc92c803ed16227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dec65925915a5592488688ab189628a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192ef1aa24a2977a94de6de5963fb114229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f99ff96c7580c96c257bd222c2dab5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0927546b39716443c839b4b89bc448231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bd7bf1af293e1b8eab77d18236bd29232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757eeaa38813c071aa3aafc99c4fdb34233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacf62d8ef04661a40259549e3e7f84b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c2e316392ff24c83ca98461dcad661235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ac60fd17d6cec82e5ec9537de4ce64236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e522017614f9aa03ec6f60d884deb43237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cb388fde6b0fbfbec97cc3e4f6cb09238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed3cc083d24ade690a07d43bd91a340239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65354da29a9efcb58eadca19657dfd65240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897ed98143e4af10ce19f510626e82d3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f75db5fb536ac1f25f05dbf975aac2e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09558bf2c53f5e450a2d72f9dbbbd78a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db2ddb16fb2bf872380e8654ed67e6c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9a946f1eeaa1c221138a976b3c26d6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180200fe17c4a465b620caf5e90617d2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f13faaa315ca03740be2b670463a227247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5962eeabd93b701d469419f0639d7ae6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019012ce2e5204cfa68b7c2bde0236a0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ea99967ec65197927b6801c11c7e74250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aef1bcc32b696e647e7588bb5069cb0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82679b964c81b55ef57daf0864ea4c9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7800dba394da2cd53cd108f8634deb5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd3794ac24e6c8ee9c0702f63993cf7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59afa8d7360e1d130bd389c08121b8e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d325eedbbc9a3ada332c134233c408256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb0ca19282645cfa157898b3a3b78c6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653d262ddaab9351c5e29fc3a70680af258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613e3c65ef379464df5c7d1816c8d07e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aae84f8b2731ba7c1a11842a8bdd468260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b826f3145a418bce93cc8a9918e7e5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e52ed4d19c300e43b17911e4af6a0f8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6d9df6d99591281910580988f136b0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e873f6fa88df2de5bfda5c4fc4bc3c2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1415102901bb3e92ba0088694a304f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045e0d5947c2af362b09b33855765df6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad238923be834de7bce4984677d9321c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b652eb7e2ee7a0a3d23c29f37bbcfa3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86096b85522b4022f260fd7d5eb9449269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7885e2b54f4b96b85a625b60644e7383270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc2ebdbb3066f5fa3a02bc3404c6e11271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cad9065bbf544d937937cbb3729864272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d58cef1dcada0572be12346167af08273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fb6f4b847316a549d0a5ffa3ba3ae7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dd889d2334a3c847e02e0cb5497b5f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3d2d9ed9cf0e3a3976446bcaaeb436276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b8dd3f65bffd711cce178570268105277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2a865db177f2ec4c84245717adeb81278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cae9f672f68291f776664bb56503ee8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26af4f423c8e34a21988bfc58b055682280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2290ee62f5dabd4d3e81a5ccf5b20ce281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bdae226ea4778d159e1c0e19e77e7e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233e4604ff73e398e84cfdc8c5fbcc0d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8916766e246ce431bb28a7b9daf6ea284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4513d62573c1edb1948875220b78c5e6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c0964eb3c4347d7902f28b483a41ca286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d16e0cdd85887ee5b89afbc8087a6f4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8093392c1e43a3eb14db8848f00433fe288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60392cf45ad0b238b04980c0d5984dc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac6200cd74e6fb6d6b0dc8fd0957f65290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab876a2c722e5c6363f10a47ffc1cda6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031f3318f21d365c2c0d3b92ce450d5c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9e84dd55eeac5ef303f11a292430df293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48eb6377e65fb9b062c3cd5db6e8dce294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2b0f1db865200e4f1aa7e4bcf79eaa295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba91f91a89bcd81045abd9f4c4494677296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af78726e593f038eb3297aae6d31fdd9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94591fe9c2538aab83811bc629029d95298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530e81a003c4488c31bdda20424f74db299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5121a52bf1a32e2679286f2640eed9a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b611bc157cee5ec571740a483694a940301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187ac0ca2c7423ea3c29a8117041064b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d85ba3c593a6e211a8fa383b27004d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5df302762872aa1b8b9863c79592212304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0300465a3aa38f6431dbbe2629dccbe0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21967b02a3e4228be90861b182b94b9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b44448ea22bdbdf462b435430f43f1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a5d48ded820654ff882059f4e3da9c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a2db4fb455d36c7fbe0ccaa81a154c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e6431861634d8b5551d08f66d44621310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f6e76d27fb509bf4050b53f8f611dd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3fd2e6da456c584e10566ce3870b26312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d671bf92c987f9567573aadab5bb9530313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc588fa0998b6197247dad7d43d8892314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec35e8d956712a9830776dfb59553dc9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dfdf21ded386015cd321db1f516616316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ce586ab7f2abd6a7c3a734d58152a7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673f01deca89c61531ec82ba583f6ddf318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b619a4bcb27b1e8d100e3ed8d0bc96fc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cff4ff2983489578434b3b5e5d3b4e5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b456c0fd65759973be0a36fb054cd915321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1834ddf49877b95f79424825474569322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b739e79df14a47ca1477fba04ac174f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5a866285acc2c4cf8a1ce66e6c5ef4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5842e8659e8cc495d8cd1c2d41b8e94e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310f15630d282cab26887b19cd29cebb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf4a006e790c0ce2e348bac54b1d26e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d4a3bd3ee293a90b5219eae476f943328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6afbce7a6560bd8a31b95d44663d02b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b76711c173ca022207da5b4ee1ccc3f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a38a28d2e52286704bade4591ee3d93331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e453e28dd248a5d4cb23f8934e5c4681332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcfd9d7c423f9dcbe22d4bc4c94c6db333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a127e5baa098033e16b26ee12fa1a8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa33dfd025a93bb7611b986df10f9c1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b661d5280ecac2cbafde2f19336d6d37336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97137824ecc7b93decb977456181e003337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1512681f57960bb68ab53ea8c14098338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94872d6dc77d3785b079f9f15e921188339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c28ba8c8ec35327ebb7026f8240b461340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7de7494a2f56ab28aa3dc00e3505b5d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7156577bafd901efb1863971615787ee342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a7c5b2f14af910d77ebd368749559b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf0468936c2c1b21a4263788ebbdc77344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bf88136a24eaa5167fd5b13c446020345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0989ca5b5f483dc2b6715054188910be346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f55ef8a481dbc259a06797a529db359347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b811fb3dcc257a047ab22cf7a67b63348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fc9b3b19697e0f5f8339673d99d21f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc608ec65c43a891daaacac6979bbbd8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b3ecac4a2cbd893bbc5c9d2eb5291c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885d2e862d70d2fff6498e4eeb84ae9d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7406fe522986a46e7a1502964a204e30353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8d4d0adc5df9c9d13a6a6542c39359354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2405a0821e35bc83e1abbf9e8d5011a5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b28ca67ee5efcd876ea352344b44d0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6a3b93832bc2c0cb93c9d58225a537357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5ed80c7dd99b4c4f7d656543a992e0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51e7745b2d526cb48c48ddad33e285d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d9af69db8c96f2426c1fdaac3f8f53360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac882fc27ad0675f00c6b515d4b6fa7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff02f79d23a8d0b56d8ab0b1f592883362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae4560dde12598a82794a0101e7d6cb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de7ae12b02d1672a7099ccb719d98be364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b10c71028ca69140db0992638a61433365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6104611d7ce09e869109217544bf24366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e4e7bc1976031b488feb7d385e5caa367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0271ab23862f16714c463135d128d96c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab997ed7371d3eaeb89ee9321e8dc14369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461e3f0e3e4d4e92bd7615856ade0b36370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1163c0b0cb555ccf58e53d5ab17e69aa371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba06bee0e8c3208f31e5d07a6c6e20b2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7c4d18cfe10bebaf337b82e678fca9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281666f2fc950dddbfa801789980176a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e85dd2f8fd18c3445bfcd53eafb4a0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd00ab6d39a5f8facac3befbd2f819c6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0587330162a9de6d0a55c99e9bbd2e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb78cb3da9877e6b765cd85f2e049ed378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950b9de43169550867380b0c7f46067c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cca72ab32983017d6e4dd442bd50a86380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b9ffe90895b1f1a438c341faca867e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd55badebfe4c23bac779b1a67f38c90382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfe0f53c8a67c67b98b26759b0e5e5e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbb3b37302e027874edf1550b4fd45d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597939658f90e2c7daa45aecb8143d46385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546f45fd2fc8dcd199f7b86ea5d8c07d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeabd6bdb3abf621b10255af8afe3b1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b358495bcb6b4222016ab2a921613a0a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95d28d2a7bb6f701a00d877f97a0305389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b530a6379a12d53fb77d521b280a943390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fda7564fd08120129416db8cba7145391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eb0817af2c2e7e9dcec56a1640f0c5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd616601d1ccc2f2f1a020ca82eb9201393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faab1f182749df75bd1107d23cdfc032394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51a57fd27f7a237412a2ec3b2657a26395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c3d3bc10e8eefc63b76e03e08f4e6b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6365e45fb1a8157ea76aba2004df96d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca93ba30483d017b442a099ab916ffd1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89e4d6f6e9b4576792e470d3a157fc7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58133edb650eab4418f9324ffbc2a86a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e63c8c0200c6bba2abb699465db077e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313113e06b0c38aa2f166fe8f07c6ca4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0401eaa14bd69a3800e40e11ca898f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d30321b257010589859961d6e7db164404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e667c2b7e5225749c10a54fccee61434405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec77157b6399b6767c24db9a4358695e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445708f863eab6ea5a11f8cff85f95d6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7c770fbc99fc2cb68149c6ff09b1d5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e2bff7ddcd54fab131155c96b905d4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600a81d92156ea1831633650a6ad37db410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be498ae38eede0c2dfb0eb8248e237b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7276cc9cc81dcbd77d7793f034a8118d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8863f102a47a7360ddb3de6f391b51413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef31640caaab0254d61e0d073fe3a63414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05b33723e3ba2010b4e67c719f6a8b6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc75ccb22cde7d750d98c0e27b3865fe416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830af962cd350150a3f9891245fe6350417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c92961b44fd17b79a6cc567ca75ce3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b822697242a0206a8c718bdcf005b794419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41df882d2430807e448579797f53c3d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fd45dc51f1b057bc567f26467a0610421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549869d2544422c37be1efceb6e387bd422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92b1587386a1aad3e43ebabcc45c210423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de643771daf9d0ad2ddb98e15a5d931d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e60aef071987b10704493ac1f68d07425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2643693abbc71bab7bb8bcc98ed74d3f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d636e61fb894421ce57051e43ae3d9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbce4ed817c9998bdd1ea85d29ac47f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b829f43fb8368676595c7afbbfbd0d3a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4744dd80dc787b056d67b64ee2c30e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a733ee30a2f0b10083076b7d258b9a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa2d4b61ddb326493c144decfba8d0d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3adada3a009109e08aa218681dea63433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeb9a093a4ec8f763d37746bbb0b1ce434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b38c14c9c9ce9d49673b7b518d95b4c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f784b613a1ec38103d0fb99f8da19eee436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8e7cdf3946186c66114b0ca9220b62437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b60b97953c8eecc6dba8efc77f40f6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4c0f90b1dcae1c4b62b4c91c74488b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d9a8bd445ac1f27fd6f9e45bdfd3b5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480db370858c2a0baf6d230ea4c31178441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0dbdc70e17431962a07cad233eae79442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab52461a0871906047c66bac3c15831443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31df7dd5f8ad41e32a586e1ef7d5ecaf444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20214794c7150342b12180742d2ec05c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bc513255f9c3e3324f87260b20fdf1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17e068283e78f44e2e60df0b70d6c3e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d1d4aa86771b4a1aed48fbcfface17448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7e11a9afcc809791aa4c63a161f545449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb836998e942e00cf09cdcfd5ff98d3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f1b381da7626c1f9958610f6b58640451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2de7636b0f7cf00ff7372efbbfd839452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2677978698437ae49856929e725f320453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac221d666c8600f1c795387558cc4e76454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90b5e722377524535066085d3effe7f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fa5de1c6b7d6a3c6e0c781fdab4cac456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbef05626f28cc356f4de12bb5d42f1c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958df13b81ca5f95272cadbe20a5b86e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c5663777604fea54dadf726dedcc4d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe596d7c8dd63b20d048288b9c32b2ec460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a6f21d6d11c57ca3e28557b3461b4e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f87aa11be4248689172c6a8390bc60462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66618615ef692c979473deb464f601ca463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee5cb02e8a0e1281a37dc6ee2e49145464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5438f2fb51cb2dd765907d2ade46cea7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9750cb9929a42b6e8fc6c4695e5263b2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff457a27405a5ddb35d463c8ebb1fe5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c1f8512194caf1fddfb778a4ffcfeb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b346f056d4b16c2ed8da82778cbae8b2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399906eca3619e91596744e0ad9418d2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5368b17cacc5071db2f636e3af65249471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea1da8383401701f26c9cad082ce40a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc11231cf508e25abd01c5de7a8fff3f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34118d24032ea5ebdb7d0de6e5dcfef1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c22bcfc62b0b5ab58b68caf9edf9de475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a8adb368328bd498cc38791350f2c6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280aff0ac64a3e8b48f0f991960dffb0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e31c27a7c10532b29d4c5c6c75bbaa1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822fb00b4a5260e5b16980b4bd6c5001479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497486547648dfe3eb907975600b2869480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bd218a689bcb71420b8fb2226f971f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce578cef833882b83d7780982db1c73f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c00b2cc532ff666cbeb2f6c7acc22d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e68e4b4301837ece337047568fa0663484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f167353a13d1c2f043377eb3a392532485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11123a3cbfbd264976db568a3cf60426486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce34c114a2e83ff2186159e7aa47cdfb487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e80bda23c60948c93e858dbfe5cfd4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cc6dd64ca5d2dc652c9471e6b2a93d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d424e03a85b4fc9985bd396093d380ff490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21968f8ac7395142a1270e4c28568b84491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00dcf93cabc14f18b6fd5c1476c7740492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45166d033c57ddce325dbc3ac65251c2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1d4ce964943a28724572e8d9dd3915494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed9c2ac3db0ee508fa80ff5cd5579d2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883c13c5204d441e067b786a5401ebcb496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0f1f650a92c134ce0f437267ea512f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab047cad4e4528d4411c7312ba3367ca498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651f51cccb1a529e886b33ca2ca4b60f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa87e1b67224b024593af948493cf91500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bd5f2b594c1577c3b3340d45a5e8bb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f74bfd4fbd55a09b1b37dbee0adb18502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b205862847cc2dffcbede7462c2f04c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e931f6717847a0fdc189c3ec79963825504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63932ff961d1a1bdcdd39586a9fa96e0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b55c9afa360af844ca1066452f3af6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26243f7f223e1e7ad4a7ceeb5ca534c9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4fa942d2aaf66fb705d7a0ece7692b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7f3e5bba7316a10f07bb79a399b756509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8086547575030d285fb42e9535d3354f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b389a9f566bb4d8248ed112e957159511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c6b129b64d0ff72a1f862da38835b4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b3f5296e4a162bffbcdffb5480112b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b5a51f29ede12ae5070a94c82afa14514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7365a9fddcb51c057fd284c154f9739a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbce4002b47c5c5aa815ac0b1bf3b97b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f2ee3b87d13b4688e7d261dd50e88c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd3966a20f1c2b3121412453987c250518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63e11087044a886356fcd870e3381e7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6516df4e4b0fcb5de13d3ebf80c022520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828d922e0c152c7d5025c8288743aa32521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045abf8d01986673fa53ab2f3501e3b9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e488bca28e0554f2227814fd6b865c6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710256afaaac54109d42531a756f51a0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4a62b0053f4b0be3a003f21afc44cc525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1629954584511c5298d1828abc24cf81526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302bd4fa85d601d0410d73e485cd945c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b19e3faff2f02a42552662099f72a3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418ef69dfd6c9b74a3545f6be2a7fc5f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1509253a15aaef9d131cf8b5859b5369530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246eae8d8ce41112a524173bf9093da1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ddf5af2195a995dd4cd49ad4d560f5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f29430a8dceaed95bb444a20e5b3ee533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e59129f99966eceabbb6613ae5ea194534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525a7cd7696452040f175ddaf5974ad4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a642f305836de1cfc18c3bcd65974c47536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf34e38221d31fcfd97fc8dd2876ef18537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29e82b2feb3b9ef05c1ba4585aa0340538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e854b3e903ebd10dbea4f3260e2ed1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730cf4bc1d73c36e45a3b8188d1ce1db540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0c57dfbcf09c5f4634978a25701020541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67047a045a67fd6feea1f54b31e538a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e38cc002a485c662d226119f71fd91543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab33fa3f10648701207bfa6028fdd345544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883de6ab29474d937f5fbd6fc5bbef48545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7ac5ca2ac62f8482d231757bbb8489546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e2bfd0d6aa6e9f1b0e1f521b2cd6ee547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84287d12ff96481ceaa9a4c377f4208548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc994303e1a1f00b3de72a15416b530549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2103cc333e5280837a7147ce094a520d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffb539ce9f7fa72a87a81390429adf9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3267dafc05da12539876a33bd8495a58552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de638c1007391952376cf59da9b498da553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d78494d8017cd29c5c1b1fd4f7ad7a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac22293e3fddbe05038f07494f2f619555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab7455752996db7f1c437ff7cecb7c4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895bd230dcbc3d3748d32e3baaaa0259557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd2d9c25aad2f33962f8c3f829886e8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aad0a3f83faddb50318e6489cc6e8a9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba2cdd3703572f7504765473f78a84b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed13fdc51f4b508ba351da4b01d5160561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbba751050bf88f8a4d61b166e82898562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd82b415aca971cf9822e2f60738617f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ca95730fda1fc4e02d3b4074f72554564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09c6f5fcc5c0b79cf2abbb2336ee00c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcb3d3240a38add455b35c9d2684222566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e5dda305aeee236a3afbcae8e97bce567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50529c6d331a220af1412c4e0c2a17aa568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68acab4a8e3f362d864a80738cd4cc41569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d9a474d4f80c417aa13f47bc77e8aa570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd043854134898072bce3e22f7b7864571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85893b827d921b5fd0a65aa3db7f8ce572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5485b42ec7e6f65e1b7e1addeff2d1f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fefa248168ebe49df27e22a99a8c68574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc245ecd6b0722badc1fb12c57aec98575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06f60ca2c11cb43cb04862432f369a5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8599ac5a91ed02d236ec6060455b13577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b28bf7c015378c0673dc815f1a91f0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c0f1bc9d22da0880184605c2c7b2e4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d5acb84aa59bd9331ddc37e117931a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02e01a5740c4901595e0b4c7ba375a6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c860374b4c49ad879d76289ae0015d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb46b5ad25656f2d5038920444d5bd7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecd3fdca67d767bc8045754b5b6fd19584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283d6e5723507dc86e3727d112e4fa97585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88d514571452e8024341eadbd3f700b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521807bd85d3ebd52f838b61fe6badd8587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653effca62d4b62730e8b533ab18e18e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e617485244134068bf2f6aa78f101bfc589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b41c20be419b8a09dae09a3a0fb215590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e045ce4551fd7aa4b5284d821ad4ccb1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7260247f4905bc4b234eca1a7d36ea9a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf885b07c8c5bdaa4370a82a41802b3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8740cbda3fd77ccbd877567968bea4c8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a882b0d75bd9120f021f9ad2db1d0fb5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97c3e0edd941f0f8109fd94a97a91c1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e114d4b767f29b21a81ca2ea246e9e0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636f585575388c8835a596087f1e519f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6af97a6dd3f224324b744c55a91612599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444940ad9106bbcfdf00125dfe92dc1b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32d0bc0b07c3eeadb071aa3a1ea9a89601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadc90ee07942b8cff43fa38105f7f47602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713b638fa2676114cb5ebd93dd6981d7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfd5df276f8c8bd9f7425a506ab740b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ece6f435b9f07ba20fcd034956b279605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f219a758d382a1605db37f1d5c48b32606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8dd8067b9a00c85dcfce22eba675a5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec94433b1a1884963b23e992c679d1a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014ff3d6b389354b3294bf640b50c4a2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee759055df940d26dbff2ec24fae8e45610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91b4ae4ec1d8479475a5500007499e3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be717ac404752153d0cd7a5d35a4b58612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df308679e7a61b53c85e8adec014f0ed613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cdcedf5f22f88c33326dcd9f187d76614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b6f4303730065b6eea7433b140cff2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb4312d3c5ec1e962124e571c4e5dc0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a896a31e7bd3638269f4d23c96d27d4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4981ffed984edfcdddddb0085c2dcbb618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44af12842bba519d2f91740a97f9914619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c766c5cad26f5031f92e75c59ed6a1cd620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca9236debe164c6dd5e272078fc9cdd621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3e0c0cfe755ebe802c7becb03286c8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9550f54cbde56416af051eeacdea73b7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c7bbfa6c751ba1ca74a1438d7f3feb624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34b206c4ec514fce7c7713c7e283f94625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3561118921f3ca6d8c6bfdf4536d89d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeca93cdd18dfc4e41a59bbfeff00d6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c3ed3e4ad7f9da64c953860d7fa4e3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f049ef23cea03b9277bc6433c79e0b2f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56139e643fb3ca1dadee5db9e4ed69eb630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f655529ca6c5c3fe4bddb2628a3be67631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a87c4d469516b4c598d7808b2cdbc3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cf9e523695d2497af933fe57569a91633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8fdd170117a9516c9a5a60e3b6785e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7741fc6188ad8fdae44f0d236a9ebe84635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eda42992de735d2e53195a472d1aada636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41957a912a0f930740b4334a80fcef3f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261b1277a015dbcacce64ef77ecf52bd638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad6cadbd67f583c670bed91c47c061a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacb3f774543272f80600069a9d0b71c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58adc540d94aa5080ab0c5a4ed86e587641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16fdda7a2ed8c4c5293e478fa0c857d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b32d449609208fbba20697f9568b2d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b479ed7665297a0207760fc5e7ec122644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dff2a3eed70dfc74519eae3a8b8adb5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f55c8215c5e2efdede245ff64f75cc1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9933f94ef2b97c9e43bb8961dd7eefb7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da755fafe6b54c9504b90079acb83e3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26fcca9a071d256a6d5a684f0c4e2cd649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824efb9fa9ddad97c524224bf0e6a0c0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1a0b36a6a71369e78b2616de6e33c1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c2aeed54a7fbb6f189a6cead4c1215652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ecce85e1bca78afcbf8a6739d55a9d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3361cabe335f8c786b55b285a97ca939654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284029b3f5539c65d7493826d8962f65655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1f77174643fa1b3b3cd3371a74a07a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb66ea5f720509c44d3a18995b9d2d38657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de30552a53a192476b227f96fe3f49a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed7166a58e5fa738e175fecee9a4399659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dba7c167d7efd1037f65a9c1a014c0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90681918cce5f31400d47af3d5bd2e7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3aa8ce1881c62a98b27061a148bbd1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d93bbe33826321fbf018d7af4f04681663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbd70a23da87cb11618848360b8d7af664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dadf7ec88f609fa8825a5e3cebd7ca6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c119b6871acd821ff8dfee0ce23bac45666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4cb2c0b3eb625a2cbab6c4fa594540667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd5793d1a91dfeae731fc5f6c8a26c6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7632d36949149f6afd7bc93676f91be9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bccff913da152b6ba1fc8b4951312da670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4828f1415422c3b219b722f0a07c0dcf671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f881aaac4e70d545a05f0ae41c8dff59672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d57e3ca38fa78f4f4d9708f5eea3d50673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51038354f67d2ee32b3556f3ae1a51a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc9f25edc6b55d24adb0237f490265d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc863757b5ad2febc3752246a01ce7a1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6900fb286387977f2557c231c8a7c0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6542c25a4cb61bdb89d4baa65d00b94b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38681aefc45f0bfe7def00ccdc42f554679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ce1a6ba2dd1f11870e1bdef968ac46680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd385412aefcf42e3b0d59457a2db683681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326f19dd9093866831fea416f03100bf682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94418e614c6e09ea8d21083a6959023b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c138e19c1a36e22fa3e519393a7f6fb5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089cd9ab4f3a21fb0b4c5e7ae5f0416d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67c1b8bfe8c332f90d7ed407b17a0d7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338b912093648a0ea0ede505f77e6383687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e282676056333c06a4c3f11f573dd4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5048f3dbefa86ea37d749f06ed4cfcf689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17b2034a658d7654b20d79cdc4480e8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeb6c7a907c3948634ca06f5117d45f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d54c1240964b8270b91d23d1cb82ee692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d767785dd3534e12ee4155a2a13392a6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e9d71f12f929f4437360cbb34cf14a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71146971ac6357c32a58c30d64e07e4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46e31efbbcda86ff2eb31bc0397c783696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c1e88f82ef0ecfad4e8656e2eb3169697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fe364112b349a89d7da13daecabf85698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cbde9af00f3bb025aa490e377d03a7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfcef7fc063d6eb68f74e49ca87c3c4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7cdae0e976074566b2ecee5cca162c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f687dcfc5be40b9be98988c98346437e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5847b7097c97e07ed2e6c60973f890703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e0f6f2ac2f8baa6aa76c9f17e8844d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075bb552185997ee0ef02730f00c9c1e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243454a9b8fa0d082fb87e6b4f749ae9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14d4f9493b18cd4d0815349d1a0f3fc707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b6ffcdd84de9b1f4b4ebd65520b0c5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd7b82c1c0c186b4f51875b3fba18c9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407613f9caceef0502fe0adcab301c5d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351983e3419e858aa2bc5c1b9e6ed40c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efce2206b788ea8ede52fa21ef4f986712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d466dd24ed0103eddf2f584c9e0ddd89713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6406ab8be26065de9d318ec4b42299fe714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea6e96865b510fa770addca1e8927ba715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8c8872fa08d61c0de55576ac3d6768716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06901da7803abd810c6be205770daefa717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296d19ca5b07417fc3a36073b7d8817c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6c6986bc50d9f8aefaa5f04be63a1d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26ceca5f7c7e283cb4122beaf696230720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0475231dd9503b3c9e38dfb0b8e315721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eae989af56df8547e10e9558f290f2c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb0c8523dd4f42e1db4128893d57d1f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddcd5c89a7f9ae76e9daae796a67786724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a89bbdd7d263badc91e1da26ce5c851725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4746658ef76fd0d20ddce3d586dab978726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904548e3b0b367d6c672820a686ff3d4727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a2c3cce53e469704575c411aea3eb4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155ffcfb3802ced6d2c34df3e8821402729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6e68b610e65c4e761cbc3933d45054730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d81ccdd6bc677bc123689aeaa42767731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9679c40660dff2b20b8e4cb5ad913e34732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973b3cf9b5a93b607153453e7d82a29e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a82603a2438a3277b980714ee3c801734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241d4ffa66f4b4a3cfe012f525a99033735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ff08a17a2de1d0bc9337646af538f3736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0f7f5fcb14b173cb55ddfb4ed28d7b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232747a63327e31d94712ff974d2290d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e1140c77983884d9a5efa59a84b98b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b3e793c2948bba96d85c91e028eda4740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e53f505ce48f1ca885fe0a0c613f3d3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058d5db50e05e1547bf2911eaecbfe62742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9877c9cc043bafbac81ef473f27124b7743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a9062f19119be9888e15f0593a90ee744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cbad19cd40e44b687bd639d6749cdc745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca3a80eb25fe5354fb4e7ce86fa5d49746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dea92b8663da7638cb998582bb29604747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b17304977b55c38b34127129e997acb748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412be7d9d0da2c5f16185880390cb425749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200fb30f2d4e54a01e69cc84b51acac5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd020cc64eae499f227c63dcca5644a1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f2a0a0e5947cb5de65fb6f48405bf3752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0267db6178e9c3d6955152e579c945753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5ccff5e6c43f95dd64a62a531c89c8754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11500f99139a1293fbd932576b071b2b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b5b0f69a3adeb0edb1814f4932a914756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d297519b48599d253e08e1579fc4ebeb757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caffe54d4ae528bdf34f4a295291fe4f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bbf335cee489afd2d356597579625d759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>