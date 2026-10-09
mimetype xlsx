--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be786a99f5d526ae25ad8e71a3fd15b31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf64fba63cbfc5525bc536a009257452.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a73b9f8dffdc62031603865b15df71f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017b310ef02251ccbf7f7dd11a9b9f914.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcee3c04831bcb375858bb9e6f938f45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a64ed1434ca7197d809e54d153927e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1546e11f417af2a963c7fce29f86567.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523a09799adb65b00fff6e8eb7f6bc0a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ef4577c871f98beddbdfdfb57c68ca9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b05f9ee2245c9c1856fce5c4968f74810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f672238778a1305a8673d4118c0dc9f611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212ee319a304a65546a739797c50973112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91287520364c92c2c3b91431efe630f013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e958267d6ad4740cb22099f113ed266614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52eba5b9900f8b7107fbfc4dc38388e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28533c8a8ce2bcc8275f4da3e2df04e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b02da111f6afa1a7d73422e55d12fd117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a670c2b38144059e31d32a3f698c98618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0188a178eda067446d7f2c135c91a8c519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa40a4db6e15f53271273b924fda7ff20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c035892939ad551fb3bf453eb0061c0f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac7c810b585932332b2af2b7476e55d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0583cbd2a0e563769c3e5908ede52c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909bbcc64e9826a14f39152e0bf03d9424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf9184ea322af3bcbc676479cf255b225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bb6d789b7d39b63fca691a993dc5d726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaadbc10723a0d7bb8e3b32c962c5b027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c359a44a0db20d92dc4d00120b5baa28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6b3892022f5e1776a9e570f2ffef5b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9dbe205bd27e3d52451b9d5f15ba1b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380013ac2a17cf2dad223e897fe4cda031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4837405918c068c0e0de30bdf5d62c332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92cc63af30d59e9c6ef3f8c94636e8533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656c386a711e64f2d6b849d68ac76f6f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aee2899218183977cbf62eff837286c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17631c209284c9e50723c60417cb180a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf35c15fa165cbd7e5391a014e17f05137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdcb0a8458a31470438d40bef0b0e8438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c40e6d6c5c714f6a3378db9797e013139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1c2a86e61e1b05f4f44df1b92fe11c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76710b8824c474b3d76108553a97ddb041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d84b4061aabad7ca1bc30e4bdf1f8242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6708cece36e5b3df6116100e52cf0943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2433ee9e53e601ecd588d627cd210c8444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a12ea9c7aa669bf3fc130f541d204745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fc5034677bf12f7b19bc882961878546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dd15cac5f401f1e5fc96570e522dcc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcb9f94b840e3f85b568339dd3a917448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d39d7b03408a88896d0c2e8ed5e1eb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c0feda4226e6602e6b807b274bbcb150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a2ad7af47a4a4f194ba005a6154bbd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4f5ddc3e14e9ff61e6a6ac7f5a47ff52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11179775600b490f1585b06212f4dca553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9c38107128cd7962abfce20350ff9a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5c2a5bd850b37b49bf8523959e407255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f18333fb6a1c822040c616600d7aac56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecfee866a5c4243f85c584910229caa57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6f158b2d7eb19d61eccf9fc60f6baa58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3746be12c7d266f05da898b9dee42abd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265c4e9ea073014d56d313aab19af3ca60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b46e6ff047cee764ec17d8cd2298bc861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3e6719da8980e9fbe86b22e84688e262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68963781e77c9c5383d3acce8c42ae363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d2ded09dfd845d38fa7e91f964278164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bbfba11e3c0380dc9435bee13e976d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede11872f9700bf4ae8d68c02b03296e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1d0898cd6017c83458b3b1f87eebcf67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54973a203eeb9ca5e68d841ff314b8b068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3b370debedea17e88f7fc3256d1ff769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1cdcf7e1e6cd1a501131707c44ec3670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afe1ebcc9e2604ffd33443ea01b654371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e172523bb26060a3472abc686f0320e272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925b258ea62648d07734e7f762b81d2973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc249f6682929ceab205d2468108c1e474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6bfba8b106e101eef56c2a27df9c4475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb30795ba229afcbde7492cfcf458abc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c09a683cd2cd60d6e7f632746ffeb977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207d2e09a6d8a02c8beea1565e44d52878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd25735c0b7d07e7eae2dd7c200704179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f16e86b85b3a809ea9db32b531a7c780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817e1e40ad0554a229961f0637d0f00681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4429eb808f1f0509bc040c42fb6f2e582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b710c63c9f529f39a280fe4423e1633783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34dfaf26432758a3740deb926d4a3e484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaaa2ed385777803b9ee461eac348fc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b20655dfca6e72a17f05cd5e15ab6186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5405293d877738213f41b09464a595d487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37baf18bd81c4889c3137fa7ee4e5a7988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6c5e1a42b573ae6553de22c5ff46b789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d63f30a2b1cd88ed43f17542f29b5590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc967e97bffa9d842d1ae922f7aeaa291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5909dda6583c327efb89be1d19aab47f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffaaf60df1427557669d852c1ee325693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9d7111ea260b8adeb66926976195f894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dbbbee126d13376755449d972db92795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b26cffd08254fb81fd725a0e3d354896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403dd5a0cf178b7166f53974c3ca922e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb532a3f1f5b8a24da6a2b812b12851398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69381d6002ab8b1bd94cda38693b10c599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cb00ea998a48e2e9e8bd84b6aa5503100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649c690bb712303aa37f91ad1058059f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c2159ad58535d0ff9a57cdf9b478d7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35ce52f8c9163f7e8ac81bf4b290e1a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7887ea125285bf000810fd186e34ce64104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626c818e3ae2cd00d328fb5352b79add105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f92a6b4d10bde8809bd304d5d2ae4b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9c9aff95eaf8f7eeba62abfecc2178107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07e35c4caec521b6ed33ebb2accbce0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea39262e3e8ea619a95b37fc1a7540c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4598518c0e74cc43e89da86337ebae7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2eecf95829ec3c87b69d6c0a352a8d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0310f3518558704682af65d923aaa32f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286ad69f5cb3b58756b73a9f7d416e1f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98683a603907eea57020b9eac4ba3f8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a490c8a1c98c01fb6c2ba42a58170c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27364d98fa86bde5996ea8d75e284c47116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791f6fb66c966e666bfe437c2488c812117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37350816e171ccc12874d6a23ead032c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8df74e76e059cdc8a50b7b3c7098cb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a30f286e3d67062e819d4f4a8cac29120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c37244791757a216bb90b1a5eddbbc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8b249c842be2533152248e1aecbcd5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c2697ef24b5d552f152e35bedd90f2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3096239cc464ee9ca1d3a48dc189fe0c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a54f91c3cdc04b7d99c6d3c531a4c76125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286dbc0c5f41aed7662589d1b3be3647126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946cf30602f57881e4a5b755558e7d41127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d0de056e3934d38986ff740b74f214128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eec4d3f9f03d354034a1d8a09fbfbc3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d783967fe2baa39b988ec60b7986bf2b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4162e27d68ba6642b408b9566bb99f92131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1b3d3e738c0478c99c20d142fa32cd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d060f9d428f65fef37a99edc292b010133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ca80c248de7cf0c6c63eb3edc702af134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296340aae066182fad6adb4e17941423135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0905b430524e47aef41142ab31ea41f9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e3b7648472dff337bd30c36a640a4f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdbf95a075ec1046cc2a89dae9ceb3b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f459f829f85774430c81f6897d2f3f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b30e08bdcf58ba159217dd13698ff6d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832a3c9a187365c73460c79185e18929141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d972147856035a365e1492bbd988da4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f1f0d69f4d7c6aee1bfeaca7fcf5b5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08db2c7a7ebe0711463b9dde6991ba39144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4045fdb10997f01afc70df9f457c8634145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f40fb4953110b3cb1281f161da5693e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b330acf9ffad06bc1cca8e1bc732dcc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d6670950b183323c043d3ff94a96f1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1263d8ff1b0440b1f769c8dd78c7e214149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0779825bccfdd3b20cf15f565968cb4b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420ad3401a9c8ab3ed1b7d98c27cac5b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c1d359378975d509ab60eb41af747a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f69809c59cf394852eba11de617d912153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395f46d07a620cc325142556970e6524154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed98f9a5804981453aea3f9200e0dd75155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9375769dc825c91b59c5114aa7fdbd7c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fb226b43c808c56b4eb263c5a1c248157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82794406a8c8a9de07562dc0455da8cc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8786a89b10638d617ddb6a6d418f20159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bd5886cdf5103ce11cb08896de38fd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198bdca8061adc8574c35f393e4873a0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7bd66e3641c6f21f54cd1e230cc4a8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d70d68152ddaec3d679fc74545a15a8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f8ae78034cab8d7f137f5364d16a20164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd51a4c977d02a0ff818d29a9efef758165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d972ed336d6e9a0cfc144da69e102e3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682a59523ae816c540e73189ec6e43c7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc031dc8e6f979180790bf3ca998b90e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650c418750857ea710f26375797901ff169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146f8e77b599e2f723677d0467adcf74170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8345507b154269224e738ca6f5b4d193171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615ec34b3ba99ace87384494ac36b099172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c37b85cc8133d11f47996306712f53a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d493e0302ec6d5a8ce549c63640b34174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c5931c4719c363a05d71fbb4740041175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a3f1fd4a9a8f67e6a587c67af7d13e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39376a3ddbb5569e29d8f1cdbbb44c45177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c9139fb474cb1be7450c095335eb42178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e7f4371d6ebb833f5097d887b7848c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c72cd09ea8daca415c9554482a7abb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d1772b0d10d75b77ee63292cc71a5c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236f19f40bd9165a4b15b5a74f80315c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf0294abc120d13fdaf10034bb6c20b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f7b9da02f33b0f4ca314b068164f5e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc384403bd69133ea5f04a53bcf548b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c4e1590fe2ec8f05d66b2e078e2e28186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53a52e12f5abb0bb000af3595f900ab187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3643c56398b27069f399f6ffbf39d19d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86820a1c434f80cae282143814ee3572189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3561d08b990a3f0e2af49ec741ea84190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8a9d9fa1a51888bf769faaf07fc342191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27ea64a1ecf2d3dc8a4154929ad1114192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522abae5679664656a17adca54142cdc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8260058237711e57d3108315f26d5f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4823b381d4dafb3e62b44e8aeb0c3cc7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e923efab1cb10b400e731ec0b557a7aa196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f986dcbbea2685d7c74cde758db2515197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4a9d1319588d6ebc606ec8ac216649198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c568ac3c9e02f287431dda9029a553c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927a95293940af341d603b4a166264ed200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a394cbda22d6a21a11bec9948a57caf201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88643b818e2c635c55fb0dc19ba5767202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c397a65d3b98a4ce8291f43288f56c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5237525ef220e1fe76ea84f70909ce0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08815663809a36dc9c8f2b895129642e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a1540a14024fe7ddc5dd92147ed3fb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3999a822639939bd56efe233d1bf909207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cb23b92472e819604b45fab2b06441208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba6d9758f23e9b8e80eadc85a55cd4e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acef7158c26203e452f814007547d168210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35efe052dee223b44783779349b1b248211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f8cbf89fd5efd8c1a1b5cd97357e58212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353cc60b3ea87a1a80b2febd128e24b2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d663d9f625850a11278b4eef508f82f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb481f8098d577c2505a4158bd4c41b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c75c8e3ccafdb6cd302c25bbaf64bd216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f561cc284b82662fc40ef9b15afd65217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638f187db77a5b471e5fc716b6f98ea8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1efed5c24440669bcac78569e619cd4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7d6f45ae3716ea72250ceb40403a4b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706e1769e8f4762acba7c8cb12078559221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640c1cad31b59a3c238ec3444d2dd7cb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb6d3e6751ef0201f19332cf6af1410223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4980e1b5d86fc4b2b0a68cb2f3c20b55224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce78412f3f0cdacf5f396e01526acfe225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d78c0cc59130b03fe26e2653c8510b6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8611f5f5c8805129ace3550d9d70c8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5671ac0ef22143a0208ff62077e74656228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721a668ae4eb27fb185dca42de6bbdbc229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bebb6e19f2fb663dc071860c8719e9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa36947ba119e756d060ff1bb836f85231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887debcffd920656cd61c55bedc220b5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aaa587c3b7e70ff8f396c8f677d4c3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8136a12ce6d852c68c13d560fe14b31e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84f93380f2fe42dff3696e7457240e4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefe74287b3b88a366f9c48ee1cb8d15236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d30fdf485ae8e3c662467e5f98f324e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f01a9ac5382ad697b47b578531ee46238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d86b16da758dcc4aa2a136d41acdec239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf27b29834f42a89a9c30e0e0db8261240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7696e41c9fd95be8e26ea49e9ddea2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703921a3913cc99fe27f242a4af1f7fc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7599b3cb62d139b4d4dcb2ed6cebb21e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae23db200f992c9e531ef540037911f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d02277cdb22215850fb45e5acdbdfd245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec03ed0e93d994f97065aec00197a6af246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddd93786e91f8847f507fa0cbefa4b5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aac4b5bffb793691588a245ae3ba2e8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e48a8048cc455105eb1147bc2b8417249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d75469bdcbd9f5e368872ad3d46c90250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbf156edaa0ccc4bb66ba6e054eddfb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a246bd434bf1caf0c2480cb745448d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea33fe3179a8b1fbf32df119406e780d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5857086229ffa3d1c15cc9d49e13cb4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d64cce0e0c2cb4e0a6003e1f64c7d6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8410a2435001d5f31419a21ff268ac256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383caccf3dcd1729041ceec19010b7f7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c604b0830a0cead185186311038731a3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1e3f2b7b8c3fcda551576efc1b68a6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3735ce317188d4151e6f553eb52af6e1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5cec68114eb3c640ac251c2212702a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ce516144883bf4edfdb11a3d7a06a0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45501490a90abfc34ec74d399e140f1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19d4333579c75b7011f536a11f3bdd6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3868de237e6bc40fb046db2439f7f22d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819ee2d7981b3542d471b55d0a414c7d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947411480eb8986ffd12a27ae2b9f57f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534d92a3eff8ed918e7ab5c0ffb8b9a3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031bd1dfb5e3c033ce799831321ff898269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc34da0b849f08451d6d746cf20c7e55270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43b1d3ea448b5d2a8becc8f06690003271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c872bd5ebd9023be685fa4923dd13bf272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b9f68f541e41b8335a27547de0f96d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b72aaac8256099f2dbae9ec60aba262274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710ab1fe8a2eb0b9a2fc231beb8ae1ce275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6226955f223348ac5171a497ad5895276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747b503b3fef5240fae5315a04f0d5d4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24298ebd294dc713ce523a2bf41349fb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2753f15d7fff5c9b319f87a24424ea279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071a7e99bee24bcf1af91ee0a10ca87a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b2f18ccff38192a840f0e7c2818fd0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5644f728530925327e89c12fa4be199e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83416bc885261d9fced8ababc1c8ad8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dd13d216fb1aab502352b898991adb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dfac911cfec90ddfdafbff9829b4d8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406bf0eec694e1aa053f856f5259db24286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87180fd6069e4d8f83f03c2fbc74a839287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdca285d9432847815f2e1a8ea0e4ed288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16738da6f993a996fe5ae386672a2e86289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239cf4e21a4294707a58ba488e04c27d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521f74b638180974b758e6894a2b50dd291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfd16f04a31cd21336af70aeb3e6f4a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b16e8db9b694bfc4f74368e8b8c4c1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2306893ce7a7828c9d008138b62edfca294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dcc9a72d6cc6374949c98705fb007d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78223b1f216ff4d474281d4c7234ff03296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b95ad5872572f9fe9d40738d58c6841297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebab3081d41014142c67bba4fc861633298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4835a08523bed8dbef477e65726d5fd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fc49d4fb36c9c87c8d3e77779baf8d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1f21aef168fee36d0a3ab49ce2c952301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7ea0c49bee482aed79a2526b8232ea302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6fbc2012a71dc40653523892aba399303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed310f49522e494e7eb3ba4feed6bc41304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dac3e12a7be79dfe35cb9f6875d5187305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ba2f0301b1ded4491c239463ef6c85306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bb3a751fc3e1e471b570a4c45dd4a1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb19d4f7219ffa561f0a06c483f756ed308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ee961319cc29e8c3ee2e93c1260f63309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06257d8d7bc671a30bf3ac82d4788eec310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771544a58ce60a5843b8ef163e37abe1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93873e01cdf5680df8a29d59f3805b2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c824c878b47d172572588ac89feebb5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b2afa380365aee446b27194da9c440314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3c8c221be9d259a322a50568e37888315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb203d963c7e08e9ca4af430dc704518316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f571591ecba5a0adf4739a6972000302317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba83fd3ba54a5b97f8bca7c91106c46318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b607a1877cd08e1df57a150833233d9a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d45962aa365cc0bd1be19471c4b79f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841eadc2c31a6b6ff6e945c088744cc5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8be3a3b13d3a36ced00307d781abf2c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf461dc53b23573e4c15be1416fdca04323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c577965d0065deca1728590ae8771a3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027d248cc3c6bdbd7c6e34b83bf07d02325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3892dfd99b6c680a601d2f79d3ebf699326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac82ab7f99611b802331f3123cde2a8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235e70d1544f2de30446db76707f00a4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0237de0a57c30e3fc1906dc67dd26b89329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237ce41e01960cbeac9e5a21ca49ea09330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dec193664d83373d4d9668d1888881331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d69b7d41de37bbdac945620d1532269332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaeffb5f939cade13bb2a08bf1854a2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ae26e338c9fa3bc01f7422d7d8577f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8956f9f5a305167993ef91b6430cbfb3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f3566fce0de1782527e992c716e9c1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddbd5856a3eb16f5b274df3f06fe406337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c309be54e216001757e9f8a21eb027d5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c3aa56acfe5931c96e3ee655a1a9d8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219f620f191be4af3223125d6536ebc3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8debfd442e03da1f4bd6b075e9e6c5f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b112a403bad99bd235806f39404aa738342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a996d22c0aece033f29156ff1b4fbe7c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab04cd1e37f6fbca3f2cad5e6d18f57b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce3278b48caa9d430d66dec41a2d555345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461f62ddf1b7af2654d7a846a433ba27346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837a35874f8cdccc461806bc49521941347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac44777a20fd0c7bfb7b0f8fe55f8eb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a86c7edc89438bf32650532199b4b7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f351b2791b095c5c33565535f61929d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d91cd7ee3d42d850806138e4c0831d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f2f794d34aeda5c9f7ad648b98f95a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb20d0d27e8ced46c9d9ceed81b0c1d3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebf3eef4fcf3eaefe0c9da8c10c672c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6b14af3f7357c5b03d01885fd58a61355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743a12e1d44ca060ee538553345ef290356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3eeb3b46509c8eac70eb1f4b6c4bbd357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c9a0e8cc0fa8e0de9dd47c3ee6cc8d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88588f7c109d74048e06bf4c2680ed25359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24128ca05d5f1bb2d3de8311de04ecf360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48548af195d42c8ab9535c5c97f547a1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc26071764e93fd31cc226d9e43c2f24362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8bbc069d5f032c5596db78c38f8436363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b2a8b2711d3bff77f3eabda2c6fc2e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119db249215a55219f04094d1ba7c81c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933028247911b791099eb0598b39fc4d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63954cdc2139d6031fd35ef2e2ba2ba367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303bf898665e47f62a5851d03f76f34f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0f927d302d7e4c353b29dabdcac55e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c946d98246304f0db1faa1decbf68ad370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d300d466343a6741b2488d687a4d94b0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1eb4fbaa4fed6b8cf1ebccf6868d4a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f4e7db45ae434e2a4006ef606ae91d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee044bd9b7cabf2bde51282a40a7ea2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ea3474157e82e4436dbd435d62e758375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8784a317a156cb668158d86192c77d3a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9dd0f3e55c94a0b119be563e91af91377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b2826df9e8bb0b0ff507be5565fef8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e2052dfc1c3d8e1235ba9400117700379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a6c7809146e8f90e3e47e5b08e8ea6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d970f26a5a2886a7870920b1a5d6f7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d2553624e609bfb31cbe351d5e07fa382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2896b38ade469148fbdbc38c42216b27383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66bd04c146959a7a7f73e81df4e511d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f10f935f4eb45522d4110239d955d8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbbddac9783deef711ce82300399831386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140f8250ead901bcecd296fdafa6c1aa387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebde51101a9c082d1958ffb4492463a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eec25473d68257a48bbaa26df00abd6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdf5f04b94aae016b2fac8cd6e75dc4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4033ccb0282277f719157aed16492f8d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf106fc7bd7d0fa61b0dab4fbebcde67392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ff9a1b47d39e2af1dd6f896dbd69af393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93df0e65e4d93137e3a283ca62a3c682394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc70493914a16df0622726a6a399acf395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5c39419ae894f9a65ea041de07a072396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369a8222f1b7e1dc48e4dd824159abcc397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198ddb00d20aa3c7ac5c6dc2e6f80116398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e886b1397b420ef95e1ad79f53fe30399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ed8952f913ffd33f2fc90f9fb24103400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cd3bd7b64f137aebfda9f362987b38401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73837623c3b8fa4ce191169dd0e1daa4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc6c80b04ed5ebbb304fe3cb6abf8ef403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dff0f18b84741c59fed3096bffbfe27404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9420e4963aa62c540413925390378c7f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05faa03dc1d288ed30b62d4e7308d486406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4db8df7261352db9c8e61141a71b5ac407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e21163c84a15c0a787db3848b920e8b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97124f0139085fadbeac409871a7e2e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9dac60b7ba0150879f519c290bc1de410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dc78e12165420e3b47a008f3e82a17411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68ceaffda4273bb31d334e2ef343b40412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dc5504ccde1f2fb092a1cf7d401199413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befa5239f2d54be08b56f2f558aa825b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3fc8ffa3261fa63662990f3bf255cb415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13da01a93c24dfca3425150fa8f7331416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1138b9edd8b6a119c8e21c6cc5de6f95417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65e0a151e7f54ff628c6280569abdb7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705c43b1b30742e18f4d6f23dec95a7e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a47771abed95e207ff121663defef9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a01836399167bf9c65a20854eb791e7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acb325ceeabd695b347ec81b50a3cf0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a011676ead3e87bdd2ffdd8feaafe5b8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de7d345fe9890784f81f5ae5ebf200b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed9eaa0016b01653f987c14f6df8e16425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4999d91ef9beb0a78adcca81061dd3e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170def6f3cfabc1d09ff2707c0dc57f2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a0990b8be4978c79e43bb6b97ddd9f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9643c39b67c7c64cbe58ffa8db7b05429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25df930e680b905dff92240954d3aeae430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988c22e3355ebcf12910aee9bd07d123431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8299b1b82f485bbcf3ccf061f66852432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd30715f419950671733965bdefaa025433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646ed2872a5e578ea7106485b771a741434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1530a6990d72da0510ee30cc8b0c8238435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b887c0fe4d71c60f86933f4891566f86436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f788461c0f615b8b6081f1d6beac2c5d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1d25185869df720c7c9445c48fcfb9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb12bf6691533946dac0e7afed846f6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c17202f5d50db0f1255e6b52343d0d8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947581b6b2051e7128a2581b9986d863441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1949f2895a721399a60e8bb6aabf4d5d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59241b04723db87a9732ee168869e08c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1093049d16b8dfd421bb8396fa2d14444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b22bac4971aa59e5da3a5eed14ad379445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0ffadd7b8c02f0b1a91849121550d0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b67dad787d39dbec69d61142c05e11447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466aa072f9d53ac8f4dfdb39871d5af6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ac880a380b863c063fb67b0af495c4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ed883c67adcf6daefde10acfb36201450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e301a4f7d24e7e5ad3ed1a8236144c9d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48c9e5376a5f4fdf490231e60886673452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2331897401175ddafd688dd41fa53d3d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28e5d3e63ee9e4342080b14e6063bad454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639f1942ab1ab0797706a43f00a4eeed455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362a6b3b8cb3ae8086a3597741316593456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa0e9964e08c21e4dc9a27e14d21192457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b916904bcc739f954f6ff85b323edac8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84fa871f3aa0bcf3a59c95bbeca18ff459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433c813a87eafd563b9e8a1eccbd0e32460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5950920cc9cf2ddeadf17e3a629e5e78461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a743e4de271f8b6800ecb8c549dafe8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37f51393ead32458314c20fa4de4947463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b277d32246dd6d273433e3cf59dde260464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f26fdb7889d412dd551cf111cfe1575465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d17d3ccdeb9152ca93196d85c5f7b4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32f28f3a8d2d2da2bd3c94d51b8bf0c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9fe6f6d20bb907f183ec279e817baa468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1a634a03ca042dc1c0a1ea08930d68469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1748665fc47bce16f3b4f84f43eb58c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dff83fd73e590c3741a9d58ead08ee2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3df8d6ae17be9abf36132e6a343332472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29811a857409de900e38de29ba150b6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f160ea1415f1a2a1b1857d0867d1ea5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b904d0e60212dcdba618a213d7a35e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0993d8cb50d0d6b6e068bbe7b376ae91476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dfc6837a04c1b677d7b14c7e9a1e08477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb2d2ee224cfd1a55f5211125600884478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff87c79eda43ac1ff1bd40c997fba88479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6454b03dcf8e09f0fcb30bdc4ab11107480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d002fccab07182e896096be4c0b12f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc8b329cb45b6ed6b42ec181f8fe67e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3fafc98af1ff7104e36fef9cf00ef9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3828e2399966c55c9880f79ea5a690b1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f197dfa3d924c7c614b195ba102b50f9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b067ac92ea7a517d7dba154aabe37f26486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1d09e63d8393e9d9b58d53c7746e52487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa0eb69ec5c913e54b6156e5d961247488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c830257332b975e5e84350466a1cde489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690341d5bdd933aba419191d059c297a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779be247f9e5219cf190048e116b7692491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4081787bc854bbc5d2bd72868c738999492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e847d91a854f458dbd5b5157d469cce1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f461309b7c2dd05bc8ed5377d72daf494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6616fa7716a44d333d14b26543c88777495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49850291b842a1fe855b3316ebf44a51496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5cc31671bf991142caba0f6c86e461497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121d00c2fbaa1c61a3d03378189b6436498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cff0d187242561ab7855a8546e3c86499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5672c70d8efbe993a343f058caf06b5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcd2b04b3b99740416d30f34ad45b9a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ff162a58ba8ec0cef20bcaf1e1ffc8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42b8445c7f22a985deb357d6ed2235f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ba14dc784f7d10dbbe4c5def8d187e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e96ac7f0b0b5f9bd050f66ad3e2e29505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca12fe61f02e6fc8bf1266c943530fc2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ee85d3f2716cea3f3218ee33dc67c6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10829caf2c271bc1369429cb957b9702508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8b2f4ad4b96aa03e3f2a85d1b63666509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cc13ee772dd59bfadf1a063c0cedd1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c925b5164cd6d2db6cdb6b7bfb87d98511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b2fbe2e04f28ededf056b41e2d4782512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009dcc44d3c7df69bcf7b4ba1ef425e8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f71c358524e36464a1f7567fae56c9c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e2236e28487e9b9978fa501cf81325515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba787510c5b33ab24e035207afe5d1d7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2696996118f6a1f8f6a5a9c3dcfd92517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739af4e750555af55ab42af9b123f7de518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72060cd1648ba6b3401df2a5782fe453519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13062bb49b4890ba60efd8363a26623520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c07a6ff1c3be751b797a147ccd0f8ac521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd8c1b4e2577be3e2260cac11d33508522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4723a42165281200b85e1ba161af94523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cd68d2156060a465681240364a55fe524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2def1cb70ce9105166be6c5adf1a01525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78fcf9c26be7cc212bb8a5ec71df7a5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb52fa733c8e8a67cab5d0850e714c6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab75dbaf9d286eaf190d25b2b87c199528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862eeb83af53708c1d273c0e4b8bf418529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8552b730a1d30bc17ed783d95e423c63530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf0b15e85879e9bf89ed7bf8e8b37d7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98b0446be82da24355c19a784d44a16532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6ec9b5c01d8534abeaa1bd67fc476d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfc5e69de335dbf2dc9b63444a26f11534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671c2a4f783aa3e2c65556446c490343535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d441f3aba1e77263b4053b9a4e358216536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fb2a4683d74abd22a3b635b6ae8092537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6030a9f0b4fe8d9c27035e69a54c8f1c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920736f1fc0b67af7f7d07d15e23f02d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0c2bcb7533ad052d76c7266e4c409d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc50a90169f2d9f14be58093fa8209e2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022788b7477b2cb2153cc8d054748c35542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf599ff30a693ae62444b4789fca059c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53418175ce00ccfbbe740b915ba1945544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738c950d59cb1d3be6107066bee4fed2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046f342aba24836eed3fd8ef3c313d60546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2722955772c99d89092f2021831ae14547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef336231d739f0a5a4e92e9ea83aa70548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914d60ac259d9f1992dd65ff4eceb0e6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b0d3500f67be1678d6a9984136760d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ecc14b43eb5bb18ec55cb1ba82971e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1507b924fe6f5f5092a8555c457327b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c377b419c05093834038d3340871164c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c7a9fe2f948126927f20a036d14325554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efc07ab83b01574c2b4242328f31904555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f5e1294a541e56c98f18546ea2dc5a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f71af2e15a2c3128577eddb05ed5e60557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3047a88221f42dc9b44294edf1039b3b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4698d1e2a37c591595ba075eb74abf21559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8facb8f142483eb5c66fcc7c0c0c7168560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa7baf198157ca8219bf7f7732e092c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d390b87bbe7369a8924b35359f3a9ea6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de7557f2c5555a61ca559cf789637a8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd124a1d46bc2c9f9fb262ca7b1c7485564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ac1dc6158b9d714754f48b4b6a337f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75630d47e85106dcaa4fab271276676566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0af699645a87e201e88a40a186eda9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3827fe6767ab97f99bb7ba6bee294f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220ce235b6d433818658fb32e5e5949e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1ea9a7749b9ba63e2cbf45749627b4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc6122470d41bb8053060e600377e5c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a633db19ae6e9950f57a833e40b6a105572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fe39865a4797ba6653bc1be51659cb573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ca7d16be3ff687e99b336c1bbf9184574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea7dfbc2246eb067077c1af7d6fc8e9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5186445365bb52a3e5e296d94a6792576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e170814c97949212cb28e290bda243577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8d5ceb716413214755c5058155e0c1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec80f6fd553f01d04b003a0c15475705579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ecfb24049358ed429174d11b8647f5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adcad36363a9b57758cd3e9169cc739581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760145af901dec295436e71d61e75bec582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55159b929d1573ab005994eec71d2dd3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454165320c1e46443b2a4f7c8561c560584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3afa6dbd9145c10fd9dac4213455ae585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175716c5b9a1aebfe7ccba648fd77713586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f0eb17710616371d7656ffa7bd5d47587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f0de8f5ddaae093b6f1129ccd0e56d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3616141df31d5cee84aa936ed215d9cb589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d20485749cc267e2e6a172995aadcf5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59e1a805da386943f47cee112e48a91591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54aec681757673c7e87d92033797779592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0aa109990bf87a79aa5f2b88f36e5d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f21f4b3f5fc6023b93c102fabaefcd594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d01bac861cd2f52f453b1862d9a34e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd9a7aef1e9bcd44f99df385e63b94a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c1356f8894496de061b95771bf2da5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aab6cd0cc115eea7b4178c2d255e920598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aea7ab59828d726a6ae945d4bdb69a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72b648ed8cc96da8df89bf2f46b1149600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dff36ef0383ed31826c4c3cb9389adb601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d6787da499de3cf00eb5ba7f272c01602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dd6908f7745f151580dcd86b6094cf603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601e837ba141e935ce50fc56fc7f443b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac993de03367d56b71e0d28badebc1c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96206de6fad01996cf583dbc58322cc8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725806105145016c2de630b418c9809d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fe117db760674d5814763b3156b4cd608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4983ebc54218b66d805c0db36e7ad0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fa1487a98d93763a62e9c68657fc8a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbfc12896a084cd9ba77f3da2435aa2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6335fd8637990decf5dace69a9eafbf5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a222761ccf683a955c8065faa261ba2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d81ee32876da74f476adcce4febc614614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4ee087fdef9b43753b32ae79d12774615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b1f8e0d5a419e37d377458ce7cf5cd616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22535b3d7a3476187cc3a34d63b7e314617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143e9fd329fb87a10219fe7edc4ed8f4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc142b053971e47ab9cc89551d5278ad619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8241237d9390ce462e56c20af3cf6a37620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372628947bd5b1225521c93809f6d2c8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143748ea241a2c202b9c096cdefa5085622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036bd9df0a02bb249ba55aa2f6d22ea8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe980a13a39e75514e8645ec89bcffe624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce956811dbd15258359a90e2aef51b1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eb9e67e92a0df6f7020d30c42c259e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb998550b48768e2264663dea27c9af627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638f8b07e9cca226e46eebde62ce51ca628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35242654156246612ab71a401d5fa6ea629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c2c4da7a015d0765d18dd35d2f53d0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f848725b3d301253c6436a5af35385f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fed186a3f4570ab3b4ba05f529b293632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb043fcbbc9bc2b5699680ee6173c89a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1fc8e1714499a69000b5e584309c30634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570b3e010dd10e06ca341ee67055979b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fef2c7bb9e3a83fc975996f33112f69636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024a1d4a4efce566a7c211ef2e25dde9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca03e063ca0c7e2f4bcdd23af9eaad46638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fda24946ce4bedb6036b933855b2a6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd5abd4fb26db3a3bb6b76df35741d7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790b9e34e342d42afeb83599cc1fa968641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0c96f9d3286e4c250981bab9499018642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35229ae4e1542eb4a14bb8f7a52de8f4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5171babcc1c460b7179ab1f329f3004644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e76309a61d9b71fb8fe8b8109ad601645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4248dc967ed4cf7b523a7da79a7ec6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6923fa3cb7bae573b2520f6824d01af2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c801242e5f2b98e5fa18a4e9bf836b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9f83398861eecf1dad8a488d5c978b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27981284be01431db78525b3a65d3c97650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87aa63214205c30cedaf84de2ea3a68651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd2a45643d9abbc59c5170a1cb01163652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f7a6fdd5b328089146560fd7ae1cc9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5709d3d2b223a1f110b71b3b0ffc399654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d58c731ec31363871aa9933e60abff655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12566b445987a1b1170e993e09ddf999656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb124b8cfc832326a46e5868ea0ebe9f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e333b0ea14d91368ed9367611255bc71658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aad0c88745c67129c0ce2ce249ef026659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6e66cae8ae00f10bea4fbe8750e2fd660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b87f146788e2885874ed3545667ebe661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384b93fb687f5e48533acf250a097fbf662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618d4646a6438c46e46a80bc332657b8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817159c3f82b8cfbf089b72007dc53f0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cb05e802d8dc64d3aed8e909ee8ec3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce11809f71818bda1e1d9d7181bf429666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925ed8759b161472089066ed076d0921667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621137033f7b4073beae7b19e66f198e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd87fbf3b9052fe9fd2fb6163cb33020669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b3f9290d7af985a4cbf25207bf0dc0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce8b914081757cce88c61c93b6a6a6e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bb3cc6e55fd9c9861fbc0a63b0f395672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d1c11d70e189f0d336f820f27fb7ff673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4610917cf0dfa9413750840dc98f1679674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e72335c8a6b4dff6245b3e8daf14437675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52215b040389feccc251423e42a1315676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05ac9f31488b32c93b9f87a1d5fefc0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a098f6e62cdb897b1ef2ebd8e07c856678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10e36276defe79fd8f4217218ded0d0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f9b82237465b400a524b0c4bb30f0b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718d338602d741436381095c01fd74f7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4c8e9bc6d0786ad7ee38a9b9d234a1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21132e6cb327d85637da1f39b707eda683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bc68ca2f5ab70dcbe1f0b6c518b5b1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7be8948063ac328c3e67c0916e97316685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc00f02e7ea2c8780855d9297ddc0adb686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ac1032f68bd7546490521a18ce76e3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0224efcec28b4d3ea59696e5adbe2f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c287337179dcadb8886ae00489df6953689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7531e6401ea8751a3b5037b58bd23cac690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cb527bf87ee3512d4bf36eb50e7ec5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824bf018b657f4a3f3ce3cf8a30c5959692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee70a9d4ada3ff8fbf20a6b5ceb7826693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065946f69f0869aed807b0b0f8436f61694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30f40b6d81e5bbfb3f625d364e4c47f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55abfd4bff3a939a90ce8ef440f3da2d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1160d94a775df3d4296ecd5856e3ee697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992815182b315e5f0d94996068bd9c62698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eaaec69143cf5964ea1a3ac033d26b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a3c15d42f430f4ebf9c984eb64d35f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098f8bb200e7ec5b565e339ecb28215d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741f83f00d9bf717f379d0edb763c3dc702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aae9ae8050fee92dbaebd144b3bc3b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412361bba019a7e21ecfba9f016c524f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c82a62ffe39b657043156628d65ba4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1725b5b6eb454de85ddd94200104846b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8dde83163a6ef97f38bf6f72d5bbf0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823caab3a7f35199aaf5213a1315523a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea1498fc773ce167700e9ecbd4a9bd2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9090f2c28c2c0510992ade459ab25080710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4567a02348d473301046b35a3585b431711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2098bad6563e3c3bb31e949e4251a6c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9eb3e5d9735fc9b933f00e45150c75713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a8ced4713fc4b8577aeb649732b1d0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5941d8285e11d425bf6a801de40e584715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714c6c823d9ec98c3b6def6192ed7670716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2a793353229b591e7f65fde3a32ef5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f635eab3f58af3742b5aaf6edca29d5d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aa5f3052a8a6ce14182cb74459a528719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee511ec43d48a2e2091d58f7d8e2e248720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fe3bdd59fbd395ac8a39df65b26511721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cffd5bd94934ca1ad518873c4aada2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cdde06aa6bf14100e6fb31df78667e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f09a4fe3002fd28c3de1200b6d6569724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1fd9ff3e845195245209b164b2675f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61a67627675c58f3cff60cd8462d94d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65dd909b974b85c94cc886193a8dc45727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a12a711e72d2ad8c7bf5286cfa8ca01728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bd68eaf8c1e232d4cb99953de8969d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f05394dcc488283620db348b9db60df730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df79a7075d9d50e057c0e5ed5d49ef3b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0513ec9dbeb047d0596c87204e71e0d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b33267293090359a7c62fd2ea0544d2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab1f38550437a9e25280ff1b628dd09734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4363fc77a871378a2bba5b42c92e15c5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7c449167c350f370c183df94978634736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0c6962a7b973b32ae60813c8912d39737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e94b0ced179187e8acded60482aa80c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38eb7a577ecfcfcb7263da7069c9e50739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7567af0bf71654c452ef532d76e2273e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b8fccf52dc5d0293933c98872b5c58741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3a7510451f31c66dfbd1f6896a86bb742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b181cc648f49ed37af6040e4f8294e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d88b8b4f7778746003e203dbdbd6ec744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4dc4b201446e83b2501aa97dae291e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70de7d2a4a69d115995edfd8800e61cc746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b7c793841014960111e1442fe1e4c6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1c27e50fb55dda4f4389488639e3fa748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fe80019d9fc9630ea1214ac2828bde749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3b561d6017c426c5c0bf4bae4bd75f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea57d2a2f183c90a5ec4ecca41b4830751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b63d00b377579c55728e4e03625e796752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19559fe94b9bab124aa14f324c8bcbc3753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c1145266dc689cdef43ba2566d88fe754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ade3d704c10c046f51dff076d1fc9cb755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be67f6095fd1f58331ba5b5f4a62c9ad756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834cab9f409955e5344699f2f1a904ea757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38f3d2ada01a840a93eae3fa32447e1758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5791341eae730ee2da32ae5e81d51c2a759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1db53d9d28acfb66076af9eefd4a311.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367b5dd8a419cbcd2d94b5102865d32a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2444238387c070de123c988ffff0ca3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916f7e511fe8e7e114b5479e70e0af6c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75156c33deb3eb5a456f98a75249a17b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea1da1304b5488635bb921f6fb1de4a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72b49d9fa71398ea6c5ebe316222b0d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d60ac59430922f731ea9bce5e1a942e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32f1b89bf2cbbe44acdfa51887bf0379.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee9f7335b73deba3e26e34be5cc2b8810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a644dc95a0b94e0a26ef25f0452c28cd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3b303d8cfee1472558ec19347a7f1c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edbc8a8454862877c9d6d8ef70c761613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eef1d226f3d22c487a3865cd9e38a1814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb654005e1091d433c12187ee3b9fa4715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583011b8dba59370aac060f284e64d0e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d551783cb00d503e9b5ea9ec8c18b64417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7588f37fbc8c31aedae90199fbfc031418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2211c38ee49983c235b244ab242c8b1b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549b899604b349dc1388d4a6e4fd64ff20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eb2b708797e3468219e6bde9ab492f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd58421f9b2f4ebe03dc9f139d72d6922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80a50f56d7aca37b5c092a9a6a4bc6c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ebd8b17057ce4152db4346acdb7dd024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fc5a84eda14c4e5a4fe1838cfff98725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b484ffe6f66da9f33afa8b3c3b54c58b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b967a8560c58c09c2487cff9bd0c0f527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0d51a468d79fe009453d2bdb372d5628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02663c65a42a3780ae5d22cfd7234b629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4f2b253109c050522493cdea73824530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ab93d06898d5b5a448c3d6da9ab8db31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece20944a52e89df48e534b8a2a7e1bb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5675e2acee9e7580ee645675302b5833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6184dbad6a16cba83bc4da96a188869234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b785a7afd44b5041ea36a3785923113235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6768ea9ab99d446603194881f1fb2b936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f5a78f547913c9e2a4d03d057cc0e937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ee9b4beecb7e2cf3bb77853f8beeab38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2860dd9f274e7de5996fe3af362b1ac39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f366bab36c34b819058c2d2abd314540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99da49bdcc9e7787bebec81600d9d3e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90806c47f4cc1e2a7da64799cc84367b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40a618ae9d9d3f553c4cf544d6c2d0f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6a82526d3f9e8d7168da01adf3983e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c249f06d0b9b0aee4bba52f501385da345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629b6d3fb2fd9e32746c87aa66111c7e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c41df6ee2d95cd6fc0017d511ced41747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79cad4aed64ad21dfe597f46076eb7d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293a55323521aebe1ed6618b1cb09cc449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3568216c89594a7cf904db5d9481c02a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d17b85b58321fe428d28ba3a707195d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6837e3572461c44a28cb6895b132243052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853678eeae009ee5ea2e22a555af02e953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec3d87a1e5a89be03a2361eca64004854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95e14309733bf7fa16a8c112418bf9f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d3862678a8a715d9095e1a5f0a3ca656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17058131e7d23ca8d509af680003e93857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cd4838b11ffdc24acb0f82798eaa9a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb977b787821d8808ab5d099093bf03159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714e46c707291233d2d192ac6bb6191860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5d195c474dc16287981872d3405cec61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d19138ba2bb88e14ae809c296416ed662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0cf480e04cd88c069fd98102f24d9063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e63769698acd06337c03a31f9e351c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdae6056b7f3e1f25bf0b8dfa641a2c165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527dea350a753a14066a09cca108334166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab098294fbfb3ada7d0fe92233415ac67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaa10ec5cd6d971d576e4499783f0e968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f657e6badcde4c1e764111f6b6d3b28c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0154aed4f24dd2ec56022bbea3962f9070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e067a5faf429cdbd178d188aa2a75a6471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647161c100eadd874b43c9275aec456e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbdcd1c08a9772df7c1452a3de8c2ba73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce242202997c042b64dcbc394f50e37d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42250f6b73800fe1892018f2b75b561e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e78ef5fa5d3cfe428ad2d20fc5c322a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77d51994b23d9ea19de5ae84ba2700577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3bbbd24423ab8b3555468515fd346a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb76fb95c07f34658dfb8f8c214c11979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd235735dbbf658305be850ec82ba03e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6043d4d0dd4d943c801967a092757b481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb5f003939206dcfcc13d53e253e67c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628906bdc424cd166ae3c681de4c359e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc4c9be1ef3bfcd71e5a82822df6c9e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffce5044937a8aec7f7b43ffc3c0ee2c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e747cd8ddf706f5fad3830634b16d63386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a35735aea007f1cb81abbdb05302faf87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526a75ee3693b739aaf5d716c426667588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54698a93c896c65e9d31993ae6b2cfae89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7012b483d757f2083ac4156f40324990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6340877591f408e964c11a5c9693c391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b3278af38db9b90043b2fa4a1ab4ec92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad5cd73f75aeee376eeaa74ffa06d0293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f1427a53a4ed0a78c1f7ca245af09794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68104ec6b3f2eb234a79fc439356e94895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fa965b2b84b0dbd9cd88ed9a000a7796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8f98c83f6076f87526f6fcfd95715f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fbddad4b76b5d182b72f18ab0ea9ee98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c1b00773474b8e731ae193b3afb53299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066c2a276540042efa63dbadc9dfb487100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead9c1077ef65a6138686d3176a0405b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f891e293acc3a0f48ffdde6a727866ae102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2ae693e6b3d4258fce495598db68b9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334a9e359157f16cea03e8bdde9246ed104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9dcf14019db956008b493c9f5a5ab2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589d91194e679794788c8dae94c0cb06106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31818933aa8f8198ff2e426719e08316107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996b860311ec7133d56b798c11c98554108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa88383b2337b3e1b1ef50f1ff9adc9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab7a27f7c81edea20de62f3a5b43087110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f34a85a08019572d380804260d56c5b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2e993820ff2b88df00dfa8664225c1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaccc4c491e8672cbd6c9050b3bc550113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cd6876499e6712c90e341b824413f7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aaa8e830867398bb8c556b10e2ccef115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caa405d725a7f2018daeed85e26acdf116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4520bef557147e5e65f32eedb64f787f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb52a968e40712225858ba7e910c2025118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a0e0ee69138b232d928654356ec078119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d704412608c49b26146652c90ba0d5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477f22a48f6a248b15464f3fc0353654121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a466b87c2fbef708a8ebf3fbdfc0b5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a71e9d30d0ee6f64c857c1ab1c3a27123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81970f04bf3ff4e25630986d8776e869124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f754b75bf8133f2f7cd7ed2f0e420ab125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097b676e2f745620a8e0fa47a589ed37126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5df53a6ad38ec76068d807da8b09a71127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35de5a91bb6f9fad714d3a734b95e1c6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a732a454ecfcc6a42710dc1a2247c37129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94e1a39193b39ff682b15dc1b35cd88130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb413724a9bdd7a559e9837f431e24b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7618273ad648b29c88be2aea07eee0e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9c4c7816ea7fea6e0349659a8e1409133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6b74219f032be05b2c9ec34eb90c76134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d77df80574ba31f706b793f18bb0d3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301f763c0c9b674a3b53cdf92ca3517b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbd70f910e198626ee3c975e7f5b931137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e121272222a0cbe66f2b2a0ca3e1d2c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38e6c2a2b188583fa48f0aa2a320003139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4865b4d814365753cd0cc1bde4d40a1b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d058ea9131ee9ae202a8a66a36e886141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd549a53d23c4d20a1cdf67d9a6fdd30142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86973ffd6e4bbd1004b8571c858acce5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05f0be47a291f58f0c731684cabcabf144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8924670a075d127c56c4ee0bada77d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96b30920b974740347765a60855c114146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ca59264e466b8533a1071961665f17147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155d020a86a0d081b8f7518b7593ef87148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a416bdd3da73e9f69f7de3219981b35149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038fcb2539301516b89db7cb71ad4afd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203ec483bf340855d6353adbb76f4641151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b6774a1c313a18658c8c0251eb2dec152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298b73ca95eee7633c5f74e073ab9d1f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f31d942bbce78bb5b1eca85aceded75154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe46598e2b2376383f77512c56f8fd4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd95b61d043634c2e901bd781a89084156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42f280bee30665927c3da7d326c0144157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc8606327ef3b0283e47e57bb2558ea158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d470d7556f0fd700cc40d4146b18b866159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13196fcff73423243a2f74df04f8eb8d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a58267997b3f1afee71db34ecd7494161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26ef9c2249fd37ea752e282b47eef7f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8552a69d79be748a135f807280d5b8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc8524a68de8769c51e1819dc3898f3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44847441bef0a2aad4395170cba635ac165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a5c7093d989bc6bb2abfa7524fd2e7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eed3018b61c380de160c833306a011b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad096802ab78efc1bbbf0ca3fb704a5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f888d14f9738d8bc50387023384a9d62169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0f529615742a13639d566cea9da827170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018e51a81812994d0509a33152240261171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae21d11ec29e453be664e91fbdcf8015172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9993909e8bc46aa9a45bcde8f9344d8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da3d8f8cebac0428ff713464c357fce174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf55e5ddd28203e73cb145e28a03a8a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b394a351ae50f114ccebe6ada2ce167176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ab287c5a31c511d4f04426622356ca177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4929f9486f3e9722adb5532537d95b7b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61244d8af329fa04e96850d986f9b92179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffb9ba198137a8c6a38d62339cf14c6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dbbb9e2448bc2e3f4b74b1e23f6b82181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa69b11d9cdc1c0f985ddf8699a2bfb4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57f117007af0e7a4b3bce565a01f2d6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0391117de7ad5313d34264176237d9c3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd631537e88559b71098a58307564729185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46bfa3bc85a2e3f8f71c7226dd9b0d8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7242b2575b880c92873da172da024a0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd5b6d87460108228f201d023df7387188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04887c2c3e926f8bf5b686ee78240ed4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e634183169dc10910ed7b986425e0264190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fdeace1c2fc0e7dfb9304eb5d7b9f9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba5ddc5a5ce77dcfc6b4fb57e50db93192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7155cc2454cc0a307ee38f507467b99193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a2715afeb92f4c063132b35315b158194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bea8a571a4d77aa5f36ab787a0a3bf4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a776b9898230cf302d24d2f9ffb6060196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4e7ab1c1a42d3b557ee7a37ad3ea25197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003b64c54816df8afcebdccccc30f4a0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1973d3cb1dab0407dc2e0f2e1d7168199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43eefafeedd3bd67ed9c5a6f5da42a4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc162fcfc8ca926bf2d95ea89f1a793c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa94c3ee4da5d69f63ed0f3f3329e343202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68989ccb422c005cb60f0913b41b6f75203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2b9f0a26577e1ea98099ea8d9fcd12204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaab8f2839fbc59e618553aab42b62c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25509f100573cc3d5cc4b0ceabdf06e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fdbc22b782f9dbf1699fe02326913a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596157ce6dacdb6abd34100caf497d1d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe7109a57de689ed5bc7b626df381b4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e22ef49f66f347acb5205f07556dfc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d87b8df779b6abf5de69bfb25c120a9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e59b23d39032acfa777130ab57ef28a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471413fee3183c1719a828879821742e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72414f78536999a6574cd8436c551ad0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b876be6ed8518aeb62296b8f752698215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904431a9cec1bb458823c72714afad76216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eb601adf9af23922697638fb589986217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980548dad837d322ed7425a15347c047218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bf5944baf542169c2fc5ba69d6e658219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e51be529f8cda362bc53c5cbc9c727220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b329618242d4e6be2ee0be2772a800f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f755edb07fbe8572d231424af42106a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3398ca31b402ab2abedad96f6e16d7a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c03753b3fde5b94098c7a213c7fd7d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cfc8b7c9b6b2fa96bfb728bd35c877225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3a9d358aff42d3f6a6bcf448e5ec3a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cca3cb965e3c5ccfd2851b50b99b488227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1d62bee886a389dc847901667ef821228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa0f281981b4e5aee023ebd389d768a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49c126f746102c9f780a71eb6fbabba230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28fc3ea81080d249f0888b175815f70231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef46312ffcb4d9c7cf1404bde35f8a14232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97be4ab421e7347c7c63b325bd539942233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891dc97cea152e2db5ba86d63f867922234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fd4c74434ff85a185f5cebae912083235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488483d8b85d54730013ed607845c218236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9db95bc90671fe72ec27e7d2efee1f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b45f87f3bea47261a4e0fff8cca3c1b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90018cbbaee15011ccccc3021ba73dda239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c2bd7b2b29018872641e439eadc0f1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d1613ac67ae28cbfe0fa9b0489d9d5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cb82ecd80ad92b34ba9f6030291d08242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e43747bcc2e82ec13ae2423315f6c0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7813b6fc1d6a16d85dec514e6abcbe7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2d0ac5561a8f52d0b1699322e81e84245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de1e56e9e06135510290d9be9d0a11d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a74b60375ec5b6c130bea9581a50fbb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c64662cd640ecc7aaad2f38b599536248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d356df5039468c34754a588d31674cd8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac43649b69f3cb1dbe88370515dead7c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2459afab007a5868e821e60c7b2c7fbd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c7b23d739ea8ccd6d4df0163a318c2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8375ee8972b031af22475ab13eaba1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d3c154f7edee9cadc5a8c08a69bfc4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d686258fd2e71105ad213417f60007ed255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eff4790b25a07ca4513f4aebb792860256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b4e582a90275e057a15e155a6573f4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec64e488811094f7c8ab4a06ff6b2db9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c934fffec687efc24dcd18e8967d21259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd48ec41a072a8bb8ba70f8e961ef0ab260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6019418c2248a982941d10673d571f5d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f492a898324b78c667bb53120f052f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b778e599f95f506e91080c8b04d52240263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420005ab7751811e5a23e8b2d48d279e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ebd12579df7a3c8ce46a49b69e1fb6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497ebba1f0df99ac29f512e3ea9b0eaa266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fa09381c23ac1a1914672b0009037f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33b2140c5aeb22b3e41b3a682c0bd01268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea99c51320830ff6fdbcba62214abafc269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8809c6f870f96dcd744b695dcfe244270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063b42e3361896601cb8217b19c0f06c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45411c5345d29d7c44ab7ecd317ee550272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f349a1e8a62790e7a4892064321f36c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e356b73c1bb3929354e79d70c2aafe5a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c4a3a9ef1e392a1ad89d82e0e2002e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e12aeaa467d9beb84a68b6ff81e475a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37945ba1b21f1b3e4705949a7dcb1af2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fa678b1686fbde12d071970eacebdf278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1d3a25a8353938952ac452d82a7098279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fc1301deefa4f8d083c33c15e87000280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3446cd6b79543f9e0fb4ac4d239788281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c605e5d9f7fc4172dfc29ca16788bf282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2c02fdc877d528f6d8c2660d2f7ea4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2053ee5b270d614a8dab7fdd4c62caf0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7140287b7799d3045c56ea2d36cdcd0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0582fc15aec1645dba6af21bad0c39286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c932d40c259c3c899d97373c7e6eb0e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baab2a9e3f1e393ae8a6dbc19ef7bf0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d376a26b3caf4396753fa5dddd2e2c2d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15c606919550a28434ffaddb72d0a7d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5043a1a5ce9e1fbf751a48cd2fc93220291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092ae723b7c43c7a67048bbfda468b2c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4953fc58112698d61654a48bd21d970b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331c755e9694391b393884a871af85bc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967fc033c23c62cb19ccba11ef579d45295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39ce7145bfb2a0808a8ea096b1f771f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e276d382197415d489031c3b4ed5b4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc419356c3728f04837d36f09f89cce7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eeb5303c3d73a4b7919fd7f73a3725299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf0cd132df7220b7809d80fcd83f433300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d44ba014e11910e1dd6b7a7bc1e44d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2904b84688b556b54b34eea7f4610eba302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8569be3a83aac9d007c4afe4f8f92c06303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9099a74e3fdfc27fb028ea554a8e45c9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a2a4a87fc9878c4569e8e6f38f4c79305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df44ddfb02d323cf968bc85dc46ca05306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948b4a09720b1d9761437eb99bb233d8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09d506cdb225aca6782d94e16435a65308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde0fea0b99c5b78fa829eb741bf8a6a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95050bd7230ecc8b40458d97422ec1e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9726c4547027de8541b04618308144c4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe544dda41f91094110d0fe085f805d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efe0e8fb7f9ced4435408da91020571313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedfb7435d5675fa26fc83a88c8212c9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091350c68bc9eecf2ec7d05cbf10917f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b0128e89eb7ab152dd15a66f6c3083316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eb2934c4bb47b3b523da534d8581c1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041b4cdfa519b6a3078c22d6c1ad8d69318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ed0a92282af598b6c12f6e7896313f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672f5d48fc15d7df61bfcfede90e94fb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe5cf4ee9528260af1351da7a4da0f0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e2398f43b84f36b1fc6d84cc49e9ba322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402c154117c8c753c981c2bf8a3ddba0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67351d04aa0f380ac7f76e12c5fce3f7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900f0409e72bfdba04e8d33410064fe6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d60405ab9b881e4346d6486912ca0f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a3cea16385647246e42a78ec73188c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932158248266f5a9dbfe6e7a7d78e1f6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913b7867ab56c2f83414eef0775d27da329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3338fe5ef16b496019f896139aea5715330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f6a54b8c6b4204d2e49d5ab29287f7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdbb674722a81d04f4499a6b829df17332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c1e36588e732e287fc5ca8f07aeedf333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e2d920f78937923effccd21aa1afda334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14cce665b8f3eca56146ea93d6c6df8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471d15e67d564b4db3bcf6f8ff89ff97336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a2b6a9c2ef974b27a53ef30dbdca74337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f3ed8c5153c8728592880101858f2d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1195d61257b77aae935c4cb3d70d8a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c8d0454111efda5581810b072ec517340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4469013f29541d7987d37c3dfbdcdacc341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce5bf3e950109c1c1a6f7666447bf8b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acd26c507dcceab9ccc2f646c15aab8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14fd7a0b99f04aff498fffc873024ec344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d54e76d4a5fb054871a7f52f0d46657345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a595a1870221d909e3b5afda4c187966346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823c0a7a50f1c53a7d741b3947b08389347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5406244c2077523ff6aba7b945c2bec9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dbb3d1eaab804266e6c60e7d69c568349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c944edd4f2b9e435bbcf147e459e05350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05bb64c470e7e60a1c41b59eb1d8435351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c1e153c312d82a3aa81115b10a7e3c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ebc0b33dea184aba823d7f52caafbe353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9653b2c33d96dc9f2fd23da3a1075a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe96b7850f35c63eb7e7fde4aea0428355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed2bb80667dce08852fa220f2649bb4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c78461201950a1ff7206a4c250c780357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d97755ac933f280605f2316b6b1dca358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bebe8dea2437172170978be5cbb18a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1cf94e482bb2e6b17825c56a1c43bc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275f3ba208780d7af5dd86243fdb6e7f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2ce8ef25a18cf977ef9316f164b8a2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0ad71d74956ed4d3c788e953e8d95a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9cc06ba79946f95f93548c86d6fbf4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6973c00606f20b2f938b42d9d1f7ae6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0171df64c5fc2a686e16658c32b7a6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545bc95def71bdb6223775854d503021367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f4555183de17ccf090f20360692290368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f54eae08aa5466d518b28fa215bf6a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d86e706b4a38b32c0e216291dc4384370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324fd25292db140789a8211262f12d8c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83b30eceb3a53cae54b667367a35ab1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348794a037613ea56dc110b4916701f1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1dab5d3e9e3d0904f5cfe87b01b8fd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685bbe3380086499397af5af2f432b97375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2f0762acf07c0c62e9de8bb5bdb82b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13d5a82cd84b5182ae9a12e0a4a3b9c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b127b9e1b5a164b3d1cc569c3ee60a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3788a165ee96da84afbc2fd529dcf5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a808d3e89c8675aa156d13c29e468ce3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d57d493fc83524f926846880792cde8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90184f613c4253ef1ba09407cf4648d1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae65e6c68c76260b71d290f82eff62b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a75840dc2bda4eafcdd4e1528207590384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2ab207a6d43c9faa105d99434c2305385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36be58f026fff4e1cc53f552e5764cfb386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db357df38f054a86f339dd7a56e394f9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd5a6106789ec390ed8632139eb4438388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af63f2bf20e968fe501ae7179944e94389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f08f0d8b39f4a16b99cd9f4e944eae390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32152e5a4ffd5e78d15cf166cd3aa07391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7104832c4da6e0414691f79c7e99fc99392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3b9d182411639e6d0928997b58080a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2026df63f837f30d9e946f4a17b83c5b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8f9b209917d1a1e3c7a52b1c2afde6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b261a5b6258b7b7cf5e413ef67c33b7b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37acde092df202cbe09691d6bb795eb397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938116ef3c653c458c505fbafc624e53398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7266f1369cf7f71d2afb43e148af3ff4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4399cf9f1c07ed88cc9d10f66aafb060400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974ec410f845b408b0367e0aad2cf115401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e299fa651fedd5bb56645ab9075c05402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8d753800be7f0079f6f9c61a794837403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1a8ade13327018bbeaa86444afceee404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507171863c7b8450d5daf2b9e60a17ba405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4a6bf3fdb093773502f7f5471e8fc8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9583398cb160d50b3ca830da24aaaeaf407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d09b378eaa57f70b8f3700e4fd9f65e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9d21b75d5ce00d89e8d4ded435d0ad409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d640caeb78f8777bce7043ecb9f85a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57371e06e4000a0a6e03ed0f81b03701411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d5a644d4704a125a85aae3e3c56935412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521db4f6d30232952df94b46d05e0ed4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a879543f396c4b1de5bcb83b92903b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ebf2b51b62582696857d331aad13ee415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62874e43e5715682f382174d23a8d28416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243ea631db767ec420fd3c8805d8e0fa417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed479f6628ee5b1f53f7b49d5efe8e5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa04521c447e32d920801ceecbc3b534419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0db5bd7d8a60f1c7a2a02e55b6fb2b6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348a67466c1b7fc6ec0acfd24ef138a5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce57a9e9863ffa155116e5f0594238ba422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd1c9198938de096b34cbb7cbcf3446423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd4f5247abb672772b8a737b2f9e1d2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04715846de7f33994a9791c3f4771772425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11a0c41b686ff036a6de8ad9ff773a4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573527df6079c48687b023dee67e66b5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01632a8245c2d1801be5eaf5ddd98c79428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f0686d2526d9ed4fedd734b62ed343429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5194a727089d80592780bb96d0ccd8d7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddd5386567237c52043107769b913e6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8166ac09c362e8545758c53491e00eaf432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc964ab2f5d21dc64d0cc72022fe74dc433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd91dae2aa971825470218db229564cb434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ebc76fceacfb71fba3eef7014e2f37435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e24364ca1e400ca77629e936889499436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86866bd9b413c6e2e5dce979ee197561437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856fe0b6574a0cbf7ee101153cbdf3c6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b19b3d00363337767672870e59f65a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9d3b73a898a23a3072e5573db63dcd440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d70e4d50c186915abca083f3af3d63441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a2ecfc5483de35394fdeb55137cddd442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c90b27c47c5aa7e895db1fb733cbc48443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a580ce0d999deb65028a5cbe24ec2298444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2747e347eefbaf32a26121ddc89b4f02445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7967e88c064b19e2593af11cc272e172446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa266140684c56aa9b08a05dbb64cf40447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d215dfcf990dd2f49eef9f2f0b2270f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82298ddef0b35743a579424b1f8bad76449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d32aa6d1a8157edcaca19647e6b50fe450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8423c73d60816d1ce4bc1a307ed22a3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0144592cb92c630776617a4f521f7b2a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbae0c3052692ad7eedc7abf8b981a1b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185e6616c4fbe99b791067e3b3a8eca6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd30c73adc719f7248a506ae8d25083455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e69fc7a178ce43efc1b66709942aa5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e773a1034c44c1e956b4545c6729c5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2372ad0f1633255f9988fe7bbe1c72cd458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a3f9de1e0ee6f9a1aee925f6c8951e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcee5ed6d712c5832da789e4cddc3b1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f231abe88c59a9189537d2c0b384515e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9281ac9334cdeae41601a8573cc3d2a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db03f13042fa3199a84a1a4e709b5bff463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679de06345eaf9b15e89ff05ec2d58b6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e810862d5a5efdb5275981f26e801e1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743ec186beaa18e1c27fabf2cd831b97466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc403ebdd6e44629c25f4329113c74c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2415c14ef3b6c43063d4abb7de45339468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e4d71fdbd0d9ed85801987f96de1e3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0987806e9fde26c3dde29c8a52fdcdf9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2c9b015ff4f981b463680a44fabf55471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86a73dad7138699710059815394686d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdd0a711b85848849698f7508a8a52f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921c72787e01f73f2ded3e4e8da18573474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda8a10de52b8259bfb7a96d1dc22ca6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704dae267300f3a473158f7260336982476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc73e0a9e45947ba9891929496a813d7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9480980ea0703b9111527145e22aa9b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4b668b527d99517b1fba353fa1df17479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba7824f1d55029d0ea262e484515c9f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f72d759732b668e66488e5310c01c1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422569a84712db776e8b6567cbd882c5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee6ad455846f3aa83abf182a5c20d3a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161e97c1bd0d7ed38523eeb4c6f91364484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9ef76a63cfd6a8a06ec16c130f717e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b49d22e40f67d8abc3e0e60cd1b70e5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9b88f178f1433fda06e8518a178843487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f55513e69258209e7501c4528afb520488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babcfcaef90392e51542671bd062db60489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf38ce8e476d152a8379822e765546d8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375ce25af962134fabe8b6a5f40314d7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48a538295725fdc0eca0352c65d1218492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13c6e9b357beb1f04ca95b7d9412cfe493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254d919bdf7f9dce642359828c5473e1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d294e1626fbd0f4964c12785966e52b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a53790b8801a7ef616965fca4d4a72c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d02a85338d4d0476d6ea583d67f3860497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b448e6c981c114308350218ce741dc8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72535ca350743e39c60d72c850f491d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081181b1a363ecda5c4e331e637eccdb500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b2e8a5ea471419ad752a286d8b29ed501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3077d997e9d386baab49f14ebbcbccb2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe54463ef6abc01927ae7a4912998fd503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d5b376dee3145512c8da5eb0a42094504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183f552a41a6c2b0ea0115c6be302426505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ad5db4e929bf44c024bc6a9665a881506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488f0c7cca7fbaa044e6f1a4143d6796507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2cad8e3d1e81c5154f097e3c6d3cf8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39e9af0a0263a12f1181891e459f584509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeb5120a3b6d9465502fbceac7daf83510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dcb8e6d35e6e514d7c45364f78718b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03d23e28556abc1a22b402d3eb677d0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8335584f5b64aba83bd5c29a1548b6e4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcff00a7af670669a52c14a0fa8409f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2f07c6990f3cafc885e8541332a32b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5b3a1fcd8ef7e5f536fe10681ebf13516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb345368066c6f2586978e64d09ff4c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd2cae5c27049f178e50738ee6ba0fe518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e8fb3989d1394677d3c735025fc073519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf157effebb4ead598dd3690779136c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718691f00feffbff25f0a0e55b423d51521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fb184fe5f08c9a6b110bfdb0f19be2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b0ee6dcb1ea8ecf822f8e6f8ea858a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aa8f02f57730decf9106b3116a2f5f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2561ce1a701e92d4e29fecc758a9fea5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5212d0d81b48ea733e33cbf9c2906ec526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8a3e4ee4f47c40d505079a4a95fdd3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381a89295eb0a1257c8c8b58326585bd528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac53814ae4cfae418c5fc6bf2a59f44529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3162d5de81a7c4418ccd0cdacf19452b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7878a529a55a744eeae207c5bf4c65d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788bd195f402b9ccb77326c5e0738378532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3685aadb3f80601cb551a3dd0a178846533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e58addd9a28b54a779c0553bbb2019534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c22d380a1472611fa92e21fe45e012535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7de1dff73c107916997f564f4889af7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba320974928ffc96b6f3625e1096a303537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4c66f97348e07cd78263381906f1ec538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13becf572b2fc991a3438819cd9e9227539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a35fd604e35a9bd6ddd89f7e5b1dd0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b123ce0819fccf6528da835bf4385b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d41229e6e09cf3de1d8c2a8f1695de542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd3eb9e1893d25c6c8c17e9e55c7d3b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049a6ff5aee77e43c265933afca078c4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a98e83783e58b611f3b3e5b9a4b061f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540b42c80a582004c4fff5d7a7f8c9f2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9fdbd2f2335f170acd9a74ecf99795547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4835bfcbea18be43325450ac027926548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8c573864885ac7e1d56a62020591c5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cae19aba3dc4ddbab1b2ca805910528550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3654f6ad7cbcb54d7eed01ac0bb39992551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0e63c9432ac2cfd62c73da63f181dd552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fffce08fe569d296407c30b1a0d0223553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2deeb34b2ecf69781b7591f1c547002554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab83a4cd8d7b2063d70e846ebc0abc4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1396b51966bb79cfbd1663f82584e6c4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c25c0c7cbc869b4e40a436c452282e3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1187fb96149de03861c760a497301e9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033fd95823e9eaff7616093ec9296059559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65141949be4b04d0f8c1749493c0ad8b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a016a85628fb1b726078be4759f43a6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc26db2da60d38b9efbd4691f99a7d98562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ccf678e2cd84e339e59ecb4d517386563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac06448a13f8555671c8225cb2f58fb9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638095e2f3a7f298f69487f75eeb7173565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0ee7ce11bd9ee3da09d50006d25193566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aad986daaa3b1eea77408e31a5825a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dad198b46ec15d7760a11cbb5800fc3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feca1d3ceb0550f3c25fd3b2c2a7aecc569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8221cc73bde8e363ea61cc1c62221270570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27673cb1bb82778ea719caafca6cdb9c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b1b1696ab707884725a07e8194ca61572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6332bcbe856c6b1e8f8deedb28d7159573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23caf5b60d23417ecad71d6c20d02416574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3d3ad7ea7dde83783a8bf5acd075eb575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffee2804b47896f0e2da5dea30c9901576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c27303b571f18026a4445feb321aac577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745f377ea7375ef7aabdc7954e7b775b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653d93c26d5c6e91d986b986b6477cfb579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca040f81898b603557561050749e3b67580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f6f5c975449b16fbc3e18f5984f5b4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323c63789f5a6341aac881af42f96fb4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a8045a7079cab912dbdb2afdbd1b80583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168e4143f1e00869376fec9468254070584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0ee3aeee0fadce5e39b2d551bfae34585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922ed049397f67bdbb79410d49e614bc586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dfa67d6c9af7158d8705e472e01bce587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd588f007b470980e8e576ae04bd924588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4226d205d12b1e16f78df18678343d86589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c734655fd5200aba71d194b20868877590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d21a03a0a94b0e58ff4be9546658225591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab949fb81935eab8c2b12acd22bc9e96592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e5b89a4e304c7fdedbbce792644bc2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfc57f38b95829bc439e17efc4cc937594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58573e636f9d93beeafa195d63dc94a3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e6fb2d9b01801ef8e99b6d0e6abfc8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdec8b96f27cf0cc4b7f57692322cee597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bc297f9a0608e6275048c08489727c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecf53bf0304b9f35954a2a58f0418da599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89400af8e3979cd7a481c54da53bc31600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c622df1353a7be519b51affdfc996dde601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea4ebc239c7307b893b287998049fb5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2e162930324f21f76daab18ff1b5e0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b634f4424f12922b52e3c0c859c3e1fa604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a274d574d74bfd2f9a30a3c30bc73e8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ad6dea3a733d6486f4a42d23673824606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0f325a53ac56c44c5449cfd9893700607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c333550445b933fdb8b6e06d770e7d02608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67086352a220f3aa2f7ddb367421a7f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd66fd1d1f709915acd2cf05ade0a23610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464b8e8e6f0d6ae09f8b5db93e1fb603611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4b066d497e855d88ee0392aa92895e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe11cb68a4f7c285328bf19f7e9112b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aed46b8afca910fdf15b10dc93e988614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f8bd0faabc3e5c19bb557fd7189fa8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ba31e16b1fa56a9d6e220f2605e38d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc413838f81fe66ff89fa83d0538756f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ab1eb7a7ec0c079a28f9933af93033618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8d2b65c2aea5dd43a3efe9a2503ee9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8725f520135a65a043bf48f5e47d74620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9c57c9ba065c9a987caae8b32c5740621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1c81ec4533b74fbab0c92db708a845622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40b04c5b9e448ccf6c77b2fc1350c9f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d77257a73140ae2ef77a01aa8f4c9f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35e070339aa0ee52518b603a4384b04625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c95d1153d05e0d347b92004cacb8c8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de798144a1b4c6c3e673a6a3fc6b386627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7677bb7745e6c107b10f2a83dacd2063628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1454ffbea525852ec3b83082c69becc0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829f4e1ba11d6d50638a0987c1cda9c6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b1aca14bdd79fb314cea8d61dc6ae0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6a5aa31f686b5ed46dde469b464086632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5856483cb759a0142dd04221041f5a83633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d732fca7539319907545e165c560e9bf634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973b8820e6ef372c73a2394cf45d73d0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e189df26e16916d6fbda9afb8c798767636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21efce87e0a50d5be06f6fded22d1d9c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc8e3f281df1316bbb317c427e0b742638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ef0e9dad6c4386b58a3ba9584b238a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe6ff9c103a689b410fca12374c2021640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7d43cae7c36ea08b3c1a3835fc5314641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587d4ef99c43c01e4d2321cee522092a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc11e9c6474275394325a44ef863a62b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2266e63751cb21e563d1dd798baafd6f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031577f98d08ccc407f41a8e578f850c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa9d9f3e22c49e968dc9d8181fa03dd646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d4044e30b9a9f6f654067b5cac3c56647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdd3cacdd281ce7782f5dad73f60477648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f331c9c5e85a8641d2414f57834ab5c3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608dc7f162eaa961cb5debcbf7ff6009650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adccdfa25742df5dc87ada7d18c7c23651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230b090df55b6a8f9b218411ba71e473652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c478e7502c68e73b69fb90fcc398e035653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e2b27d6e01099fa5e95cd7e05d6701654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c9bdc051eedc39bc4c9d71016af6b2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b554832864747135ec8c0d3c5a5c38656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2ab347ce483e47d394d8975ef31824657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c929fa945cd07988773c3b2fd3affd658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab585db6ee25316d5c31ff18738fd8d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7f2ebd39efd1f2964ee956a24ede58660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58278ae1127ad86748eceaac2210e323661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35057b75f1773dc6638633bba2b2325d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05580c696c7c447b446e16da32ee13f7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5770ce6c8c4f3cb7cf89d56b5e70453c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1659653c7703341e8a1fec9eb315cfd4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7226b31604e4ea48bfa39f53a067a90e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9fe4f99d1e7b9f664bcc8c094503ab667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797cdc2a5be618f78f1fdfc518342124668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bc5f7fde3d1b6ce7dd1d29d3ccae22669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27e6bf3a82b74e8c7225289ade06dd0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40603474e0af2a2ced77deb00eaeb4a7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179a960b5683a722b28f28af602404d0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89f1d77acc9b1ee50b755732c6d4760673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c435aa0160d4eba10cb600ff144578b4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31adb0d310531de08992351b78cb418675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb797da010d2c146c69f086b6f778ae676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3144228907072ec3469a120025b03ed677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769980ca7cff3ae85b1a4d9b643cc54f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3872c754ed496c9ecef826215791e843679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0f910d7e2ca43ffacb293cb7275cf2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458fa9386a5e892902148d6a334473a2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69cb46cb9778fb3a79d44bb33c084c4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf70544757bd1af23bc8e689ea7cdcfd683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8573ffd5587c0abe24f0d108383567684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39daf1b5f17bf7de4f5e17c856b9e67a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a154017fa184395bc7928d602b6a240686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f46d335cf31993996cf1f777ae73ad8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2b32f77f0a555f7012c9dbc8366c2d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4b3216c616323a32dace7eb11f2914689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039d9481f04e3eae2ad43fccfba00c22690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c097c3f83973f4e41defd0846d3041691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5889b8ad61a2b031a0ed4f1441f51adb692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d033f7245137604e152840495b11141b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca94827172c11bb458bf180d7c367ac694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16e25f899890a3e3f73e32c1fdd03f6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63df1ce038ccba1b5d8465425e548686696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b1fe5ea3e016fffc661c5ed2078782697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb38390a4301e9e25bdcc37f52b8376698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa794af8221e353dc3ee8e35e91619b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9efa70fd42332f65c1557ebaf08018700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c295c049d2f4f26884101781587d756d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4ca22dc9910e56155f0dc44abdfe43702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da235ec8dd12d2166867bc6d76a240f0703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da4699594837a662629fb5165a46e14704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07920f3622165686c3ce45c797999dc2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f41a24a76755e077ca300bb1af8d30706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc5dd435046d07a4454f1dbb609ba32707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da161bd03fd2b51fe0aea27b617899c1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30303d87d02c4c6a725a25d1cd57114a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6d4fd905ab652f0fac1ce17f09aa0e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf5d1710916445301fd380b9018b639711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d959bd2a1d260ba348d47351ba9b11c0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7443ac9572eb2a08257a1b1a351b99713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686ab5dfea95f53fe6b67bede0e6e341714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335a3b00bce475d57bc130a1d6cc2b9c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77507f1db16e02f9179c228ab4737e8b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2636bb9fc450b3a2192198b529cd60e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71a0b7bfe4c6f0f0374d6514e8a4f2a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b76d2fa61a0952901c026172927b6f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2cc284e5ec2c491499be74c8156f1e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736383d528f806691622bb5904b59c58721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df280422dbabe32f9561fd89621752db722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2988102a00f7a59f664ce75a88341143723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7916187ee51505b5cb32304cd426aa22724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc18480152e6016be22b925376f768bc725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7969f1b5e94cf10694db8d2252b43a4a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8e5fb0a68902a4b158f9aa7120070e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99d18422cf52671c2763dd0b72a7488728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c41623dee4111744e81be4393f8400729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baaabdb3f6018619503ce52c95483c9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07577ec55f262a719f859c97478e0f9f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d264bc201a20a6b625e423cfd101f135732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573ebeee9b4835fe0b3ef0f2854a4727733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4085f6b99a9c771d016655ed2a82a753734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd05241b88260ed859433e4dbfe26a66735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e606ea6f5dcf25fbae00cb52b682ce736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bfc4ff47883875182a79877a3bb326737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd468b2d130255af4053e867d207fe1738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f1a634288a64ebb15cb78b41f6c54e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d8f53ba4f38b1927522a938940cdb0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c0f9b1c83fd235b77e00e6172c794e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f970ce47016ccb9c27fb0b9676db0d8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1359982684417bfbe68d4a8bc3475e1c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0dbd1c1656eb9fef6492dea6248a52744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1488bbb62cacc599072ea3de277c8823745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c61d613ede5bd5ce49d0dfc1f04f850746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749a5a81d3dbf82d74a1410a4cab491f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03325608bdbaa54c3ee7453ac51c1557748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c73b5a13be13e34663eaab6fe3c128a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4322bb86677f67d63b2a9825108d9727750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c954c215d7ca15587ea937f09fbbae751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93d0d1fb52d1f0dabc53c2b80762a86752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15708f6f98aa26fbf70291561becde69753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e40abccaeaa191aad313028c03c0a0c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f429c2daab43ffc0139bf7de62212ee3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccac27d425f798cd002739516578341f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8073444cdba2759fc16f6282a585fa757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9253515c661a0b0f925acae8215573c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7378a1b1278f33fb024abcf12d701611759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>