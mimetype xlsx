--- v0 (2026-10-08)
+++ v1 (2026-10-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1097">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -2867,53 +2867,50 @@
     <t>000012380</t>
   </si>
   <si>
     <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000012388</t>
   </si>
   <si>
     <t>Набір Gaming Combo HOCO Handsome luminous keyboard mouse headset set DI86 (UA/EN/ru Layouts)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/nabor-gaming-combo-hoco-handsome-luminous-keyboard-mouse-headset-set-di86-ua-en-ru-layouts-/</t>
   </si>
   <si>
     <t>000012432</t>
   </si>
   <si>
     <t>Планшет HOCO HI16 children tablet PC |7" HD, Android 11, 2.4G/5G, WiFi, BT5.0 0.3/2MP, 2+2 RAM/32 ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-145/planshet-hoco-hi16-children-tablet-pc-7-hd-android-11-2-4g-5g-wifi-bt5-0-0-3-2mp-2-2-ram-32-rom-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000012433</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012465</t>
   </si>
   <si>
     <t>Тримач на руку магнітний HOCO wrist armband magnetic mobile phone holder GT20</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-na-ruku-magnitnyiy-hoco-wrist-armband-magnetic-mobile-phone-holder-gt20/</t>
   </si>
   <si>
     <t>000012467</t>
   </si>
   <si>
     <t>Тримач-підставка HOCO Magic magnetic ring holder GH10</t>
   </si>
@@ -3358,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade3df972d8c217fc85d3842201b34821.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f27e573edf811327bce99298f2e81e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b300f16e4da6a3cbf752c057e7d95863.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1570fe6db9f5286f652226c8eda731e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d5b1d767aae994e9889b1639a48a745.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcf8e6c0f4773445adf7176eb67b2356.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0357027e096e892f29fd032626f56b7c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2286f4fc94897ef48a3defb8e92348918.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e410a98ba2effe87263ee0ceac0a5f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd31e3fc2d3fd000e5f6b477d5bfb56f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cd7edde254d676c63ddcc91b7512a911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0faed4541b4d08366e45392d344993312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853173c830b00f0e10aa2630c6d08a0213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b798e6ca0cd72812e7727a2111a8eb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6e7020271329cd1df93921b8b6bd0515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0028a8db18c9802ab4f3ec6b1fb8c6516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d4ac5bc995ae28c89068ba704a0ba117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2392bde2baf5dbf5f7a95c3776ce3918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247ca8c822c19b76e99c13df552ad53619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fce9b9bd9b8f1de22a7b8f0e0d1f7b820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fd49bcf30a981b267233061fa5338921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7ce1b1004745491a73214033aee6c122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdd3a6aff461fb251f138de0ae7140023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9d24cb4be9820bd96d3398b958b52024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fc262228aad4418360d3e2f8c8643a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168662d683acf2d0f4c14cfd5cdb31d126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a87133c5b7f231d18defb4ee4f841a127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0c170092cc024819988d9682b9794328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d341ed9c1444e44ca4cef2c8be80370d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5ed97ab10e28b1260f1a692350452630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969647a135f7228cd55d3cfd6d03df6e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d64500474dd1580b62b0b183fef7ee32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09731795c35146df203f4ddbd10dd77033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125e5c8cdef6368afc2864f59875a73934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a30167a64d3edb4a574d4c04a04081335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6af6c36cbc2eabf008a151753340cd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412a2233817a8f2ca5e54027cbcbbed637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa1381edf2dc372cfb89118eb3fd80438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cb5d5378d893513fd7ed7e6549beba39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed100ae8f63fd451298a4c44f1edfdb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc7991ec1bbdfce412d00330ec5297a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3280839d418b71238b69c17e930712c042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b671d4830d617299f61625ba53cce19943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299eb575672bc2d4470eace19c04958144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8111078d2ea048c262d1c7468c71377745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71682bdc06c3e4be94488809c47ea67246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cc83a4c0dfecc7e9ef596cbb2613ec47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09e6e76eab77090210af5598ff256d148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a00277097ebe410efd283a1e95d2dfe49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32f6633d799e54d1f74dadfe735650d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d909ad77d8576f65a6aa08ac1cfc69d151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eccf8b85e43832395e13e491a97ece52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5cd1f1560525787b5cc3589464755153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e2a9a14c27ac167746dc4e7c8bf43154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248282bcdf7765faa26d990176a59f2b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ef853efdf5d41e8d66af0da4255e6056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1c7b8279ba22b3b9d5036161f917fd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfc05f23fa41654f655a0fc5a4013e858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd154acabce9c84abc28c7c765d7bb059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a70a3c8734e3aa014f184dc3d0d4def60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68af222cf13919e8915bb5a60703898861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2096072d5efe9cb95d630d9bfab75dc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612aa22bcce0c9f3b6672b1053286ea263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd86d57496789e79371b97f4ef2804264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89252e1214a8f75ed37906ab36d9af465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da032d77d92bf0c99897c2d3256b386566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af4b2535cecdef1bec16b30d9b943c367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498071201690abf72addf5f012d6b5cf68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c58de822487c89818e5aedfe991eeb969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b645cf8075dd5f5820a6389e446cba7070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1ec55494fa03d26fc9849dd02de58071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61131782bc57b32ef8d27e0e2bee27972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addc997b88af9bddccd2c8054e568e1973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d54737d38583d8bf58f84e8ec869b074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd42fb0ef36c55cb2942c17918cb452675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bdd110ec3e9dc270aa58fe2a97c1fb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94a4658382b76632340f0a222c872de77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae67b3a2a879f0090ae6b5a75214b4478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c9b9716bdd0fa9372d29fc6af55c5379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ae3590b7bca8ffa3b2578c1e4b9afb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde7b71a9da4246e5ea63e67185d45b181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423d211d0969b0aeb536c272ac92eb0a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191a8d8b03b99546b07592ca357968ad83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74857e3bdae65fbb30598dbbd779fef284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35b92f029376a62acebb7d3faf4bddf85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba1fb07eda59183fe416aec0e5bde1f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ced2d06168feb1426af96a78207e26187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae209280531ab2f75c85ff2f85121c0e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d65f9d3989257be44a4117ee10e9a9e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1aa3b261c0ed193c868fb5aa13913090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a956feb37c1985c47370ba51af6f86a791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecf753421ce78747484ff42bebfbd9292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9e68593b60203087df55052fdf1f0e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29be31cb00d200f86d359b50cd96e19894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd85d5216ede963ce4cc3caf9a30107495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4762738022ae72bb1923081fea046a8c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442e243068b3f7d199d0eea3f68acb7b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431597f63962d83b71d9e8851e539dd498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d741046ccff715ae7acbe268fadc15699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69237454e25e83bbed461508d738e5c9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1c0b84df62533942f310c7a90ae207101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9955bbc6cf288e2eb1a95d7f383ec02f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878da7789d386264ed93e06f1f0d0ab6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15d7f2bb2d9a1c4bf5e029832a01aa0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57968e1ed3fc1fe17401967256552792105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538c061890b33a4a24f2f464276b05eb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24f0b1c4ed2d4b01dc60911f8ab91c8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968dc3ccb0013a7ce0a80b582d8a1a97108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0424a6622c1aa88b99b9ee5e022ebd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9157fd6905cde6614a422d2575a21db110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037415028e860e9a015e372cd638f590111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837546a921c21a42b691642d9b5074dc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cb48c05b5d666c29022a754e7ea676113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7980719567d844cee5d4731e122208114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f8d90e9ee8bd43e5fff9ef58240f0d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e580eff45a13e5227338566b83060ff4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061ab5ef9c126fbb1de3ab6c7ad6e271117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d598219ff96a6b90dfb27e6ecffecdc5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed2f20309893befc89b415070c98580119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694f975796a9f3c1df85a64d04a4893a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4735dbbfb5ceb79ed9371e66bd5a78121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74e56166700ce6706bd0415e6b8bb7f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c98021d988898a046dadf5a82b298ff123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3615deb8c082f8592933562d06324519124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d9fe3bc6f15fd6b7bae41cb5ed1cef125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2195ea63802cbe02b75f75c99a990c7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c735e2b3154afe453ad19d59f0cbf4c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71da7c1c136a2cd52ca86b812bbb652e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b9799f28438ef012fa7d2acd12f0d3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac522233f169f7194ce646f085941411130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74f38f4f724e104162d234dc45ad092131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37680f616b650a8b5ef5a6b39029a86132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f13f99e07576fda5d0986ce487ed3eb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8184d855d962a874fe7510e3e86df804134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42806e7d2999dfa188daf74cf6c3f81b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e750e4314fbc53d71b0903cfa56d66d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63d18231bd369528aa5d75d43228d5c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7ada9cbe75c0b3f0045319d2d61b4b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42efb74a28b1a316cfa23164dcd6a8c9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d213c18a72b951481e5d164d43cbbf1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4559c938ae4df57840d1393c256ebf74141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cd2c048cb16fb639905c8f030240bd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199d09077d0192a01dfb89341df5e2d0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4311e1f6f113f1d0387992a805748c3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de70d1f79ca88c10678161e785697f7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624cfd569150cefe753635ad238f716f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452a4de896a830ef9387831957a6c844147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e84dcf6bf928477b84d0d892e0baa1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb00aea67f6f679cefae0699806f25f0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dcfc38fbf7330082250efa4e8ba49a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6890f7c14edc613945de8a2688910da6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2a1bc5476bb7714930285ac9d2272b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020e6dce444fb91d0e3a32d08f6fd862153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b427ef0a7b72fba3d6a1ac8ac6ba9f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc51ca28c2dddff8dc638c44e746970155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2db94b4604c812776b99b1088abbf1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa245a3d1396c9d082019657fe3aeed157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ebedc5f8adda27f331a4c651728a7a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79efd7537aa0b70c9a61c57c37d7cd4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96717e35051bbffba43860b87eb699c8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089a1d4b16c395ad0d3386ea78f012a8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbb57a1626b5522e104cc1d66f4f957162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4240b93f08326e95a621b315349eb1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7febd1e17a276f8b5e86f90da0513deb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f41384f17ad8ab4d41c74c447aae14165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65452df1d19b71f63ea7da71ebdc3fd1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ead1d2180cd080da86e5e71e5711929167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a295f3190cf47e76eaac94e48ac30fb8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ab106baed412737ff4adec8930d7b0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53d4bcd9e126752d4977fd3b0a6f954170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacf5e6af5a2f56d5f66932bd3968b5f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8967000a47ee1f234f3ddabb488b7965172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a0090dc349b0c6921ec76c70854f98173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e05383b84e218a5b75336e1a3f39c1e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6f3d86c21dfc5738fff21e113d6cbb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba8d40ff63a3be98992d9a1a86cc326176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631e3992e2833641c1daea9373855b13177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4fb9121af51bbc4303e7bc66e4c43e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c147b063f0ff83088bb9825d1223f759179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcbeccfa2e40e85fc8f968ec4659fd1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63b83ee2d53adf2e64760f16dd0c61f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0e0b3707afc4234075a388e624c13e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb65359a467dd9ad9b3f4f2d7e75814183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5110fef510fc3830c6fb5af3c6a057b5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b5d80c1e7e4141190fb4fc9932b7e7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c45e34d00168bd0f1c909cb9321421186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56dbb837e857e37dd072d12482ab97f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851ba5f1c3618e03c2dc707f15f6afd9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcc31b7117f0fedc7d9121c95294a83189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5fe2642d97ae51080992dcc60f24be190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cfcbe8453e21fe73bbbedfde7909ed191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98250eace129d51f364a4684e9e8130192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ce58e5e916d2c972e149cacefa922c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28242d0d17f2b10b94831fdde6c72736194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eca0c7679343d9c9dc01f1c3f5f910195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae1a0246582860f0b3c7133750819e5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9a647bf85dcd33ceff9a1a22d4dc4e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd1f67e5f6bc3d23d707f31e6df55ee198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9192e8c7b57674002cca8b19a201e1b3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635c428ed91b1856086743ae2d9af840200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ce4e199a981a8934196ec8a94f8959201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03577e66ade42ac23eb740b6ce039eec202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2815b0ba0a4c45ee7170c8929084d4ac203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef03cd56a6adf3cf829d579fc7be1cfe204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b71448958d22158a7ba7711d49e69e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e7571e48469f3b5d2cfc6acf096b6e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ecbf25901bdffd18f08a70fb506fb6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c09ce70e6951fc14fc4b6581ca8a402208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c956f6053c4512853a2a931d2814063209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860a6ad301fbd1da12433c2887915a2a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981389bc3b40097939ad14f855bb7356211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1ec21f493feaecaeee4bdcbe7aba33212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef72ae271cbe6f4a001bd815f78a02a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13635fd59d4ae12fea526d8cecbd3a4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6b32b7243195458b0e0976a487924b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259ec172ab7b3dd1e9555c1344ef7d6a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be7e7fad80015fe17d29b158928ad42217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f07e09411f2f548c8a3bbd3c17ad979218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22afab2a1b02be25163adb369d9fb31b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b4d8b917ae8937de744dcca348a59f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc26977fcf124f71c3823e819bc71878221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe1de40fca7fc3f806cb6a0c40e5429222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862e24b06a0eefac46fc7228a26311dd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5082b27accfe3dad32faa4af374dff7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fe17b6aa93c30d9419800fa6b544f4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff64708af9a836862a9e29a69290664226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71699b37dcc2bc8e1e0ac5fc3a5130c3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1e9ac816f680851721b104fa125082228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db898ecd9ec3e192ae40446f0d6ff67229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd2e09779c4343f6eb25fd2379c9e03230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9982be69cb2c70c237babfa70d1a78231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fcae30f8ee467ed56ef6513f73876b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b07ed4cc6b3e3d9261178cd2113a4f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751e526f7ecad5e608fc575cb73d5311234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8989f892263107f41996f0ebf3ccd44235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bef30e6a0b7f2b0b26bc9820ae4669236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d045f4c09ab24a0c6396024fefa89a6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d329f3f184e64751e5d85f7c6fd509238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5dc7520d5e29c663606132f0fec854239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da6c074392c264e6fa597bfd88b814c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeea9b3b3203ceea14f96a2f4ed793ed241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22b8a4d040d8d2acc00edad06b9c549242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9554b657439521f78e800a8ffa211e9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ab549e245488e45f31ffd17aeda1b4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f571a02984ba3657d931f7682edcb00245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df00f966346411e4ce6d9185bfede215246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc91c85a5caec70de8a2fa0b3c99d780247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725146406cda937e1a095939dd787672248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0648a37c64c9d8fb626245bde9e85c8d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2382f7f0570306fccee7c74073b2bdc9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c17ebb6b50a3fce059b75523474dae251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91b04ba8209cc5438e5b787ef968102252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94070b5a47efc0e3cbdd5fb13872d483253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d2cfd28c2db941824e1b772498c3d6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c89e7aadf4c3e15b394b0edfc5ed07255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59de008c7d6443b44416f14dd3dd6708256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba923812bf19ec927b02bfecf4db9596257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc67025792d5b7b43000dcbea6715541258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356b60e570454c2743fa8652b16dcd32259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604e3abb99ce507bc4834832950ac639260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8e7c97b5b2cf10ee78d3b68248ea92261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab3aa3368c5ac412b1d29a33bc29fc0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c034e03f9e9ded186256874544a225d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005178d0e1d6f0f0731c68c8e0d3fb24264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f067c520b0eac79122ed5dda5d4d17265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36b7f20eb5963ac58e3ab9fdbe4969d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c5d03b29dbe3abf8795d5a612b831f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f91cb8972c219b405eb82ee5da8e87268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5957c69076288df08fb0775d1d3937269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da882a74c3235efbc82f92bef46a8e4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f794b0da3cdfd1428267a54ae3ef052271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5da1bf55fb8a2925476b691b606ba43272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec196573637d897f272d8a5ef124bf4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b89f0d5c1d78f1fe7d8df7919868914274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f989c72c91e0a4adee67de33ff89bb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b374b0769e767d8fe6b70d1345d56b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52a2ea986490f145bbedff4e549e863277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1d62ca08bd9cf1bc54710d03872bc7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ed64dada3f0699fbccaa7b1f569622279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fdb610bbbb1b6482be18c12f5b43de280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a18c119a91fb6c2847984530890848281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa25920f22db4585d3ff3ad11b43751282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3329b31ae06e41a67aad8c0ecb835f4f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a207d38049098a74d55f5f8d441b2c9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc86f99690a2d3107ce55609a1780fe285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5d33ccb70dca8db95d84e3c4df074c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0222349f72f4ef5ed5e15d6260a80b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff5fb51d3efcbeff8c3405fb4662efb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50ab9a07ce5952723a0863a7f1f81b6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f151fd6fb073b363aaa4af6f573f642290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200c699e5aab3094fc9df48eaddcf9b3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e00e25ba12365dbc7b7f50fd3c1f69e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdf09acb357685b5a6902c65616f2a6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223e4b7aabb6b9e1b6ac8c258dc3af30294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b2547c1438565e5e865f16d3730d6b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e1cb8fa68df57df0c78fcff0257591296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a504364afda52958f2e2fafa0fc23fae297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0a6646978a6055afe219b5e7bad08a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dda6318d80123b3e1feb55865d16e2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1be2c724f143e26c3176987bbc86e79300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c78e05d13d9373e19be1fa87b333118301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9dc302ba8d546325fe3e1260583bc6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e98fa28e9bddb66bf9e8373d598a86303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd44b0dc2d99a7050900f5976baceb5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c179532180df2b1a0f52346d8eb931305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823c8e484b9bbf532dca6af5b77db9aa306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e5c567418c39a9c0f826871f5d22de307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25841fc7570e9b7107810a052a5a9e1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085955484d2062fc84bc018798ed221f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d649ded3cbc41120b7da1cb79d762b5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59dcef8a6b56d19a19d15eca47f4eb6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f96cac5d17b7687fbfbf581a623b35312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c74ae5aca07263bf0627455e462184313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca55797f238422e003348e894f2ade64314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7e7073653f063ec66b1667c8969bb1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d143e0fda1bdecd702c2eda161407331316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02219f56b9e737d234c2be58e07eeca317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cf0ba8936e73822e794b646531c329318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0248f7e26a5030b411b9b53f1727a2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882fb7f2911d82990678cbbf348b2947320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302f7c8ceb15458b92f31773cc702a8c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8690f8d3ee84ff0abafa1bd25fded596322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7f22e67ee599093ca660603a92ea04323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc58fb0fbc6b8a2e6bd1c99296d4899f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa10ea7bf92cf6fb97487144c4e64596325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c2638211f52b070eff4a47af550e21326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc1f9b35bc6812490d589fb560442f2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7780e273d6cb7eb40647dda7157d1761328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccb2585233b445c2af2827cc3c34780329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d3f3728260ec89ca3591896ae47d01330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3480066631faf87d92c448d31372645f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe1cdebc1c1f766dc6f9c94156d79dd332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8be5d1ef15020e8a9718018b5ba63a8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d219502744a79a0852c3c5ab6a3fe17334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4998c38a5a33ebe880d79ac46b4e8e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d09b6f30e4ad5093efba3eb75b53391336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1871be0d612af3f80675903584b629a0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df4030c8c1f19becb270671a6449b6a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae32d2ebfd87807128da2949083d7e59339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ea07ed2f9cbdce7e2eef9555c73688340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb2e2d662606c3254f5f5cfb0ac2afe341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdac8d0763ae4580a1c3e0fb9d3a26f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3bd1824ca49a3d9d87e78dcef0511c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e331f39978e66d423d79f5e601414de344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4c0b29003e8926f5744c8a76747323345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3707cb3f3d1d0b7d66fd29b9ef91475346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c0b64fd1afd0b41b79f595ff8e2600347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7d025ad552799126d79e208e8b851f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3c6bca0af455f448fd658bc7e9f2d6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768c3efd7e1c35d27b7cbe4d103c8f86350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce72c0f8e46eaeccde86b2183c4ae27351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e698f2b7ab278bd53b046df3e0a58799352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fc7ce8fa549d47a33fb67da5a865cb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5d5a5ba4f4434a1d284b42123ef80f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222c0a4f632097bb1a9f0fbce4c7bb4a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14850e21d5969ae022605224a7652be356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fff3a46110ab34e2539c02f09f3951f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0db9a05a1a9cfd5ce6198fc33d2e06358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91717f7584e3be37ed6429aeae6d9504359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f5b9ae20e119374860d54ee272c3be360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f18bc847e68958c32fd1a9f7006aa3c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c8ab783b23bb94cf51af69e3f8dbb6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42151d40b482dd0d876cdc64a9dcfff363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b68b5f258e1f673e12ae8dc7306cee8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29526bc6785bc9ddb9d25a9537d8de00365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d49280c209e5937166313c39a4929e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6529f98e2430d76612753d8d3acc2354367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40888afa29ea024ef8ae0998e36d10a9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39224959347210917d95766b55e19225369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b397fb83606e1aaaf387276296e98fff370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63e900c5d9753463c181dcde3a76c19371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8f9fab70ebad0d5eafb3eb8c8d3237372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b749d8564e28f74bcbaf3e36bd4cd43373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b266318086efc1d67b5e76e73d8565374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a940d9bc559560e2109223fe3bd0fe57375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd35c8fc14570ab37d113fa90c3be291376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08b6634e15f381ba18d9740ac07db82377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9084be68c2702f7e33310f276afcad8b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c323d5405b48a86b61eddb1e4d81cb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f644c81bd3db7865d69aed2e60f4188a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5cea56aac9699940b8987a7431a4dd381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0295a8ec3947839a55b5bd794041db97382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820117fe26db7c020400950512e8cda4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220f227463ead78700004737cc9f42c3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d542707b26760187d8cbd9d043b2e507385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1275a616507312868551ca9bc49e6922386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb103b226701b1939aa182ef4766a7b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdeb648af6f26e39b427690d6d2ae18388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47408293e15e12f46cf58c7d5db521eb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f919412b25888224a026f5f4a94d765390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89e52f6c87dbb0cf71fde8f67b6a9c6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d965265924d62203c24fd63f96eda319392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cebc16fdcc62c527d7f05574150a0b4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4183dddd757cbbff0ace05e3760633d8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdcf2b3305040c60b85e4d6e28d7703395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329b6e57e8629f53f924900eb666615c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af4a1ce2383c525132039d5f9098ffc397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443846602cbfb7c9f9bf54f4d00c649d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912644bb310b29b648666d5a54a6d890399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdf916e248f38638b597a6f4a3c6176400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895bc7fa383be105da5d0f552fd513be401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c1ba60539fcae1fed06cc8f46c0f7d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ee93da184270399ab1e4844bf9a268403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a5d03476f1ef3d829b32d66e417ce2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0faeadb517307098aa1d013936e7d06405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a04d0a00d91b8fe62ceb1ccc4279dde406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e2f46c81e5b4834a3bd93c42aeac58407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107ae2b08ed6ce5e00a2b0c5ed271621408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a7a7fecc1ff1ce693f9053ae940ff3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7076340372fed9f993c6b798826f31ad410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f718e561459eb3770a1576f41a3f7d8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224fbb7eee34b53398043b3feedb93f6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b8a430d561c838b5e24581cbf72a5e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3d4d2a0411e60edf75e210690f1e26414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684ea77544d6b94b0bc6bcccce3e033e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d817227a74cf70ea795af0fcffe777416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a725f20c2c51fb602d6aa8f66244f15417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21102618f8fd0d059971783fc4e73ec5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a226c435907c1371ac895ee512b20e22419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c40bf41347aa12143908b9107e21c80420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e07c939e10afddf1aa4809ff050665421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a83d0a85d34b49abab5acf1f929358422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998f5aec38d7db083499ef1e603b5ae8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b7defab7b8d513e162eb239aef7a1c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d25c633ea7b396088246808b02cb96425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42d86f4f3e9ead943e6da88e0645c72426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da03da263338a8c9ba75d441e4be4e02427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385f2d2d9333cddd38e17ef5d9c2913c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9455143a0ba0bd9e63580f9ac3dcc692429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dfefe30394a9852f0192b777cba09c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003023baa03ac74897dde04418a4dd05431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aed6f103e6e5d95ffb5f7c8242257a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b939df21a9213ec312b9137e144f27a8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178b0e1f18e19b979a01ecaf0e6164da434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d424d4a12b88fe266dde00e8767c51c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260addd16116ab88d2c97f7664799db1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7ba9be177df2704a8d1ce7bca33799437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5436029f6830e49f547d8eb1d7eda2b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ce88446a579e3e41048c84541d64e4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c13f65b04ccc3837aacba08901dddec440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251752f1221e4edd28a6016ce4883541441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10cfc63cb2b521903dc4f0067441452442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10044ccb4fad7a4f618dc41860defb1f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926bd9e71f05454c0ee1db12bcd93963444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5724e6e1d51cbe0c2617ecb834dcb84445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6ab51407c550d8eba2c04c5ca1d0e4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1785ada883352e5ebfb54c754d1de9db447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebef5b966931f203b8f041c238cc2cbc448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddec7db6935071cef77e5a0c2e88f3f3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fdf7d896a412a9b1ac4cf7d8cfc4a2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf1a4fdf58dd470960859dc1acc976e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d96149c715903bda372279cabb878ee452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e3d1941ad522555259accac1c9439b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b21b4bd02019244d3f28ddeb4a457b1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8df69fe36f4aee8471e5668d211e0c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57494a69980647c91c0f0cc1e0092377456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f38a43b53b949559751a71b847313ad457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d7b26132613cdd6e7435200cefa040458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a4d0870052aac3da0adf75772c76de459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dc34a32bbc17920b80e0c33f18759f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997325df98845346aef59d85df5ccb17461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec869f70bca700190027f44af5bb7f0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2006d17c6886799aeaf8db4fbf2a22b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230d68eec6a3b6a0c6f2f438ffae9c27464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd98bdd5baa2c88fb637563590cff95465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53da64da34c962ceb49c27e54e127c1c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e21357868d00f982997f37388683864467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015e5cc60b0045dca6ccf0e5a61aa73f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fad35b202ed014d2f981c1ccb01e76469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a919c577fdd1fb64e4390f27a091d19a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeb5f35326f66840abc3f5ac6001d55471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d66d7558a2ee5eb152c26e304b7a89472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1927b7fd9f328c2497a2c9373aae98a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b141bd704c90ef99dbb82fb505fac4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8623f5e1ab69570d4fc31d905d766560475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a0ee328194dfaafa096fcb47a8a382476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaadf113270a70e17a07bd2cc6db70ad477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d0d25eeda6b5c9ebd501a59334cdb0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d7bcd4878d5c439fb37307691cbb16479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a739bb5346bbe7d626f06009d0d2ca480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e86c8dafeb013cd4298d6c80c8b426481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79b22dc2e60795f47212bd1b776da32482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49cbc7e2853edb2b16ca2072e5d9f75483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba26ac97d3236c69ea7f220627f7312484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a622fb0bd2934fc4308d7d75b4fc0c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5005940fa4d1a688d83f6b6f9e62c19c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ba4d50b1a3951936beeee2763f7bf7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284d1212583ffe165ce975a1f8091c32488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5d01e2accca610b2032e6f72d9e8ca489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00378ad3199d1f06223a37cdf92f33c4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8325a7c206ed6de9d85d1698da1a92a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6613af4da15530682b9ccfa1dd2294bb492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273bd38339dd3f47d9918ae6fa743a7e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7407403534d72772f642d7f075523b2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c3afece4cc7402b6d939cd5cb12cf1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bafd8e4d80b2cfda52e1b65e3e4e30496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706dfb3c8689ae6f374ef927c069951c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7888fdd4a3b6fb4fde58b3e875b07c55498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d42be8780d6763d915912714607422c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13d0d496d9b15364bb487bad044e3ad500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c304de20627834ca0c66af94fc53a2c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f25ebba82bb427853f1a347c971a870502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c845ef817ff6a1f904e62307682c4f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f666a1704f1e0b9c36d9b41bf4daa871504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccb37c3238e935927f0dd404f23d737505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37b85b02ea1a66d6c79cd91deef040d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203e1c5dda5514d2585ddad68c2d457f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58b46ec7bfd829ecf77f5a78c5e3068508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9596c72d2f6077e19b39db7cd2eb4a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7969d8ceb269628fc0575caa6edfe7f7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b574500d7869c322f4607730d5975b1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315f0a250b39a71050d26663446e7d30512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f32f5e867641254712b6a51c2f8d1e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717c077cedd669ecd3c3ed7f6cc2cca4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc52a2d0254ec7750110d9599353534515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486c84a7ba63e6b862950645b09b37c6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c7c56fbe035bca46e75527e51bd4b0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd943d198fc34822c9abb1ff8d31d246518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a27d466d0a21009732652762c6ad88519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675cba558932db9e6d8141ee74d926b6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2a7321ac000c391d30b59d4ec323e9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58705b5cfcfe395e15aff807437a03f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e6597586b0220e9b8e68aa0c60b70d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd640a3c31d5627615cb6f6832f6a6d2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79af2248e189e1bc3b81ac77eab12e4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414e08924a021ae78f878e3dd63d542f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ae6aeb35be569129b1e68cdc833fa3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5d2070231807859a8b0b05b8ab16aa528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcd3a75cd7ebf0b4475795108e77495529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ebd9ae4582883907aed627d0ebcd4c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdaa893073fb44823ff5e58423f9307531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987b1ea2290c496886f7dce3145475b5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db746babc11044d831763efcdbf2b569533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c63383af988101d10d918a0e2416326534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682d4240323063c9e73d1b7fd50f6861535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e950af321bc9e72a2ad09ed8c9585f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b041838bc55c634a08f7840527a925537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce99a50a04ac9dbe8e0448d4661861ce538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4ff699282e6bd38dfdb1c909d7576d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e77bfa0b2737e7f6560ca528c83c20c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b2f2adf8376e5031938a2b782c3ba8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a7500ab0c80769ff84424dcca91d3f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae8522a99479ed8e06c69d7cd6b68e4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95af777a6939a967545cc3b51ea335ca544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7854a54a5398c1128d27ced1ba23ae545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2becaa68e78a0db95f9fe5f7b3245bd546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a65935d7f10731d09e37a83aca881d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d6a396e3c6ade571073dedba5738af548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671c1bda6ba6462071dee895d33bfef6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620520212fbb0bbde4233e9979f0e65f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e162dc8f32ff49486dc217d202b6b4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8ebc56b6fb45f8774844bc233b1e7d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f2d1b2ab8c886fba9d178fd2ec86dd553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4531e75868e91d3fdb022eb9a86bb64554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4022d7358402ea0cc9d80c1804d06bf6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdd20f095d655f438ecf8b469519141556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5334e1d658563a53a56260a31a6a47557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2544cfd1ac91cf54f5c32eb47c8c8ab0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c10eb4c13e07afe98e459a2b7e1b82a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126c97c5bb0189e453c13c3b63dcf0b6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801668ef05d2b6066a852890ddb966f8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107399b21afcaad0e0695cbaf98fe2c3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896226ca572fee0bc43e8f3866f90dc4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c91c72a13b08265bfcb0340caee8ad0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9badedcee1dc9cf3bcbfa901437ddcd4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecad00bcdec7291c7af280ee6f585459566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70752c9c82da5622f68f638357ba6d11567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850b8dc9e9b5c25ef62f426433ae1d3d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f108ad42e378ba14bd9c5ed402f6dd4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b7052ad388a75587fa506effaa63ed570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f22efe66316ce3d86e350ce76fa41b8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbd20ff1b3b2cdb9f190e41fd5141db572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c700f984e6abb15d8946921df3d6d52d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a187bc270c3412754447647971a10a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d888ac64e3052715a0bd9813b38f0f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06814d8a8fbec1d31b7baba9ac7e36af576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e112ae11d58c94e213bee9ff677f7a0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139812f45e6549c0f028820c3d37b570578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa2137fa2d22985c10fdc47d09d0f03579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c81286291551d80906531f812ee69d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e6e42db7804ee16b877ff2b8763431581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2926ea9350c0eae40666ea1ce7f2f2e2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d934e0f0783234af48f4c150f655f9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47243a1eefb9d2af9709458ae81a159d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fa6dc9ac61a33e99c53ab156b82dc2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a0c79d6695ae44f52ca2d3d9a40fc0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387cfdbd62abfcb6a046d09c7b4dbe2f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b69b09bf401f45945a25b9da6843e2f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c0f177b4e8215b35b5f6957ee999d5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b37e5ddb4bd161f2474fddee53094b0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23a3e9053040d0f5a3268fc2a28d6b7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06de1654243cd962754c09f452f04e0a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d6b7d644237f7b8cffd29e5da25bbd593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8268919fd708172e5a2d4663f0c31de594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6107b4354e7fe757b32253e5e817217595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56a40db1c1d63ae494a83385be3fdfc596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ac97c5caeeba2d27c5a440f2f990b1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3592379c25ff56a6291b9e7d16589c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c334d95b4f258316165e177edb488824599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f80eb09693f4289b246975adccc36cf600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bb6ea534529b7120cbffcf72ed4350601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0ae03ada954675fe0f340fb6c9a9f7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967dc9a81fc82a45366e2c53222e574f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7201ca391d19018b4d34f9ce5124b73a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b833e798c937f86c94180f994829001b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9afa26bb7db09ff21db4465c0adbcb1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35659dfbc62dc8b01766b3963d5827df607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939235c8355b4e45f9f881b2fc511c2b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333a7056e949efe3cbced415bbe97e50609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1231c29ecd424bb3f86ecebbc93fe4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784d5939b54076c2268d82b9ff611891611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0188f250b1a9e7bdd9178d4d264e10e9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df3882ca6145eda56a959d3aa6a3bf4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0480d4016cd7df556b588a50e3948354614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babf82b0232d5e89e3e3a9f2f2ce3ec3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816cd6824d42b3cd5f66f6efd2eac7c4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f405c490627462e7706a993bfda939d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5008885881173baadbdc4aefa4646e26618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4692d9f334f81023803a4dec5466ca619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694f729070a2bec28e8183a2aaada4a1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5f9d5aef842dfb38629fba8d3de45e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08daaeefc07498b35ff69973e1ee23f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb5438e927d87733f8d5d17317de33a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c80feec088490701cfc51776457545a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f81a200bcd0a82a6b3761d36d3fa097625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6f2ef3c67c7d4186edcbfd5731e333626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743736d89208cf295c20ba47e8d09d15627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acad96441aeaa5974fbd5b8265cd278f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e35ad9910b205225e724a72ce940c8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdffa58c5466682011d04551a93eb3c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2566fa4b2adb0f426747da4c53e96509631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349f86e70d727d5971cf7395cd13012c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab805c9f0202265c56fe9baaf02b127633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1309449f2e48b978109ff353bd3a03634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945287986bc0822f13500cd0dd01a272635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd50f8d26484b3b96d8a86d11ad86fd8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd2d129d42974cd57848331a6ac0223637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ad54fd0ef478497c65e8af54e58384638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e678c4202aa764ff5b646f5dc9792928639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b93381594687d90754c35262394403640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a311fea4da4c4b0915d4890f8d39f2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142d3c38f02209530bd804228435fefe642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adc9b30014df8563ac06a9a851e993a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f830a88fbc174aff409dac02169c55b2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e8b8e4b6401aef7583b79832dc0f61645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51da7dbdd3812b614d3a502fee475442646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1031370930754199bf2ec6e6787dca0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229faba32857af5ba91d8cd6a11c7307648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfe50dbd4ff553d07d5c96bb83fdaf0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9017cf2b7077c56a4da98ae77fbc6fce650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b1211278ef15b6bfd4b7c535e93bb7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1407189b464f9511b31d3d7deb8542ee652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbc226657b454ac3c073d9e16377da7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c1dc801ea16adba807bbc758ecbfa4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8470f1d6258d6990c648bb54ef6ecc655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab4e33d674488941e3a508226268fff656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba195a1bfe5497a8c60e0601b36cad05657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ec1e6c571b851c63349949df7ec280658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f24fa38fd7af744538fab877d78046659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14e63034041461c01a65e2b5b86a7d0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af4857fe45a5800d367b4bbd5752011661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006872eebb176e1eea757e980f693f90662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0129266898c6b783ea633e5a94742f12663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b5242d9dad2f7d46c83104b7ed5324664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2387a10a248d51b0560e808ece0776b6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2b1bcae1c3b57d2380d57cc1a6ed6f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a13d42ab6fbf82617cc386ff70fdb5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca5c184a5adc75162bacb7f6748cfa8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d531cd8319e4a1e9302d1a14647196cb669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b3bd6a02829aa46e69e494f9d98e6e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68e45ff3ec758616f8c2e6f5cb3507c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8420a6d4ce6a81c3ce366d03a21c03a0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aadc5b7ea9704c11dbf63f5f8573b8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180ec1e0406207027f94727665d2264a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51acf90220e956b9f04686f198080723675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146766cf381ce465f83dc92a78a3cf38676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec14ccd3d8d0960bdd3c6b8a218d4e7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ce89ee58e636e3b3f3a9553a671bb9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c05499be6fa507b1524a56c15833a1d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce88dc28acb555d0ee461419ef2d21b3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ee5f12f69511b401eaee159a4ad51b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833895f9d2d732119f316c8d40ee61cc682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb98490969b8b66749c436efd990d5b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e79c857c9a8969b2f162e240ac9463684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de03fca1b5f2357e4eeb49e5134cb683685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c610af93e35e9a64ff2b9f307f926354686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983122bc98bc02b80caeeedccd0d74f6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47856b21ad8d7b1f98a3d21fa0d4ff0b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15d05a572a0f167184701a6d2e084ae689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5041f5ef18a67e759982c498881459fd690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23370b970ec2622946eafd465cbf60c6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713d06fcfe0cedabc02ba36bf461aef7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd422944ef313c3557af717dcf10f629693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4e2a8e2e3f2389a362f5836025c664694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac1793884cd70aa46250dcf2a682cbe695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5a8bc1f23636f2080ae69031b1ba05696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fdac9cc9095cfc7124ca51ab0350fc697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bcf0847d7dc673404bff231ece959f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbd5a5d8038ef57d6a20353144057a9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c51a8174db597621bc6bbf968c846a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e38e9ff42d5a61ab9e2b1f7e5bf444701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc85b3dad7b01eabe59b668a7963ace702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5701d09fe7d9613deb7b3d8592e7d7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bf7f0ed6ca92b6816a47b70f5dc71d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d24d90a158179dad11e57a0f1939fd705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b619f1ffbe9297d23bfe2b124dfca8b4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f04a94fe30870c937af5685b7ff9e0b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de20c1aaabddd5803914ba60ef12805b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac48e02c1c3083d9d9ce997299c4915709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637619511da05bd7e33b658f0f018e6a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f652597b4158fdf4b63148e062cb85711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cad9e10b6cd84b0ba929a9782e5f73712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45da5b5dd995129392d8ee5100d091c6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb58051a08eba1c381277fd56e34cab2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e00d482ca4ff44f49e479f351aad217715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd94cd86280ebc77e29c08ae9c6163c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252925f3e7174136e744100b84f1ae53717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d24e6208689377c14dd92aa0a8f4f2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac07642541c6d0ab5ed48cc6b7eacef0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa26231aa537c735e8fa698b181d5c0f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c376663c083f56028d9a48e66e16a8a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793eca3e9be6d3ab3c3b8bd1dc1e67cc722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30746b2f9447bcff6935dc0f984f329723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559b67be93f182067256aa3541a22101724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d03e1148c87c6de6781b62cec490178725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065fdb676a8bb56ac345865158e28eb9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b6e340877a84cc7e51772293d912d6727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2a89f551402ab917b78bf58f195ea6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b23e13eeb455cde07d6746e5fd74ca729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee9cb655607ae6d33fc534c11589ed3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d3fd709eadb4f3e9436b1c345eed60731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b62ec31211b5b62136da132c811830f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e51be8c0299966c6a150cf02545c71733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef38eff9e07675a039d105fb8387baa734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c704d905ff449284d44434fb678e9ff1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e39939f22a640e8a5a58965e0306937736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c668e861b17cfcd80aa1568dabb2ee737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d9879a1bf9f3a7f99a0ad40f1e9670738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af0c16329e77bf392df100ff3d03f58739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5a5af6e71a8b4b11cc8d6c205460c8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e88d100e625d931be6c3c176224121741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dc6fd3ee9e08d03dbf5d775401dbff742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e661e7bc102b5dc1f9919eeacee5ed74743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea52f148c4aaf27497b0b2e7cb2743cf744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7ab6f58eec3209c8f7fe948e5b2924745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83a5bfd04a7d6193b0701d1cc7d3235746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff3daffc83e5fd64ccae37d4576a19e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864f19711dfc3038b7e0ddcaede029f4748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00d09fa1b9dbf19d8ae5f4b3b9d7ec6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e226c4c5f75e441e4eb89c052dbc6f0a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c963803967b558796169cd10cc56322d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac97d890f3c28749cbc0f0bf2b108d38752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ae5fe7fe611ccd97b2d0abbc054e21753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f68028c2b1acd976d639792e6e67719754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101ca79c2eb5e8e93eb569fa95d0791f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f462612a439821685c3828ef256cdc756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72c1b44716922fd1607a980519a6a94757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a934e8a3bcf1886bceaafc02900a4f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fb33e715c571e14756812df6369e46759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10545c81ecd9093358b3024a9157d471760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f468730276bb11ccbf0b55e2e6d16b5761.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7f5f2013e35f275938dd1d4ecc31a21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5c2cb23805441a6ac0818be9307ac92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7274f727acc212eda25c9c14e8ddf93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f063f5a4d3348fa94f4dba3763cee7164.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aa66def688203708f821474b25ef185.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c893362eee48d8f89d904a5b429fdee66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1d5634c42e27eb3d8a2011aa2d445c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c05e046750c697c4c5b40b33da06608.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3731981d5aa14b99809993d7cd3c4fd89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd47b50121136ec4eb032d102b3ce1710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3899ec83a9a49e183e0d1b5b5f21d54e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75a6f1cc9d7f512dde899ed5967fe0b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bfba16d05e8f8523aa7fd1368e1d5c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5864e71a5e6602f63282075359083f914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a051241361b4cfc99b66ebb75944c9115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6bcb53be97dcef9302839cf31aadc916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ff7a9ef21c2ccb5b8c2be209a8004e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5d4b543f5c18105917b1cadbf5381618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed406c315f17df0b2c17cc60bc194bd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f32fb8cdd32e227d86a741a665953d520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc05b82482898d7abdfb7a1b5886efbd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f94339a1131caf2f1cd17b43078d5822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865a6e071b6dc4f0860dd9d7f8e7a11723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b006f7715d844e2bf6acb3f3e0796124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d33268f54718f356601e6b71bae39a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570cb3feb35a68a229cb39b643caaca026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf79b332944f05d6717d9b40d6e6db427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dc81c2356cf7ecad5fe91ba0be45e828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1017b7c71ca27093dcee96bc2c1d145e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d4f342c78bb31e452827ede1ff0ed230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e052894bc35acc2a217f83a0752badaf31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3dc03fdeb0acb024640f3d0e274b1932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7aaf3101f0481542369cb1c92b055b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf10207db4073dcea91b89d655f9f8734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c42168772d4c35261f65de21ba1aed35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f46e1b4f9ca360be28735323a97aa736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f2a9f6b10bb676c3694a1a3212c27537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c69a4f4bf0e99a1df4955446709879d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8363e7db91257725380de9570a6204a739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf263d36b851c41a449cd77d3a1dfd4840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7566d843aaf3017133ae0f20f8e23441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b72d893983274c79b89c3df1e16493f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c5dc5482225dae426a4149063b6e7843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582fa10a5aa3cf23ec83a28698d96ec044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5995ea1fc8048c523416ec03de312445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4d12d19a3bcdad4c6df47dc531224246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dc33d1d709b795ffaba584c7c7606447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99682e281a9150abeff21a0debc9466c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195a3a27dd93483d1d37dc275502e3a549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d465fa850d631a69f9bb04d65b2ec850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612aba70c38345b7b2be3b040286afbd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8c96d48c8559bb3e7ed240b6df6f1952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96726f145e7010cf23e97313eef4ac2253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9130fc0e7b69cfd4384a55704b040fe454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923dc4c3b71723805b6033fa21fcd3ed55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bd5ac673a9fdbc7ef6fda2d35d0eec56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1501d9a24efa50d824f0a8f17578bdf57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bc63c4f2456efa9e0abec085e9685858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a1c6b663572302cd9c1eb2586a297759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc97e4a84eb3c5228486ea9b5f8482460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b18e1098b4a5faaee4d458286b91f6d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653b537eb41c6f2a7b77a791620493b962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7f09db1ac2a4c3e8a71ad29f44012763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8757f5ffa1eecb10aa98d2ebbc0d3864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f10e54ed64c067cf1e80153d781cb965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3d0df6b8d564ee80b267cf7eeb95fe66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d6cddb81cdd661ae57996f271fa01567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb63b9dd3210fca3f1577a58a333d3fa68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e94d4e915a129cd78cc84a4bf29feae69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b0a41c7ba649b6c0c2276cebab485270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef151fd6c941ffee03134fb89b0cbd8f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602c153dfa055c6b06228a7b6cbb4c1772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af4351a5563d78f79481d92a70091d073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762a1e634179c2609a490941329d766f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dba4defb8f713c195872b58d0ffd3675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bdaea1eb00b9cfbdb791e5fbeb4ec776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dd0ab02288c60de32b1873be104ad077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e3450b64b92bede212b61a63c0c97b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0d875f86bb1520b6fb03fea8fcea7379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15455bbebd1501fcedde44bed40328f280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0464794cfdd1fc085bd5c5c527b19881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3741cc1dcaf1df5e99ba0f6a3442940382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455946c81c4e1f6a28f4a78580507a9883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8639c9858744f0fb578e3c61bec1f084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8627373f5c3b019402ad052323782e6085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2773206199b2f2da4e57a11f86e1fa0e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66652b62563b412171e84df59d72e90687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fc922a850967063b13c3bfc57d251688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b69f8894dbb25b013c677ec7c6c2e189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5148ee32683dfaca6b103a81b5ac0fb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac29f8726b38ac8cfe42f6a8c762832c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58ab4d63d0fa11a4de6f1684e0f560992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cd54ce0bdf82954f267b158157962893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b8f0f9c657d5160454cd32f35d2de194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658a4526f1bc7b654f1b6dda72b233bc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a6c6db8e7097faa7f8dc176761efa496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b243f3bac1c66559f437a330770c84197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98912517826265e2c77a6ee2eec6be598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae829814f0af5d27c4cc3f470ede810999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f3037f6bbd687e900c93fa592bb2f6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b33cc12a1a0317b05bb88df929dcee101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb927ae22182672a8b531d42206acf6b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52c89b4e41c19b451b2c2a7021fd391103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9327e853aa6f7d4ded0bdf94b9ebe48f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d05205c7901c9d3538114dd1418a5a5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8eb3eb3614d66cb12d7c258aa8992a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d899e710430ca187ce8ea8acb47ff0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d043f3abb630c708639f9d6a1e35202108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2c0c3b354bc7a6bc720e79cbab04ce109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2038786739a305053c8fb7c17ea5d3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e503ff03442500bdcf7c0d1240be0d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c92e21eba43056a803b725281d6844c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d7dac475d69d668e701af1f4fb999d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8941cef6cf1ab1e245cc5f76fc7001f0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5b0bd59469423214277f264cde535f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e32714a2ba5785a3694f3682bb689a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4a81b32e85cadedb0aa044aba21f22117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c1c9fea0d24460169a5211e3065e1e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd978021b77cab11cf89843270bd9a0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2613f7f5990c6c72e878085ffbc20f76120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1475792568e9656d2deb0e93cb6eddd9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ebd8aa244717a40420943f03e0e45c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c832111466c938c92580ca67d1093d9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c230ac24d1fd6b059d921e7000308149124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c9d4000caee32d0f7269b961431dd3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f9189a8a49eb3b2a1c0120a2a1773b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb34227740c5da0eb10bf1d42a4eba70127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b8b8dc36f6d4a6b2b63ed750056072128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50a68b1d8182b9d542357edef8d5169129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d919afea4f078e69513cedb77843126130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636c71b0a6fc34e68a592c545a5065f5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba1cfd50f383547ba327db630812f63132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac4d4e9fd702db5aa533b0573befe92133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bcc4a5ce711b5b39b83fcf713638e8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbabe55b28c2856f9c43dcd6747844bb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82bc41b768f77e0e35686a93f295c77136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acf9de623c352ddc5fdb77c948d6942137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3547258f10b7fcbb97855b81a02c0abc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f2eb89e17e1f67d6adca78afa58c54139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883e29b0911f7d3eb0bb1be726b5a8fc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015cfc815ff8f33d2be1bbac70d7bb3b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afd99a3f4adbcae0e0ee6a4f158fe42142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c991d4e716d311f14e3ac5ff909b4919143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e484693dceb71c5f5d036c3b04331fb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3130bf197393e2b8f745529befa9387145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d20072c922de4f7d32e24327cf50402146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cda0c47cc45a6666c9817bf850f118b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a14e4d9d1b2e10a29390a6f2e2e81d1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e2a6bd45450312cc579e62bdab27c8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f4592d8665d057f91bea81db394c93150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417602a0e511d2a6da66b168d16f67da151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab14a9d9c685b986fa2101df32e243c6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1a9ca7eeed4d913b18840eb8ec58b7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190906f2cd11399b47e8d76b6b712ba5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c8aea3409f2007d4ae3b1efe1569c9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11111f3a2de1c984f54500a6411ae97156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c32d225adcd85ebb85a8f616f20fab9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc981271b6503a4309c135bfa64940d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f370d63dcf9c4c957b7629ef47f5271a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96251243fcd434ef0e1d098fde62d89160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8973ce5a10354e57b9d648544066822161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c9974e0d88e8e75fcf1e0acfcff2e6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d7f7391c59dd51e6168883e0ff7f09163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34062ccac730a0b3d30b2e9d3e6b74ae164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b804ce43af1a5d284999955755f4e3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e004672884fbde2bf7ded02cd2f8e48166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e9ffdb53f17cab5a331c65df45f1cf167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e63e21c55f7c9d308d19c0ded30aa4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e425b4e8f277fd67e193e286b16b1699169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbccdd5c77ff63628e457635fed89f7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b8c4f496d3a93ae93deebd40fdbcae171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd9ad2a026618e24664eb4e60c7609b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d985e4e93229b75a1aff23df94613659173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d7c7a99a77eeec65813d31142cc8af174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b741d14ba6f7b4235c56069149d952175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64098d21ad331a516a6d8e0b5d22be7b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0136a4dbf329002ac61a6c2da1a92b9a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d5d50717c394d22d76565057aadf9b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d13ea6f506f3c71d6285b8a381093c4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f2fa7e4590630303247baf1118d28c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17324da480edf95c6615746c8fddeee0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3206f97452d4f3e8d2d915eb5a385ce182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0892623db5630ce269b134edcca2007e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c669bf70153b3b90fb6086e3200743f3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71212097b79e0c11f58a50c689c3b71185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8bb622fb1fd3fc44ced44027300e7a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99c1067aa092c4d4f350b0d12d37665187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec87426d76ba5920c9a92021c44f5d42188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a29a2be7bb5c8ce2967df42c7ece49189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527483bb1846d05466fe0227a46c0873190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568a6e8dd9cebee8fb62de2d21b97dae191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e4d15502fa524adae3760bf283e8f3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9a4d2cb0a90bdcfa91f37ce5a92a75193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd4603adb319805d10cead7c16a911c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff163a10dcb425a52b9351aeaafefd2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211bf0ef9a2d9a22ed2e1978c4c1c34e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6535bb5237a7e22b4862463fe5a77e0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c093109e9f0ec494d492e2b65a861f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93952aca4d228453591dd424838f8a60199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be919f1b6d794cde4742cd90597c09e5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29235509546f727854125ff62090baf201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d739dfe82bedb0b50d5f0400d5d0b5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edee2240ada0548b2d1a962a7f625fd2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdc41d86822c4b81f6d4987775de431204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a822860bc639949965020574be16f0bf205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a62f1ec76a249289bec444c068e0719206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f68de499c481e76c94578a9258de55207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30fc9f23aa12e9c14a549843a5aa65a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187513df3db7260d9541df155bf1b6cb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac366ce651b474f79df45ba8e6bdca0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40355ac2bd8fa8d0f7e88b19ebfd3f6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486b536292d6b5a7d51e8fcede1f8924212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0460e01f6c35eda87170a7dd0ed62758213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3188c2b938fd0c07e3a28627c2e6a9c8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da0869b8c0b3c282ed2adf66e2dc1d1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0040595ce55c4d569e4eca5343cd59216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2406bde5302b1bac73ef03f2f14832d2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0829410b2d44db46ef26712f813619b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cc364d06a67c252a7445cb5ef21ba6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147c953e2f5e13483b1b60085377c1dc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709c35a3ed0dddfacf997129a95514a3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dbd7f2c00e7594ea22fe0bae8d3e22222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d864c8b287fde687b93cd374c84b911223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893440c8e639991030b45e599893a323224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e216d5a9127f02c945bac752c5a95c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a179ebc01aa107486506c5db19353f5d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782573a92245093307226517a9aee13c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a75c166061eb44883d5984f71ccf19228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a9dcfe75ea4d0bc827644777e2a8a0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acfa2ddd6bec0a8eaf7cfecd509f735230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce33e09bda307ffe5d8d09cd3edddd6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03f16fe3fb379e166954afa7bee42b5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7642a329bb76c76e0272231f059acd47233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fb796f78b29b30d17079259944023f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2320472da1d5239be190866a6053d82235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffae012f7179f5f547b2d245a05d6dd9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e4db094627a322acf562731b8d50b0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599659b7c512d53de7ebb2897f0e7102238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad182af90367af8966761cc91acda6a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f43f720d28a0c987e02ee98c6fcec3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fd018ad09795b921d189d68c6b18e2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a76335118ed9d625cf6bcc6d88618d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ed9548bfbe59328150a51e2ee5373a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131edaf4f4115b9310d6d11646eaf10d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f8a3dce3273d78b7455adf19cafd0f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599a980a5ec6a11e5735ba5057b42d46246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480b7832fcb4bd90d5a7164fa94d31a2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43431cdd099444b5c38534cde22fad94248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78218df17cf0e6062039c45a9da94ed7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9d616fa2c23c3a78890a51aee14117250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874e5660b9750c202ffca3d9f4faa63a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fb951171c87c52575e302121bff263252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e37f5efa67639cf33d73ac4083d225253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec2f34f9ce1618416b12281822806a0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362f4494c58d3258ede6bfcaefbf0228255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ef7de82f4465fffc441a61171bb056256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81136457622d32dcc5f2b13ac856e551257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d759612d40d090b3a23a0543db52398c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b09af594f49178e0667628ee78658d5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e8600147f70fdac5ebeb837287f090260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bf3664b4df70b9030f9d595bbe3758261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b5633eac22ef9081e3c01f1c56e076262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f55b75d176c476ca64e0ff506e2b1af263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d2fc77ff5f8ca97ff082c8b485066c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6253db817f028758832532781cc7971c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80be4cf00d08cd25de56417be83ec39266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1582a880dbdecbdbf2b682978fe27ad6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c4e00b51605dd6332ab1aa97ab4ac8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b959417d595b75c8f3709136129b422269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7709a4df94ac97d43ac99b624fcb8820270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effea4c74ed1b9d234dcc360b8207533271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06baaae31fa30f50c469eed7e43ea048272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6699654de0bede2ca0f647f8bbf6fb7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69567f92c33ca2d2c66b7a18e952c522274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b0bf2d7c22c1a781db1b04339260ce275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7accdc2e287e8cc7fb20461e43e56a27276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f22777259ec232bf8a6a77976f134c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886bf8e0a792aad2f0f813959e4e5bed278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278ce8900f6656e303330eabee779b59279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e7d5c2a8ef863207af6e1abf0e3d96280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce2c8055a3c11414c535fd39cc14dce281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527b6759bc2b029f22de0c7e9409d21f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751ab0bd929e23c63ae3d640b3d38e2b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99afb63cd6cd7e9d4d3c50108f99beb4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163b283c056540b7c952bde017b23859285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee07c3aec07555f84e032f3ffbe3bc64286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e972f8ec8d694d621811e3ca2fefea11287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa2c1bfd521592d930138825601b296288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4f32b7f3c75ee252526da217332f4f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac33c9a40119adc273b51f7cb8478c0b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667070f4c2c2df4a32f543ec26bee134291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49de7c47f2ff8061319b90a12d66996292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d54265c72340e0d6a070ccddc79e41e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ebccf52fe3aeac388e13a4057bdda7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad1366cc6db4f166a5edf3a73dae4f4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6311270061ee129b3cfddce93ed32ed296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233be973d8848646bfa3b2dedae8f4fd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24194ef9cbd859bc05eb4c7333c9ae1c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fed4560b46b3917e710d509467a1d0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558f569d21d4d29bc2ce36446cd2b8a5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21df40caaa0342b92ef69a712a645323301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6bbe2c5d53aa84f5d9855f106afcb1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03949df71c6ba41fcd141b1a237a1cc3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ff98b80bf9295d148bf2931de9a9f2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51b2fd630a4f0208f35805f5eff97c9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488c65d66940de86a226aa7559bf376f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110290aacb8347e186c5e8ffa23ed9e2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6eeb42874fe3fb14cc08a884c5d59e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef08280690d5b515af411e3cd85df3a4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c974204c77c6009666846455002f03310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7656727c7863c199725cf77d9b39f82311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cd531cfdccee7fa207d24a4f8e3b45312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d0ec63ec13d2b9e96a827066f0bccf313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac4d6878638bd419498ebf0301bc098314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c5527c10bd4b42199ef3df7f0d3c15315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38e4d7691b8e01cf24df77e337325d4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ad892b16d45dd21b7c96fc362233e9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08af66c717ba393e8e78c0bcda400e8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35e36ad5822b434c45274f041937abb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84da659d5844e01c11d5296edc87415320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c85d7ac8957e8f94b8965a8ecf03b7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1137384efd856c38f144b5be0e169e2d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9399dd65361c38eebd48ed865939b82323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b0f381c8c26bc7d4939a1aaa2dbaf9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b37d17e68fe826b80830818d41ebfa2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ed709f98028b74492aaa9068e34efd326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dda1cd6689d69550480ecda46c81e83327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2241529ffa0171affb6821f949493283328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d020401c9a57f2dc41a2a44e63502c0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0ca5f0059b34732091e6f09ca2fbcc330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c00f85201a248f6dec8546aeae8564331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70259bc0082cd35d475eaacf5567286332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d1271ec38035d3d5226ae192919bde333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9495f8d3f084f559ae21e6a1a3a379d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa6ba5f6c9d409a034860ee9d718aa7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1ff25b36e4872f9a0dcbe9a1da0e30336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218989b71db8d651c533391bcc2170ea337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1be561c0cb73f8304b31d8a82d4464338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1464ca79e1f720b12a8087170fe39868339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d688def64d59037883a760fcf25017f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562d905efd229ba9cf9f3444202b96a0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49263c7781327b53c6ad051bd8e140a2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8ee316a03768701a9094f4d358a000343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c124429d9543df7bff0d15da8737341f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4517d94bd696c594cf585403e85141345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce5bdb8347604c09ae09914648cda9c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb8a25324853e9d9ccd1ff852498ed7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b433e217bdf05528fb4286596a7673348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba970556c820bba0c922fdc7ae6ddc43349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27078010dc8d2e5f9561075df38869f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae05cff0c1473dfdb9dcda73f62bcf1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22d82eac2e4ddde8bfd3641ee69b5f4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03bd741e1aec12ec70ecbc7736d4f8d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25db07087b016d4a285bbfada4af04ce354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3ca923b7a24c833e7183cd1e64b0a4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1123965574420843a7fc9d68f72a2422356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f43a057ef269ccc7b8a060938c29b0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea26dce1d7bdb32b4ba0c56bfce8e28358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe03650596f88b6fc69b99f2c93d2c9c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca2578d38e2a1a45c463c98cce7c883360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7e9eb2b5ae1655dea80f7b120d173b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fa01311f54eecb64d12c50ae36ac8c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63246901aed0d82a41a2a46c7beb559c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7cfd0d2973146acd7d14c7de28eb5b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4816fd08f05acea6b099f828efea3f0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9495253de035e1427b25967331f5208366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e4b0fd3043ce72b9c9968bbd216b1b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d00170ab464d2f108051fd159e8c34368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcbb78602bcd67d5c46f105a41f34cf369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece98cd553e6079b75f478231f251e65370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c99bd4df4b495aa588d4897785ce34371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bb8e684f307f8d17de1ff1c283435a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e3ff89cdbe1ac62a7b55070c143fec373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d006c118add231494f53620ef5e09b1b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e0c7c118de8352bc6a2f9e2c976e3f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12fc2d7df13d535ecb24ac9f6dade51376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696281bb07c7118dc418c519acfa0178377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ec7a7e6fdb50b79241870652e96119378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1582ae78994e928aa3d1a4390b804b05379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f46f5248822eabb0a1ee07a3fd7a2b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6808070bdbf6b66c2d648465d1be95a6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19e71b09c9bce815580d07be2190c38382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed787b77a6659fc6e3098ad235c875f5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c8acdac70f791bdc3d90fccf24d6b1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9955c0d45b1e98b2e42ff6a31d0ac2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee3c95c6676296815583f4bd13690a8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff38ea39b9099de070871b77b20e5697387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bbe7090ed621e20aaa1bda14763a1a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899ca41283465a6477731cbbb28a25be389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09824e8d945063669c69cebe38a7644390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db57d8b73c2ba06476c6b7f616bc2cbf391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f18b000e43d3b9023169957d0b247b9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72162312c8828811ee0c5cef42c09d88393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db228140fe6868e556c1cc08965dcea394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f418b2cd6125349f1869e96429aecc395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be0a0f57fdec93ee34ce2337ca9355c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54010b63a700fdaa1e4831af1b8e0a7f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847e22172329714abe46c1be28a96c8e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb07309a2ed61d8c3ed68930b9e3e24399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6617c834b3b3b98f000433ddf83308ab400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124e7948491e084c4732e3e9a594fdd9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369bc860a328950202c6ccf686e1b720402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9880f65f66e4850169676038a1615b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4608a57e7feb2410e6d88f0d8b6fdfe3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928291758569767896e0fca0e6bb6408405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6fd73ebe15d6be0b4c66cd4f8c29d1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197e1ebd2f27c5b030082a5229db2a1e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99968957354699544af138efc5bf803408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acf13eea1337152af40710d38ae8ff4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583035816b79ae5c44a5bda0a61c4ca8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3a7b7a8c2dca1e668541c13d3230f9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838cd682b3f06aa8cd6730b65b76af36412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f441fc5a3992deb5a17583cce88685da413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b90738ae560473240e1fc88a43781bc414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f3e0b40d3b073957cd670b9bc1f964415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92939559b0beb2222e1623cb4b97c6d1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86eb91fcf5ec5c0ad50335c361f13b2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef15678e7393923a6623233cff30c34418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c0bdd6ec0703afd3674e458e508b00419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ec478e44822fe4afd316b6b5c87890420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d800188e3d8be370751de7b608d4be421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519daeb57f7bfb6b4a97b7b637920c31422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bc649be98eb69a3fe550f99e4077fe423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e92da2ece7d50fad8448458e1feec78424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0b6ed4ea17623bfe46818c085cd034425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3e04e1359488950e6cf68cb3a74fa2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5802e455516f08621d835a57be1c98427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa65dfcca30af67c08914d279aad0a04428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aef2b5a49762496bcb6d4a3d7bed554429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e25ee7b3734365190d736a5ceb002e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2a80665065dc9465a6a4c0899548ea431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e577179653bf1a07f84361aede584859432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d3bdcc197aee07c9959f2f1b2fa9d4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be002cfd88b5d5447a42c4f54fe74f0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d75a494857be39fe460ca533b2e2da435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f851308b7687b3eb5d2c8e5e936da8ed436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb560b65130d342430c9a1ef307f76b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9298fa08d769a5bc27d2dba32a5dbc438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a395a9a81f69ba8a81f1726a0127fd9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e92648787e3fd357bde151eac69c09440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fee3871ed1088a10fefe09fca54adb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eee9bcbd5d924b2302722dc690cb11442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e17f1ec8fefc5665c70ba0116eb086443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6452dc808fa68f742709cab3fb13aa05444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261d82fbbb2678bdace50b81c03c16ba445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0033a9cf510cc8d7ee52b6574e2a94e6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53994f67779c8108c303828a3148a41b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e773199bc7102c251bb4255692909c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7010a86dedc2ef5e4ba4a7ba657448f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f2215f368823998a62197bba6f203b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bd6e0a5aa11bf174320e7b38730ba0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5e67d0d7cdf17bbbb408cbacb899e9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19582a28c066f6cc2953de5981e53bd0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93487734d3a3410b1db03437182b13e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411d12229c1b200958a5b0ce73ce56bd455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63f47def36d20fe9d653e694c1bc9bd456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b149d9f1cd1553a3b86b17155ffe4226457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dff919ae88370e31293694d6cdb917458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8694615c3dde6521914da9f06ca21d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96390b70c922c0ddab66f19bf66cb5ec460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fb2a93cfc187f4a1cbe1f6de0cb7f2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca3ec0c6114f8905174b847c6e7a11a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d539499dc74b98fd33cf3d3a4ef88852463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5193d49adea8f30bd1f945f756fc2b0c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b426cd2c71e5df8ed71693693f00d356465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f495df822c1766f24c7de4bf1c79f1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6db08051c2bf318870fa13affe3939467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ff6e162518c7cad0ef681e7b79abaf468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc68587571c515835e234f1e7fe4880469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee95b602f27dfc9fbab22e282d354239470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc9f47972ed29618e3193a3f6f9ee83471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5514277b16103298d886787c365aa7e4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1db935bd1ff8871e0540b8d133f844b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fd8d626ba3b1d36cee553828497a65474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219a4ebc3cc898e82ed43962633769a7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d94346b53aaef730ac31a6e1ac84c5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806d1e1d22d8aa70bef2ace662bc962d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dac7dc0d00fe2332919c34618a6a07c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063a5314f239e65e734cdae7149e4d47479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c26c2bff84c9dd6a087ae13a718a08480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a466b9fb26c081fdc4f59b64e423ce481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbd364eb7587668a4acb4028a7fb7c9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480cfafafa14fa8ee578bc1d544d87f8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e77f3b7caead1d4788c6d9fc29dee6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b5f24b69c36c432fdfd9bb1faa3b9d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f1d398997720c24182bc9932440782486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24a2dc25e08daa2163322a3e4f606ba487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d68120607ce7c0cded5f8b32e9e731488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13047ac58663efe4458c78bd072a87e7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e56c83ac4eebac0da04c5e5d8b247b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdbf984c22c46e1499f7e12527c14c4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a309ccda553d7b62771f8c541605918a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcea5991ded9cc63fdd4bdaf97a8d576493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a07f0335ab14dfa4db9c3ac8ac97b1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e53c952178ea9a5e3c04c02efe18c0a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e89408f0df678295261418ddfc180c8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c24d2b5dfd7e041f9c19809c8f0295497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e2a80782936dc8d6f10ba0fd6fbc22498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5720c9e14904de4622050dcaa35d5616499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa9ff7b0f88d81f324415b33a2b0c65500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8082db5bfe924cb5bb9ba5d38d7eb383501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e973b070efa2b62f1efa496ffe2ffae502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cf03c0c8955e142a05cb68e814b62e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55e9419eb46cc39f94f25aa1599fd97504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d440c0771bb94260a780e9512fa326505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f4d6ab3e6352a0d131d978ee252ff8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a1dd54c595a9cb16a3a852ad12f5d8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88cc26f06b128c88f96836cc3871010508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaee80a431cf875671f4895d173c327509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dec59304ddadad4e19bf8675755918510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30f084f725f689633ff08219d9be0fc511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91221d9e62785b11444da001404548c3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f0937edc43ff197147abaead2dac11513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3875e61d26a0fe5a037eeea9d2375bdf514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0813c3a70e1ea49ffc899c96e02a94d2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3729f7109198b6bf75fc5e99594262b8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad4387e41e7867cdc712c55fb8120df517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bd35f101158dbfe0d028389f163f75518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc6b018a0b651f64b2b8522759a4c20519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b3bfce5df11cc96bfb525e52be89f6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc0dc4ea2aa2fd5d20c2ae1377f2484521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe99b0bcab1889dc737b999c87b49bb522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8d5e36bd3a1a27a4841ba753e8f6d4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b861a2d86e949707ea788a2e78f49944524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5138e99b78f91f08b85a14f7041fad92525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d25d8b3f8bd32047d8e646c8b0e621526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5731ba636d60984ffb0dc90cce81946527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f51d3909c5bf3c05b1dc03909ca2e1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f07aeb205c259d8d6167774132d54d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7773350dc3d4a11e0556a1abcd1569530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36c323ecd6d9e67ec4cac5e21cf8e33531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d622885b9495c0a9ec7acf685b4344c5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeca50c0ecb280490b5fc1077e82bbbf533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6aaf91a7da8370cfa714f77beabaa4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dff4ee68d453a80018f57ef4a7b56ac535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ea5992218c9d47aeb36b90080ca0a9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45482f38bf30ae668e8b1512bfff55c5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f55c10174282092dacebf67fc6d281538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5205ccab88c054bc0393011d50b8a29d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190334c26f65da1b6d9fa9fa275b195a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8f3949cfb90e7b3602af37153719d9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef4d364485e114293661cfb87cba33a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861b800010cdd24a0be0fbaad7c622cd543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512f48f46a8b125bb4f072aa36a43eb5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97059f7e9851016b3fd73834394754dc545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab067310e1657399011ab26ee383b75546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c291fd2b05aab27c6a4f9ad5b5822fb9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90c3d8e2297609812a4246b02e73934548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa95b96197d91fef61876ed74003ce0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80561c14bb19c431c1fefb1021e622af550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2c586f6102bb5bfd96405014bfc3b2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948c82f46b3ca0c82650c4717c44cd01552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f18797df2649b86845910dfe384a9de553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c120f7a9b7fd7272a7d11687a6e8fa554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3cbe37314b527f11f9d2dfed9ba570555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68807f52d9c4069798bdcdae792a6507556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b600bbf02cb9a8012bf0992e3e677e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8554132c77924ba37ff520ac92aeb6ab558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d011320d5b1972b5ff885ce6741197559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a1092c642f0db53e21c455638c1010560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82626d8489e2e6dff81cd14c2886970561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ed7fb5fe76b193c84dd2cc97c3e3e4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0d284d4537a1b9137a11e347b3c59a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e307273e62274e41bca7286c21c8ed564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd286b2f1b055f5b7b041e1f87276dd565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7c932d43c8f2853d5ce33f479800dd566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9bd4724758953b87397a59efd16b45567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3996498ffa5c53abfb0853b9a10ba057568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dac7d303599f575fb9743d9eafcc67569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bfafc2bc51548263f317b223d765b3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11d158aed76f6ef3ea70b5124b200cd571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd567f109531c0b3775764c98c5f8a8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd3ce1a64215f429c20b16b137cc94c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c1e23b70f622292eec68a36935e5c8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658d9f698ccc75ca7367fbcfbc14a740575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bece6b4a5cb3b67538d4494665b583576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cd2b6aef57dda52363be1da9ebd4b8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5d8c4f3a54d5891661d9f18df198ea578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd83c35e6eda141d7b16228ea3b5ec5a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda8e4b389cfdd0da23a9c545438b5c4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1417523c20ecffdc7095d0525e297f14581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318d076b312e4da8d17a3a7abf7c6689582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9dde5f00fa16e4cffd205f84edfd72583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caea1f1ef318c2a0d070ba522af97f66584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f04539b9a8298677479773bdb035f8a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eabec7464b4827ac03425dc3944daf586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b79aefc0bef88a6379ade56b379748587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1742a89218b6addf8d6354578b1af91588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340c8f4a83439494368dd2c906a43cec589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdf0b28142b56e117e971fe609cbec5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a351995ce346f42d6334a8dd77ebac35591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04be018a61f910160953cd96b0d0bbbb592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1f8d685d9f80e8703c604f95f4bd52593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578e9025e1ad5ca6b4855b02d1ce531f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50899ad9be87b215de66041af41cd5a0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1f233a72e6af3addb0562f4b423b73596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e166ab09fb91cde098f06613bc73f9f6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560925e70fd44f1e3dff1a957a4e21b3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39b4e8a99cc843d23f1648afa0e2cf6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc5b00326a08d04b089a012b99ad564600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5e0a761b6c4a071084c00ada143abb601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118857883ba11f4860c1bf4b903efacc602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408b1b1b0bd9fc1c5bc5e4b9c8fbaba6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74bd9fc92f71ad4108e088bdb801006604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b19e4d3ec76d1827511b795bbe40b2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1853a5d3bf525cc7edb4b0c45302e291606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9a97ac96098d266516841357f49705607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9f17fe3b676f22d9fbe1e6659e5a01608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666622fdd0c09be3a683d837dfdc2de5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda2120c7f376f08fcec421d3329c350610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935ad6c22d4d714647930f8928a82dfb611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf63d62b8c1f02d1c8bdc0f0cba7c385612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd3e7d8485a76f66ce189b0e9f0439f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbf2e2a068bd0065cb90afde6e4591f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d736f219a6b93e3e09f7c93c9fd9f3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a1cf83aecccce666f8b85e9a49e74d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2ee9a1c4d9b9eb4e2cd202dada8a93617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a7f2ee0ac9f61941ebdad2efd1ec7b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab3c92a12d3dc2e476d3d2b31c52490619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c9012af8e7d6091d1865ec7899e1de620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f305981b6c95ca963df1fed9bf29f22621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e80ceffb59fda4663cb7d361908c45622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c55c0110c8b6d936efbeb93d6a90be623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17ceba3343d3ce1e6754d9556eb4cd3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d6aaa352852a91e309ae5de10630d3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d57641bf9c6ae2a65b153da10614ec626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9042f16b7f34f3a970ff4cfc43022d2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4a4d420b92e9da73dbda06c32cd1cb628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ca38c809a07238b45112f655d84cfd629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2c40e865f06807eed3df260f789f2b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66543716705a4e73ee07f8b78ece51cb631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b414f73e899d0f335fca5d76dc674d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0079282db17b1955ef13637cbfa62378633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e7c97fd21860ceaa6050fb2d69ccf1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c584d6f47d53f241639d15a8f705fd09635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a25a8af5bb0d9524d476b56bae7296e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2d867171572db443d73f0565fa363f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23fd9fb0160f9c2867b0d73f64c945f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0efcd876b1ffab6695fbf025fcb130d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca42c3ab63d99a3b4a0d65b04a2cbfa640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abee5c34e2140da7ad29e5e3fb1708e1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecc6bf39ad8d556e0466639212f7681642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d99c1df404cd7dd140811e4e30b0815643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5264e086081b1f1f2ba02c8b645dad644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6559f2f4909c7d9ab4fde45760d6cb5f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff86103cdb402dfe38358883768d72e4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431ae524bfd564f5635e2b5b2675bc4d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4623f6e43f28d221d42b223faf7ca0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7c05b25b6862b4f2e65e4f4f01aadd649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82bae3f4fd6a3b329e2cbd9d34f450c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7961eeb3be6510796e9a9018f3ae0ba7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254e1bb9853ca93f8a30dfac97e1ed68652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0390ef5e07fa4b530566bc159e613428653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce1187cfe5bc294efd1c03dcf6499f0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0c0f514408279de5eadd7fd19c5cf7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d21397307073603eb5c34c00d34da0d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1726e0ca19bb7679dd2a0f82968c769657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe5135307203d17d596e727d46d1d4e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aafcbb15b6bc1f3ccaa2941939aca05659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093b4b81e6060b23b9e8619e8c7733e2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf0e4afd902241433249b7d676c6e21661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184f5451f3e1baea6e505f3b465ddec0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e916addc9f4e4f8a116cc9c3a2b1b5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afd983e73392c81ef9cbda8da833ac2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16ab7fe5df7dbc8749c6fa3428315ab665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df808c6bf3424de26d9df7adeb76230d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9a27d27e52e2c7c3e75c2d3954bb22667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c2de37d1b7ada0dbef5c3d1fcad486668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59caeaff717ae346000a7359324c70d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fb1d2c482635fb619a37858bf27281670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8bf981b4b328f835b7bae4fea5604d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4ae3a0a8315f76da219eacfd9b5bf3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca3d8bb448d26d3f54024158a92245a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b71b750307829bd7cf5ebc051a81c46674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d194a3121e4059f7eaa9b9b3a2ffadc675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1791fafae545a488108d83b2d3dd3509676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f1f5b7be1afb3801d39eacca88c36b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3f599af194aff7c37f9fc04a25e744678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61dc90298dcf1e8c9587e8cf399b844679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7792732ede15738cf800db18ba92de4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ca9aa9788c0ca812931b0e59c561df681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118cd0999a99c7f4186de7ec9c8e470a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487dc8f9827661f5f85b2927247c4964683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395b9f6925879075031a876aee73fe6c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3ca8867eef6edbcbc002b46d41de50685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd1794f3ea608f813b84e8f07dad2b5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34af942dfafaa5aec80ac6724b38e190687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0507078fab449f688f330c9eebf5d4c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ff4b83c55068802d126807560d6e85689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dada6db43723bfbfd046e0e7d9583d39690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd446ae6f3b60994419074b330a869cd691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82b0b9a603bea4afaba112e65096d70692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc207aced606e05c8476fbbec72405c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca47470eda9b0ae50c2d23e20bd1130694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd6bca23de3162e7b87b31ef1cb152b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001e2e719bf7903e407f429852394e80696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf83963ddede04ab661df1e7c25d555697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a6ad056891b82b0b2d8b5fadc18c4b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f371578bedcc58dbb6b6c8d60f135643699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f850b9530d9228d554ca3a12b251a8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cefcbe568891df6bcd728c1d4434d8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f090df75841426b947d03bbd9928eb71702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60086c5cef15be2531dcdade063d670a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cbde4b10bed2e88ae14d42b68d24aa704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa76049b1fc20fde3519179d85c8c421705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46001163d3dd9511c720936a3a24260706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948b8729d7ecf20634bb92420bc121fe707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02694bc40a290408c390e8acc909e07a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a084e767a7c3cab8f206f48b5bc043709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fb3e1655ba6dc4517d54a8a82861eb710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b3ac2ae674117fa9f5bd862056cbe0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d336b47a702e44eadcb47d97749a5239712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42baaf3cc8a70fcf8c17d75be0a7cebc713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98ef83b5611b762087c29a878dd6f2e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c200dc379d549f426db95d460c64638715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35c4c0856a72f3d91f4f7422b0da57d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fc8c0082315548e020a2b6bb03779d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db179aff9f610a02a69c21c93d82069718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4418fc1e26c37fefe746e09a05631eb719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd76a1c57ff2c2c9808f425991a6be2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635b544784b5debb51e3b9ad98b6ad79721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdc00111f9016d6768d5c39cac9f889722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d342f9f55a8c3698327bc137d24abc7a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d96500dc67a5c4e6a1549193def8f52724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67498774840232fa97a2aa9262685f3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30950a3f1cff8dba0bba4cb64ea2be87726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4d302518fbfc30d0a66a59d930e2e8727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a4eaafc413f00410692c6ebe2acd8c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974243288621690353ae641c522420bf729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b094a441af2c89ada70ebad8dd2ec4b2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecf6c7224db4cf43cad51df4b54646d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c589d763b36c4d10a499dc2891be730f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2f307826cd4698b55acb5689859042733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d67e6626dc721addf6f9bb5781c037734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08020877973999d73523e92477a7316735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61cbeeefb3758f4f618345a32c6c14d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7c05998eb32f02bc7f9a20dc448625737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9440a64dfd6099669ca55384165c2d95738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57af49ec635bf0dfac5df45022e7182739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a5b80f999ece74e5917caa5a204404740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d70df82d64739bcc2c17470d498d71741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336b1234aff257a7b0bcdb933757a981742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542883cc723c7748585b0789e37aee1b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cabc94d2f28e057cb6698a5d5de66c4744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eed8a01ffff328d2fd05488c6d360c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d3678ef93a32ac74ba01825c95b833746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7609d50c8cda0a56c2d3f06ee3c514747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e329d796e52bfb8ae77889d213bdb6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464615ae6b1a8ef7257baaefeb76d29d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c153a912a0adf23b285498c9ca56cf750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07611e68fba4d2eb314df043e6d264cd751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508677e8bef2f792bf7399314ce2965b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07976e05ab22f299875b33ef16072887753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aca39ec6a80e1bb5cb3165b45b9cc1754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a408e77881872e351af724085e181596755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6589f953596cdef9d512836ee92c2792756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72b64eae89a4d19715c73d129a2b7b9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6019f04f514c326340465640b92e202758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de6a46a54886bf6d71b4ffe38be9719759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -24130,51 +24127,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24190,51 +24187,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -26120,110 +26117,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>381</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="759" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId761"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26490,51 +26427,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J383"/>
+  <dimension ref="A1:J382"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -34764,1342 +34701,1317 @@
         <v>17634</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
         <v>48.2</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17634</v>
+        <v>22124</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
-        <v>949</v>
+        <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>48.2</v>
+        <v>7.22</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>950</v>
+        <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22124</v>
+        <v>22125</v>
       </c>
       <c r="D333" s="0" t="s">
-        <v>952</v>
+        <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
-        <v>953</v>
+        <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>7.22</v>
+        <v>5</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>954</v>
+        <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22125</v>
+        <v>22127</v>
       </c>
       <c r="D334" s="0" t="s">
-        <v>955</v>
+        <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
-        <v>956</v>
+        <v>958</v>
       </c>
       <c r="F334" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5</v>
+        <v>5.02</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>957</v>
+        <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>22127</v>
+        <v>17645</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>958</v>
+        <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>959</v>
+        <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>5.02</v>
+        <v>10.02</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>960</v>
+        <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17645</v>
+        <v>17652</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>961</v>
+        <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>962</v>
+        <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>10.02</v>
+        <v>6.65</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>963</v>
+        <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17652</v>
+        <v>17664</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>964</v>
+        <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>965</v>
-[...3 lines deleted...]
-      </c>
+        <v>967</v>
+      </c>
+      <c r="F337" s="0"/>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>6.65</v>
+        <v>13.08</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>966</v>
+        <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17664</v>
+        <v>17662</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>967</v>
+        <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>968</v>
-[...1 lines deleted...]
-      <c r="F338" s="0"/>
+        <v>970</v>
+      </c>
+      <c r="F338" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>13.08</v>
+        <v>4.05</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>969</v>
+        <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17662</v>
+        <v>17663</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>970</v>
+        <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>971</v>
+        <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>4.05</v>
+        <v>17.73</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>972</v>
+        <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17663</v>
+        <v>22139</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>973</v>
+        <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>974</v>
+        <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>875</v>
       </c>
       <c r="I340" s="0">
-        <v>17.73</v>
+        <v>14.23</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>975</v>
+        <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22139</v>
+        <v>22140</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>976</v>
+        <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I341" s="0">
-        <v>14.23</v>
+        <v>12.74</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>978</v>
+        <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22140</v>
+        <v>22142</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>979</v>
+        <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>980</v>
+        <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I342" s="0">
-        <v>12.74</v>
+        <v>16.22</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>981</v>
+        <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22142</v>
+        <v>22143</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>982</v>
+        <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>983</v>
+        <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>11</v>
+        <v>733</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I343" s="0">
-        <v>16.22</v>
+        <v>21.33</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>984</v>
+        <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>22143</v>
+        <v>18250</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>985</v>
+        <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>986</v>
+        <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>733</v>
+        <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I344" s="0">
-        <v>21.33</v>
+        <v>19.48</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>987</v>
+        <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18250</v>
+        <v>18251</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>988</v>
+        <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>989</v>
+        <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I345" s="0">
-        <v>19.48</v>
+        <v>38.72</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>990</v>
+        <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18251</v>
+        <v>26831</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>991</v>
+        <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>992</v>
+        <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I346" s="0">
-        <v>38.72</v>
+        <v>16.22</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>993</v>
+        <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>26831</v>
+        <v>18252</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>994</v>
+        <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>995</v>
+        <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I347" s="0">
-        <v>16.22</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>996</v>
+        <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18252</v>
+        <v>18255</v>
       </c>
       <c r="D348" s="0" t="s">
-        <v>997</v>
+        <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
-        <v>998</v>
+        <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>85.31999999999999</v>
+        <v>15.13</v>
       </c>
       <c r="J348" s="0" t="s">
-        <v>999</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18255</v>
+        <v>18256</v>
       </c>
       <c r="D349" s="0" t="s">
-        <v>1000</v>
+        <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1001</v>
+        <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>15.13</v>
+        <v>64.55</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1002</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18256</v>
+        <v>22147</v>
       </c>
       <c r="D350" s="0" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
-        <v>1004</v>
+        <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G350" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>64.55</v>
+        <v>6.45</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>22147</v>
+        <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
-        <v>1006</v>
+        <v>1008</v>
       </c>
       <c r="E351" s="0" t="s">
-        <v>1007</v>
+        <v>1009</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>6.45</v>
+        <v>10.67</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>1008</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
         <v>26847</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1011</v>
+      </c>
+      <c r="E352" s="0" t="s">
         <v>1009</v>
       </c>
-      <c r="E352" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F352" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I352" s="0">
         <v>10.67</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>1011</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26847</v>
+        <v>26850</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
-        <v>1010</v>
+        <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>10.67</v>
+        <v>28.72</v>
       </c>
       <c r="J353" s="0" t="s">
-        <v>1011</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>26850</v>
+        <v>18259</v>
       </c>
       <c r="D354" s="0" t="s">
-        <v>1013</v>
+        <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1014</v>
+        <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G354" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I354" s="0">
-        <v>28.72</v>
+        <v>16.68</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1015</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18259</v>
+        <v>22150</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1016</v>
+        <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1017</v>
+        <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>16</v>
+        <v>875</v>
       </c>
       <c r="I355" s="0">
-        <v>16.68</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1018</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>22150</v>
+        <v>18267</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1019</v>
+        <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1020</v>
+        <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I356" s="0">
-        <v>9.039999999999999</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1021</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18267</v>
+        <v>18268</v>
       </c>
       <c r="D357" s="0" t="s">
-        <v>1022</v>
+        <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
-        <v>1023</v>
+        <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I357" s="0">
-        <v>8.119999999999999</v>
+        <v>10.9</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>1024</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18268</v>
+        <v>18270</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1025</v>
+        <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1026</v>
+        <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I358" s="0">
-        <v>10.9</v>
+        <v>45.75</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1027</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18270</v>
+        <v>18276</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1028</v>
+        <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1029</v>
+        <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G359" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>45.75</v>
+        <v>20.05</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1030</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18276</v>
+        <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1031</v>
+        <v>1033</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1032</v>
+        <v>1034</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>20.05</v>
+        <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1033</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
         <v>18282</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1036</v>
+      </c>
+      <c r="E361" s="0" t="s">
         <v>1034</v>
       </c>
-      <c r="E361" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F361" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
         <v>48.05</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1036</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>18282</v>
+        <v>26865</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1035</v>
+        <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>48.05</v>
+        <v>10.34</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1036</v>
+        <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>26865</v>
+        <v>18293</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1038</v>
+        <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1039</v>
+        <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>10.34</v>
+        <v>17.74</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1040</v>
+        <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18293</v>
+        <v>18311</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1041</v>
+        <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1042</v>
+        <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>17.74</v>
+        <v>10.9</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1043</v>
+        <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>18311</v>
+        <v>22161</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1044</v>
+        <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1045</v>
+        <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>10.9</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1046</v>
+        <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>22161</v>
+        <v>18320</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1047</v>
+        <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1048</v>
+        <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>65.56999999999999</v>
+        <v>19.06</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1049</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18320</v>
+        <v>18325</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1050</v>
+        <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1051</v>
+        <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>19.06</v>
+        <v>34.94</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1052</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18325</v>
+        <v>18324</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1053</v>
+        <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1054</v>
+        <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>34.94</v>
+        <v>16.29</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1055</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>18324</v>
+        <v>26901</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1056</v>
+        <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1057</v>
+        <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>12</v>
+        <v>459</v>
       </c>
       <c r="I369" s="0">
-        <v>16.29</v>
+        <v>23.37</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1058</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>26901</v>
+        <v>24538</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1059</v>
+        <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1060</v>
+        <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>23.37</v>
+        <v>17.48</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>24538</v>
+        <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1062</v>
+        <v>1064</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1063</v>
+        <v>1065</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>17.48</v>
+        <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1064</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
         <v>18354</v>
       </c>
       <c r="D372" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="E372" s="0" t="s">
         <v>1065</v>
       </c>
-      <c r="E372" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F372" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
         <v>13.74</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1067</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18354</v>
+        <v>18368</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1066</v>
+        <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>13.74</v>
+        <v>35.59</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1067</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18368</v>
+        <v>18369</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1069</v>
+        <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1070</v>
+        <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>35.59</v>
+        <v>4.57</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1071</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18369</v>
+        <v>18371</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1072</v>
+        <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1073</v>
+        <v>1075</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>4.57</v>
+        <v>13.01</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1074</v>
+        <v>1076</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18371</v>
+        <v>29939</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1075</v>
+        <v>1077</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1076</v>
+        <v>776</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>11</v>
+        <v>915</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>13.01</v>
+        <v>14.91</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1077</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29939</v>
+        <v>29940</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1078</v>
+        <v>1079</v>
       </c>
       <c r="E377" s="0" t="s">
         <v>776</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>915</v>
+        <v>141</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I377" s="0">
-        <v>14.91</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1079</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>29940</v>
+        <v>18379</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1080</v>
+        <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>776</v>
+        <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>141</v>
+        <v>721</v>
       </c>
       <c r="G378" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>9.539999999999999</v>
+        <v>23.09</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1081</v>
+        <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18379</v>
+        <v>18383</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1082</v>
+        <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1083</v>
+        <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>23.09</v>
+        <v>15.32</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1084</v>
+        <v>1086</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18383</v>
+        <v>18386</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1085</v>
+        <v>1087</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1086</v>
+        <v>1088</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>15.32</v>
+        <v>6.64</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1087</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18386</v>
+        <v>18389</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1088</v>
+        <v>1090</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1089</v>
+        <v>1091</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I381" s="0">
-        <v>6.64</v>
+        <v>11.97</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1090</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18389</v>
+        <v>18393</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1091</v>
+        <v>1093</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1092</v>
+        <v>1094</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I382" s="0">
-        <v>11.97</v>
+        <v>6.23</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1093</v>
-[...11 lines deleted...]
-      <c r="E383" s="0" t="s">
         <v>1095</v>
-      </c>
-[...10 lines deleted...]
-        <v>1096</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>