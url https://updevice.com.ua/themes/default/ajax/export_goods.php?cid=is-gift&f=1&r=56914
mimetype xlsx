--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4183b5c6be03d3b8bd6aa726a2e5195f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac06ca75f1f1d62e148dedb33bbc97c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d940858a435bc227b22f49140e907fc13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defb719d6cca733ed3e0aa4ff9deccbb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad23a1f8b8db24b92ae86273ce68f8615.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087db920b61842ec90500abd3ce075c86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b08947abb19db1f1b1f33234483c78f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291f62865efe4035c2a88a70bb7b26a18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5d929a72e19564f03b7876591f92959.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7369e9303284b4c925d0518013dc81e910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82daed37254e351f83e6a52447771d6811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4a561a13902e8012590dfce17a8ae612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01ceebe67a1ad40928733e6d8e3716c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0654c4511a06d6e3aa4d6ff0daf807a814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15275fb9b975758562c0e35f895c3aca15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036de928668a1a1ae262f60ddbe7340d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee9dd2c28398595a6217d3353e61e2217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf45a65954851569ae76c1f25c41a10a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bbd44214ee2ee00cf3bd84c00a22fa19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d476836b2cabfb8583cea6e77d446b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d15243f247a018b42b6aed9ef79d9a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35537fb210bce3dfa3f44d24a84ea47a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2622645570506028bea198e6132c2c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17158353e8835ade48214edb80424d2a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f831aa779e2ecd911040dfea7510fdf25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cf071f63399fdb6c7d9daadc0680c626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a6f43c286f7b5473913c6fe437fd6827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed732baf81e671ffe35430fd9e0b06f428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0857e65498e41885bf6644c0ddcbe3629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cd4fb63f9896f02a069b39caa3b13630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e209cc091bd7c6bf189bb3f3df7d815731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe5cbe2a60a02b90805d66111b104ab32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a889f3f3c7f611d8420c4e0505580933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce41fd6bbd982323b46c82b5f773868f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ba782f2dafcbdcd3ddbf6622dc5a9935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a23f16b106ca2e22cee37c7e470f3f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b4f0fcabdf29a5cdd75f64b2dce18b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cafde1154d9e71ec6273a42400527d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60c63b01db9542e209c066ce8cab11039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29ab9994bd0850bb3f9cd2dcff8e35840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d894def6104d185763d766f9a9ad44e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c22405e3b84c3083675ce89192403242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4e46bfbe8f2debc12fd29bee4af87d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad5f6965479605cb46ca4cf8928b06f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f136bf34c5239f29c04cbf427f4a6a6445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e02cac8d5d7f7a4f5333825a9f3ac4846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f8c50fdb147bc351e6b252ca42410547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059f266e1ce795c8f1bfcb2a7114383848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be425edb0b6134d2558a5cfd9d85281649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0882e4c3e6a27ca5aaa82ab3528cb250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b51d80981b11a2e2eb20e01c55e74751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d68f2e74ed3f9b26f7828e115e592cb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8c4a674bc0cc6a6f66ce674820008253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2608f271c8e91abe2daf5a65aa2b7d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc043ab09348a59ce3d0c40f8ac21c055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032c92929663945131f66983fb09cd6056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6215cb38bd5e0b2887eabe0a2ebe7a757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e3580b4010082838abfa9ce19adc4a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0d6b149c3e0c27c7b5767fd25169cf59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e2b7ed5b50dca40305cf4d5cb95ee260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffd24f9b936785717f874ee30e8275a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb3d374d182fad7fbd48cbced4cbd0162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3828bc7ba66e3d760e055d1fdc13fb1963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f3acd9f11237d4148a6bbd7611280b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da4a2576b337d3a1a9131b7525dd0db65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d157616e5a90e63d494029bf6e90990d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af1dd9c8a12c724701c5da1b59830ac67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3642f66a5cb63f59c9d765d412153a568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fe6c22aa3a719e44b8cbd27ac72b8b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0524747d18a0fd337a16b21a3697907c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89449af5f2c73987a9264c56f488a3d271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bdfcc91d71731de9fa359924482f4172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015b6a061da27e6288aa0ece85cc3cb873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95339a6624d7ad19671b5bdaf864a94074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843d467bce6bf6564842d75d1ce634a875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647e825d4cd8c5aa1e2ae219ca1dc3b376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c1f2f9d8f8a2e2d26688a7a9da426c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff17c90a4ead5a922f69addcd7630ac78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215243f113602b8c00fe30ffa732c18279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97564ffedf625d1240e6730e31abfa3e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372165b122b93960707484f3e8738f9081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd031efe8fe17a6be795ab98b2126e682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da7897a9defe1e2093e04a034a43ff183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a432d5ecb21dd4664b18ec0ae0272a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22311c2d848c66096e6a1093ea0d05a585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3384ee809ef26131be127aeb209aac186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82baf659e251ffd167c9592fe5f335787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90c191012b01e26332d20cdc937ae8b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bc14d4a297b3cb05af1af751ad956a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb29dc002b714f64ca2f2fdbec7521990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16838c879a017e92c06ca5aa55684a991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b690f2ed444f7b2a0d49872d95732092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1b21aed311f1db881b213abd9dd5c093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f2543112bdec7f818b59342f56cc0294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c715f16a8093f67a23537493aac929b795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb0e3bab4f2c30ae80b199446f736ff96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11c141b9555b06b882f3d6bb5f5276797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2c237fcc370c133ac31f591e65647398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051db6c894394149eb6319d65975e95599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187bab528d60bd21b1491320275dbbdb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda3c651233ae175269ac9fcf5cc1659101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f129913f9cf3eaade6edfd4ed0d5cee5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb56e7e677bdbf7cea6e9e4bf1eed8b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1872208dba6dcda9ecc010da7e34b5b0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d0028f64154716aa65270dcdbef867105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6573a9f54a86005746bbeaa0bcf9a7ca106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292a2d20c430f9e376341391b72225bb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec35c64dc6d0d15d2d53230f0fbad15108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f20ed997326795945cfddcaeaa9fda2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf2741792f97eb1c4c44a47b15b456f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420267447753d9b03aa95918dc15a048111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bbd72a65b1cb9f4be15ad0cd78d456112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bddf1954858763a105f1d789e564d7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495f7ec5793f266419e8af188016f4f5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abba3acb5575c48675bd0d23367ce178115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968e51afbc9e01ec009d369563db72c9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd31e90fe94282eb73009a59ef6862d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f446f3c49a496a954b5d763c19c3e265118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462cd49f61af8a5d48525bf2cd34aeba119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cae0a3fa316dbe62cce5e3ec4f7490120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8740593bf94b80359c81ba3fe61d5d62121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdc700ed39adbb1c0d45eff6c090bc9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6308fccf71c1066c36792e73799a5311123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955fbbfff114a708127194ae56853350124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de9424a277c73bc10e50da04a313883125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4a478dab31564af4ac7ededfd0fe00126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0598390afa3c1beb879dbef12d495a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788b7beaf058bcdf58f63058fb84f27f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0f72ceb2fdea58e82ada1aabfd03ad129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5067cdb79185dea6ad9f0c039abbb8cd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61189cafd50252beb43f547a1c8254f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5992d45cb71b9a6fd190fe20ab642788132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a49dba1b931af6cd033f6460730624133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874b035c1b75d9a3ad7116cd834394ae134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f1598e521873bcb6d2793ac7ef7440135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9df27fe0193c6941efc7d91b0b9a68136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe84e4eabc1a767d8557523ebda25ea137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c386b1a77f429acec7aa38b1bb2252138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a8486e997845b480f33900c02b2fb8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c696f2464bdd0bdc23850d1e9a91bf140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81563ea6b085f2dddb880c3d5985903b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29051daaeca636aaad47488d97b44ad7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44136a6426ed7d48e2c302579a00ac4c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ae552f3a03f9de6fb5d4e88e1064b5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8a6a51ec2d8d80957d0cc80733e728145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa5c7fdd98642915b37054c43e99c0a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea5e5aedade14a23bf30a34c83a2696147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4120a5ad3964509f545b2aaf7831d7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9949c289e24a72d9b6f178489e9f67c0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228c70be619463a8881732aa9e725f15150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2f39a00003115e41f69882d72de220151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6aaaca96b4454e9264f1810eec3dd3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e6f9e39ce7e09480102d17237b3a7b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc0c249233bae1bed1f24907e253003154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9ea90abfb8c1691e63cf91e06f1c9c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5459d4d0185885cda62fbfa6f5996c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed07e0bf4b22e3dc6605615c1fb27b74157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf6accb2d0f301fbfc2296fe8e2780b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ee18ca9ec45b82ce160fe971146d56159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e6ad576287dd9bd370d8718d54b8ab160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ee87bf9ea6c588baf7d09c8e230e6e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d009a9c706977e078337f11ef64742162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482913a8c4661d5edd67318bc64bce67163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47e53a3a1a3ac5d92d0acdedc7b2760164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7cf312383fda1d941dae4cff209fa4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc06cee82c528f856d9271bf58cde699166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2432651d66a48977a54fd7b6ba807e81167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3af64f03e3676a150e93ba2860002b0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad309388484065da36ad367b949d985169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303eb6690038ec5adabb9d483680f8a6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253a686c7c0247c717d9233e01e88ce4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741b5a3eb2e5ea7f808627d10d0db8f7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63277000e35d2a1f7bbf252c78247d32173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670b87ec7df8c7cd8faca893771db1e8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c44da066b7f5b594acab4e2a84978f2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cad36cf08fb7e4bbf7811d17ffaf4c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5613e941e934bbdc8e43a6c4d5f8dba177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2491092c28afb68895d7c5b03300a6c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b03845e7003b4869880f8757b3d33f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeda1890b4d1111eca9a45e0038f38d2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f71cc85fff2d6d7f50c25acb05d86b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3ea775e0a6401faffe89ab081ac6d5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79c6efec939487639e57404709a2dc4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec3cdc0f3d6615b1ec07c948f5c5ce5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d320088aeb6ca60bbb0cfba6c1b30df185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acde7bc207677a7948efc782c63fdbc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4bdffe2a3df976333c1935dcb1e46d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0975e41a282ffd8240175e464ac6d1b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751a96cc95f197017f8ec463277f337c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82d9c3ac4441507dd20fd4d20c2c2e9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7104944624dda05c22d38882bd326f3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd2644a746a1ff057f4c073569efe28192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675f5d738cddbf76e34e1e9a0902b0d4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51bbdbbae9424270751a96ce2abff80194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452615c7e1fce710ccb5b6dd79e71e8e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8dc3b42eeb8adcdcd0e281365cf047196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29a644b722d01645f4180bf094817c5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b92cf49a908b0976085c05c8e6eb14198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ea439439876ef03be805c7eb6e748a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc7cc57b8cc0b88a9509c2c146a14e1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f5dd03d6d8d09cfd991c7bca35802f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7759687349922944e1f1f0147b2ea09e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b113d76a18c772d17e27ff488fea2359203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ffc5d39679642b79115240433dfeb5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1766c4424a9128c0f70ad2ec88ed0b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4931b9107b05730e9537f026b6eb59dd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1051d5ed4c57e27b04fbb1f5e75af94207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92af0d34a374dd51cf1692def2c7c36208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac37cfe60142081a1a7178ee60bba830209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e350c8745b26d1aebc6889a2110c1e74210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73544676d58383e8c1503dcf1ef89a4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521e948ded5d2b47c8245921aab07617212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd479476b295eac152867385fa7b81c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873fa17f0eda2ebea4ca86b928e35878214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf5f3571ad1a2fbc01de67dd73e99e3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eae2fc227f1c98407812ec1c97dbaf3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e377177b734579a1787b7955708c35217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda245f7c9f81e13524b7f864c913207218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb65dd1b2485d20aab2377a44e9a09de219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c7112065b31710e7801df3de7324c8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288d717f67b2c763a1bece8e04e8029b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5111b1ece1fa4923e0a7aa0b6221ec5d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5360c5f70886626827430bcecfa5b3c2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddce2352d8cae2d1a40d688da7884f8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356541879eb7bdf4d57f506568c68be0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3585997108338d598b393af0bad54bef226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9688d1470c12fcf43e401f3f2f3377227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f80750c33b61e6d567adf6d94b21d63228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c737aaf36129ced1b001996887e67d2a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8268c233992f17298d62e0d594fc5d4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e345d61f7b63ce02b9423b6ba8889d4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c362e8e7921186b69dd32a3eddf5c331232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036eaf1c3a055a44e096127b0079a15f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56505824fddaa07ccaf3d53d1d7d5438234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e6b577a2529733313df589cfcd6425235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4a61a55ed53e2b30189d50a256771a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f410e2985d162fb2f2bec69736c1a7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebf6bfaa9c8fd807f208e175afac6f7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743eb4bff89495a53d63b1364f4b6d5e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b528129fc984e18483385b5b5774885240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb4f53ad284a6c5815d6afb23f1a449241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07e6d0775fdc5a471b519dc34c6d28a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d55f0c4511c31949ee3037229a6553b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944086da98f7661a6a64a0e77cb608f1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da08fc350dff91132ad57ba197f08cb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6cf84b55c4d6c1c58aa8c26ab65703246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e640f86b89a870f21c11d251699bc74a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a913f483b771fd5192ab128921356ad0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f1185a6dc3b8545f8c2392d0822b36249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff21f3620d36793d9c4bede88eb3af83250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49acb4494c6c7e3323c3228236517bd4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2edd04969db81afff15d945fc0bfcf6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4565c49c14d60b5097f4e0162b48e22253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c32c8624d2ed98639022b425e1b1a5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7fd46aa418d2bbb21bea1c02e5291a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad08eda9eff603d11dc9d958ee684234256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc98b5c249a84adb099d80467b3d848b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1286b32c3f182d7a82e54fc954711a93258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e435ccace23e115d1d6a0dba41cec253259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5952134b80581bc76723775cddbe66b8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fda2763d6eb52789480b260e1091a5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a19a436089f2cc5df799827f0271698262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98d1895daaffb0b4278596f6edb3700263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8de25732a29cb02a7ba63a289027b4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dc89045c604eeb629f33ed74cb0a0b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e5f0213f3c986e5ef52201306e640f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c810f7b69d5f3c8202b03e55565ed3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73816ebbfb190347a567baeb7e410025268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c30d0277f2313c568df6e07c00b907269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeae152f1840f592c34677f9f7e3f3b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1351bd08a6ec10868e77d9b1e015f85c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aacc85e5fcd0b03aba76faf120162a9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1082d8dc525612a30c6c0f30df4777c7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa997ec1267fa9b157a92de3241afdf274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5384f76cc169b67f9cd19bb01a241392275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c46e24720bb94e74cb76fe25cf0dce9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c02d8bdb2c457de989defc541e7eb3e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c9d752ed17570e7d8c266f6fbee83d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b7baae5a1bad40427b6a919ca6eb96279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7903e2703797b8d5ef31fe5a03e1203d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515fd0e912b597ea31bc3058715687ff281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74871c2903e0211d622f0eb504eb217e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217f2eacaf5dedbb263315f5470215d3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1d2d42b018438c7c833573705f9947284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9611a49a77354ec4043b6507ce7a06285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec13c041c0d1c4375ac1f4d9c3944df4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39e4ac0c0d3d54065f1fa2da16c3dab287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c18400422996659d1f673f6ad37f5d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db66bc9f32b8a1a7f8255cdb56630e0e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eda278ffbc9258fe9ec9cb5c0cd86c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d544322454d7d261a7b7ac6a54db1c15291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e51ecacacf6f3fbcfd29c6adf3807a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8148cfb720212103b892c008b5f29e06293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015e3288fe1ff3044e8a649fc511135f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a81e21d6115c0615f31752113684f43295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb504be666e800515a12a0f9ddb4bf9d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71820ebaeac4b8f29bbf9eb86e882aef297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24416c15f03ce1d7de327c8a090671fb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f538e9e4f8e71a3fff44e340de43bb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d48135f4b1cd97fac8aea2d8dd88fb5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbafc093b551c992b77b72d2e0fa3f29301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b46c7a670ba9cc12645d11bf8385a3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843f327e10132e6a5743b031883c7c5e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd79e361c6826588777a10cf2930913304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dadf6cefcb883ec9e19628992699fc305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1125502037aaa98c339d04ed4239e2f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a74c734c74d78c1f1fc20560e789c66307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5335ecc19d2e94b80d3ae4553e35250308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5641c7b733d31c6db63a6b3e386496f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381e06a13e926874e1546d2ede90bfc4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf69fef50b9729251a579ca98372bb6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e08c04215e003e87b2c8d6c062ccb0f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777c1902df2a3ed5b9dd25f1aae532fa313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30426d57dfe0cbfb5aa3b4a7a0849791314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b01270958e8f3316c878f11b1fc304315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2949db3f876f99208fc2e75322baf62a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b450b92069b0da1d1c8fdb73e4e53f36317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1631bd2a1b279c51b77936f507f0177318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2c758202f9d10ae4ad2655e4745991319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2b0206883b99d081e38b6a35356bb1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc60eeead605941bf81639830b871aa2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b2f63d2d47bc1eeeb4a83d82c40208322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a53cd41051d521cea7bd6306bc88f04323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acf7f8b008210c5f0d9100d967fe051324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad49431cceb67e9f534b860c0d2d4655325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7597cf13527e420825482db71979110b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af39e7012bb6642d82c918211136f3b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c79121da95174b4e8274a025fdac590328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b20b3bbbb244789bea4a013df03fb2f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b635ed7ab34dab36f70c3e541e519e87330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8312e8ffb3137fd902e1efd3826b05331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ef7b40ba4859513b71a2270088eeb8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f567a7f737a6c99b0ac631d7e1eb9519333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaaf8d5f6e134cb7cd44fe9a9f4c7d5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bc52fe2e992188f2ed75d9bafa5b61335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4047340fca333949b429c12178271b2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293f19d5224f64cdd49d232ccb5f047d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e6f039287341c9fd4fc63f175393ba338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d4ac463c27994169003a728a051b36339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc6b35d705679ab7d0c3c3c2db068a7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a287bef839e3a99b55ee1010cf435254341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773e91aa7a396325d591e69f8f425a51342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ffd51a0ca0e49cfb563e32867a9699343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bdbc496e207e36149913d57537a135344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9632f0af08a22a7cdcb0b7a285aad87f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29ec7a856658e58c60dad977a821970346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d0d9449359bcc85bbe547b58a1e2d2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000c18c6f25e564f226858f4d9181f0a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b2b5433c015c263af5e8483970dfd9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17c6f0467701d024b347ed3e2d1ae20350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ece32aa694e478566d9e0435d3c7350351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a63a5db2ebf6556cc6522751cfc72d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b920da966c442d631259ecfaff5bb0ae353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b11e6a29141a10e1edff074ef2d2ad354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220f767a839d192976a1c9e71f151a43355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69775586eca1fa13f8da933f0795e417356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606fa02659cdc7c44633ed75c50f1e81357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98a213eefbe59af7cd566a6ae79ac3c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e438ab272fa6e39312071668249fff359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ba2761a02434e96372c69c987fc122360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f803e2cf8d5035279a21123e7ea7c2fb361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c832488732cc4d8afa830f6c51c57b0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d4856619645d4e10af92d95b8a62f5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92b2d6a390289116be42f9fe5f3ba6e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f373feb16caee501890a2d6e484ae2a6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a9951293103573b775fa676a4ddac3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d785923a5c247bea842f6b372bcaa5c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a2c54c9972afe547e335ca3ebf1067368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5555fe230befda8294e4ab2e4d84fd9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a140415303d4e05a1d6eca1a8e6de821370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f94f87dbd0aee4583167ce8cdd346e8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a250330fd0b812823ffa3e84e48918ad372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe42437a19199322432f22d5ea2f8bad373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6df1c907bab1e10829b91d921128fc374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f55428d0f2084663b261af66f6988f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ec481d4e4af68199fc346d2f7fe4b2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4650d83ef1c427ba2e5b15bf50c587e1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53235e7f2766ad2736e45f6464167a3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c32adcc12c97b5716e2140035ef9a7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f79c700d4a25867f4728df90efbc5b9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eeb90cfb0050d08b508caf0b99b3db381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c35cebad5dd6b96cb97806e49d24276382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e92fa562f77f183df228a07c59b6e3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff5534f7218129b48c3770854a98a41384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1125f9e399425ff8b782e705cb6d775f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09269ae2080681ce8edb8f3e465fa55a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7205b5bfe9fcdcf670c0791da728ac2e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd5bb7d420d35ca44f447d9fc7b4c6b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5f2dce218d0e47884a852fb3d8a1f9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594656bf9fb44efc0995f5d007a574b0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9328e6c067c65f3aa07e0a146c93abb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0e707d34492c3260ce06bef90645b2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a87649fd68d7bf501ff4ac01c40c318393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eb9133f7f45ecb2ebd851d93429760394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c5f5b189e752c28a00831f21e7eb5a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4bf48c48e8f5c426fa0e778685dbd6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529795e8ff61e2f5487e6e89bcd5b09c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4410ef07ccac272b41f093a50c63519398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1fc892a50f887f93c2edec545f3924399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f20887b97a9e947b3a3240877acfa9a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e18c8515d0af1850dcc09eec50ba5d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3369d994710b8a64135906dedc2bb0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ac359ba14d066eaf000b96af237adf403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b2558de8e5064a90b201014ecd2961404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1867e98885b3bf93734936b812e830e7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e49f5d040160ccf0f81f34225c94f1c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d300fd86576e1e15e10194ecbd1dc23d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45c83e06aed6acf649f9412e1af4a85408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41faf8f270b00fee255a342baff8a6e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc57fbaf8c154afb00e942112643e4c7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2507e0d2e454463fce905041c9f5fd411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2da187e2b814c8821a4531de03bd0af412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde1b83c509e8ddc61495a75b92925d4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c28a64bca72b14bd3cdb3b5c04096a2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0566ebe6bc4b16408f775cf334e4bd7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b854dd9fc24742da117f262549e6d7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b583e549f651e380dd40def2298aeabd417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f85bda31da504e7ebcf980e87efb8be418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f956e27e83d5e40c09e49a40645485e9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ab053a188e29d31b1baa4cb8445cdd420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9c39ad4d5763ec9a1f4bee62a29255421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d62841baaf9edb023206a1d6ca3fcb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc09995f8103dd95d7b3667ae0c4cc3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ea8d8273fb93ad0e831fef0877938b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0dbd0e0a9a9ffe1723337c19a0c866425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ee38e28d0a56849888c0eaeda0a241426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaea7d592c99d3a6b7da0c34270d5631427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626ef63c960e653ea0335c3e29164bb2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe32a425db247372acb0859db338214429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d0251426606a79677940dac275ebcc430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185e497dc224113a11929b8e65835fb5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3396240d16a4d774223bd403816ad0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8554aa49bbf363c7382ae3246611cb57433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8860eef9d5672f345774354c32ddef434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa09e3f98bb42b6aa4e2f88549895087435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fba9294ff08ca3d152bd73a67a883ed436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040e204c333f7c6d2d1e2f189a3d40c8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b1ba50a6b95b735f6ebebe992862b7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0d6e44ae063d14807a457cdc75146b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9456b6d87a91d2297f3de56686dd72ac440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8874d6f7cb3af8117fb69fab58e7c4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7776d45330114212a29ee20600603da6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455808ee8c217077a063e799dd6f94f5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e52fb0fe39cddfdff5155d45c3a6e6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b0658b0c117430a498767335ff3408445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6e31119c1a1473ff526e5e0b45cfc8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9f9d8b3bfa3cab13e9b56ac3ee5ff3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddca0766b1e69d1a26fe08fb0b88065448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b54910565c0d9955f11b19d3850548449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6bbe82c507c90a443929d6b8ef565a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731c02607d2c7729ffea8bd42dd131d8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6ef6936377eeef465f96f14b2bb475452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fe15d854c9c7e3e3693252577c19a9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6604fc9b978e5874e5b0f04f0cda1d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fab2345e9cdc7329cfd799431ad0b58455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f842691c04424e1652a5e12f806004456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f044e45097e97f4bdbf5e840ae890fb457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118ab222f2b04cc21d32554c10a0a070458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ccf4f4c1d3e826aafa5fe639ec1e8f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb32ca813aebd8f9c50da5bad4bbbc52460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6382f3f55552c3d2de8c413759b177ce461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543d26a5948c457238b80adaac51b8de462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b422751da232316fa3b1dc2524819b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30c594684e40f827fb6878199a2d493464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc43fd749b36f5d0ff34b3b5bb6338ff465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3497f3a4267dc15d0d6b94b5d69f0a58466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43527764253f8f01efa394221c52e50467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41aff6bb3b674ae402bf1526274cd47468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857afd280cac0c95d63f32cbdff5ec3a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5549b4faebbe05f152efa6fd6372758470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c83fa051e5fd9013020f2393c591f91471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a137a9e222c3d3c6864d2414c954e592472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00402d217dade7f2de814d3b1f94b95473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb944e82b33a7a0ee741ffea7f5b2bc474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0a4fc55f3f34eb58c3182ea9ba06e6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7a88135e45feb256afec0674c49908476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be7adcae6e9ba3415276cc266f5b292477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e604e86ce62827fa28daf7c1ce1467a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bcfdc9277fafa0bd79c0ac6be4ebbf479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c91fcf753e988a928bed2a8c383a49480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10e8c7d0d1b10ee828f2cf2ba0d4c37481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8503a4e1deeefdfc275b1d29552c4ed8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d743f70ac28370ea16113595907ca33d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c687471528fb1ddef1974992ea5335484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee90380112c30e3edc132f1b6ff1755485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0125056ef5cb9124832de5e5f0162098486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b16731fe321fdaaa36bf50d8f55515487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa102438bee2e987b102dd7556ae4a1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f3d8cb322e93e6b210a4aa6dcc7f73489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8296b5e5eea5aa678f25439efc1e0f96490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d525150dc2db0b97df57aaa6c19b9e9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b45e7ad394287eb1d1d13d9f26cc71492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744595607046e93c3454d9d09e5bb8a8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae24f9af3ba21445ddf1d829e10cb4e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb86c215bd284c6a4466c7b173270be9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04d040b223d55f24ab3e042adab710e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1491614cd2ff944bf6b2eda705dd5add497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae18d86eb81aeaf590b35786f0aea313498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae047ace488578397e140192ff868e55499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad19ed0bd9a736ab2f8351288176787500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178be9e3e98cca97c872bf9cd209dc85501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fe2ced7baeb4fc651e89f52a3e7a64502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaed2cf9a391b51df251028fc291bd3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6d488c941eda8f81567660a731cd71504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195dede9d60cdb8160a3ad6e5b5cdf02505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6a3497db0629f26877ead4229c6a81506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0376f8d64220bbe4e04a321e2fa2ed00507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461c6dee3d0b34cde2a86aed244fec98508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8dac6e61f4205383445104aa9f1325509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6747bbd4a53dee1eb0fdaee305775e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f3590b3c03ae3f0e42ad2563579a46511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f91874d458df567a928f8d8ee632cee512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c16ce925ff125a3a4a21a021864c92513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eb3db07ba69461bc4225ba020f6f06514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24753584290c2fb368c5ed128acbe56515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bdc2b3fbd85f15a3f34d3ee72939af516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c07bea185ac43de72f5f0b34f728214517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01186c9c1cf58d1c93eec09c4f795b8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cde70270937d58b971098832fa8d86519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eaa80f2e9fe13cc210e111d38a9df3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b1836ac3834bd42344316f2ca53ba2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17b27d291143d960049cec642f56faa522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a19f417cf90982b572ee0bdd9217030523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1380dec65dffea1e506e910578faf8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0075977018c7af45c417fab6a7ef7d5d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb041f9ec55cc2c5f1a1ce55b182e60526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a2b6b118595d1d21a1f77d1b149c44527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad91cd4c2319acf6e583fa8ca289730b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a74b151f965b5ad88238ca40a5cce76529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de7e37016acbed212f335a7ceed57bd530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f5582db0b76a735b17edadda1987a2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb2859e5d08b5014fbbed670f423ec8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119994d8cf3fc5ada421f5da1d868559533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41acefc0b478b0d09d6b6a415f1f73c1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c0d6946fdecc53744b700631bc7861535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c93ac82057e6101141ef6f317a3d9c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5718359f738a2f0b103b71727f89015537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d50818d1fda51f28f88602be6cb76a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa72fe85d18a80ea9c70a722267f20a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d399a5e2e8aacc3111be40d59e0d12540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afcafa64ce4bb11e5ab81a3969614ec541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4266b42b3377d1bba792edbeacc5e343542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76883551ac219609f88ff5a7be6e75f8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02ee1f51b7e18f546bdaa67ffcd7741544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b794f2fe2f00b4c406e59d60301887f9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333f7b25cdf33b382cad841e8ed49643546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9508f3cb5575ad4df71791ccc194e32547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c57e23bc0feeb701607823b6c232fe548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4ee7940bf38097d34257e6ebb14cf3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e3163fc9f011be9088110c5a4ce316550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1651561cfa23634b5182d21c3a3f5c70551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90776617c34957f49bf21cd898540da0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c784cf5daa7975d84b37003af16928553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5abe627f5db600ee247496a9a0fbaf554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fdf5ee4cb320670abfbd69f5eaa578555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c6633a5d6c2086557c79385d9466cd556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e284791aa9c8d85d9c3d3eac4d711d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7af51b3f7df60116e010059bf4788d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6885163956fc0183b6b24a4dc64699b5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779f449bdd44279780b0a7961cdba0da560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50bf3804fa08e41c4218bb72ad23c75561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8b241c378b344aeb2477739d282c12562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdbc137ef28116900dfb839153bb241563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f875c6088a1216929d7b98d17941e7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300decad71affbaf7d017505b7539c25565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addb8bbb35f83bb7f75257b1fe030d04566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bd3ee62a600193991ccadbd339b539567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfdf3485912e44da49c1009cde7241d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916935c46d0f9a0fdbc9aa3517885f9e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d7c61579ea8e2d1b5420d07e2126ae570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c784bbdbea3a81f2dd4668e39ce9eb571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1cccdd90cee1c182afe324896f0140572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2db84600704da091e8e4244f4820002573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e508c6e1c62ba4ef6a41657d91f71cc8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a795a555e85b9ac46e45869a5e400c70575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63326b356aef531240245589aa8c8f9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31af8bd79f345a06eaf73c09822a192577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8440042d10aaabf5ba73dfc90da97d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfd81c1d28623a1add83d2483b16fd1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30609cae1ccec41d09017223d6a5b28580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60be404baa4b56f7251cb72fa0d9ceaf581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaf85b5404c0ee111b8d16177fd2a25582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1f3822dccb4852a3eceac074abebe6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455357f17c5cc5715e3bc68aa13c0eea584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c118c2630e50d7f9b7033e11510806585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45640181885bf9e205077e2b9569c1d9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ef9a408575602018ed073b350ad4e8587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be8cb16fa8f5bd0f37282223cc17ab9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff470d37e45ba1a0db6fd52a03315b6c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c97d25a209fceb2a620c1c86d2ac6b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434e8d18b2f099037d2ba626ad250dc7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0884dbd006ffb1d054eaa2be87256d63592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837dbf604229ae6d9e23a41440af121f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa913e551121b5fe10c65c20bfaf6d6f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a8e769152b1a1c5c6aad54ccd967e4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923da95fac4df7fa56e5f45f77619b05596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e1b1841691d07a2902b26205f3386b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c7914a31b35faa52b78611e93241f8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d86c3158c28086fabccee0ef9ce364599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd5f65e85b3176243ac7366c6c84889600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc140fc3129976ba61b9bb053cad06de601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ed8a32e336f893a6442ccc1bf73f96602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c807f1b8cd95cd6ba744413e3013a65603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b85638d357983231efe57a6a3a757c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee32290cde6e6c9093e32095700ef41605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c188667766e3071eff797ad7442190606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa65b9d80ba956304b67a5471f44709607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a839d62c0e01825f4b36561ecb203e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c6041bc4cb33eb0c34e7b61f0f7c4c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa42ba03c95acca9e0562cc160b2d4f4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cb6b71c80625d6611b52ba695839c2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c51a5bd41a9fa467708f70b714058ae612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362e25d271622008dc2ff9221eea55fc613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2eb752001ea7dff642caf8d1d9b679614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6014bfb385df2d76e9b19097aaa24dd615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a9d7a85692b331d71144133acb5caa616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfaad1479d0485943d0d949707de831617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5b9b7a2873fb4e242a0443f6c5a6bf618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701c9e1d0931a2bb6eff44ee72a10368619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1d9b17c770b20f68c387d806806588620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4974263a13df639bbbc88c2bdfdc2f6b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e952f836cb3545e888e16b8b7378cc622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8787c0aa32ef633a1ce0c85f5cbc13f5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9574b053ce7b8e0c34123017d2926136624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c8d55719a69bbd67cb319c44921d3f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b23646bdbe37b9aa68b698043abe94626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa23eab56ff1ac47a85fc42ad1ce1cd627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25dc6932ae24bf34268a9e42ebe3e12628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50694d2fc4844752e965c68e080a9d28629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2419ea59fe7f2a65fdbfb35be00209b9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b97c0a4baac507dddbc556f527bc980631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213c1d1cbec19fe1745aa1bcb9801f4b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5f2f0316c18de449e64faff673df3f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af8ec1c9329a2fa403caafe34a2293a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec22594f6a34d022516468f8a5bf9ffd635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01be3b9ef47266880d88cdc2c599b5b6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaa3d03bebfeeed1744343d51ddaad4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e3bceca68a3d3a2f081770139df686638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea767d84ef6f33ade476341bce785ead639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ad38e2a2156941664e41d8ba72d461640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b6001f2ac729710b1bc617cb9981ab641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626b2ac42dd93355a9ed53ddf41d3d6a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5765ad352b00ab19448b56f1a8a245e6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc4543ff9017ce1da43e13cf4c0a668644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f3dd1ad7ffe36dfc1b4e7f787adde8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3c2841ddadf39d1f0c4a4cce470ba4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d2065dd021e4edd7e3e07852d6a787647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5438427a531fe56cce440b5e8bc06b4d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bb343883e912002b9df8806b1d9a49649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a495213fd4e6ef3d1d16cbd7e772c82650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751db753c6c2d3d6ad410cc67d8e24cb651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e444a60f22b7b4b87b7f0b8b06b7fa4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e349c8f3deb906bbd9f0ddddae921902653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b7857832724303afdbc7038daf2efd654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef748a5dad14b1b75f2807b0d27afd30655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b341211a4b1f82e50a1b52126605202e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3255a282da431dda34ae354f560816ee657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8541d153f36b1ea2ec1625f75dafe6a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8e1468b343635e70de91a248f69bff659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d148940deaf25cb21279b5e8d4c739660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334b33f6de6cdc945796a75539dc485c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ec110022db265bca124acdcf5b112a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c293ac50bacc16324d0c7f513a4c03663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dd351d3db6f15f8b043230c5c5aed4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6214706c646164d993c2d0b9b37593665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e30cf7e7eb6c2f93f3d58da528fd0d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2c0bad5e895d98c6860c0b95875404667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c060e604666517762c5d601a7d11cc668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458a7c6ff4782919a5bc0580ffa95681669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81abca38e35ff83c8c02f67edfc50de3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3c2d494963dc554861afd5e274386e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31fc799a97a9fcc2fe194279fd6eebc672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2378dfbb823bf4896bbfedcd72e53c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf447a9bbe81cf0e4a1f4199396a2ca674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684ca3944dbbf1d9a9e760cbea4aa5b1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9085615cc53572e2c2e55cad197b6e84676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cd3259c6cc0e443c60f509a215f34b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031d02a8ac24f5a62a0c760f773ade32678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4432815850e9c3abca19e2819e0215679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f930c848137ab735de853b2f2d19fa3c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171416f848d422184dbfe302330d5a14681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d82800172417d421dee547a7e280ad682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae1d85f4af7bb624fff0e7b6a41368b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa375b38ed0a8704c90a8513ac3f481684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e4d4bfbdaa0319468a02bca197d8d5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c3e83631d94a23f423f59561fe2e3e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25988fdf621ded3be8cd6cff051effa3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c05466003a330ff77ab0f624cf3cc1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c42d3b986df58adc3395f8f1111b9fb689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ab1c7fa88410f08e3437e47e5e4d41690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4f782b0660d62f7cb134d86b15356c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8278571d6522988145d00cbc8d2d0ac8692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff75fcbea176d21cf72b6794cf41712693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b393b92df7f83a18f391ab827d759de694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b15995cf2a0b1318d6ca4b87a4b35a0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d4fa6160c36589edda5b058ace5958696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fcc1c3b1f2dae39abb2b50f270bfdb697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b9efb7bf26dee0893f14c1942d52a7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928a0d8689f2361715e992816a9e9723699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02abf8721d874698218631a1e1e02cdd700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19f16270321f58c1592875aeed9d07a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513468e21d72a0a5aacfbebd7d43fe94702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292f5d8cc9057d947d441a28c4011509703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c51e4c8e04ee33576ec1586c4d340ee704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d06e2bf5b5841c16b11ba7862ef4d9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10984bcc26eb0c3b65aad7aedcf65942706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd4185ab814c336ee7ab765a7bdb516707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71be5a2ce683571d5904f7afeb0e5af708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc2967044fa381f90c6f8ab1196a0ea709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471ee043bc5b91a294b4587100f3f67a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8faffbdb39b98797e7c913cd9a1a6d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68157c87985cbf28e3c47b48fa48dcd712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bb5818830954d113326e105239b7fe713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195beae8b903bbd093ab0504c9ae91a8714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c778afa60c6d83a8555aade12b2936715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d74ca9c47502597ea48ee7f7835f2f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26cc3ab5178640ec07f9f1dca1109b0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f46f39eca4c44d6a7136b7aa303f71c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4352278758ade8a99f3454d865b3ad719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f268a533c3d154df1d68ed942d97bc28720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9a43557348f80153a44a17fad9859b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd3652dccd7f9abcc7e5229c2c0bc77722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bbebfce945eb8e5a9370110a40df41723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba926bdf6758cfa096717e0dc2b4584f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d116430985756593ab16bf96290a2216725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815da8b1fb1d926fcde7469c59377372726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433d4c3271220bcf4113688a804c5e66727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1e9c1de4ca29016b172d3970b121e6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd68dbeeca2b8806de7bbf63a34a1e1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5575c009651226635a4471c10f578f1c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fb5c6421e2fb117afc11fbb2bbd0b1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8804f7d2ea97e4732bba7dbd8941d002732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244e3bdb3ab109bf16efe24f2dc3c2a4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d96940f4c0b3eb6f9dbc5e22ded0b6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506f6dfe36d48f66111a64e471a5042b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178f47a64c37083f28677bce1ee0b16d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae12e1cff50ffbb5982c068d685e9e7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c4e09a1e25664912dc5951de45364e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cab3a1881b3ad095fc20d92861a51af739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b45673889c1645e5effd9fa5212b7b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360ca25c58ed2b707b599ea850bd013a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2570d62b0a5fb7f144d58b4ed732d0742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cb4b0b36bb83e167ac2d7d4473bf0a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd35d26044723d703e204e8cbf9fee4744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c884648a2a36d1f188b1f4fccf2d5f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19b1e8895d83904a911b4eb47b599cf746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab929523c58af62b1dd4dff4fdb21972747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd9bee9221489df7249f2d0ddfcdf2a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997db81eed8cefec833a415456190423749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf32d24ff24e498e55701dece2efa84750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdacd1e99605c44b4e1e9cc10c0c045751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f63f279af5317a1f72c980a3a1f26c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aabdc35255c4e9e0b02e57e42a9c7b6753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a32da6e2bd0f254e577c4dee05508d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a156c2974fe97e08efb219b9c5eee3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f368428c32dfc92e9f6ff0f74a37e5756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8fc8b49027765ba3fa889dace34562757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22e7120c44b2d0b4bae5d38acc51fe6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0002c6e7f2be77427bf1ce8f446d910759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fc06a2c2fbb6233c329d26de0b975c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec1d849b727ce810b7f26fecfa6c0042.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fa2d1d57c15569ac261ad7f73072553.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05311bd0bdb5d15ddc98ebae08ccc8024.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4ab038d8eacf8a3d2eb869da5b878d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd46a08cea857dd0149a39813c11cad96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483f3a05f66816d917f87db3c7320e807.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e2e47a67a737d67577bb0d3ffed7d78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71af3108cb9e3d0bbd3befb75bbf786c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc6bad57358540bd1207ade343e318810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9123322fcce67f0dbc0e6d2a18a0586711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e738c0fd077b7726f77e8bf661c29b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeb1ac6912309a0a15eed4501bec3b613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1db9bb5d723cc934f3b76a4d0c3684514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccb9d7eecbef71e2e8a672add7cfc1215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830d5a58f04d01b4e0df94af41afbf6b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff453c701e35a943ad0e3ce072d5ff7e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c046fe2cf391ed6a031f0597fa9dc88a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd0add28997a40ca1c4a96f371bc46319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547f1c1efe73753b3c9bbd6632de6dac20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90358cf81ebe24413e0a8092e2abd5021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f336b8909fd80d29455ca20cdc262b822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eebf38a5c98b1efdfcc6902e1c69fae23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaab5e1a57cb7aa20641d4783256544224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3f9e9bee1978118327392517b0df8b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce20f7a030e6286242dbba88029f4ae26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155d13a4c06291c9a386dd76b3ec7a5727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c0bd7f89390a4c1d7cd85ebc2ca14628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1c31b23dc9430fef67cbcb650f49c329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e983667dc41396c946587b64f4977330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f5968f6ba2ba0549ce04ea3494c63d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469c10e483e919e5c0ab7c874112c33532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18549ff4770c4e70d782186f555bf0e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2959603354d61cd19d2ee349ea412a734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe56bd782499d0fa7f0fcd4b9264778b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be20b7336774de8277da7a190195efad36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed47ebc15dd136c66ed55fb8dea71be37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b57e14a2a7ff27931128be78952f49a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63238569e0ef685b87d75120dab7c84339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f8c3478cbfba283d4505fae298be6740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b544874508e5fa992b9f37fb0123dc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ec2a9e7dab984aaaed108d5ae5744742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5c0d68a7e78f4c390bf9ec92a14a8f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59cea322e7531628e001f4408adafda44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4145e3b41753f31a47a5efaef3dcc545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3229f9686cf7405b0f19e1b26fee135046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12e76347dc4247b212bee67b3ef48e447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27320d0d0eb0699583b31bb18a2e9a9348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89216a327e1e7d04bc0860f661803e949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027694c85136ce677c172a54acaf732a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560d52ee28ab860319bf435825347eb251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679dab9d63b5619f54eb63569d15e52652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917e704f9b7a59b49bef007ab75096b653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c69367159059a9cb7e03dabf1583b954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d691bb1d4cfdfcf2a00e43dc1b406d8455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62b73aa672f58e54245995d8fd039c156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76258a35c232d5992d528a011c92c09957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d018a2b5fddc08b2a91d8cd71f9da4758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893df48e06132a3625192bd44fcfd92159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df8cf200ada475b40eaaf38d288b34a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3facb817a58cf0f05f2c347295950c2761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc28d9c01ccb825dbfdc776b534510de62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8842d707d989f1af7be5dd636a5a502663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cab70aee8c5567e4405be0b985645f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f1ba45af74f83ec28bacde967909d365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48ddff383e2efafa72b9e201086a99d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec27f7c78110811c42b5780b153eea8267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bb367d5c28e9d4cec8543be3601b1168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50c38382b27bc90414e0085cf20d6fc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe6b50bfd15d25742cb4bce1ac4c4bf70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afece65f5e6896495a38ce2b3ed0fe7871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0305328041e6f8ed5533481a83332a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade2d2a888afbbf5c9901cb6be908f8873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ec7a9fa7aa495a492f1c7160c1659274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd852b80b6d6453d6152ef2970b532b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cc3d2b49728ae2d895ba6767aafa2176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe6e251945bfcc7daaf597e9537e62377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd4f9a0f183c69872c6f159fc5df17d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aea07db979c8cf10c44e97ea10b2f7a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a05f5bafce3d54fadeb378a944340780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98825fff2f0b27b9ec8d515f41709c281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c7e1a720027c76d6a31d3e5c4d53ff82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c99734f214e8b93ef94ba9f5ed0d23883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafd174d24526c8acb3ee633dd5086cc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd65970a9938276d932f17d24ffdc84285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b296d17f2b42aef6d722e391f78dd5e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6035b090f24ae334510890d75f20fb6387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbb55692eaef61b0dbf82d4b437d5bc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357f88b25e99b48b23a9c55cbea2716a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dee7283c7862f842512483c04bc761990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e940bdf1b4dd7507ca26c3abcccf3f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935d0985d3f34d3392d61b719012b6d892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165bf1211f656e53a93b7702c609dfa793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8858fe7eee7c61280f285cdc8f0b28194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14a69771cbbefdab597c196ab2039a995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f2feda7dcbafcf4150476012058e1296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e973fae8e9c25fda67e88ff1050b9097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259aa323ea365da02bf888a10a33e25998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f371c2e85efcbbd2b573b31808b9af9599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733b4b23a0383a4770929c570fa24407100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cdbefa7414f0931b606e9df8e13e88101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7a66dbcb9a905cc7428fd941c22d54102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e8a03a976d67e925b0dc686d2f13f2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230fcd2eb58b988400b1e6a8973d9d47104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85189a8dd2b1dc4ed61997ef9e2052a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33c6ad58d6261794e7ed88346751df4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d107d38fc730915dc84683185ddeb77107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d570141ecb9cfb83efd12c8a661d8e1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a774202f00a66988b7e22c1872b9f418109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3151cc28617d1142ee73d334c8682a3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7d1c7c4ecde36355e798b28dc4bfa8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487aa2170c5e36c7b2e014c7eb6b8cac112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f09dcf8008ddddd8cb412059858cd5c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605d0793c1c53047b3b1671e5071e410114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966fa41e871d99d83eb8fca6a70119ff115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162f189ee02c57606b5e9552e50b78ba116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909a59a22d1b6f08035a5b5282392468117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f995d5a3bcb132324953d2a42897b8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1894956ec03f11e98b8ae8b64cc6ce81119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7c53de7fde77534b67b18d49bd1042120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd8dbf360741a1c505b610dea26047f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a19b5a004a6cd7918887dd00ad69f98122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87662067537142e967a2d4b67880176c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96b84e765cb1e137398e82bea1168cd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2825c33c9e19ca08a02de6d83a17184125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd5e5c8a19325a59caa362c116c6327126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b918e06befcbb3eb831d7e99a903ab127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8db4ac12c636c049600179f8706373128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c687241b31afff9af5eb33fd7afc1c4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74dfa90d4e756921de6397600479971130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9170a7cf7d83f38be889cfad4ff276131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09c5c9c859c753917543bb87d26aa1b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bce3aa52ddc7a90ac80bace2f19eb44133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7683ddfdc7c4a9c3769030ecde8deb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b553b692043fc998d918afec589d5f00135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660af9f6d88467f978eb07dedcbf070c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7151b442cd85930f728394fb147a3f6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162e35b7d747d43471ca6e9a67758c49138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b36f8f60878842be55e6250e99eb39139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059ceffbf5e11ce184c26121bd227bf9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61965a487c98d1cae0ce1a1d688d4c4b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f2f18b5050c059446824836b84a677142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84485a7c43b3aa4bc0b9f90722bd297d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a46b1c9649c4900064352f1bbbd264144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4092e5f249619a26c12f38edb3deaf86145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6b5d13d7d2ce3bf2b75afc84bd05e3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1d87eaed1c4de2e6340c740d57bc94147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf3ed5b0b26acbe84ecea09bf0fb711148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce75d372d44178c023abbd971ae1d6f0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8669d4d60f2f83f95ea54c9a605967150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95356eb1c7f027b20455ab004d94ed3a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4185d7f7f966534cc6dde444a2cc3b76152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3680e1903e6808efbc85dc41c293a6c8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d3bf8bec7cb9630e016442e34a15ec154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f09b06542a9ef206abf3285e396754d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb23ef6b0b9de00e0513d7a2b09033c4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b068d37320881948a468a0b47c3da9e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32fce8017b871e121490028dc39ca1f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9202cb129e1196cd6cb2d8097e14b6aa159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7724f075a3ceb1f55cbc4d7277036945160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa98d04dcbffa461177bec058b0e161161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df7d0af88d2d4a6f995fa6bac0c0f2b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e77918cbfc21dae8bc8eab6f39a8e3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dff73df9987f549e485ff469b538b84164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab63efdec8cfc90e9ee71e46fbb7da75165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd8a0ec212f057aa5e5fe54c32227e7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8a3881a2e60f11597f96664b50c949167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e184ed565cdf9104e70b773132200db168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587a82ae03b73341069f4cdb5a6c4e88169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd84cd739e279fef8ed6dafbdc011708170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a373499e2fe451a4497bdd63e81ad7bb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5a6f19fd79a236ae0decff97a67437172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce254141c67251704889296745fbcfec173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb3865883f8585b2ce2c5abb9098186174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e4d9fc92733bc1b8a80c4a7a419066175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1b028b07c46cde9894a79430789481176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c850522ad37980e7ed7b07b87bc68a8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2105a60df5bfb2f92466bd15a712db6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c119221ab77ddeb2d7d2946bb5210132179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10fa2d07a30789148911f50c9f76572180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffd1acb9a0e860a775392c2aeff3677181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45e6cb48cd4a93b01d42b715c09639b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440ed24055ca415a704fcb0041891a53183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d747a458ccd8a9aa013c1d52d969f70e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2624171d1f1db86536a16c4ca47945185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66ce7f39b1b7ecd761232023ae7b08b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e3e947ac89f51bd13ae10c32000bd2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c940b6f579e8ab4a36ba78aaf041eaf188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4285e34d63823357b528c645a3777799189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d2e0cba6ee63c3e65a2d8ce7b2f539190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1ceff60ed97500dd33e30feac3c770191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d03873142dafc25271f1ad85070085b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee465d2dc8f7cf2748e7c0667f4fdab193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0207c307572846cbd871c61ef5634e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad22133847f1922451b5f0f495512454195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74a1c48a1499e4a1f18221170993c28196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a8924074460c9d27241a5f7ddaaec2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9528514d970b8bf4ad2545515c8c48ac198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5c6f6fb68a0373bda6f86e9a3a297f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360955e5ed3f0239e88d84c2923c219b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c688fa5cb881c53a2a1fb17bb54be0ff201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f4a284702f793474f28c3af885659b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212b8741f0b00b3a1a9081cc89b48df9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664210401654e928eb7eae16324fe66b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a878ec0dd130f8cde3e7d2ac7458c6b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d1005ab40a1b2590748364ba397660206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bd659ea9bc0f2cb15270d4a23531dd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0ea801fbe5f0c09f0161e9527f999f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f21463d0b107f354acaee723fe0bf7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3a26f968a4c459312a9b69810dd9f8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c932ee6eca68a498151eb6fe5101807211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ddaa262f5727fe2a7344be9f7bb289212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08ce01bed3c3671891e104ab78a98cc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a9ca7860416bef81bb6377a243ab36214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b63b6b92e53d3f6e4df6cf50ab504a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fb844f5d8f53ebc271b0d49e348bb8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c426365ec2e548124db9f49b104eddb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65450c4dced4dbc1dcfe6aa3c0c278e0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95260e432441b1237ec4c6a877438713219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb086bdc00a747a3dc961ef094db3c2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8618c271fc7884590cd09c8395cacbe8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4549469f5fe5819e9abbe6c162f5c42222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eb9f159849391ceebe238c86c3b797223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edd6f5b780049f1eb08cddb1b710ac8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7efd22536f8723d9c97ea9593526c8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13824e2e9e60b00aab31fb0db291ba96226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170090a03d83378d505878a6021bd56a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c50fd97449a81ee77bb3f96ed27a35c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84b1eeb75dbd8841a01b19ce2c82244229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cf93fb857d99ee59933a3372cc8937230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e65d64c90bd6021e6c6a098484e717231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c746093d6fae257df33a7c86bc3fe3b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7c12b77500f94092ae91a546e27064233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3ead44633c620723446946831c8c4a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac018e424a062adadddd7b4456dd534235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92355a18777b29e19664c2ec0e6a2f4b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32202b174b733bd66882a89cf074687237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a39441ff127aadeca67011f30cf9357238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38554f9a5245d1dedc9203f64f78cbf9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783fbdf6040c8c84bdcd2704db2545be240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdfd7934edc0699ff43015719a1b150241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32f1d557fbbb6e6c5eba0b7f90801c6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dd5245e93288acd1ec224541b6eb30243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10152d3037bc1bd4baa65c492645a39244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18f2b2c7cbe2bf56f51e9814d735359245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a5c9cb30acdef3ec081c28adece9e3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ec09e769530fbfdbaf842330938e8c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f2bca4a22f250b0e5ac3c67f330049248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb2623b470f7ab4f7af29c908990241249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a35e31fa2e366a12445e5173e76013250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e654f2385bd130ed4f66dc6c092596c8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef06c8547411033d594a7b740bc22bf7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e417a71e717025e944e8f46c64472e9e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8446029f45bb5d6fec3cea7cb980976254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e57e92ce1c4ede3bfc1e18bf06e260255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e477093f4fd80c800aee4f01a5acd4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60408db36a702d4c59ecc1142af16eb5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cc266bd0c0c9a3fed4f67e12b15570258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2864c30137ecb6b6dc8053974ae1ce259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86454ef75f2ac52d120fb6778f40ca12260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904a7340155d0b948a5bed6ec7838df1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f95c7f9c10537e993bca0d93480a5b6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bd859562a24f59cf7be9c78d7991d0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf481ed3b735072cc2cbebec2758eca264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196b3e0c4131624b790938e746ff2a0c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d992adea42f4f95859cda3dcf31ad030266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf9912786c160ac1275c4318b7dee63267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48820b9386c392b2d7e16708a978f7d5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9738538bb1b45f380dffa24422d40b1c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd57c17d36b3365bc8057797b42528cf270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7d3dc13918f2e1f9c64e9bd48a8465271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799e7524771153120c3adc70df586386272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe9f43bfb925021047e59f8b4d40007273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b627afd658080985f488dac5255308274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf02f875f3f43351a024695c3c1648cc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0de69d7d0d0c36b9596ba3cd22ac5e3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c93d3185ea5d96d94040b0e926f5b0e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82165b584c3e78ebda03b6b3615c1345278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d9f6dbdb08e9698fe111b83db5ad08279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827deffbb99fc9cfb18f69ca2c48d4db280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0ea80b9b34051b48c8f3ae3435fd95281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141fbe32612e7e4422448fdf1c730df2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8931477dcf1dce0725742486c24ccb6a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cc887c790778ce5fac22a0a5646a91284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4f94ed07c415bf4b22a5129e28d5e1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5961094a2260cb389b7a1de8b054ae8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d853ec83e780d7436883413942713e2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2621c5836545c13c7502c7642fcef42288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f51f30cdbb2e68b848f90dc4467e5fd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418bd600da1ea4204fafd7e9a1c738b0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd540a954cd846461479b148b400a58291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33cac67122e8e1152e2cf48c26f97ef292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2abfd5786a91a772419bb61dc5abd9a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d971f657a2566a8be899de4db50544294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9771a498525e2c8df09afc676872b43f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786c7d5e9b1c9bf66daf258b93b92f10296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04428e9be30de28e433a360d7e179a51297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b264f6bac625c4369dc6e6cdb4481d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00f1744ef70af114b44aaa983b9f8c7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931b323a448207f94a693b230e3b6c40300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c6284bc3e166d813f7e632c05178f2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70a6e9808b45fea2d63f63283a3f921302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf5d64fcad97760c478b34bc59d4e5a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c64f80e645c23233d05825420c647bd304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dee6181574636715c1d8ac7ec8619ce305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3e67e64f337c6fa4c9a143e7aa254a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7f023428f041865ad5ec47452424b6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09591748d0da914aba6f2256fdc7c3d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09704bd1498b9547617cd69e755f7c1b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487ba1c6988ccc4fb0d17a4d5d3f3db6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a617254ec4d0d99444f2f481369b89c4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630549254184246fdf80dff8f868da0a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae807d28c509865dce4888628604f43313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9186b25db67c3baefebd90b35a250506314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a57064f0048d89f8f6fd9dc8eff6b46315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620877232368481e9f70cb5e971bd3f2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0bfd94015dd120113f894a9bb486ea317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b195747a853d3480e362e91cf0081ea9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd013b754eb89c874db1f5fdcad4d3fb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e0c48d6c7b8cd5cd32d4a7518bc69d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3d556a9fea80ee9b517b883d8c0c65321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad83cd7e8c1077f8cf37ec95c559713322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c47c3e7eb5b1c08d71c12bd5b2ab58323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924db6cae7aefe64f3c8b8a029df5507324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13b92d6fd1e0b25513567013eb8f02b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e9c0d4fb544a7f6c14a1c2351fb787326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e0905e179f033d48c14c907331d0e7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ff4211618343af4b203e21128b6679328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49345339df089b353e0a3115c3a740a7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68069a51fb0d4a37cb19ce2bc420ff68330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be26237144c4702927cee0614ff2e2f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb565220d018ccadfc8c00fb6150761332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aad8bed8c14b4a6e8ecc01c8cf03fed333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88800e5e324f7c7eb547dc4e72b61e5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43694b6a650c21d364939ebf01fad4d2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d75bad3660efbb607e3ebed9114f784336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1294518883a8afeb37c03d8f2934cf1c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb71c02d713f59dfadc7643802abcc7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f737772f9d46c87f868ffbc7cd8a04d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67ce82815ee26cf66d0ae0f385b46bb340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ee11a8f54932722892cb70906f249a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a45639a06ec06dcedbb041aa76b1c36342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187e34c870d696925d44d1491b6ace7b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0b0600b79e0d9ce52f937947bd0c3e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98214c28cbeb9080ca11a9452132967d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a92dccd6b3182d4246ba3fd7802d789346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afee3e414632ad41799b1105a45c4200347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6ef962df8297394d4153d1b396e0a2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3126d0f62a8cb65bd689d7e4cfd6cb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8325882e9a656f59f84ace53b624364f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b92de155d5b03065320c230392d7961351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177c22cf2838aee1c760ef3841e9e037352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c51c586b1d8dc2d0ff923b95ed09b56353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b710c10155890eb5dea4f3e1858e371354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad093d46c28814c8eb15418f4c0911e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c4463fa39caf6b2f1522908c074853356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224a27defc9a996421afe40b521394a2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e50d5ab53571c5e7a2204e783912b7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3e809fc656642ba80f04bb62f895bc359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85ad4f6afdd79d37f2837496e855f92360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8a561e899eb16782913fee0eb90a28361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5486bdd24d2281367a76461c7ce6e8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a6c6f0c5778105c46640e71369f027363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef6f544172ce1094a0d894e428295ec364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ad324155ac4bd958ed83366dc213d2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2acef08c63e8c83bdf68e9c2c11ea99366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b6add6baeca010b2ea481187f6ef6d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bdb5d3aa0880dc7eebc7a613e58f80368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d7e4862bef90af8bc14ed56c59d04d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483f0a170bf7cca2d98d90a86d5a89e3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7dac76b3dfc105ac10e0a9b405253a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81ab6c04d854f8a4b023f69080cae9a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052f78cc2367086ab56a209d2c4a6101373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718f1b7a28ee4864341201aa59bbd57d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89468f5951c585ee86e24e281f345b5c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c240d5316e9ee09714040963312c78376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5598a2e10a1d480e1bd1b51f33d337377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323eb62dd71094eaa6342304ff697cbe378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89fe68344e12c10245f94dd140bd16f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2833baae99f14304060a6b054bcf7067380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a772e2616c9ac010c870753685dd91ec381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5562d4692ae70f5c131130c521b696ca382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348e4367fb495a339715d6919a88a3bd383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d212a3ad843c2f4e81fcac453fd270d2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7858817cb8e7a5ebb1257361e3c4c1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a569172bad6c50d21f3ac33cf728fbe386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f530086eb28a1b42193dbc57139104387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734491a1ffb7e17ef14c7e64a02019f3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a03d8606ad1ad4d41bf4295cbaab7f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1421d522f108f9ba0512714d60ebf2b4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe69f642eb4a66aa6552d6648913509391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015acc04339f57b2857b2da75428a59d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50678d5b470cb62fc8d7158fffe5eafc393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7974e6157a5da49874e9fb6230f33878394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e9d04001be2844939cc70ee9832d37395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0896ac6169dfb5178e917bf03d7360bf396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a790cb2903224e43eda0d49d7c330d9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a0a5f6b6f6c27e6a48f9b69be066fa398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee438277fb2efc8d84539d5a3b70388399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19bd6fd6dc62e906eb3b3f42613007e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4d8556795c8daaf436d82cabfdbf19401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede2024948d792e20b9abdb299d8e9ea402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f6fbef51fe6e2bb0654e625347fed2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a281cdb7765d1cd6e30a71ed5c25bf404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23de03584b2c36ccb2b0d23681bca26a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5284c2111fd53af5f0a643d3f2e66204406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11be75a9f9249383c73a68cd8d2444ee407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ef1b8480bba7879867badbfbff5f05408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280f50920d7ef19d8787a2a3de08a069409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cdb03324a1cd2d3ae537de42688d56410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39ba802d46beff433baf1fc47818c26411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd428cf2259c000d5f2ff0b220a8060412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cd137e6bfbe0700e2d658b2c3d4a0b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5108373e67d83e794238f2c2765cf9e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032cd4cfd469c6a4a09775e8e0bea338415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae9a708a2c748ad39394d8cb5514fb8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ca9468e7155724f8c87dbd4a693eee417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19286730ed5e2e2317d9044f14a4ef91418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1810de180535d25459b68d3ec527860419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e238ec28e69d136c3a2ff23a70fbfcf420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780b224128e424e38bca4801b197f317421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b486a44629ab0e4c979989af39e9c76422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69debd9017693a8f6444a41dfddc616e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaee7c225cc8c1ff51d1dd6b97c8b99424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8a5696f65e20ae8632d74a8e07ba19425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1bd1e920b5f8e4fd9cc14dfd56a7d5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fd7ee7b237dc72ecd3c8868d60f46b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2399bc3787adcf07a27a913e70f57e98428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbe839a65ceb4ccc434600dc98b53c7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cdfbc77af19c80cfc7d91d8237c5da430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c4a6dade81f66ea1ea28cc08e8cefa431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4643f0aff0b338072634a9f8e763e2a1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5606d7f77c1338b93afd4f95f0bae1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b3dd2a5c1dab4507f41d2742189562434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e42ce1a37101913c10515ef8a11fe1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cca3abc81c55f33b05c2e58c601e977436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb5500467260f7e4e5cf724dd348cf0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1404ec721e86ae223ee754e09ff8f838438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dfed2bdbf2c54d341d13453ecf74c8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e118986b177385e79e1fd6eacbb350440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fc5c515caefbf470359da1ef975955441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dced13aa3376c7916f1d33b9e309b2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ff534bea00d37f720f9a7c78198ac6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d067ee8c5f0de8d8e178da1e54924b89444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67df6324650f1c9f767a78a2b5db1e47445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa82c9023b193e6585ac79b25cc3979446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2181f8e166bc24f27d9d2bd73da73c9d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e016a5ff29c8c221584004bb42a4e0fb448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9ceac1d2aadf3e311f95f659a5196e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a98a97eb507e908e0806e2b02ac0c9d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aac18b47f1dc5ec07ab89cbcc8539f8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac76e000570876ab55a146effa28de37452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260aaa23324ccd1b0402efdbfd69bacf453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb0b81e6fb4251694de3e14da7ac790454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819c0762dbc1cec46a6a25efd8991d1f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb67c772145b13c9fa171b034b1e384456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d0748fbe010c9e412b28b841c2d0a3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa86a200e80e0b61ad9c00a328a0c65458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce2fcedc887003c95afaf18eb5f0756459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248e3e72db9b77838966bab0c53b24f7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18df73f005f27e86dd1364e52f93fc9e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83ca6b99f2d93cd208e04bf7dc03cba462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cc6d09b017c5749e0d8e81230e1101463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8e6b23699c0a63d79ef0c31885e0ce464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba62709e209a1210bc8baadbbb7a58f5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd69ee2b90ca943b79c102d1fbd4c7e2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63afa5779110d982532491552edf0179467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb31064ad5306ec685058df1cf413079468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6b782072c7a2f60b5df811cffa029c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0288007b1253590153e79772b8a0d3e5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dd7e89270951cd10e5f347db62433e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da7efb2fc98fe2c6bd9275a84fd9119472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddb16615072aa01b55c54a0e122a476473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56731210193ebf06d4f583f2839bd32f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67373512bb705f532002f265c74b196475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2938f88fd5a24e78a16c4e32ee0cb09e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da3907e812d6303b09dbf17061a2006477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a8b5131355149e35657761cce29c04478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ca3f9a1bdcadaab2e8bc5c58780024479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608350236564136ddb503587e17ea145480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4a51ca9c561d5c30a39cdbe63a9f68481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96b8b8c77db173a2238fce466725d07482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e762a25228b496a5247c2234e15074b7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cb1613786719ce3d3e7caecae66a61484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0316b3b33a663952d4c1b06fae1886f6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd8d20db53ac5d176bab620fad42555486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4ee273d1bc008449ded5b183d1c624487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e54c0826b38246b06d12869d46d60e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b08d64819d1dca6e73057f257cb7482489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5694ecf069cae3cb24139e7c8050ee490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137652e8250ea44d7c9b6518bdb70f50491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b12e2ffc74d43e0a80d2d1c8fccd51f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f62aaef6bbdd065953d6b8e369f3d9b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a3919818830a7a046d19b359c5badd494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0360ed1b77ef3986acb644b2f41498c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4e1a78ecc9861f83a9bec431958dd0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7273b4e5f046f40e89c3fbb9d8a0a041497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443afb96cf57148d227735e7d0fe7f5a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e431525f18a74a6f06de723eb3b89441499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1d8a66a6497d754a24a13b2e347aed500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafdaed0beafaf49fe59e72a1e3939d2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6757f87e8a57b4c84ef81d599611ba502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e081eda6b267a52b2853b9d32d0301503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5e6e04c82eb371c84f9a06c3ecc102504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6a95b05152c3cce999a501783620c9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d93fd5eb73410ec32d3d79f4dbd7342506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a924ed0e4e035582d4c9029420b1d6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b012e6f62d58b49f69f6cca136e539c8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c8dc42093d0f56de92940db117524b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be82b1aa21c8b9eeb9763db50d3516b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c3600e9e02c7b3c03ff80c660ee499511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88ef9d216cd9d99db87bc13180474be512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518fe058ad9e8c25be0230122fb71ecd513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e891f363097a18497a6d0dd041f7b4de514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd9de3efca1169d5cd6413446fb7094515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f551b9ff2af2c34e7613622e7bede5c8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d61c01e86206a88c5472eee74bc5930517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a81fad06e250209570a6a76ab12c267518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4387389b616c5efa7f5b5e5cb22153519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955039057127a59f50e32d019175b43e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25029d6de6f0059160cd8ba2676a3fb521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bae7cc3fb4b04a6452729131c55da8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be27acd6dc5a2453e03a32b0982a97ab523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c112268bc2d362357c78bbc2e733d2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f7e4e65cb164a2a242ef7f4e8dbbe0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e54a7841582ff2aab5d6f57b0419e9a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1371b374552302fc582daedecc08008c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76504f3b2af820244df1cde4e1e8aea8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ff82c3874d3e8e59428a4d3c91e09c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cda96bcba773c2216e8e835ba36125530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b219df87732ec4525b82976e6e75ace5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3472995f2ab1f0d105049d53a6f176b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566c561507ff2cee007435ee9dc57603533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0470983769df32f255471a6321fe0015534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82eb29192a07fbaec630caeef34d5a0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1336c7fee6ff43664873d478b51b46bf536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2717e1ac5e6222a5849984642ec0d047537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931b20a19b12e68ba79338def8b1349a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f62799331190935c35bc68ba6554d07539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30783ee325b0f56a0a4ad3165ce8a505540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2134e517aad6f1d0f835eb4d880480b7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d435e917265420da24a6b204308d75b1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3bfa98106f2906760084f9a71d2c8b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030065faf5487a0ff038c62dc36cc022544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a136a84c64518dbb1fd32afc187ec0c4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008ea8f372fd63c2dfa279765687fc11546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e262ff5f4185d82c1ab53a5878ae55547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29ffc3cf870372c791a6e2553ba1556548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf98c0036435fc6c4d10038178b3c6c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbeef0b1f5716c7e374895577808784550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b47c56ae52c5f58962c7105017ea82551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b50b1ce53f8a26c9457709ee17b37c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843f784bd75f3470fc21807e24a7329e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9db4783b00bca5389bad28a069eb3b7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f044b67afad4e272a8208a2127fd0874555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b61b988f5f32894881572366702b59556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10b024a59328b1c1f97cc2776a78002557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fe0d9ebb3e44c141e6e7a2cde591f9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceab1d7104186a1cb62c8de8c581b8f9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c324382feda3ce50d445d284859b25df560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c780df1fcb0d836041bcf4ecb70eea561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55788c8e4a28a0ec908d7d255a209566562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af228db207488800ac6bc8999304659563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f73544696903ac16e29fc58680ef555564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3674eefd9605d1b202e5341114e2f14565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ce55552ecbe001c3b9f412bdeca86a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586ebbce653b2b38c38d810410a4913c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fa02eaf837a493975d007e39ae1ffb568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39be33b46719a8edd4acb1b1f2f102b3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de833a70dcc6eb4ae9b62d54d4010795570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab272596451d2a3163c286a4715bf2f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec8a81f2245235fda9c37d5ae804b60572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f57ab072964166584fd34074716aff573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec63791e39265f140d5a341ac1319183574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a62e694166688676169d19d243d7b6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d833f870effa593da7e6557b37ff0fb576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f115ec746889d994203b4913d81ea785577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20db47c1691b9d5e943a84edb3519fb9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff91394eaebabdc1a833fff1a932baf579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bc20a854c2bb23e8e8eda6f00efbee580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124d15a4fd3ba33da614020fcac43f44581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b60bb60f51f223def837a1aa4b0d9f7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143db3b2186320830d055cd3d34f5ff4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441fe0da9bd9ddf85a9e368eb9a4ac82584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f81f319c1585697290a3ba026602fc585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac265bdd03693bc9c720199d8c60a45c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a401a065811c42b055e2e637e0ec6f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d83931879ab0f32b1468d055bf9ff60588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f82b26b6829441f9f43397cee0ad9d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed40f9bd9f9fbf36a651fb430a2de8a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a053ba8b3ba4bb646fc48805954f9f3d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd87486484b7becb5a852abecfafa4e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32182119196e61258fe72685485a2e66593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf2946541ef2351ba9c4dfd863d77bc594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1804c630eb68d55c08814284d1a78126595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196b2e6c39fa147d3b2032b24cdcc179596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469ea6cdc66317186e84a9812fe5a10d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488cec2a7c80f327db307898690fa112598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0d11af451acfe6630c607dad95c986599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206dade4348bf9d2c9c69a6cf222dd4a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc04f1a29f2d036ff31a6a043891789601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d0f417c554f3f1af535a15dac6abc8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5718b724b1df605f2e90972209235da6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09532cc756d000eff5c97a8d6ff34ea604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2405c887bcb676a54030bf263c0334fc605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3455408768202a3565023ad4cd056159606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480dfa5c2a7981d4d3b932209e02d385607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec511bea61f5d42c57c48ed6bed6618608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8afeb9926b0bb9147750cff64ef6ab609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e98908d24e170c51dfaa5ddcc1fc43c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0f0398a3412141b1af413c1d972e8c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024e8b35d9c72fb0ba39dd48f251d3b3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6243a95c7ff101f4fa7301d4b884ad613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6f0ad4f6b2887d2baf9f0804624179614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed7a4b169d287871fb738a41a0d2a1d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd45f26ab9544d460f42f02fc9423009616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa9a94633c334c9b2911a0df9b5ad3f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e503a8602cd44c868e78d772b389ae618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e498ea13993046b76939ded808356f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6f0d7273ea830240728605aa023f33620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ed4979cd7d736ff302b62af8645522621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3578ce17d9f6910e531263a7d1a97aa1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28923f6d5c8325f7fc3f431e8fc8c299623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cf36a7b8ad9a95cc84cceb5c35d334624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befdd8a551431f1e894457f986174fc5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf9eb455ac55f8346c1679db5957f26626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799cdf994e411d62865ca6d7f9507f66627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335bf01eec16190d8ddd555a7ef5239a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63b7a7c107f5f308a77334ecd6504af629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243012042529578080565026159b2620630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b26958c294b7bf25ddcab898404aeb631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d304be4a2ec57f99d6f71f1aca37bf60632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f46aee78fdf5c523e16fde90dc84be633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa34a2f0c4ede39edf20f6702072adb634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5971154c3f8e42ffd7de1f2e9d91245c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc8151b0ce57704eeefdbfa68c351ec636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1980646e24289bf415bc190ed7b486f5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8321b0fefa2dcb729b774ce5f42c700638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52c80bb84277c4d07ce684122891c1a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aac29a721d74758e54952b2cb51b80640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c169600eb21ae76d046dbd58cc76ea641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed60560f4ce9b77de1ba5bd1212ab009642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdfdef4092f778404a9658775151ee8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16025882e1c7136a592f5707f8ca5db7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5147f05883d0fd2bcd5ff2040a4da31c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c889512df40755267e4dc8fcd242f32646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4426c2fc3e8a8c6cfe2d3034464d107d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf15e7a9464f5060fb9a0d61533110d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540c4410645b26efcd96914d02702971649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235850685aa1f7588da109986c570d08650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9f5040f9e7bcd666ba5228563ef1d4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e30626d94e07ff9584509426b73aee652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74899a7f4226376f10966aebc70b7206653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a31d9052cf7128375e245c970bb904654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1901bfd947e4335f6b005e265966e8d7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a2f2e8dc8ff2975d1fdf7eddac3fec656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a5d144281b61511c247151ee73831f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f576b44ff4b293b4ec25619b843b8ed658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ba2af6a5155ee868612b55335a4406659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72553481e12648c0bd16d728580ede16660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffac506caeb72ef63813a84b129a396b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ac597a42e8588ca932041bf41b1871662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010fc1141973fe79749a7ba97e9d03e5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aec1fb159e55bd8fdc56c6f0328a39664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b153088e5c38434c9bbe47721f5b2b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4ec26cb0e893b481531f404ab0fbd3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6899fdea91f2ea2d65a8af5431ea7f83667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cf2251917ce683e61b12a5ff38eb0f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c9846fa11d5686c380f75565758533669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c46ad128eff0a218a37dd5a67761f5a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab31cd7e72914fb675d6241ec47f3f97671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914ad71f23a0b812b297e36aa108f57c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c5239db8d6f117792b0a7b7fa3ee75673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd556ce972a004649350a0911055172674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718ad9e218fbaac5b08c9e07c6e91f6c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125bafe9151d2b2bfe8aa077f3175f79676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be1bff1cbec9d86bf48a74d858c1a4d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ada62e96360df0affe72ae8b47a6bf678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080935a652cb3f902c334d2335b238a5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557d95399ac858e0b0714560a710366b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165095a32c289e2bfdf9d28d57f6c0ac681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35490ef8b140ea67cd1a2fcf50ddcc38682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc2386edce9881688855031596e0796683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db871f16be61f22809c45b631613c528684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1829b8f2e4f0c0709b74241b453ae8c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff44b285fa83a861e568390b957423a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c742453fa28eb9bb6503bc823615b1f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456164974089cbbad311223f4929abcc688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a256668dd58a0a5c779ae84178f15d89689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598f532f2bf0f1260a030e4089bcc5fa690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29690eae142eed4e98321b630bce6c1f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fb437a84c629767e78580d84ad9d42692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdcc5524da764bbde17b82d12ef855b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fbbdac01b0e9a5d3210643d006394b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a92ae07e2bf4e70541a3d1a3453c765695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db28e51f04b65079e71df95c0fc4f18696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e5b19906b5780266ab4c0871867353697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6cb711cd9de93cb76ec1ee55ac609d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37751d03668988d0a4acdcdb8e815a8699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a11c6985f045793ccc198b7e2b56b33700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3261d3bf6255583921086c16e74bb5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fdab84b2ea0768f70c9d8c6d523669702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c910db82f50c0ea34ea6f71edd92431703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7c031547e2fdf784aec162fe710a56704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7d7e60bc1519c7263c3a2a02969149705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eaaf76b4f80ec7864f62fc70213fce706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c898a99810d58be63e9a1b971f16fc55707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cab1a3da0397e61c5eb038f0363a456708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be79622e7d21905c6ff6a4bd416b6a5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2819fe5523d5233af9ba173685bdac710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4150adaf5efbc5dacc4c04777e25b7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf11d4650b803eec3169f6fa401b4d9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07af3c9554fa601a38cf6250633a07f6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651586c68a3261bcf77604309550be26714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eb3a7b4d4ab84db12f02f408c50895715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b45b3bf4ae26604e96c645ded2f62d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a528ace716ad3aca37b76480118907717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09316ab6cc9a084d66ec0bd3f2fb0c9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27283437752cadf03c18f86a3ce390c7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd164fe47b881ae25cb1d7360373ca7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379d1661d2a3dac9a5eb95057f2055c0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed87fcf9f8bd4b053fd315debea63718722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad28dd92074c2211218badef304fc3df723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c80629e81e304fe63773ba3db2cf8c8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1514f096805306062d428ea2ed5142725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5109f6a22113facb05792ab5e880576d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367cce72854e8d639bda3d4dfdfde4ec727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693d762f8401714a0a66e8286aeefac4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4171ce624bf29f9725d447f963232d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1c6872397fe68fdf5d0d6eae3277e4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acf46b47de5aa958cd3e9c302c9ac62731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb8dd872599978e580b4e8ae4a670d6732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ffd40a3d6d0d41892755ec9757a239733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ca942a79a518436c61ad5b4eaee382734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baaac7703dae2f9abc84159906cafc4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f29b17a39a2a9e90ff76ba34130183f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8221aa1afb937b736868eb364d3b472a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3719c321ca3e607718a72d06ccf76769738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7bf981f1947dcbb30ecba704782563739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193a0a110747e4bd2ddeb9b5609214e6740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b985123ccb259e6339a49b25949691f0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4998d361e7ab3776fb14db05d5cc3566742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bd46e48a8d659666c4be9daf84ee2f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b787da4369954ac45df437df6bbe398e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9230b9c430f321db6fde892baef15874745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30056fe9127e13f7731f9eada4725231746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9070b387fb0fb156bac2b9dab00ed679747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d1baa9e884fa4d24ce09da0b144bdf748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32def006f48b755b362f4b08be581f7d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20674514e44dc7390760bfcc0087cff750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560423ab47fe2ecf862a2e242590524e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4232a468162b08f311fac9c4cc0fad752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cb90fc3efdf533e269fa5943324e90753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9da8865cd60c39d2bf6debd4fe84fd754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079ae8af084d34275ffae83f3793d7fc755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4e19045eccfef9272b21a215b950ca756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af977683e84c4177521bc11f7af7d3cf757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33baf29ba9b27b3e308eb3c3262a5d6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537e2b8ea82a651ac8a9ad8af95b9159759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>